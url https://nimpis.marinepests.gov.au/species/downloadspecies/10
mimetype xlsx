--- v0 (2026-04-04)
+++ v1 (2026-05-01)
@@ -1,78 +1,78 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4d44ecd26f04576" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c2a7c6138fd4fcb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="Re97b6ebb299746e9"/>
-[...15 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="R5fe0e73c29b54fe1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="R8c8716e826fd4f62"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="General" sheetId="2" r:id="Rd5d943c84b2f4957"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Identification" sheetId="3" r:id="Rf803a8933890404a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Similar species" sheetId="4" r:id="R439f986502064d8a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Habitat" sheetId="5" r:id="R9ac9634042694b17"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Reproduction and growth" sheetId="6" r:id="R30ae0e64c80d4fa4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Feeding" sheetId="7" r:id="Rf6858ad4e3e94cb2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Competitors" sheetId="8" r:id="R79ff525b541a42e1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Predators" sheetId="9" r:id="Rc86be93026ca4069"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Vectors" sheetId="10" r:id="R1901b90bb77a47c1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Impacts" sheetId="11" r:id="R14da5ee7fab546ed"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Controls" sheetId="12" r:id="R49d784f10984448d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Species controls" sheetId="13" r:id="Ra6c9426e8f634129"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Additional information" sheetId="14" r:id="R98ec694746264f7c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="References" sheetId="15" r:id="Rcef040b0db6e4851"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Images" sheetId="16" r:id="R2b62079e5dda46bc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="Reb9fa5552e5040d0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re97b6ebb299746e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rb95e8ec2eb7f4039" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rfc1276887589404a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="R3e042342d2be4a6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="R1717fd74c428416b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="R3baac95795c349aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="R22e9ef7f91494751" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="R50e554359e854849" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="R14778a75a5f44ac1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="Rb29f2d4c3a0a4a5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="R1fd6e955ed164494" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="Rf05c51b3d4dc49b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="Rcbddd989a7fc44c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="Rb9ce7191bdb44bc9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="R141b9fbb566f4d5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="R37de8bd082c9402f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="R5fe0e73c29b54fe1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8c8716e826fd4f62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rd5d943c84b2f4957" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rf803a8933890404a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="R439f986502064d8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="R9ac9634042694b17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="R30ae0e64c80d4fa4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="Rf6858ad4e3e94cb2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="R79ff525b541a42e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="Rc86be93026ca4069" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="R1901b90bb77a47c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="R14da5ee7fab546ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="R49d784f10984448d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="Ra6c9426e8f634129" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="R98ec694746264f7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="Rcef040b0db6e4851" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="R2b62079e5dda46bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="Reb9fa5552e5040d0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Scientific name</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Common name</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Developments</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>General description</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>ID card URL</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Australian distribution</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -133,51 +133,51 @@
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Notes</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Vectors</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str">
         <x:v/>
       </x:c>
       <x:c r="B2" t="str">
         <x:v>Vector type: Vessels
 Vector type description: &lt;p&gt;Vectors associated with maritime transport and shipping activities. Vessels include bulk carriers, container ships, passenger vessels, fishing vessels, illegal foreign entry vessels and recreational vessels. Ballast water can potentially transport marine species in vessel ballast tanks and via biofouling on the exterior of vessels or internal water systems and equipment. &amp;nbsp;&amp;nbsp;&lt;/p&gt;
 Vectors:
 Vector: Ballast Water
 Description: &lt;p&gt;Various types and life stages of aquatic species can be transported in&amp;nbsp;ballast water. Species taken up in ballast water can be discharged from vessels if it’s not correctly managed. Marine pests can also survive within ballast tank sediments.&lt;/p&gt;
 &lt;p&gt;&amp;nbsp;&lt;/p&gt;
 Vector: Biofouling
-Description: &lt;p&gt;Biofouling is the accumulation of sessile or mobile marine organisims on submerged parts of vessels. When marine pests attach to vessel hulls or niche areas (e.g. sea chests, propeller shafts or rudders), they can be transported to new locations. Introduction can occur through (1) A fouling species spawning event from the external or internal parts of a vessel while in port and its successful establishment. (2) The dislodgement of fouling species from a vessel accidentally such as abrasion with wharf structures, or deliberately through in-water cleaning activities; and (3) The sinking of fouled vessels either deliberately or accidentally.&lt;/p&gt;
+Description: &lt;p&gt;Biofouling is the accumulation of sessile or mobile marine organisms on submerged parts of vessels. When marine pests attach to vessel hulls or niche areas (e.g. sea chests, propeller shafts or rudders), they can be transported to new locations. Introduction can occur through (1) A fouling species spawning event from the external or internal parts of a vessel while in port and its successful establishment. (2) The dislodgement of fouling species from a vessel accidentally such as abrasion with wharf structures, or deliberately through in-water cleaning activities; and (3) The sinking of fouled vessels either deliberately or accidentally.&lt;/p&gt;
 </x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Notes</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Impacts</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str">
         <x:v>&lt;p&gt;This mussel has been responsible for massive fouling on wharves and marinas, seawater systems (pumping stations, vessel ballast and cooling systems) and marine farms. In preferred habitats, it forms dense monospecific groups that exclude most other species, leading to a substantial reduction in biodiversity in infected areas. In some areas in India it is overgrown by other invasive mussels.&lt;/p&gt;
 &lt;p&gt;Tan and Tay (2018) noted that ‘Despite the widespread occurrence of &lt;em&gt;M. sallei&lt;/em&gt; in Asian ports, there have been very limited investigations concerning their impact, management and control’.&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="B2" t="str">