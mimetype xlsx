--- v1 (2026-05-01)
+++ v2 (2026-05-28)
@@ -1,78 +1,78 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c2a7c6138fd4fcb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b8086c2b0964c78" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="R8c8716e826fd4f62"/>
-[...15 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="Reb9fa5552e5040d0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="R3f034a4c07ff45fc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="General" sheetId="2" r:id="R1f75f293b3ec46b9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Identification" sheetId="3" r:id="R0dc096567081442d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Similar species" sheetId="4" r:id="R775a848831764d77"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Habitat" sheetId="5" r:id="R3321e95c04fc4361"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Reproduction and growth" sheetId="6" r:id="R7561f743d9084482"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Feeding" sheetId="7" r:id="Rf14e24a2f8f84996"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Competitors" sheetId="8" r:id="R7652556e18524a25"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Predators" sheetId="9" r:id="R854610628bb8419f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Vectors" sheetId="10" r:id="Rceb1c19c501b4336"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Impacts" sheetId="11" r:id="R25f39e9d86174ed2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Controls" sheetId="12" r:id="Rc2bb688a862845f5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Species controls" sheetId="13" r:id="Rbd28c72ca5da4092"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Additional information" sheetId="14" r:id="R8bedbfb3b123447f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="References" sheetId="15" r:id="Re95df575e5d140b2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Images" sheetId="16" r:id="Rb743f2a287b44602"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="R23b111c20b81460f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8c8716e826fd4f62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rd5d943c84b2f4957" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rf803a8933890404a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="R439f986502064d8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="R9ac9634042694b17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="R30ae0e64c80d4fa4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="Rf6858ad4e3e94cb2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="R79ff525b541a42e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="Rc86be93026ca4069" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="R1901b90bb77a47c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="R14da5ee7fab546ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="R49d784f10984448d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="Ra6c9426e8f634129" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="R98ec694746264f7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="Rcef040b0db6e4851" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="R2b62079e5dda46bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="Reb9fa5552e5040d0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3f034a4c07ff45fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R1f75f293b3ec46b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R0dc096567081442d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="R775a848831764d77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="R3321e95c04fc4361" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="R7561f743d9084482" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="Rf14e24a2f8f84996" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="R7652556e18524a25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="R854610628bb8419f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="Rceb1c19c501b4336" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="R25f39e9d86174ed2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="Rc2bb688a862845f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="Rbd28c72ca5da4092" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="R8bedbfb3b123447f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="Re95df575e5d140b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="Rb743f2a287b44602" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="R23b111c20b81460f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Scientific name</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Common name</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Developments</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>General description</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>ID card URL</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Australian distribution</x:v>
       </x:c>
       <x:c r="G1" t="str">