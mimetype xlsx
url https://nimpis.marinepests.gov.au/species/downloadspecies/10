--- v2 (2026-05-28)
+++ v3 (2026-06-18)
@@ -1,78 +1,78 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b8086c2b0964c78" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdbef6488a9b840d2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="R3f034a4c07ff45fc"/>
-[...15 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="R23b111c20b81460f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="Ra9d3455e1bf24ad3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="General" sheetId="2" r:id="Rf2580127db7947ec"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Identification" sheetId="3" r:id="R3c44fd7cc5c54030"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Similar species" sheetId="4" r:id="Rbd2577360ca94327"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Habitat" sheetId="5" r:id="R4d54396869c6458c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Reproduction and growth" sheetId="6" r:id="Rb8b80f3ac2dd4930"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Feeding" sheetId="7" r:id="Rf91d246879424ae3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Competitors" sheetId="8" r:id="Rd7aaa079663a40b8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Predators" sheetId="9" r:id="R5a5ec5781ad441f1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Vectors" sheetId="10" r:id="Ra9a0e898f025478b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Impacts" sheetId="11" r:id="R121b342dba5c4dd5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Controls" sheetId="12" r:id="R58e704ce94ab4d0a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Species controls" sheetId="13" r:id="R69b2204b74394228"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Additional information" sheetId="14" r:id="Ra44645e6a2664d86"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="References" sheetId="15" r:id="R25f58ca180e2475e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Images" sheetId="16" r:id="R9af860cec529486f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="R67e4fd11e32e4b12"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3f034a4c07ff45fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R1f75f293b3ec46b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R0dc096567081442d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="R775a848831764d77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="R3321e95c04fc4361" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="R7561f743d9084482" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="Rf14e24a2f8f84996" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="R7652556e18524a25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="R854610628bb8419f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="Rceb1c19c501b4336" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="R25f39e9d86174ed2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="Rc2bb688a862845f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="Rbd28c72ca5da4092" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="R8bedbfb3b123447f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="Re95df575e5d140b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="Rb743f2a287b44602" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="R23b111c20b81460f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra9d3455e1bf24ad3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rf2580127db7947ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R3c44fd7cc5c54030" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="Rbd2577360ca94327" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="R4d54396869c6458c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="Rb8b80f3ac2dd4930" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="Rf91d246879424ae3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="Rd7aaa079663a40b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="R5a5ec5781ad441f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="Ra9a0e898f025478b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="R121b342dba5c4dd5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="R58e704ce94ab4d0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="R69b2204b74394228" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="Ra44645e6a2664d86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="R25f58ca180e2475e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="R9af860cec529486f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="R67e4fd11e32e4b12" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Scientific name</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Common name</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Developments</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>General description</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>ID card URL</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Australian distribution</x:v>
       </x:c>
       <x:c r="G1" t="str">