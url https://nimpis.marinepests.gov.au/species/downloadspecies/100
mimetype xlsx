--- v0 (2026-04-05)
+++ v1 (2026-06-03)
@@ -1,78 +1,78 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra550cbcaad464d15" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85c22f3dd02b46d4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="R5cb0600788bb4053"/>
-[...15 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="Re57ab0a2445d4e20"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="R3087647765454459"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="General" sheetId="2" r:id="R91280f60736d4688"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Identification" sheetId="3" r:id="R87b2e33b67d04568"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Similar species" sheetId="4" r:id="Rb38662484aa34fc9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Habitat" sheetId="5" r:id="R82a9a0e8d62c4040"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Reproduction and growth" sheetId="6" r:id="R1912ac7ff80545a7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Feeding" sheetId="7" r:id="Rba1af1a3efa04efa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Competitors" sheetId="8" r:id="R73592a9b6c9c4499"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Predators" sheetId="9" r:id="R6614e7ce8e50407e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Vectors" sheetId="10" r:id="R4d686926c9ce4e98"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Impacts" sheetId="11" r:id="R718bf87308aa41d6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Controls" sheetId="12" r:id="R78c5dbdae50e4bb5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Species controls" sheetId="13" r:id="R0e2fb7c5406f42f5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Additional information" sheetId="14" r:id="Rf51ea3fc0a5f4aa1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="References" sheetId="15" r:id="Rcbe1eb885f764c0e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Images" sheetId="16" r:id="R6e780ff4c05041f0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="Rbb088e7dc5cb416b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5cb0600788bb4053" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R8680eaf5aeb44f06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rb015ced9e1dc4f52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="R4db28c156cc34a8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="Raf2cbcd5a3374bdc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="R6817a7a113764c2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="R3eea72dd3a514a9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="R513000c8b71b4169" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="Rc867d33f31174b9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="R23308879cbf14da7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="R626750d47e8a415e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="R8e783dc7b71d4c39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="Red071caec6924603" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="R1f3839b8278a493a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="Rff3c152f9c9e4437" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="Rc5650b1353db49d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="Re57ab0a2445d4e20" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3087647765454459" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R91280f60736d4688" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R87b2e33b67d04568" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="Rb38662484aa34fc9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="R82a9a0e8d62c4040" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="R1912ac7ff80545a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="Rba1af1a3efa04efa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="R73592a9b6c9c4499" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="R6614e7ce8e50407e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="R4d686926c9ce4e98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="R718bf87308aa41d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="R78c5dbdae50e4bb5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="R0e2fb7c5406f42f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="Rf51ea3fc0a5f4aa1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="Rcbe1eb885f764c0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="R6e780ff4c05041f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="Rbb088e7dc5cb416b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Scientific name</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Common name</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Developments</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>General description</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>ID card URL</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Australian distribution</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -133,51 +133,51 @@
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Notes</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Vectors</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str">
         <x:v/>
       </x:c>
       <x:c r="B2" t="str">
         <x:v>Vector type: Natural Dispersal
 Vector type description: &lt;p&gt;Vectors associated with natural range extension through natural processes such as the movement of species to a new location. This is through passive movement in water currents or active movement (migration) due to changes in environmental conditions such as salinity or water temperature.&lt;/p&gt;
 Vectors:
 Vector: Natural Dispersal
 Description: &lt;p&gt;Natural dispersal is a mechanism for the range expansion of a species through the movement of larvae or adults to a new location, and the successful settlement of recruits in this new location.&lt;/p&gt;
 Vector type: Vessels
 Vector type description: &lt;p&gt;Vectors associated with maritime transport and shipping activities. Vessels include bulk carriers, container ships, passenger vessels, fishing vessels, illegal foreign entry vessels and recreational vessels. Ballast water can potentially transport marine species in vessel ballast tanks and via biofouling on the exterior of vessels or internal water systems and equipment. &amp;nbsp;&amp;nbsp;&lt;/p&gt;
 Vectors:
 Vector: Ballast Water
 Description: &lt;p&gt;Various types and life stages of aquatic species can be transported in&amp;nbsp;ballast water. Species taken up in ballast water can be discharged from vessels if it’s not correctly managed. Marine pests can also survive within ballast tank sediments.&lt;/p&gt;
 &lt;p&gt;&amp;nbsp;&lt;/p&gt;
 Vector: Biofouling
-Description: &lt;p&gt;Biofouling is the accumulation of sessile or mobile marine organisims on submerged parts of vessels. When marine pests attach to vessel hulls or niche areas (e.g. sea chests, propeller shafts or rudders), they can be transported to new locations. Introduction can occur through (1) A fouling species spawning event from the external or internal parts of a vessel while in port and its successful establishment. (2) The dislodgement of fouling species from a vessel accidentally such as abrasion with wharf structures, or deliberately through in-water cleaning activities; and (3) The sinking of fouled vessels either deliberately or accidentally.&lt;/p&gt;
+Description: &lt;p&gt;Biofouling is the accumulation of sessile or mobile marine organisms on submerged parts of vessels. When marine pests attach to vessel hulls or niche areas (e.g. sea chests, propeller shafts or rudders), they can be transported to new locations. Introduction can occur through (1) A fouling species spawning event from the external or internal parts of a vessel while in port and its successful establishment. (2) The dislodgement of fouling species from a vessel accidentally such as abrasion with wharf structures, or deliberately through in-water cleaning activities; and (3) The sinking of fouled vessels either deliberately or accidentally.&lt;/p&gt;
 </x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Notes</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Impacts</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str">
         <x:v>As &lt;em&gt;Alitta  succinea&lt;/em&gt; is a non-selective deposit feeder, it has the potential to dominate and outcompete native species for available resources. Nutrient changes may affect many species living in the sediments, and it may also promote bacterial activity. As &lt;em&gt;Alitta  succinea&lt;/em&gt; is a non-selective deposit feeder, it has the potential to dominate and outcompete native species for available resources.</x:v>
       </x:c>
       <x:c r="B2" t="str">
         <x:v/>
       </x:c>
@@ -265,195 +265,196 @@
       </x:c>
       <x:c r="G2" t="str">
         <x:v/>
       </x:c>
       <x:c r="H2" t="str">
         <x:v/>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Reference</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Url</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str">
-        <x:v>Abbiati, M. Maltagliati, F. 1992, 'Genetic population structure of &lt;em&gt;Neanthes succinea&lt;/em&gt; (Polychaeta: Nereididae)', &lt;i&gt;Journal of the Marine Biological Association of the United Kingdom&lt;/i&gt;, vol. 72, pp. 511-517.</x:v>
+        <x:v>&lt;p&gt;Hayes, KR Sliwa, C Migus, S McEnnulty, F Dunstan, P (2005), 'National priority pests: Part II Ranking of Australian marine pests', .&lt;/p&gt;
+</x:v>
       </x:c>
       <x:c r="B2" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="3">
       <x:c r="A3" t="str">
-        <x:v>Bailey-Brock, JH 1987, 'Chapter Two. Phylum Annelida', in Devaney, D.M., Eldredge, L.G. (eds), 'Reef and Shore Fauna of Hawaii; Sections 2 &amp;amp; 3', Bishop Museum Press, Honolulu, Hawaii.</x:v>
+        <x:v>Abbiati, M. Maltagliati, F. 1992, 'Genetic population structure of &lt;em&gt;Neanthes succinea&lt;/em&gt; (Polychaeta: Nereididae)', &lt;i&gt;Journal of the Marine Biological Association of the United Kingdom&lt;/i&gt;, vol. 72, pp. 511-517.</x:v>
       </x:c>
       <x:c r="B3" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="4">
       <x:c r="A4" t="str">
-        <x:v>Bartoli, M, Nizzoli, D, Welsh, DT &amp;amp; Viaroli, P 2000, 'Short-term influence of recolonisation by the polychaete worm &lt;em&gt;Nereis succinea&lt;/em&gt; on oxygen and nitrogen fluxes and denitrification: a microcosm simulation', &lt;i&gt;Hydrobiologia&lt;/i&gt;, vol. 431, pp. 165-174.</x:v>
+        <x:v>Bailey-Brock, JH 1987, 'Chapter Two. Phylum Annelida', in Devaney, D.M., Eldredge, L.G. (eds), 'Reef and Shore Fauna of Hawaii; Sections 2 &amp;amp; 3', Bishop Museum Press, Honolulu, Hawaii.</x:v>
       </x:c>
       <x:c r="B4" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="5">
       <x:c r="A5" t="str">
-        <x:v>Bemvenuti, CE 1995, 'The role of habitat selection and refuge in distribution and abundance of &lt;em&gt;Neanthes succinea&lt;/em&gt; (Frey &amp;amp; Leukart 1847) (Polychaeta, Nereididae)', &lt;i&gt;Iherimgia, Serie Zoologia&lt;/i&gt;, vol. 79, pp. 121-127.</x:v>
+        <x:v>Bartoli, M, Nizzoli, D, Welsh, DT &amp;amp; Viaroli, P 2000, 'Short-term influence of recolonisation by the polychaete worm &lt;em&gt;Nereis succinea&lt;/em&gt; on oxygen and nitrogen fluxes and denitrification: a microcosm simulation', &lt;i&gt;Hydrobiologia&lt;/i&gt;, vol. 431, pp. 165-174.</x:v>
       </x:c>
       <x:c r="B5" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="6">
       <x:c r="A6" t="str">
-        <x:v>Bromberg, S, Nonato, EF, Corbisier, TN &amp;amp; Petti, MAV 2000, 'Polychaete distribution in the near-shore zone of Martel Inlet, Admiralty Bay (King George Island, Antarctica)', &lt;i&gt;Bulletin of Marine Science&lt;/i&gt;, vol. 67, no. 1, pp. 175-188.</x:v>
+        <x:v>Bemvenuti, CE 1995, 'The role of habitat selection and refuge in distribution and abundance of &lt;em&gt;Neanthes succinea&lt;/em&gt; (Frey &amp;amp; Leukart 1847) (Polychaeta, Nereididae)', &lt;i&gt;Iherimgia, Serie Zoologia&lt;/i&gt;, vol. 79, pp. 121-127.</x:v>
       </x:c>
       <x:c r="B6" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="7">
       <x:c r="A7" t="str">
-        <x:v>Clark, A, Nowak, B, Handlinger, J, Munday, BL &amp;amp; Percival, S 1997, 'Clubbing and necrosis gill (cng) syndrome in sea  caged atlantic salmon, &lt;em&gt;Salmo salar&lt;/em&gt; l, in Tasmania-an initial report', &lt;i&gt;Journal of Fish Diseases&lt;/i&gt;, vol. 20, pp. 59-68.</x:v>
+        <x:v>Bromberg, S, Nonato, EF, Corbisier, TN &amp;amp; Petti, MAV 2000, 'Polychaete distribution in the near-shore zone of Martel Inlet, Admiralty Bay (King George Island, Antarctica)', &lt;i&gt;Bulletin of Marine Science&lt;/i&gt;, vol. 67, no. 1, pp. 175-188.</x:v>
       </x:c>
       <x:c r="B7" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="8">
       <x:c r="A8" t="str">
-        <x:v>Cohen, BF, McArthur, MA &amp;amp; Parry, GD 2001, 'Exotic marine pests in the Port of Melbourne, Victoria', &lt;i&gt;Marine and Freshwater Resources Institute Report No. 25&lt;/i&gt;, pp. 68pp.</x:v>
+        <x:v>Clark, A, Nowak, B, Handlinger, J, Munday, BL &amp;amp; Percival, S 1997, 'Clubbing and necrosis gill (cng) syndrome in sea  caged atlantic salmon, &lt;em&gt;Salmo salar&lt;/em&gt; l, in Tasmania-an initial report', &lt;i&gt;Journal of Fish Diseases&lt;/i&gt;, vol. 20, pp. 59-68.</x:v>
       </x:c>
       <x:c r="B8" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="9">
       <x:c r="A9" t="str">
-        <x:v>Day, JH 1967, 'A Monograph on the Polychaeta of Southern Africa. Part 1. Errantia', Grosvenor Press, Portsmouth.</x:v>
+        <x:v>Cohen, BF, McArthur, MA &amp;amp; Parry, GD 2001, 'Exotic marine pests in the Port of Melbourne, Victoria', &lt;i&gt;Marine and Freshwater Resources Institute Report No. 25&lt;/i&gt;, pp. 68pp.</x:v>
       </x:c>
       <x:c r="B9" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="10">
       <x:c r="A10" t="str">
-        <x:v>Fauchald, K 1977, 'Polychaetes from intertidal areas in Panama, with a review of previous shallow-water records', &lt;i&gt;Smithsonian Contributions to Zoology&lt;/i&gt;, vol. 221, pp. 1-81.</x:v>
+        <x:v>Day, JH 1967, 'A Monograph on the Polychaeta of Southern Africa. Part 1. Errantia', Grosvenor Press, Portsmouth.</x:v>
       </x:c>
       <x:c r="B10" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="11">
       <x:c r="A11" t="str">
-        <x:v>Fong, PP 1987, 'Particle-size utilisation in the introduced polychaete &lt;em&gt;Neanthes succinea&lt;/em&gt; in San Francisco Bay', &lt;i&gt;Pacific Science&lt;/i&gt;, vol. 41, no. 1-4, pp. 37-43.</x:v>
+        <x:v>Fauchald, K 1977, 'Polychaetes from intertidal areas in Panama, with a review of previous shallow-water records', &lt;i&gt;Smithsonian Contributions to Zoology&lt;/i&gt;, vol. 221, pp. 1-81.</x:v>
       </x:c>
       <x:c r="B11" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="12">
       <x:c r="A12" t="str">
-        <x:v>Fong, PP 1991, 'The effects of salinity, temperature, and photoperiod on epitokal metamorphosis in &lt;em&gt;Neanthes succinea&lt;/em&gt; (Frey et Leuckart) from San Francisco Bay', &lt;i&gt;Journal of Experimental Marine Biology and Ecology&lt;/i&gt;, vol. 149, pp. 177-190.</x:v>
+        <x:v>Fong, PP 1987, 'Particle-size utilisation in the introduced polychaete &lt;em&gt;Neanthes succinea&lt;/em&gt; in San Francisco Bay', &lt;i&gt;Pacific Science&lt;/i&gt;, vol. 41, no. 1-4, pp. 37-43.</x:v>
       </x:c>
       <x:c r="B12" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="13">
       <x:c r="A13" t="str">
-        <x:v>Gutierrez, J, Palomo, G &amp;amp; Iribarne, O 2000, 'Patterns of abundance and seasonality of polychaetes sheltering in southwestern Atlantic estuarine epibenthic shell beds', &lt;i&gt;Bulletin of Marine Science&lt;/i&gt;, vol. 67, no. 1, pp. 165-174.</x:v>
+        <x:v>Fong, PP 1991, 'The effects of salinity, temperature, and photoperiod on epitokal metamorphosis in &lt;em&gt;Neanthes succinea&lt;/em&gt; (Frey et Leuckart) from San Francisco Bay', &lt;i&gt;Journal of Experimental Marine Biology and Ecology&lt;/i&gt;, vol. 149, pp. 177-190.</x:v>
       </x:c>
       <x:c r="B13" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="14">
       <x:c r="A14" t="str">
-        <x:v>Gutierrez,J. Palomo, G. Iribame, O. . 2000, 'Patterns of abundance and seasonality of polychaetes sheltering in Southwestern Atlantic estuarine epibenthis shell beds', &lt;i&gt;Bulletin of Marine Science&lt;/i&gt;, vol. 67, pp. 165-174.</x:v>
+        <x:v>Gutierrez, J, Palomo, G &amp;amp; Iribarne, O 2000, 'Patterns of abundance and seasonality of polychaetes sheltering in southwestern Atlantic estuarine epibenthic shell beds', &lt;i&gt;Bulletin of Marine Science&lt;/i&gt;, vol. 67, no. 1, pp. 165-174.</x:v>
       </x:c>
       <x:c r="B14" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="15">
       <x:c r="A15" t="str">
-        <x:v>Hansen, BW 1999, 'Cohort growth of planktotrophic polychaete larvae - are they food limited?', &lt;i&gt;Marine Ecology Progress Series&lt;/i&gt;, vol. 178, pp. 109-119.</x:v>
+        <x:v>Gutierrez,J. Palomo, G. Iribame, O. . 2000, 'Patterns of abundance and seasonality of polychaetes sheltering in Southwestern Atlantic estuarine epibenthis shell beds', &lt;i&gt;Bulletin of Marine Science&lt;/i&gt;, vol. 67, pp. 165-174.</x:v>
       </x:c>
       <x:c r="B15" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="16">
       <x:c r="A16" t="str">
-        <x:v>Hanson, JA 1972, 'Tolerance of high salinity by the pileworm, &lt;em&gt;Neanthes succinea&lt;/em&gt;, from the Salton Sea, California', &lt;i&gt;California Fish and Game&lt;/i&gt;, vol. 58, pp. 152-154.</x:v>
+        <x:v>Hansen, BW 1999, 'Cohort growth of planktotrophic polychaete larvae - are they food limited?', &lt;i&gt;Marine Ecology Progress Series&lt;/i&gt;, vol. 178, pp. 109-119.</x:v>
       </x:c>
       <x:c r="B16" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="17">
       <x:c r="A17" t="str">
-        <x:v>Hardege, JD, Bartels-Hardege, HD, Zeeck, E &amp;amp; Grimm, FT 1990, 'Induction of swarming in &lt;em&gt;Nereis succinea&lt;/em&gt;', &lt;i&gt;Marine Biology&lt;/i&gt;, vol. 104, pp. 291-295.</x:v>
+        <x:v>Hanson, JA 1972, 'Tolerance of high salinity by the pileworm, &lt;em&gt;Neanthes succinea&lt;/em&gt;, from the Salton Sea, California', &lt;i&gt;California Fish and Game&lt;/i&gt;, vol. 58, pp. 152-154.</x:v>
       </x:c>
       <x:c r="B17" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="18">
       <x:c r="A18" t="str">
-        <x:v>Hartman, O 1953, 'Australian Nereidae', &lt;i&gt;Transactions of the Royal Society of South Australia&lt;/i&gt;, vol. 77, pp. 1-41.</x:v>
+        <x:v>Hardege, JD, Bartels-Hardege, HD, Zeeck, E &amp;amp; Grimm, FT 1990, 'Induction of swarming in &lt;em&gt;Nereis succinea&lt;/em&gt;', &lt;i&gt;Marine Biology&lt;/i&gt;, vol. 104, pp. 291-295.</x:v>
       </x:c>
       <x:c r="B18" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="19">
       <x:c r="A19" t="str">
-        <x:v>Hartman, O 1968, 'Atlas of the Errantiate Polychaetous Annelids from California', Allan Hancock Foundation, University of Southern California, Los Angelos, California, USA.</x:v>
+        <x:v>Hartman, O 1953, 'Australian Nereidae', &lt;i&gt;Transactions of the Royal Society of South Australia&lt;/i&gt;, vol. 77, pp. 1-41.</x:v>
       </x:c>
       <x:c r="B19" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="20">
       <x:c r="A20" t="str">
-        <x:v>Hayes, KR Sliwa, C Migus, S McEnnulty, F Dunstan, P . 2005, 'National priority pests: Part II Ranking of Australian marine pests', &lt;i&gt;&lt;/i&gt;.</x:v>
+        <x:v>Hartman, O 1968, 'Atlas of the Errantiate Polychaetous Annelids from California', Allan Hancock Foundation, University of Southern California, Los Angelos, California, USA.</x:v>
       </x:c>
       <x:c r="B20" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="21">
       <x:c r="A21" t="str">
         <x:v>Hutchings, P &amp;amp; Murray, A 1984, 'Taxonomy of polychaetes from the Hawkesbury River and the Southern Estuaries of New South Wales, Australia', &lt;i&gt;Records of the Australian Museum, Supplement&lt;/i&gt;, vol. 36.</x:v>
       </x:c>
       <x:c r="B21" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="22">
       <x:c r="A22" t="str">
         <x:v>Imajima, M &amp;amp; Hartman, O 1964, 'The polychaetous annelids of Japan Part 1', &lt;i&gt;Occasional paper Allan Hancock Foundation Publications&lt;/i&gt;, vol. 26, no. 1, pp. 1-237.</x:v>
       </x:c>
       <x:c r="B22" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="23">
       <x:c r="A23" t="str">
         <x:v>Iwamatsu, S. Suzuki, A. Sate, M. . 2007, 'Nereidid Polychaetes as the Major Diet of Migratory Shorebirds on the Estuarine Tidal Flats at Fujimae-Higata in Japan', &lt;i&gt;Zoological Science&lt;/i&gt;, vol. 24, pp. 676-685.</x:v>
       </x:c>