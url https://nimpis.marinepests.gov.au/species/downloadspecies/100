--- v1 (2026-06-03)
+++ v2 (2026-06-25)
@@ -1,78 +1,78 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85c22f3dd02b46d4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc811d7af36984dc5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="R3087647765454459"/>
-[...15 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="Rbb088e7dc5cb416b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="R8393cb4d3bf545fd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="General" sheetId="2" r:id="R1733306ca5c74466"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Identification" sheetId="3" r:id="R5f16703e5aed4d22"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Similar species" sheetId="4" r:id="R5aa68be0c32c4c12"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Habitat" sheetId="5" r:id="Rdcb718649a464d69"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Reproduction and growth" sheetId="6" r:id="R83b38feea31c4452"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Feeding" sheetId="7" r:id="Rba7908a508064643"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Competitors" sheetId="8" r:id="R472149708d014a5c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Predators" sheetId="9" r:id="Ra4a54fea56484fba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Vectors" sheetId="10" r:id="R388d99b376194fd2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Impacts" sheetId="11" r:id="R40e024e1dbed40c5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Controls" sheetId="12" r:id="R8ebff5c4beb140fc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Species controls" sheetId="13" r:id="Ra8d6f95986334fc3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Additional information" sheetId="14" r:id="Rb3e8fdafa22a4391"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="References" sheetId="15" r:id="Rbd0370f7ac7d4e82"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Images" sheetId="16" r:id="R6946445cae4c4aab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="Rb506db3fb7b04d0e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3087647765454459" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R91280f60736d4688" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R87b2e33b67d04568" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="Rb38662484aa34fc9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="R82a9a0e8d62c4040" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="R1912ac7ff80545a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="Rba1af1a3efa04efa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="R73592a9b6c9c4499" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="R6614e7ce8e50407e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="R4d686926c9ce4e98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="R718bf87308aa41d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="R78c5dbdae50e4bb5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="R0e2fb7c5406f42f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="Rf51ea3fc0a5f4aa1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="Rcbe1eb885f764c0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="R6e780ff4c05041f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="Rbb088e7dc5cb416b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8393cb4d3bf545fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R1733306ca5c74466" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R5f16703e5aed4d22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="R5aa68be0c32c4c12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="Rdcb718649a464d69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="R83b38feea31c4452" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="Rba7908a508064643" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="R472149708d014a5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="Ra4a54fea56484fba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="R388d99b376194fd2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="R40e024e1dbed40c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="R8ebff5c4beb140fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="Ra8d6f95986334fc3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="Rb3e8fdafa22a4391" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="Rbd0370f7ac7d4e82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="R6946445cae4c4aab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="Rb506db3fb7b04d0e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Scientific name</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Common name</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Developments</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>General description</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>ID card URL</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Australian distribution</x:v>
       </x:c>
       <x:c r="G1" t="str">