--- v0 (2025-10-18)
+++ v1 (2026-04-01)
@@ -1,230 +1,228 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5143948779614cf2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc511ddec86a24a1c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="R44efd66d80bf4ce9"/>
-[...15 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="Rba96e1ed12144652"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="Rc8c3b6c2a69f403f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="General" sheetId="2" r:id="R959cfabe7d974408"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Identification" sheetId="3" r:id="R5bf3750466b14cc2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Similar species" sheetId="4" r:id="R4878be50a90a45df"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Habitat" sheetId="5" r:id="Re69f6c8cdc054fc1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Reproduction and growth" sheetId="6" r:id="R50b84c1f5ea24085"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Feeding" sheetId="7" r:id="Rb4f21a451beb48e2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Competitors" sheetId="8" r:id="Ra10db2327f994933"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Predators" sheetId="9" r:id="R4cd01ef21f544917"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Vectors" sheetId="10" r:id="R9523a8b81ca04078"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Impacts" sheetId="11" r:id="Rce9c8309ef304d5b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Controls" sheetId="12" r:id="R46c09f55db4a4142"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Species controls" sheetId="13" r:id="R7d6c1525167f42ea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Additional information" sheetId="14" r:id="Re03130d86c844826"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="References" sheetId="15" r:id="Rbbdc2440aeea4a07"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Images" sheetId="16" r:id="Rb9fee12153df43f3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="R0a6df145accf4fd3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R44efd66d80bf4ce9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R0c574746fc4047af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Re57f0948ac3b444c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="R62b7490cdec8457c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="Rf7c609422e7a4e25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="Rb759164f7ec24552" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="R3749ef6357474f31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="R8297db285bbb4701" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="R135c3b8be8614627" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="Rb45ac4d439f84994" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="R6587bf271d5f4ec7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="R9a06cbbcee1c4b6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="Rff187102fd10492a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="R50599f55a1f24368" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="R37e611ada0bb4a77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="R2d45851cac754bfb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="Rba96e1ed12144652" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc8c3b6c2a69f403f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R959cfabe7d974408" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R5bf3750466b14cc2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="R4878be50a90a45df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="Re69f6c8cdc054fc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="R50b84c1f5ea24085" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="Rb4f21a451beb48e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="Ra10db2327f994933" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="R4cd01ef21f544917" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="R9523a8b81ca04078" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="Rce9c8309ef304d5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="R46c09f55db4a4142" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="R7d6c1525167f42ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="Re03130d86c844826" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="Rbbdc2440aeea4a07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="Rb9fee12153df43f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="R0a6df145accf4fd3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Scientific name</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Common name</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Developments</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>General description</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>ID card URL</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Australian distribution</x:v>
       </x:c>
       <x:c r="G1" t="str">
         <x:v>Detected in</x:v>
       </x:c>
       <x:c r="H1" t="str">
         <x:v>Invasion status</x:v>
       </x:c>
       <x:c r="I1" t="str">
         <x:v>Native origin</x:v>
       </x:c>
       <x:c r="J1" t="str">
         <x:v>Native origin notes</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str">
         <x:v>Asterias amurensis (Lutken, 1871)</x:v>
       </x:c>
       <x:c r="B2" t="str">
         <x:v>northern Pacific seastar</x:v>
       </x:c>
       <x:c r="C2" t="str">
         <x:v>&lt;p&gt;&lt;strong&gt;Victoria&amp;nbsp;&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;&lt;em&gt;Asterias amurensis&lt;/em&gt;&amp;nbsp;is considered established in Port Phillip Bay. There have been detections of&amp;nbsp;&lt;em&gt;A. amurensis&lt;/em&gt;&amp;nbsp;in San Remo, Andersons Inlet, Waratah Bay, Tidal River and the Gippsland Lakes area, however, efforts are made to ensure that&amp;nbsp;they&amp;nbsp;do not establish. The public are encouraged to report suspected detections of &lt;em&gt;A. amurensis&lt;/em&gt; in areas outside of Port Phillip Bay.&lt;/p&gt;
 &lt;p&gt;&amp;nbsp;&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;Tasmania&lt;/strong&gt;&lt;/p&gt;
-&lt;p&gt;&lt;em&gt;A. amurensis&lt;/em&gt; was introduced into Tasmania in the 1980’s (Buttermore et al., 1994). &lt;em&gt;A. amurensis&lt;/em&gt; has been recorded from Banks Strait in the north of the state to Recherche Bay in the south. The highest population densities are found in sheltered bays in south east Tasmania, particularly the Derwent Estuary (DPIPWE, 2015). There have been no recent assessments of &lt;em&gt;A. amurensis&lt;/em&gt; populations in Tasmania.&lt;/p&gt;
+&lt;p&gt;&lt;em&gt;Asterias amurensis&lt;/em&gt; was introduced into Tasmania in the 1980’s (Buttermore et al., 1994). &lt;em&gt;A. amurensis&lt;/em&gt; has been recorded from Banks Strait in the north of the state to Recherche Bay in the south. The highest population densities are found in sheltered bays in south east Tasmania, particularly the Derwent Estuary (DPIPWE, 2015). There have been no recent assessments of &lt;em&gt;A. amurensis&lt;/em&gt; populations in Tasmania.&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="D2" t="str">
         <x:v>&lt;p&gt;The northern Pacific seastar,&amp;nbsp;&lt;em&gt;Asterias amurensis&lt;/em&gt;, occurs naturally on the coasts of Japan, eastern Russia, the Korean Peninsula and is also found in Alaska (Byrne et al. 1997; Davenport and McLoughlin 1993). It has a small central disc with five distinct arms that taper to pointed tips. They commonly range in colours from a uniform pale yellow with purple arm tips to mottled yellow-purple. &lt;em&gt;A. amurensis &lt;/em&gt;is relatively large, with fully grown individuals approximately 50 cm in diameter.&lt;/p&gt;
 &lt;p&gt;&lt;em&gt;A. amurensis&lt;/em&gt;&amp;nbsp;is highly invasive and was introduced into Tasmania in the 1980s (Buttermore et al., 1994) and has since spread to Victoria (O’Hara, 1995;&amp;nbsp;Holliday, 2005). Female seastars are capable of releasing 10-25 million eggs per year and the species can therefore undergo massive population growth under optimal conditions. &lt;em&gt;A. amurensis&lt;/em&gt; was listed as an Australian pest species of national priority in 2019 (MPSC, 2018) because of its impacts on aquaculture, commercial shellfish industries (Davenport and McLoughlin, 1993; Grannum et al., 1996; Hutson et al., 2005; Ross et al., 2004) and its implications with the population decline of the endangered spotted handfish (&lt;em&gt;Brachionichthys hirsutus&lt;/em&gt;) (Bruce and Green, 1998). This species is presently included in Australia’s Priority Marine Pest List.&lt;/p&gt;
 &lt;p&gt;&lt;em&gt;A. amurensis&lt;/em&gt; is typically found in shallow waters particularly within estuaries and on mud, sand, silt or rocky sheltered areas of intertidal zones (CSIRO, 2004).However, the species has been observed in a range of habitats including rocky reefs and bedrock and in its native range has been reported to depths of up to 200m.&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="E2" t="str">
         <x:v>https://www.marinepests.gov.au/pests/identify/northern-pacific-seastar</x:v>
       </x:c>
       <x:c r="F2" t="str">
         <x:v>Established</x:v>
       </x:c>
       <x:c r="G2" t="str">
         <x:v>Tasmania, Victoria</x:v>
       </x:c>
       <x:c r="H2" t="str">
         <x:v>Non-native</x:v>
       </x:c>
       <x:c r="I2" t="str">
         <x:v>North-west Pacific</x:v>
       </x:c>
       <x:c r="J2" t="str">
         <x:v/>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Notes</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Vectors</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str">
         <x:v>&lt;p&gt;Ballast water transport in ships arriving into Australian waters prior to management of ballast water is most likly the vector for the introductions into Australia.&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="B2" t="str">
         <x:v>Vector type: Natural Dispersal
-Vector type description: Natural dispersal is a mechanism for the range expansion of a species through natural processes such as the movement of larvae or adults to a new location.  As an example, through passive movement in water currents; or active movement (migration) in response to changes in environmental conditions such as salinity changes or water flow dynamics.  Natural dispersal also allows for the successful settlement of recruits in a new location.  The only vector associated with this class is: Natural dispersal.
+Vector type description: &lt;p&gt;Vectors associated with natural range extension through natural processes such as the movement of species to a new location. This is through passive movement in water currents or active movement (migration) due to changes in environmental conditions such as salinity or water temperature.&lt;/p&gt;
 Vectors:
 Vector: Natural Dispersal
-Description: Natural dispersal is a mechanism for the range expansion of a species through the movement of larvae or adults to a new location, and the successful settlement of recruits in this new location.  Characteristics of a species that may be translocated via this vector include having a planktonic dispersal phase; and readily fouling floating objects.  Natural dispersal also allows for the successful settlement of recruits in a new location.
+Description: &lt;p&gt;Natural dispersal is a mechanism for the range expansion of a species through the movement of larvae or adults to a new location, and the successful settlement of recruits in this new location.&lt;/p&gt;
 Vector type: Vessels
-Vector type description: &lt;p&gt;This class encompasses vectors associated with maritime transport and shipping activities. Vessels includes; commercial ships (e.g. tankers, container ships, ferries, barges), fishing vessels, recreational vessels, passenger vessels, drilling platforms and research vessels. An example of a vector from this class is ballast water, which has been found to transport up to 10 000 different species at any one time. Other vectors associated with this class include: dry ballast, biofouling community.&lt;/p&gt;
+Vector type description: &lt;p&gt;Vectors associated with maritime transport and shipping activities. Vessels include bulk carriers, container ships, passenger vessels, fishing vessels, illegal foreign entry vessels and recreational vessels. Ballast water can potentially transport marine species in vessel ballast tanks and via biofouling on the exterior of vessels or internal water systems and equipment. &amp;nbsp;&amp;nbsp;&lt;/p&gt;
 Vectors:
 Vector: Ballast Water
-Description: The release of species in ballast water discharged from vessels.  Various types and life stages of species can be transported in ballast water, including plankton, crustaceans, fish, larvae, eggs or cysts.  Ballast water is used in commercial vessels to stabilise the vessel and is uploaded or discharged depending on the amount of cargo onboard.  Ballast water as a vector also includes sediments that accumulate in the bottom of ballast tanks.  Species that are able to survive within these sediments include those that have a resistant stage or resting cyst (e.g. dinoflagellates) as well as adult stages of benthic organisms.
+Description: &lt;p&gt;Various types and life stages of aquatic species can be transported in&amp;nbsp;ballast water. Species taken up in ballast water can be discharged from vessels if it’s not correctly managed. Marine pests can also survive within ballast tank sediments.&lt;/p&gt;
+&lt;p&gt;&amp;nbsp;&lt;/p&gt;
 Vector: Biofouling
-Description: &lt;p&gt;Fouling communities are typically composed of encrusting or sessile species, however they can include mobile species. This vector can introduce species through a variety of means. Three examples are: (1) The spawning of a fouling species on a vessel in port and its successful settlement and establishment of a reproductive population; (2) The dislodgement of fouling species from a vessel in port through abrasion with wharf structures, through high vessel speedswater or vessel hull cleaning (which&amp;nbsp;should only be undertake in accordance with the &lt;a href="https://www.agriculture.gov.au/biosecurity/avm/vessels/marine-pest-biosecurity/biofouling/anti-fouling-and-inwater-cleaning-guidelines"&gt;national antifouling and in-water cleaning guidelines&lt;/a&gt;); and (3) The sinking of fouled vessels either deliberately or accidentally can introduce new species to a location. There are a variety of vectors capable of having a fouling community. Characteristics of a fouling community found on wooden boat hulls include: having a wood boring habit; a benthic sessile or encrusting stage; and mobile adults or larval stages. Fouling communities found within sea chests, anchor wells etc. often are mobile crevice occupying species or known obligate associate of fouling species and can escape into new locations.&lt;/p&gt;
+Description: &lt;p&gt;Biofouling is the accumulation of sessile or mobile marine organisims on submerged parts of vessels. When marine pests attach to vessel hulls or niche areas (e.g. sea chests, propeller shafts or rudders), they can be transported to new locations. Introduction can occur through (1) A fouling species spawning event from the external or internal parts of a vessel while in port and its successful establishment. (2) The dislodgement of fouling species from a vessel accidentally such as abrasion with wharf structures, or deliberately through in-water cleaning activities; and (3) The sinking of fouled vessels either deliberately or accidentally.&lt;/p&gt;
 </x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Notes</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Impacts</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str">
         <x:v>&lt;p&gt;&lt;em&gt;Asterias amurensis&lt;/em&gt;&amp;nbsp;is a voracious predator, and in Australia, the seastar feeds on a wide range of native animals and can have a major effect on the recruitment of native shellfish populations that form important components of the marine food chain. Recent studies indicate that &lt;em&gt;A. amurensis &lt;/em&gt;is now affecting commercial shellfish production in southeast Tasmania. In its native range &lt;em&gt;A. amurensis&lt;/em&gt; is a major pest for the Japanese shellfish farming industry.&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="B2" t="str">
         <x:v>Impact type: Economic
-Impact type description: &lt;p&gt;Marine pests have the potential to affect fisheries, aquaculture and aquatic tourism industries. Introduced species that become invasive&amp;nbsp;may experience significant population increases and foul marine infrastructure, inhibiting their usage. They may also affect access for Australian seafood products in international markets.&lt;/p&gt;
+Impact type description: &lt;p&gt;Marine pests have the potential to affect fisheries, aquaculture, infrastructure, maritime vessels and trade and tourism.&lt;/p&gt;
 Impacts:
 Impact: Fisheries, Aquaculture and Other Aquatic Industries
 Description: &lt;p&gt;Marine pests may affect recreational fishing grounds and reduce the viability of various aquaculture industries. This can result in revenue losses for primary production sectors and commercial fisheries.&lt;/p&gt;
 Species specifics: &lt;p&gt;&lt;em&gt;A. amurensis&lt;/em&gt;&amp;nbsp;is a voracious feeder, and as such, poses a significant threat to some existing wild fisheries and aquaculture enterprises in many areas of its potential range (Davenport and McLoughlin, 1993).&amp;nbsp;In Australia (Derwent Estuary, Tasmania),&amp;nbsp;&lt;em&gt;A. amurensis &lt;/em&gt;is seen to have a large effect on commercial bivalve (&lt;em&gt;Fulvia tenuicostata &lt;/em&gt;and&amp;nbsp;&lt;em&gt;Katelysia rhytiphora&lt;/em&gt;) populations, particularly on the juveniles and when the species are at high densities (Ross et al., 2002). There is also evidence from Tasmania that another invasive marine species (&lt;em&gt;Carcinus maenas&lt;/em&gt;) preys on these same bivalves. In areas where both marine pests are present, a partitioning of the bivalves according to their size occurs, where&amp;nbsp;&lt;em&gt;A. amurensis&lt;/em&gt;&amp;nbsp;consumes the larger and&amp;nbsp;&lt;em&gt;C. maenas&lt;/em&gt;&amp;nbsp;consumes the smaller bivalves (Ross et al., 2004). In a field study of scallops in D&amp;rsquo;Entrecasteaux Channel, south-eastern Tasmania, Mendo et al. (2014) found lower abundance of the commercial scallop &lt;em&gt;Pecten fumatus&lt;/em&gt; coincided with presence of &lt;em&gt;A. amurensis&lt;/em&gt; populations. &lt;em&gt;A. amurensis&lt;/em&gt;&amp;nbsp;often breaks out and causes extensive damage to principal fishery and culture grounds for molluscs in Japan (Nojima et al., 1986). &lt;em&gt;A. amurensis&lt;/em&gt; has also been known to damage gill nets with swarms of seastars destroying trawl fishing and fan shell beds (Nojima et al., 1986). Damage to marketable shellfishes caused by&amp;nbsp;&lt;em&gt;A. amurensis &lt;/em&gt;in Tokyo Bay in 1954 amounted to 400 million yen (Kim, 1968). The actual damage inflicted by the seastars may exceed this estimation as it does not include the loss of juvenile shellfishes increasing the overall economic loss to the shellfish industry (Kim, 1968; Hatanaka and Kosaka, 1959). Main fishing industries affected in Japan include scallop re-seeding, abalone re-seeding, surf clam and oyster culture industry (Morrice, 1995).&lt;/p&gt;
 Impact: Vessels
-Description: &lt;p&gt;The attachment of marine pests to vessels can damage the hull and other components of vessels including engines, propellers and rudders. The removal of marine pests also increases vessel down time, cleaning and treatment costs and may ultimately decrease the life of a vessel. Biofouling may also increase vessel drag and fuel consumption, leading to higher running costs.&lt;/p&gt;
+Description: &lt;p&gt;Biofouling increases vessels’ fuel consumption. Biofouling can damage or impact the operation of vessel components. The need to remove accumulated biofouling more frequently raises overall vessel maintenance costs.&lt;/p&gt;
 Species specifics: &lt;p&gt;The presence of&lt;em&gt; A. amurensis&lt;/em&gt; is responsible for significant expenditure on control programs in Japanese prefectures by government and fisheries industry; these include the equivalent of AUD $1.82 million in Aomori, AUD $17 220 in Taro and AUD $10.9 million in Betsukai, and (Morrice, 1995).&lt;/p&gt;
 Impact type: Environmental
-Impact type description: &lt;p&gt;Marine pests have the potential to modify marine ecosystems by directy predating on or outcompeting native species for resources. Marine pests can also change existing marine habiats through their feeding, reproductive and sheltering behaviours&lt;/p&gt;
+Impact type description: &lt;p&gt;Marine pests can alter marine ecosystems and habitats through competition, predation, smothering and habitat modification.&lt;/p&gt;
 Impacts:
 Impact: Ecosystems
-Description: &lt;p&gt;An introduced species that becomes invasive may reach high densities and their feeding, breeding and sheltering behaviours may change the surrounding ecological and physical environment. &amp;nbsp;They may cause habitat modifications, alter trophic interactions and food-webs, alter bio-geochemical cycles or smother and overgrow entire areas.&lt;/p&gt;
+Description: &lt;p&gt;An introduced species that becomes invasive may reach high densities and their feeding, breeding and sheltering behaviours may change the ecological and physical environment. &amp;nbsp;They may cause habitat modifications, alter trophic interactions and food-webs, alter water quality or overgrow areas.&amp;nbsp;Marine pests may out compete native marine species for food and resources. This competition can lead to biodiversity loss and changes in marine food webs.&lt;/p&gt;
 Species specifics: &lt;p&gt;In Tasmania, it was found that &lt;em&gt;A. amurensis&lt;/em&gt; and &lt;em&gt;Carcinus maenas&lt;/em&gt; (European shore crab) both had an interactive effect on the abundance of bivalves, reducing populations of two commercial species &lt;em&gt;Fulvia tenuicostata&lt;/em&gt; (thin-ribbed cockle) and &lt;em&gt;Katelysia rhytiphora&lt;/em&gt; (common cockle) (Ross et al., 2004). In an epibenthic community study carried out in 2000 in Port Phillip Bay, Victoria, it was found that of the 63 epibenthic organisms surveyed, 7 were invasive species (&lt;em&gt;A. amurensis&lt;/em&gt;&amp;nbsp;included) and made up 35% of all individuals collected. The presence of these species was predicted to have a significant effect on the ecology and species interactions within Port Phillip Bay (Cohen et al., 2001). In a Victorian demersal trawl time-series study, Parry and Hirst (2016) observed declines in three species in the deep region of Port Phillip Bay that coincided with peak abundance of &lt;em&gt;A. amurensis&lt;/em&gt; and were linked to high dietary competition with &lt;em&gt;A. amurensis.&lt;/em&gt;&lt;/p&gt;
-Impact: Feeding
-[...1 lines deleted...]
-Species specifics: &lt;p&gt;In Japan&amp;nbsp;&lt;em&gt;A. amurensis&lt;/em&gt;&amp;nbsp;feed on shellfish, especially oysters, cockles and other clams, and destroys the bait or the catch of setline and hooks (Hatanaka and Kosaka, 1958).&amp;nbsp;&lt;em&gt;A. amurensis&lt;/em&gt;&amp;nbsp;is a threat to endemic bottom dwelling species, through direct predation and competition for food (Davenport and McLoughlin, 1993). In Australia (Derwent Estuary, Tasmania),&amp;nbsp;&lt;em&gt;A. amurensis&lt;/em&gt;&amp;nbsp;is seen to have a major effect on a number of species found in soft sediment communities. Various experiments looking at observations of feeding and field surveys over a range of spatial scales in areas with and without&amp;nbsp;&lt;em&gt;A. amurensis&lt;/em&gt; provided strong evidence that their predation is likely to be responsible for the decline and subsequent rarity of a number of bivalve species (Ross et al., 2003a; Ross et al., 2003b; Ross et al., 2006). Also in Australia, laboratory and field experiments provided evidence that native Australian scallops (&lt;em&gt;Pecten fumatus&lt;/em&gt;&amp;nbsp;and&amp;nbsp;&lt;em&gt;Chlamys asperrima&lt;/em&gt;) showed a decreased escape response to predation when compared with the native seastar,&amp;nbsp;&lt;em&gt;Coscinasterias muricata&lt;/em&gt;. In most trials, the native scallops elicited an immediate response to&amp;nbsp;&lt;em&gt;C. muricata&lt;/em&gt;, however little response was apparent when the species were in contact with&amp;nbsp;&lt;em&gt;A. amurensis&lt;/em&gt;, providing the invasive species with a distinct advantage (Hutson et al., 2005).Recent unpublished studies (2020) suggest that Port Phillip Bay scallops are now reacting to &lt;em&gt;A. amurensis&lt;/em&gt;, whereas na&amp;iuml;ve scallops from areas without the starfish do not respond.&lt;/p&gt;
 </x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Notes</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Legal issues</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str">
         <x:v>&lt;p&gt;A laboratory-based study by Parry (2017) suggested potential biocontrol of&lt;em&gt; Asterias amurensis&lt;/em&gt; by predation by the native seastar &lt;em&gt;Coscinasterias muricata, &lt;/em&gt;with potential to impact newly established populations in Victoria.&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="B2" t="str">
         <x:v/>
@@ -246,92 +244,100 @@
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Application method</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>Side effects</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>Appropriate</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Health and safety</x:v>
       </x:c>
       <x:c r="G1" t="str">
         <x:v>Constraints</x:v>
       </x:c>
       <x:c r="H1" t="str">
         <x:v>Species specifics</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str">
         <x:v>Changes to salinity</x:v>
       </x:c>
       <x:c r="B2" t="str">
-        <x:v>&lt;p&gt;The decommissioned warship USS Missouri was recently moved from Washington to Hawaii to become a memorial museum. The vessel was heavily fouled with marine growths from 5 years of inactivity and as a precaution to prevent introduction of alien species to Hawaii was moved to a freshwater river for 9 days prior to travelling to Hawaii. A prevoyage survey found 116 taxa in hull scrapings whereas after arrival in Hawaii only 11 species were found and 90% of the hull was completely clear of any fouling organisms. This freshwater exposure coupled with increased temperatures during the journey to Hawaii appears to be an extremely effective means of eliminating the temperate marine fouling community (Brock et al., 1999).&lt;/p&gt;
+        <x:v>&lt;p&gt;Osmotic treatment involves manipulating salinity levels to disrupt the osmotic balance of marine pests, leading to mortality. This can be achieved by:&lt;/p&gt;
+&lt;ul&gt;
+	&lt;li&gt;Immersing infested structures or equipment in freshwater (hyposaline conditions).&amp;nbsp;&lt;/li&gt;
+	&lt;li&gt;Increasing salinity by adding salt (hypersaline conditions).&amp;nbsp;&lt;/li&gt;
+	&lt;li&gt;Altering salinity in enclosed water bodies through diversion of fresh or salt water.&lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;&amp;nbsp;&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="C2" t="str">
-        <x:v>&lt;p&gt;Saturated salt solutions have all been used with varying success to kill &lt;em&gt;Callinectes sapidus&lt;/em&gt; in the USA (Cristini et al., 1994). Dipping of dredge loads of oysters and associated species, and oysters and culch (settlement substrate of rocks and old shells) in saturated or strong salt solutions is extremely effective in killing:. small and large seastars (&lt;em&gt;Asterias&lt;/em&gt; spp.), boring sponges, ascidians, hydroids and slipper limpets (&lt;em&gt;Crepidula fornicata&lt;/em&gt;)&amp;nbsp;without harming the oysters in the USA (Loosanoff 1961). Brine dipping of oysters fouled with &lt;em&gt;Sargassum muticum&lt;/em&gt;, &lt;em&gt;Codium fragile ssp.&lt;/em&gt; tomentosoides and &lt;em&gt;Styela&lt;/em&gt; &lt;em&gt;clava &lt;/em&gt;was found to be an effective control of the alga and ascidian by Lewey (1976) in Minchin 1996; MacNair and Smith 1999). Brine dipping infested oysters is considered the cheapest, safest and most effective method of control of fouling species (Eno et al., 1997). &lt;nbsp&gt;Freshwater immersion is a successful method of killing &lt;em&gt;Asterias&lt;/em&gt; larvae and juveniles, the macroalga &lt;em&gt;Undaria&lt;/em&gt; &lt;em&gt;pinnatifida&lt;/em&gt;, the oyster drilling gastropod &lt;em&gt;Ceratostoma inornatum&lt;/em&gt;&amp;nbsp;without harming the oysters as &lt;em&gt;Crassostrea gigas&lt;/em&gt; and most other biota that live in full strength seawater. Freshwater treatment can cause juvenile mussels (&lt;em&gt;Mytilus edulis&lt;/em&gt;) to drop off mussel ropes along with killing the other epibiota (L. Gunthrope, MAFRI, pers. comm.).&lt;/nbsp&gt;&lt;/p&gt;
+        <x:v>&lt;p&gt;Vessels can be moved upstream into freshwater to change salinity. Saturated salt solutions have all been used with varying success to kill &lt;em&gt;Callinectes sapidus&lt;/em&gt; in the USA (Cristini et al., 1994). Dipping of dredge loads of oysters and associated species, and oysters and culch (settlement substrate of rocks and old shells) in saturated or strong salt solutions is extremely effective in killing:. small and large seastars (&lt;em&gt;Asterias&lt;/em&gt; spp.), boring sponges, ascidians, hydroids and slipper limpets (&lt;em&gt;Crepidula fornicata&lt;/em&gt;)&amp;nbsp;without harming the oysters in the USA (Loosanoff 1961). Brine dipping of oysters fouled with &lt;em&gt;Sargassum muticum&lt;/em&gt;, &lt;em&gt;Codium fragile ssp.&lt;/em&gt; tomentosoides and &lt;em&gt;Styela&lt;/em&gt; &lt;em&gt;clava &lt;/em&gt;was found to be an effective control of the alga and ascidian by Lewey (1976) in Minchin 1996; MacNair and Smith 1999). Brine dipping infested oysters is considered the cheapest, safest and most effective method of control of fouling species (Eno et al., 1997). Freshwater immersion is a successful method of killing &lt;em&gt;Asterias&lt;/em&gt; larvae and juveniles, the macroalga &lt;em&gt;Undaria&lt;/em&gt; &lt;em&gt;pinnatifida&lt;/em&gt;, the oyster drilling gastropod &lt;em&gt;Ceratostoma inornatum&lt;/em&gt;&amp;nbsp;without harming the oysters as &lt;em&gt;Crassostrea gigas&lt;/em&gt; and most other biota that live in full strength seawater. Freshwater treatment can cause juvenile mussels (&lt;em&gt;Mytilus edulis&lt;/em&gt;) to drop off mussel ropes along with killing the other epibiota (L. Gunthrope, MAFRI, pers. comm.).&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="D2" t="str">
         <x:v/>
       </x:c>
       <x:c r="E2" t="str">
-        <x:v>Time required for mortality is species dependent.</x:v>
+        <x:v>&lt;p&gt;Time required for mortality is species dependent.&amp;nbsp;The decommissioned warship USS Missouri was recently moved from Washington to Hawaii to become a memorial museum. The vessel was heavily fouled with marine growths from 5 years of inactivity and as a precaution to prevent introduction of alien species to Hawaii was moved to a freshwater river for 9 days prior to travelling to Hawaii. A prevoyage survey found 116 taxa in hull scrapings whereas after arrival in Hawaii only 11 species were found and 90% of the hull was completely clear of any fouling organisms. This freshwater exposure coupled with increased temperatures during the journey to Hawaii appears to be an extremely effective means of eliminating the temperate marine fouling community (Brock et al., 1999).&lt;/p&gt;
+</x:v>
       </x:c>
       <x:c r="F2" t="str">
         <x:v/>
       </x:c>
       <x:c r="G2" t="str">
-        <x:v>&lt;p&gt;The success of this method depends on the salinity tolerance of the target species and so other species may be killed before the lethal limit is reached for the target species. Various subspecies of &lt;em&gt;Dreissena polymorpha&lt;/em&gt; have different salinity tolerances,&amp;nbsp;&lt;em&gt;D. polymorpha&lt;/em&gt; polymorpha the most successful invader in the former Soviet Union, Europe and North America is found from 0-6ppt&amp;nbsp;while &lt;em&gt;D. polymorpha&lt;/em&gt; aralens and &lt;em&gt;D. polymorpha&lt;/em&gt; obtusecarinata can survive salinities up to 17.6ppt and 18.4ppt (Karatayev et al., 1998). &lt;em&gt;Corbula gibba&lt;/em&gt; and &lt;em&gt;Corbicula fluminea&lt;/em&gt; have salinity tolerances 28-34ppt (Jensen 1988) and 0-3ppt (Gunther et al., 1999) respectively. While prolonged emersion in freshwater or saltwater baths may be effective in controlling &lt;em&gt;Corbula gibba&lt;/em&gt; and &lt;em&gt;Corbicula fluminea&lt;/em&gt; respectively, their typical occurrence in open water habitat precludes this as a control option. To treat fouled oysters in a bath requires collection of the individuals as it is not possible to implement in the open environment, which could be costly.&lt;/p&gt;
+        <x:v>&lt;p&gt;The success of this method depends on the salinity tolerance of the target species and so non target species may be killed before the lethal limit is reached for the target species.&amp;nbsp;&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="H2" t="str">
         <x:v>&lt;p&gt;Successful in laboratory experiments.&lt;br /&gt;
 &lt;br /&gt;
 Freshwater immersion has been found to be a successful method of killing&amp;nbsp;&lt;em&gt;A.&lt;/em&gt;&amp;nbsp;&lt;em&gt;amurensis&lt;/em&gt; larvae, with larvae unable to survive exposures to salinities less than 9.75 ppt, and extensive cellular damage occurring after 1-2 minutes. Adult&amp;nbsp;&lt;em&gt;A. amurensis&lt;/em&gt;&amp;nbsp;could survive immersion in 26 ppt but at 24 ppt seastars were dead in nine days (Sutton and Bruce, 1996; Marsh, 1993). Seastars in 0 ppt are susceptible after 2 hours, with 85% mortality in &amp;lt;48 hours recovery period, although this varies with temperature (Gunthorpe et al., 2001).&lt;/p&gt;
 </x:v>
       </x:c>
     </x:row>
     <x:row r="3">
       <x:c r="A3" t="str">
-        <x:v>Commercial harvesting for food and fertiliser</x:v>
+        <x:v>Commercial harvesting for food or fertiliser</x:v>
       </x:c>
       <x:c r="B3" t="str">
-        <x:v>&lt;p&gt;Commercial harvest has often been proposed as a management option for introduced species but should not be set up in areas the introduced species are not yet found (eg. Critchley et al., 1986, Hay and Luckens, 1987, Boudouresque et al., 1996). A commercial fishery could help reduce population numbers if a market could be found (and the risks involved in encouraging commercial exploitation of a pest species could be resolved.&lt;br /&gt;
-Dredging is not permitted in Tasmanian waters without appropriate permits from the State Authorities under two State Government Acts.&lt;/p&gt;
+        <x:v>&lt;p&gt;Commercial harvest has often been proposed as a management option for marine pests (Critchley et al., 1986, Hay and Luckens, 1987, Boudouresque et al., 1996). A commercial fishery could help reduce population numbers if a market could be found and the risks involved in encouraging commercial exploitation of a pest species could be resolved.&lt;br /&gt;
+&amp;nbsp;&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="C3" t="str">
         <x:v>&lt;p&gt;Collection methods vary between taxa and can include mechanical harvesting machines, beam trawls, dredges, netting, trapping and diver collection.&amp;nbsp;&lt;nbsp&gt;Commercial harvesting can greatly diminish populations eg. &lt;em&gt;Perna canaliculus&lt;/em&gt; in New Zealand (Paul 1966; Jeffs et al., 1999) and &lt;em&gt;Mercenaria mercenaria&lt;/em&gt; in England (Eno et al., 1997). &lt;nbsp&gt;Both &lt;em&gt;Carcinus maenas&lt;/em&gt; and &lt;em&gt;Eriocheir sinensis&lt;/em&gt; are commercially fished in their native ranges (Guo et al., 1997; Gomes 1991; Svane 1997). Seastars are occasionally fished for reduction to animal feed stocks and the curio trade, but reported world seastar fisheries catches are small and unreliable (Sloan 1985). &lt;nbsp&gt;&lt;em&gt;Codium fragile &lt;/em&gt;ssp tomentosoides and &lt;em&gt;C. f.&lt;/em&gt; ssp atlanticum are a food source in the Far East (Eno et al., 1997) and &lt;em&gt;Undaria&lt;/em&gt; &lt;em&gt;pinnatifida &lt;/em&gt;is commercially harvested as food (as the sea vegetable Wakame) (Hay and Luckens, 1987, Boudouresque et al., 1996). &lt;nbsp&gt;&lt;em&gt;Potamocorbula laevis&lt;/em&gt;, &lt;em&gt;Corbicula fluminea&lt;/em&gt; and &lt;i&gt;Arcuatula&amp;nbsp;&lt;/i&gt;&lt;em&gt;senhousia&lt;/em&gt; are commercially harvested for animal feed and fertiliser in China and Taiwan (Morton 1977; Carlton et al., 1990 and citations therein). &lt;em&gt;Cyprinus carpio&lt;/em&gt; (Carp-Fert) and some macroalgae have been used to make fertiliser or as an ingredient of animal food) (Anon 1997; Critchley et al., 1986, Hay and Luckens, 1987, Boudouresque et al., 1996). &lt;em&gt;Eriocheir sinensis&lt;/em&gt; has been used as bait for eel fishing, to produce fish meal, cosmetic products and for human consumption (Gollasch 1999; and citations therein (in German)). &lt;em&gt;Sabella spallanzanii&lt;/em&gt; is used as fish bait in Italy. However &lt;em&gt;S. spallanzanii&lt;/em&gt; is undesirable to fish in Australia and should not be used (K. Gowlett-Holmes, CSIRO; pers. comm.).&lt;nbsp&gt;&amp;nbsp;Bounties have been offered over the years to encourage collection of pest species including:&amp;nbsp;&lt;em&gt;Carcinus maenas&lt;/em&gt; in Edgartown (Walton 1997),&amp;nbsp;the American oyster drill &lt;em&gt;Urosalpinx cinerea&lt;/em&gt; (Eno et al., 1997) and&amp;nbsp;&lt;em&gt;Asterias&lt;/em&gt; spp. (&lt;em&gt;A. forbesi&lt;/em&gt; and &lt;em&gt;A. vulgaris&lt;/em&gt;) in the USA in 1941. (Gibbs 1946; Sloan 1985 and citations therein).&lt;/nbsp&gt;&lt;/nbsp&gt;&lt;/nbsp&gt;&lt;/nbsp&gt;&lt;/nbsp&gt;&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="D3" t="str">
-        <x:v>Dependent on collection method.</x:v>
+        <x:v>&lt;p&gt;Application is dependent on the collection method.&lt;/p&gt;
+</x:v>
       </x:c>
       <x:c r="E3" t="str">
         <x:v>Clearance rates and duration of fishing effort for traps or dredges is dependent on target species abundance.</x:v>
       </x:c>
       <x:c r="F3" t="str">
         <x:v>&lt;p&gt;There are risks to human health from consumption of &lt;em&gt;Eriocheir sinensis&lt;/em&gt; as the crabs are an intermediate host for the human lung fluke parasite in Asia) (Gollasch 1999; and citations therein (in German)). The toxic secondary metabolites in &lt;em&gt;Caulerpa taxifolia&lt;/em&gt; and &lt;em&gt;Codium fragile ssp.&lt;/em&gt; tomentosoides possibly prevent the use of these algae as animal fodder (Critchley et al., 1986, Hay and Luckens, 1987, Boudouresque et al., 1996).&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="G3" t="str">
         <x:v>&lt;p&gt;Developing a recreational or commercial fishery for populations of introduced species eg. &lt;em&gt;Perna canaliculus&lt;/em&gt;, &lt;em&gt;Carcinus maenas&lt;/em&gt; and &lt;em&gt;Undaria pinnatifida&lt;/em&gt; is problematic as it is a response strategy not a control method. Creating a demand for an introduced species is more likely to encourage its presence in an area and even result in people attempting to establish populations elsewhere rather than cause its eradication (driven by profit seeking individuals). Attempts to market &lt;em&gt;C. maenas&lt;/em&gt; caught in a trial fishery in the USA were unsuccessful, in the absence of a ready market.&lt;br /&gt;
 Recent trapping of the crab &lt;em&gt;Eriocheir sinensis&lt;/em&gt; has not been effective in controlling damage by crabs in river banks or preventing crabs feeding on trapped fish or fish stocks in commercial pond aquaculture. (Gollasch 1999; and citations therein (in German)).&lt;br /&gt;
 The New Zealand experience shows that intensive dredging of &lt;em&gt;P. canaliculus&lt;/em&gt; beds on sand or mud in removes juveniles and shell matter leaving an unstable soft substrate no longer suitable for settlement and attachment of many sessile invertebrates&amp;nbsp;(Stead 1971a, 1971b as cited in Jeffs et al. 1999). Environmental impacts of this type of control (eg. for &lt;em&gt;Perna&lt;/em&gt; and &lt;i&gt;Arcuatula&lt;/i&gt;&amp;nbsp;on soft sediment) would be high.&lt;br /&gt;
 The success of commercial kelp harvesting devices to remove &lt;em&gt;Undaria&lt;/em&gt; pinnatifida is doubtful because this annual kelp produces fertile sporophytes throughout the growth season instead of for a narrowly defined period as in other kelps. Mechanical harvest would likely lead to fragmentation of harvested sporophytes or to residual stipes with fertile sporophylls, both of which are likely to increase dispersal. In addition, commercial harvesting would not normally deplete a population below economically sustainable levels. When harvested for human food, in general only large thalli of healthy appearance are selected, other individuals are left in place (Floc&amp;#39;h et al., 1991).&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="H3" t="str">
         <x:v>&lt;p&gt;Limited success.&lt;br /&gt;
 &lt;br /&gt;
 Seastars (&lt;em&gt;Asterias amurensis&lt;/em&gt;) collected in mid-1993 were used for composting trials carried out by the Department of Agricultural Science at the University of Tasmania. Seastars could be made into satisfactory organic mulch suitable for application to agricultural soils. However, commercial exploitation of &lt;em&gt;Asterias amurensis&lt;/em&gt; seems remote and despite the success of several small scale attempts to produce fertilisers there appears little interest in using this resource (Line, 1994).&lt;/p&gt;
 </x:v>
       </x:c>
     </x:row>
     <x:row r="4">
       <x:c r="A4" t="str">
         <x:v>Dredging/beamtrawling/mopping</x:v>
@@ -385,140 +391,137 @@
       </x:c>
       <x:c r="E5" t="str">
         <x:v>In Connecticut, USA quicklime was spread at a rate of 6.75 metric tons/hectare (&lt;6m depth) on dormant oyster beds to kill fouling species (MacKenzie 1977).</x:v>
       </x:c>
       <x:c r="F5" t="str">
         <x:v>Hazardous according to Worksafe Australia criteria (NOHSC).</x:v>
       </x:c>
       <x:c r="G5" t="str">
         <x:v>&lt;p&gt;The alga &lt;em&gt;Codium fragile spp tomentosoides&lt;/em&gt; was very difficult to eradicate using hydrated lime solutions and it took a long time to assess their efficacy (MacNair and Smith, 1999).&lt;br /&gt;
 Debates over the persistence of lime in the environment, probably due to different formulations used. As follows: the lime can dissolve in about 48 hours leaving no residue (C. MacKenzie, NEFC, NMFS, US; pers. comm.). However, in field trials, lime remained effective for several weeks after deposition, but at a much reduced kill rate. However, C.L. Goggin, CRIMP; unpublished data in Thresher et al., (1998), reports that seastars must be in contact with the lime for lengthy periods (&amp;gt;5 hours) in order for it to be effective,&amp;nbsp;and in a relatively two dimensional habitat where they are unable to evade the lime (Thresher et al. 1998).&lt;br /&gt;
 The use of chemicals to control the seastar is unlikely to be acceptable to the Australian public. There is little public support for the broadcast application of quicklime to kill seastars despite the ease in obtaining suitable quantities due to its industrial uses and relatively cheap costs.&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="H5" t="str">
         <x:v>&lt;p&gt;Successful.&lt;/p&gt;
 &lt;p&gt;Quicklime (calcium oxide) is mostly insoluble and has been deployed in porous bags as a barrier control around commercial oyster farms to control&amp;nbsp;&lt;em&gt;Asterias sp.&lt;/em&gt;&amp;nbsp;and other fouling species in Korea (MacKenzie, 1977). Trials by the CSIRO Centre for Research on Introduced Marine Pests (CRIMP) determined that seastars must be in contact with the lime for lengthy periods (&amp;gt;5 hours) in order for it to be effective, and in a relatively two dimensional habitat where they are unable to evade the lime (Thresher et al., 1998).&lt;/p&gt;
 </x:v>
       </x:c>
     </x:row>
     <x:row r="6">
       <x:c r="A6" t="str">
         <x:v>Manual removal (diver collection)</x:v>
       </x:c>
       <x:c r="B6" t="str">
         <x:v>&lt;p&gt;Diver collection of pest species may be possible if an incursion is detected while small in size (area and abundance) and before reproduction occurs (especially in species with planktonic larval stages).&lt;br /&gt;
-Permits are required to remove anything from marine protected areas (even introduced species). Contact your state/territory authorities for more information.&lt;/p&gt;
+Permits are required to remove anything from marine protected areas, even introduced species.&amp;nbsp;&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="C6" t="str">
-        <x:v>&lt;p&gt;Physical removal may be possible if an incursion is detected before reproduction occurs. For example, minimum size at maturation of &lt;em&gt;Sabella spallanzanii&lt;/em&gt; in the Mediterranean is 15 centimetres but in Port Phillip Bay, Australia is 5 centimetres&amp;nbsp;and large females can produce approximately 50 000 eggs over an extended autumn/winter period (Giangrande et al., 2000; Currie et al., 2000). A mature population of &lt;em&gt;Perna canaliculus&lt;/em&gt; was successfully eradicated from the shipping channel adjacent to the Outer Harbour wharf in the Gulf St Vincent in South Australia in 1996 by manual collection during a research SCUBA dive (PIRSA 1999). In many locations in New Zealand the harvesting of wild &lt;em&gt;Perna canaliculus&lt;/em&gt; mussels by handpicking, snorkelling and grabs for domestic use and commercial markets has greatly diminished wild populations (Paul 1966; Jeffs et al., 1999). &lt;nbsp&gt;Manual removal of &lt;em&gt;Caulerpa taxifolia&lt;/em&gt; in a National Park in the French Mediterranean is reported to have successfully eradicating the alga from the treated area (Cottalorda et al., 1996, Thibaut 2000). The eradication was initiated at an early stage of invasion in 1994 (area covered by &lt;em&gt;C. taxifolia&lt;/em&gt; colony: 3.4 m&lt;sup&gt;2&lt;/sup&gt;). The method used was careful removal of thalli and fragments by Scuba divers; the site was then regularly monitored and the removal was repeated, as necessary (Cottalorda et al., 1996). &lt;nbsp&gt;&lt;em&gt;Caulerpa taxifolia&lt;/em&gt; was temporarily eradicated when 200m&lt;sup&gt;2&lt;/sup&gt; (spread over 1 hectare) was found in Cala D&amp;#39;Or, Spain in 1992 (Meinesz 1999). The anchorage was closed 2 days after discovery, and the plants manually removed by divers within a month. Manual removal of any re-establishing plants was repeated in 1993, and in 1994 eradication appeared to have been successful. &lt;nbsp&gt;For seastar (&lt;em&gt;Asterias amurensis&lt;/em&gt;) infestations that are sporadic over time and have densities less than 2 m&lt;sup&gt;2&lt;/sup&gt;, diver control is more effective than trapping (Andrews et al., 1996).&lt;/nbsp&gt;&lt;/nbsp&gt;&lt;/nbsp&gt;&lt;/p&gt;
+        <x:v>&lt;p&gt;The advantages of manual removal are selectivity for the target pest and limited damage to non‑target species. However, as it requires visual detection its not practical in turbid waters. Manual removal is of greatest utility when incursions are small and spatially confined or when they are in sensitive environments (such as marine reserves or areas of high biodiversity value).&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="D6" t="str">
         <x:v/>
       </x:c>
       <x:c r="E6" t="str">
         <x:v/>
       </x:c>
       <x:c r="F6" t="str">
         <x:v>&lt;p&gt;Diver control is not cost effective at depths greater than 12 metres because of diving restrictions due to surface intervals required (Andrews et al., 1996).&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="G6" t="str">
         <x:v>&lt;p&gt;Physical removal by divers is effective only as a tactical control useful, in small areas and it is not logistically possible for infestations extending over large areas,&amp;nbsp;but could be useful around marine farms, marine reserves or areas of new incursions.&amp;nbsp;Requires ongoing monitoring and to be repeated as necessary, especially if the source of the introduction can not be found or controlled, which can rapidly become costly.&lt;br /&gt;
-Care and diver education is of primary importance in this program because of the presence of similar-looking native species. eg. &lt;em&gt;Sabellastarte spp.&lt;/em&gt; cf. &lt;em&gt;Sabella spallanzanii&lt;/em&gt; or &lt;em&gt;C. fragile ssp.&lt;/em&gt; tomentosoides can not be distinguished from native subspecies without microscopic examination. Small recruits of target species are likely to be overseen due to difficulties in finding, identifying, and actually removing. Care is required during physical removal to not trigger spawning or spread reproductive propagules or fragments, precautions such as placing removed specimens in sealed plastic bags rather than mesh catch bags would need to be taken. The main concern associated with manual removal of macroalgae is that some species are to reproduce asexually from fragments, others can regrow from holdfast attachments and others have cryptic microscopic lifestages that are difficult to target. Additionally, detached thalli with mature propagules, may contribute to enhanced translocation of these species.&lt;br /&gt;
-Manual removal by scuba diver involving a suction pump to remove fragments has been used for &lt;em&gt;Caulerpa taxifolia&lt;/em&gt;.&lt;/p&gt;
+Care and diver education is of primary importance in this program because of the presence of similar-looking native species. Care is required during physical removal to not trigger spawning or spread reproductive propagules or fragments, precautions such as placing removed specimens in sealed plastic bags rather than mesh catch bags would need to be taken. The main concern associated with manual removal of macroalgae is that some species are to reproduce asexually from fragments, others can regrow from holdfast attachments and others have cryptic microscopic lifestages that are difficult to target. Additionally, detached thalli with mature propagules, may contribute to enhanced translocation of these species.&lt;br /&gt;
+&amp;nbsp;&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="H6" t="str">
         <x:v>&lt;p&gt;Unsuccessful.&lt;br /&gt;
 &lt;br /&gt;
 For &lt;em&gt;A. amurensis&lt;/em&gt; infestations that are sporadic over time and have densities less than 2 m&lt;sup&gt;2&lt;/sup&gt;, diver control is more effective than trapping (Andrews et al., 1996). For example, in the Port of Hobart more than 6000 &lt;em&gt;A. amurensis&lt;/em&gt; individuals (~60%) were collected from an area 300 m x 20 m. Within the next month 3 tonnes (~24 000 individuals) of seastars were collected (Morrice, 1995). In May 2000 community divers again collected the seastars around the immediate port area; the ~21,000 individuals collected were estimated to be 5% of the seastar population in the docks area (Ling, 2000). This highlights the ineffectiveness of diver collection as a control method for large populations. Ling et al. (2012) found that &lt;em&gt;A. amurensis&lt;/em&gt; is abundant and fecund when associated with man-made structures such as wharves. Ling et al. (2012) suggest that removal targeting highly localised wharf populations annually prior to spawning could reduce whole population zygote production by up to 90%.&lt;/p&gt;
 </x:v>
       </x:c>
     </x:row>
     <x:row r="7">
       <x:c r="A7" t="str">
         <x:v>Manual removal (intertidal collection)</x:v>
       </x:c>
       <x:c r="B7" t="str">
-        <x:v>&lt;p&gt;Manual removal of seastars and crabs has been used on aquaculture farms, around oyster racks and grow-up trays, and in the intertidal using dip nets or poles with a long nail on the end to spike the seastars. In many locations in New Zealand the harvesting of wild &lt;em&gt;Perna canaliculus&lt;/em&gt; mussels by handpicking, snorkelling and grabs for domestic use and commercial markets has greatly diminished wild populations (Paul 1966; Jeffs et al., 1999).&lt;/p&gt;
+        <x:v>&lt;p&gt;Manual removal of marine pest such as seastars and crabs has been used on aquaculture farms, around oyster racks and grow-up trays, and in the intertidal using dip nets or poles with a spike.&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="C7" t="str">
-        <x:v>&lt;p&gt;Physical collection by pole spear (poles with a long nail on the end to spike the target species), dip netting or by hand is species specific provided the collected has been educated in the identification of the target species&amp;nbsp;and can be used in marine protected areas with little impact on the environment. Physical removal through burning or digging is destructive to the environment and has been used on intertidal mudflats to control &lt;em&gt;Spartina spp.&lt;/em&gt; but without much success&amp;nbsp;(Johnson and Knapp, 1993; Smith and Proffitt, 1999; RGAG 1998; Faithful, 2000).&lt;/p&gt;
+        <x:v>&lt;p&gt;Physical collection e.g. by pole spear (poles with a long nail on the end to spike the target species), dip netting or by hand is species specific, provided the collector was educated in the identification of the target species&amp;nbsp;and the method is approved in marine protected areas.&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="D7" t="str">
         <x:v/>
       </x:c>
       <x:c r="E7" t="str">
         <x:v/>
       </x:c>
       <x:c r="F7" t="str">
         <x:v>Human health issues include over exposure to UV light (sunburn).</x:v>
       </x:c>
       <x:c r="G7" t="str">
         <x:v>&lt;p&gt;Physical collection is effective only as a tactical control in small areas and it is not suitable for large-scale control, could be useful around marine farms, marine reserves or areas of new incursions. Small recruits of target species are likely to be overseen due to difficulties in finding, identifying, and actually removing.&lt;br /&gt;
-Manual removal of &lt;em&gt;Crepidula fornicata&lt;/em&gt; on oysters was ineffective as a control method in Ireland (Minchin and Duggan, 1988) as was manual removal of &lt;em&gt;Crassostrea gigas&lt;/em&gt; in New South Wales in the 1980&amp;rsquo;s. (Holliday and Nell, 1987; Lipton et al., 1992).&lt;br /&gt;
-[...1 lines deleted...]
-Hand-picking and shore-based mechanical harvesting of &lt;em&gt;S. muticum&lt;/em&gt; were time-consuming, labour-intensive,&amp;nbsp;despite large amounts of algae being removed, the efficacy was low and needed to be repeated and incursion sites were difficult to access, and collected material was difficult to contain and to dispose of. The main concern associated with mechanical removal techniques is regrowth from microscopic stages that are not removed the holdfast remnants of &lt;em&gt;Sargassum muticum&lt;/em&gt;, small recruits of target species are likely to be overseen due to difficulties in finding, identifying, and actually removing (Critchley et al., 1986).&lt;/p&gt;
+Hand-picking and shore-based mechanical harvesting is&amp;nbsp;time-consuming and labour-intensive as repeated visits are needed.&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="H7" t="str">
         <x:v>&lt;p&gt;Unsuccessful.&lt;br /&gt;
 &lt;br /&gt;
 Manual removal of seastars has been attempted on aquaculture farms, around oyster racks and grow-up trays, and in the intertidal using dip nets or poles with a long nail on the end to spike the seastars.&lt;/p&gt;
 </x:v>
       </x:c>
     </x:row>
     <x:row r="8">
       <x:c r="A8" t="str">
         <x:v>Netting (seines, gill nets, fyke nets)</x:v>
       </x:c>
       <x:c r="B8" t="str">
-        <x:v>&lt;p&gt;Many types of nets exist with many different mesh sizes available, which can be used to target different species.&lt;/p&gt;
+        <x:v>&lt;p&gt;A variety of netting (baited and non‑baited) can be used to target mobile marine species such as decapod crustaceans (crabs, lobsters), fish and seastars.&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="C8" t="str">
-        <x:v>&lt;p&gt;Nets (seines, midwater trawl nets, gill nets, fyke nets) can be used to catch active species including fish and crustaceans in deeper waters while dipnets can be used in the shallow subtidal with some success to collect crustaceans and asteroids&amp;nbsp;e.g. &lt;em&gt;Asterias amurensis&lt;/em&gt;. &lt;nbsp&gt;Exclusion barriers have been used in the USA around aquaculture facilities to exclude predatory crabs such as &lt;em&gt;Callinectes sapidus&lt;/em&gt; and &lt;em&gt;Carcinus maenas&lt;/em&gt;, with varying success (Cristini et al., 1994). For example, commercial shellfish growers use mesh nets (8-45 mm diagonal mesh) over shellfish stocks to prevent &lt;em&gt;C. maenas&lt;/em&gt; preying on juvenile oysters (15-47 mm shell length). Oysters larger than 50 mm shell length are relatively safe from attack by &lt;em&gt;C. maenas&lt;/em&gt;. Nets are also used in as a barrier in waterways to prevent the active drift of vegetative fragments of aquatic weeds created during mechanical harvesting eg. &lt;em&gt;Spartina spp.&lt;/em&gt; (Moreira et al., 1999).&lt;/nbsp&gt;&lt;/p&gt;
+        <x:v>&lt;p&gt;Nets (seines, midwater trawl nets, gill nets or fyke nets) can be used to catch active species including fish and crustaceans in deeper waters while dipnets can be used in the shallow subtidal with some success to collect crustaceans and asteroids.&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="D8" t="str">
         <x:v/>
       </x:c>
       <x:c r="E8" t="str">
         <x:v>Deployment durations of  nets is dependent on target species abundance and size of target area.</x:v>
       </x:c>
       <x:c r="F8" t="str">
-        <x:v>Care must be taken in deploying nets where recreational activities occur and swimmers should be alerted to avoid areas where netting is present in case of strong currents entangling them.</x:v>
+        <x:v>&lt;p&gt;Health and safety considerations are critical during deployment, particularly in areas where recreational activities occur.&lt;/p&gt;
+</x:v>
       </x:c>
       <x:c r="G8" t="str">
-        <x:v>&lt;p&gt;The use of nets (seines, midwater trawl nets, gill nets, fyke nets and dipnets) are unsuccessful in capturing all individuals of a population (juveniles escape through the mesh) and impractical and too costly for carp and ruffe. (Busiahn 1996; Barnham 1998a). Improving the efficiency of fishing methods by targeting radio-tagged &amp;#39;Jonah&amp;#39;&amp;nbsp;fish, or removing only females and returning males to aggregate remaining females show some promise (J. Diggle, Inland Fisheries Commission, Tasmania, pers. comm.). There are difficulties in using nets in restricted areas especially port environments where numerous underwater obstacles exist. Unfortunately netting is non-specific (with the exception of hand held dip nets) and the bycatch of other species may be high and the impact of this needs to be considered (eg. impacts on recreation fisheries or marine protected areas).&lt;br /&gt;
-[...1 lines deleted...]
-Using dip nets, small recruits of target species are likely to be overseen due to difficulties in locating them from the water surface in a vessel or from the shore.&lt;/p&gt;
+        <x:v>&lt;p&gt;An environmental and logistical drawback of netting is the amount of bycatch. Nets can be difficult to operate in complex habitats such as coral and rock areas and seagrass meadows. Also, nets are usually prohibited in some port areas or in some marine park estate.&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="H8" t="str">
         <x:v>&lt;p&gt;Limited success.&lt;br /&gt;
 &lt;br /&gt;
 Dipnets can be used in the shallow subtidal with some success to collect asteroids e.g. &lt;em&gt;Asterias amurensis&lt;/em&gt;.&lt;/p&gt;
 </x:v>
       </x:c>
     </x:row>
     <x:row r="9">
       <x:c r="A9" t="str">
         <x:v>Trapping (+/- poisoned baits)</x:v>
       </x:c>
       <x:c r="B9" t="str">
         <x:v>&lt;p&gt;Trapping has been used to catch crustaceans, fish and asteroids for many years using traps of various shapes and sizes and different baits (including poisoned baits such as carbaryl -&amp;nbsp;see chemical control options).&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="C9" t="str">
         <x:v>&lt;p&gt;Crabs are easily physically removed (via trapping) and can potentially be harvested in large numbers. The highest catch of &lt;em&gt;Carcinus maenas&lt;/em&gt; in a single trap in Tasmania has been 428 (Proctor and Thresher 1997). Trapping was considered to be the most environmentally sound approach for controlling &lt;em&gt;Carcinus maenas&lt;/em&gt; in Washington State (Carr and Dumbauld, 1999),&amp;nbsp;although this assessment was based only on non-target effects of the control methods and not on their efficacy in controlling the crab. &lt;nbsp&gt;Trapping was implemented to control the Chinese mitten crab &lt;em&gt;Eriocheir sinensis&lt;/em&gt;, 15 years after it was first detected in Germany. Catches of crabs in 1936 and 1937 were 262, 600 kg and 190, 400kg respectively (Panning 1939). Control methods used took advantage of the mitten crab&amp;#39;s migratory behaviour that resulted in congregations of crabs at barriers such as weirs or dams during their upstream migrations. Trapping methods included traps on the upstream sides of dams that the crabs fell into them as they scaled the dam. In other locations troughs were constructed at the top of levees and the crabs were funnelled towards them and fell in and could not escape. Crabs would climb into barrels wrapped with wire netting or canvas placed below the dams and at one site over 113, 000 crabs were captured in a single day. The population declined to lower levels in the 1940&amp;#39;s coinciding with increasing water pollution. Recent trapping of crabs has not been effective in controlling damage by crabs in river banks or preventing crabs feeding on trapped fish or fish stocks in commercial pond aquaculture (Gollasch 1999; and citations therein (in German)).&lt;/nbsp&gt;&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="D9" t="str">
         <x:v/>
       </x:c>
       <x:c r="E9" t="str">
@@ -1627,422 +1630,480 @@
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Date</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>Class</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>Activity description</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Jurisdiction</x:v>
       </x:c>
       <x:c r="G1" t="str">
         <x:v>Latitude</x:v>
       </x:c>
       <x:c r="H1" t="str">
         <x:v>Longitude</x:v>
       </x:c>
       <x:c r="I1" t="str">
         <x:v>Location description</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str">
-        <x:v>Willamson beach Victoria 2022</x:v>
+        <x:v>Corio Bay Foreshore Reserve 2025</x:v>
       </x:c>
       <x:c r="B2" t="str">
         <x:v>Agriculture Victoria</x:v>
       </x:c>
       <x:c r="C2" t="str">
-        <x:v>13/09/2021</x:v>
+        <x:v>04/10/2025</x:v>
       </x:c>
       <x:c r="D2" t="str">
-        <x:v>Active</x:v>
+        <x:v>Passive</x:v>
       </x:c>
       <x:c r="E2" t="str">
-        <x:v>Willamson beach Victoria MPSC22</x:v>
+        <x:v>Surveillance</x:v>
       </x:c>
       <x:c r="F2" t="str">
         <x:v>Victoria</x:v>
       </x:c>
       <x:c r="G2" t="str">
-        <x:v>-38.5962</x:v>
+        <x:v>-38.1437</x:v>
       </x:c>
       <x:c r="H2" t="str">
-        <x:v>145.5219</x:v>
+        <x:v>144.3649</x:v>
       </x:c>
       <x:c r="I2" t="str">
-        <x:v>Willamson beach Victoria</x:v>
+        <x:v>Geelong, Victoria</x:v>
       </x:c>
     </x:row>
     <x:row r="3">
       <x:c r="A3" t="str">
-        <x:v>Andersons Inlet 2003</x:v>
+        <x:v>Willamson beach Victoria 2022</x:v>
       </x:c>
       <x:c r="B3" t="str">
-        <x:v>CCIMPE</x:v>
+        <x:v>Agriculture Victoria</x:v>
       </x:c>
       <x:c r="C3" t="str">
-        <x:v>01/12/2003</x:v>
+        <x:v>13/09/2021</x:v>
       </x:c>
       <x:c r="D3" t="str">
-        <x:v>Specific</x:v>
+        <x:v>Active</x:v>
       </x:c>
       <x:c r="E3" t="str">
-        <x:v>Eradicated and not considered established in the Andersons Inlet area. Surveillance confirmed by Victorian DeparDepartment of Environment and Primary Industries</x:v>
+        <x:v>Willamson beach Victoria MPSC22</x:v>
       </x:c>
       <x:c r="F3" t="str">
         <x:v>Victoria</x:v>
       </x:c>
       <x:c r="G3" t="str">
-        <x:v>-38.6375</x:v>
+        <x:v>-38.5962</x:v>
       </x:c>
       <x:c r="H3" t="str">
-        <x:v>145.7364</x:v>
+        <x:v>145.5219</x:v>
       </x:c>
       <x:c r="I3" t="str">
-        <x:v>Inverlock, Andersons Inlet</x:v>
+        <x:v>Willamson beach Victoria</x:v>
       </x:c>
     </x:row>
     <x:row r="4">
       <x:c r="A4" t="str">
-        <x:v>Banks Strait 2007</x:v>
+        <x:v>Andersons Inlet 2003</x:v>
       </x:c>
       <x:c r="B4" t="str">
         <x:v>CCIMPE</x:v>
       </x:c>
       <x:c r="C4" t="str">
-        <x:v>16/07/2007</x:v>
+        <x:v>01/12/2003</x:v>
       </x:c>
       <x:c r="D4" t="str">
-        <x:v>Passive</x:v>
+        <x:v>Specific</x:v>
       </x:c>
       <x:c r="E4" t="str">
-        <x:v>Surveillance confirmed by Tasmanian Department of Primary Industries, Parks, Water and Environment</x:v>
+        <x:v>Eradicated and not considered established in the Andersons Inlet area. Surveillance confirmed by Victorian DeparDepartment of Environment and Primary Industries</x:v>
       </x:c>
       <x:c r="F4" t="str">
-        <x:v>Tasmania</x:v>
+        <x:v>Victoria</x:v>
       </x:c>
       <x:c r="G4" t="str">
-        <x:v>-40.4454</x:v>
+        <x:v>-38.6375</x:v>
       </x:c>
       <x:c r="H4" t="str">
-        <x:v>148.1256</x:v>
+        <x:v>145.7364</x:v>
       </x:c>
       <x:c r="I4" t="str">
-        <x:v>Banks Strait</x:v>
+        <x:v>Inverlock, Andersons Inlet</x:v>
       </x:c>
     </x:row>
     <x:row r="5">
       <x:c r="A5" t="str">
-        <x:v>Gippsland Lakes 2015</x:v>
+        <x:v>Banks Strait 2007</x:v>
       </x:c>
       <x:c r="B5" t="str">
         <x:v>CCIMPE</x:v>
       </x:c>
       <x:c r="C5" t="str">
-        <x:v>12/08/2015</x:v>
+        <x:v>16/07/2007</x:v>
       </x:c>
       <x:c r="D5" t="str">
         <x:v>Passive</x:v>
       </x:c>
       <x:c r="E5" t="str">
-        <x:v>Eradicated and not considered established in the Gippsland Lakes area. Surveillance confirmed by Department of Jobs, Precincts and Regions</x:v>
+        <x:v>Surveillance confirmed by Tasmanian Department of Primary Industries, Parks, Water and Environment</x:v>
       </x:c>
       <x:c r="F5" t="str">
-        <x:v>Victoria</x:v>
+        <x:v>Tasmania</x:v>
       </x:c>
       <x:c r="G5" t="str">
-        <x:v>-37.8941</x:v>
+        <x:v>-40.4454</x:v>
       </x:c>
       <x:c r="H5" t="str">
-        <x:v>147.7964</x:v>
+        <x:v>148.1256</x:v>
       </x:c>
       <x:c r="I5" t="str">
-        <x:v>Gippsland Lakes</x:v>
+        <x:v>Banks Strait</x:v>
       </x:c>
     </x:row>
     <x:row r="6">
       <x:c r="A6" t="str">
-        <x:v>Gippsland Lakes 2019</x:v>
+        <x:v>Gippsland Lakes 2015</x:v>
       </x:c>
       <x:c r="B6" t="str">
         <x:v>CCIMPE</x:v>
       </x:c>
       <x:c r="C6" t="str">
-        <x:v>11/01/2019</x:v>
+        <x:v>12/08/2015</x:v>
       </x:c>
       <x:c r="D6" t="str">
-        <x:v>Specific</x:v>
+        <x:v>Passive</x:v>
       </x:c>
       <x:c r="E6" t="str">
-        <x:v>Surveillance confirmed by Department of Jobs, Precincts and Regions</x:v>
+        <x:v>Eradicated and not considered established in the Gippsland Lakes area. Surveillance confirmed by Department of Jobs, Precincts and Regions</x:v>
       </x:c>
       <x:c r="F6" t="str">
         <x:v>Victoria</x:v>
       </x:c>
       <x:c r="G6" t="str">
         <x:v>-37.8941</x:v>
       </x:c>
       <x:c r="H6" t="str">
         <x:v>147.7964</x:v>
       </x:c>
       <x:c r="I6" t="str">
         <x:v>Gippsland Lakes</x:v>
       </x:c>
     </x:row>
     <x:row r="7">
       <x:c r="A7" t="str">
-        <x:v>San Remo 2011</x:v>
+        <x:v>Gippsland Lakes 2019</x:v>
       </x:c>
       <x:c r="B7" t="str">
         <x:v>CCIMPE</x:v>
       </x:c>
       <x:c r="C7" t="str">
-        <x:v>26/09/2011</x:v>
+        <x:v>11/01/2019</x:v>
       </x:c>
       <x:c r="D7" t="str">
-        <x:v>Passive</x:v>
+        <x:v>Specific</x:v>
       </x:c>
       <x:c r="E7" t="str">
-        <x:v>Eradicated and not considered established in the San Remo area. Surveillance confirmed by Victorian Department of Sustainability and Environment</x:v>
+        <x:v>Surveillance confirmed by Department of Jobs, Precincts and Regions</x:v>
       </x:c>
       <x:c r="F7" t="str">
         <x:v>Victoria</x:v>
       </x:c>
       <x:c r="G7" t="str">
-        <x:v>-38.5173</x:v>
+        <x:v>-37.8941</x:v>
       </x:c>
       <x:c r="H7" t="str">
-        <x:v>145.3699</x:v>
+        <x:v>147.7964</x:v>
       </x:c>
       <x:c r="I7" t="str">
-        <x:v>San Remo, Western Port Bay</x:v>
+        <x:v>Gippsland Lakes</x:v>
       </x:c>
     </x:row>
     <x:row r="8">
       <x:c r="A8" t="str">
-        <x:v>Tidal River 2012</x:v>
+        <x:v>San Remo 2011</x:v>
       </x:c>
       <x:c r="B8" t="str">
         <x:v>CCIMPE</x:v>
       </x:c>
       <x:c r="C8" t="str">
-        <x:v>16/05/2012</x:v>
+        <x:v>26/09/2011</x:v>
       </x:c>
       <x:c r="D8" t="str">
         <x:v>Passive</x:v>
       </x:c>
       <x:c r="E8" t="str">
-        <x:v>Eradication and not considered established in Tidal River area. Surveillance confirmed by Department of Jobs, Precincts and Regions</x:v>
+        <x:v>Eradicated and not considered established in the San Remo area. Surveillance confirmed by Victorian Department of Sustainability and Environment</x:v>
       </x:c>
       <x:c r="F8" t="str">
         <x:v>Victoria</x:v>
       </x:c>
       <x:c r="G8" t="str">
-        <x:v>-39.0284</x:v>
+        <x:v>-38.5173</x:v>
       </x:c>
       <x:c r="H8" t="str">
-        <x:v>146.3190</x:v>
+        <x:v>145.3699</x:v>
       </x:c>
       <x:c r="I8" t="str">
-        <x:v>Tidal River, Wilsons Promontory</x:v>
+        <x:v>San Remo, Western Port Bay</x:v>
       </x:c>
     </x:row>
     <x:row r="9">
       <x:c r="A9" t="str">
-        <x:v>Tidal River 2013a</x:v>
+        <x:v>Tidal River 2012</x:v>
       </x:c>
       <x:c r="B9" t="str">
         <x:v>CCIMPE</x:v>
       </x:c>
       <x:c r="C9" t="str">
-        <x:v>31/03/2013</x:v>
+        <x:v>16/05/2012</x:v>
       </x:c>
       <x:c r="D9" t="str">
-        <x:v>Specific</x:v>
+        <x:v>Passive</x:v>
       </x:c>
       <x:c r="E9" t="str">
-        <x:v>Eradicated and not considered esatblished in the Tidal River area. Surveillance confirmed by Department of Jobs, Precincts and Regions</x:v>
+        <x:v>Eradication and not considered established in Tidal River area. Surveillance confirmed by Department of Jobs, Precincts and Regions</x:v>
       </x:c>
       <x:c r="F9" t="str">
         <x:v>Victoria</x:v>
       </x:c>
       <x:c r="G9" t="str">
         <x:v>-39.0284</x:v>
       </x:c>
       <x:c r="H9" t="str">
         <x:v>146.3190</x:v>
       </x:c>
       <x:c r="I9" t="str">
         <x:v>Tidal River, Wilsons Promontory</x:v>
       </x:c>
     </x:row>
     <x:row r="10">
       <x:c r="A10" t="str">
-        <x:v>Tidal River 2017</x:v>
+        <x:v>Tidal River 2013a</x:v>
       </x:c>
       <x:c r="B10" t="str">
         <x:v>CCIMPE</x:v>
       </x:c>
       <x:c r="C10" t="str">
-        <x:v>20/12/2017</x:v>
+        <x:v>31/03/2013</x:v>
       </x:c>
       <x:c r="D10" t="str">
-        <x:v>Passive</x:v>
+        <x:v>Specific</x:v>
       </x:c>
       <x:c r="E10" t="str">
-        <x:v>Eradicated and not considered established in the Tidal River area. Surveillance confirmed by Department of Jobs, Precincts and Regions</x:v>
+        <x:v>Eradicated and not considered esatblished in the Tidal River area. Surveillance confirmed by Department of Jobs, Precincts and Regions</x:v>
       </x:c>
       <x:c r="F10" t="str">
         <x:v>Victoria</x:v>
       </x:c>
       <x:c r="G10" t="str">
-        <x:v>-39.0385</x:v>
+        <x:v>-39.0284</x:v>
       </x:c>
       <x:c r="H10" t="str">
-        <x:v>146.3160</x:v>
+        <x:v>146.3190</x:v>
       </x:c>
       <x:c r="I10" t="str">
         <x:v>Tidal River, Wilsons Promontory</x:v>
       </x:c>
     </x:row>
     <x:row r="11">
       <x:c r="A11" t="str">
-        <x:v>Waratah Bay 2018</x:v>
+        <x:v>Tidal River 2017</x:v>
       </x:c>
       <x:c r="B11" t="str">
         <x:v>CCIMPE</x:v>
       </x:c>
       <x:c r="C11" t="str">
-        <x:v>19/01/2018</x:v>
+        <x:v>20/12/2017</x:v>
       </x:c>
       <x:c r="D11" t="str">
         <x:v>Passive</x:v>
       </x:c>
       <x:c r="E11" t="str">
-        <x:v>Eradicated and not considered established in the Waratah Bay area. Surveillance confirmed by Department of Jobs, Precincts and Regions</x:v>
+        <x:v>Eradicated and not considered established in the Tidal River area. Surveillance confirmed by Department of Jobs, Precincts and Regions</x:v>
       </x:c>
       <x:c r="F11" t="str">
         <x:v>Victoria</x:v>
       </x:c>
       <x:c r="G11" t="str">
-        <x:v>-38.8136</x:v>
+        <x:v>-39.0385</x:v>
       </x:c>
       <x:c r="H11" t="str">
-        <x:v>146.0395</x:v>
+        <x:v>146.3160</x:v>
       </x:c>
       <x:c r="I11" t="str">
-        <x:v>Walkerville, Waratah Bay</x:v>
+        <x:v>Tidal River, Wilsons Promontory</x:v>
       </x:c>
     </x:row>
     <x:row r="12">
       <x:c r="A12" t="str">
-        <x:v>Hobart 2002</x:v>
+        <x:v>Waratah Bay 2018</x:v>
       </x:c>
       <x:c r="B12" t="str">
-        <x:v>CRIMP</x:v>
+        <x:v>CCIMPE</x:v>
       </x:c>
       <x:c r="C12" t="str">
-        <x:v>30/05/2002</x:v>
+        <x:v>19/01/2018</x:v>
       </x:c>
       <x:c r="D12" t="str">
-        <x:v>Specific</x:v>
+        <x:v>Passive</x:v>
       </x:c>
       <x:c r="E12" t="str">
-        <x:v>Port survey based on sampling design by Centre for Research on Introduced Marine Pests (CRIMP). Report: Aquenal (2002) Exotic Marine Pests Survey. Port of Hobart, Tasmania, Aquenal Pty Ltd.</x:v>
+        <x:v>Eradicated and not considered established in the Waratah Bay area. Surveillance confirmed by Department of Jobs, Precincts and Regions</x:v>
       </x:c>
       <x:c r="F12" t="str">
-        <x:v>Tasmania</x:v>
+        <x:v>Victoria</x:v>
       </x:c>
       <x:c r="G12" t="str">
-        <x:v>-42.8839</x:v>
+        <x:v>-38.8136</x:v>
       </x:c>
       <x:c r="H12" t="str">
-        <x:v>147.3364</x:v>
+        <x:v>146.0395</x:v>
       </x:c>
       <x:c r="I12" t="str">
-        <x:v>Port of Hobart (Derwent Estuary)</x:v>
+        <x:v>Walkerville, Waratah Bay</x:v>
       </x:c>
     </x:row>
     <x:row r="13">
       <x:c r="A13" t="str">
-        <x:v>Melbourne 2000</x:v>
+        <x:v>Hobart 2002</x:v>
       </x:c>
       <x:c r="B13" t="str">
         <x:v>CRIMP</x:v>
       </x:c>
       <x:c r="C13" t="str">
-        <x:v>18/05/2000</x:v>
+        <x:v>30/05/2002</x:v>
       </x:c>
       <x:c r="D13" t="str">
         <x:v>Specific</x:v>
       </x:c>
       <x:c r="E13" t="str">
-        <x:v>Port survey based on sampling design by Centre for Research on Introduced Marine Pests. Report: Cohen, B.F. et al (2001) Exotic Marine Pests in the Port of Melbourne, Victoria. Marine and Freshwater Resources Institute. Queenscliff. </x:v>
+        <x:v>Port survey based on sampling design by Centre for Research on Introduced Marine Pests (CRIMP). Report: Aquenal (2002) Exotic Marine Pests Survey. Port of Hobart, Tasmania, Aquenal Pty Ltd.</x:v>
       </x:c>
       <x:c r="F13" t="str">
-        <x:v>Victoria</x:v>
+        <x:v>Tasmania</x:v>
       </x:c>
       <x:c r="G13" t="str">
-        <x:v>-37.8700</x:v>
+        <x:v>-42.8839</x:v>
       </x:c>
       <x:c r="H13" t="str">
-        <x:v>144.9200</x:v>
+        <x:v>147.3364</x:v>
       </x:c>
       <x:c r="I13" t="str">
-        <x:v>Port of Melbourne</x:v>
+        <x:v>Port of Hobart (Derwent Estuary)</x:v>
       </x:c>
     </x:row>
     <x:row r="14">
       <x:c r="A14" t="str">
+        <x:v>Melbourne 2000</x:v>
+      </x:c>
+      <x:c r="B14" t="str">
+        <x:v>CRIMP</x:v>
+      </x:c>
+      <x:c r="C14" t="str">
+        <x:v>18/05/2000</x:v>
+      </x:c>
+      <x:c r="D14" t="str">
+        <x:v>Specific</x:v>
+      </x:c>
+      <x:c r="E14" t="str">
+        <x:v>Port survey based on sampling design by Centre for Research on Introduced Marine Pests. Report: Cohen, B.F. et al (2001) Exotic Marine Pests in the Port of Melbourne, Victoria. Marine and Freshwater Resources Institute. Queenscliff. </x:v>
+      </x:c>
+      <x:c r="F14" t="str">
+        <x:v>Victoria</x:v>
+      </x:c>
+      <x:c r="G14" t="str">
+        <x:v>-37.8700</x:v>
+      </x:c>
+      <x:c r="H14" t="str">
+        <x:v>144.9200</x:v>
+      </x:c>
+      <x:c r="I14" t="str">
+        <x:v>Port of Melbourne</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="15">
+      <x:c r="A15" t="str">
+        <x:v>Kerferd road Pier 2025</x:v>
+      </x:c>
+      <x:c r="B15" t="str">
+        <x:v>Public</x:v>
+      </x:c>
+      <x:c r="C15" t="str">
+        <x:v>30/06/2025</x:v>
+      </x:c>
+      <x:c r="D15" t="str">
+        <x:v>Passive</x:v>
+      </x:c>
+      <x:c r="E15" t="str">
+        <x:v>Surveillance</x:v>
+      </x:c>
+      <x:c r="F15" t="str">
+        <x:v>Victoria</x:v>
+      </x:c>
+      <x:c r="G15" t="str">
+        <x:v>-37.8503</x:v>
+      </x:c>
+      <x:c r="H15" t="str">
+        <x:v>144.9498</x:v>
+      </x:c>
+      <x:c r="I15" t="str">
+        <x:v>South Melbourne</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="16">
+      <x:c r="A16" t="str">
         <x:v>Diana’s Basin Tasmania 2025</x:v>
       </x:c>
-      <x:c r="B14" t="str">
+      <x:c r="B16" t="str">
         <x:v>TAS NRE</x:v>
       </x:c>
-      <x:c r="C14" t="str">
+      <x:c r="C16" t="str">
         <x:v>06/01/2025</x:v>
       </x:c>
-      <x:c r="D14" t="str">
+      <x:c r="D16" t="str">
         <x:v>Passive</x:v>
       </x:c>
-      <x:c r="E14" t="str">
+      <x:c r="E16" t="str">
         <x:v>Diana’s Basin, incidental detection MPSC 29</x:v>
       </x:c>
-      <x:c r="F14" t="str">
+      <x:c r="F16" t="str">
         <x:v>Tasmania</x:v>
       </x:c>
-      <x:c r="G14" t="str">
+      <x:c r="G16" t="str">
         <x:v>-41.3740</x:v>
       </x:c>
-      <x:c r="H14" t="str">
+      <x:c r="H16" t="str">
         <x:v>148.2850</x:v>
       </x:c>
-      <x:c r="I14" t="str">
+      <x:c r="I16" t="str">
         <x:v>Diana’s Basin, St Helens, Tasmaina</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Synonyms</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Other common names</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Taxonomic group</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>Kingdom</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>Phylum</x:v>