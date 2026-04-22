--- v1 (2026-04-01)
+++ v2 (2026-04-22)
@@ -1,78 +1,78 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc511ddec86a24a1c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29600dd645644687" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="Rc8c3b6c2a69f403f"/>
-[...15 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="R0a6df145accf4fd3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="R5af0c9ccf95f44a4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="General" sheetId="2" r:id="Rfefc53a6f8f04d5f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Identification" sheetId="3" r:id="R2ccc3dff757f46d0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Similar species" sheetId="4" r:id="Rcba7f817cdbd486a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Habitat" sheetId="5" r:id="R062ac43898b14fab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Reproduction and growth" sheetId="6" r:id="Rcf1d546a0b9d4b0e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Feeding" sheetId="7" r:id="R59c32cc5e14f4fc3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Competitors" sheetId="8" r:id="Rb9c495aaae1141e3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Predators" sheetId="9" r:id="R12d7ae8f20d94222"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Vectors" sheetId="10" r:id="Re403f898a7fd4787"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Impacts" sheetId="11" r:id="Rb38c70dae27941e0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Controls" sheetId="12" r:id="Rd38bf9ce69af4c2a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Species controls" sheetId="13" r:id="R10dc345fb8cf4836"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Additional information" sheetId="14" r:id="R2fce60bd0c0f4862"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="References" sheetId="15" r:id="R11e05585905b4b83"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Images" sheetId="16" r:id="R8849f4abb3804c12"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="R821c3f9bcbb74f93"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc8c3b6c2a69f403f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R959cfabe7d974408" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R5bf3750466b14cc2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="R4878be50a90a45df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="Re69f6c8cdc054fc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="R50b84c1f5ea24085" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="Rb4f21a451beb48e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="Ra10db2327f994933" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="R4cd01ef21f544917" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="R9523a8b81ca04078" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="Rce9c8309ef304d5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="R46c09f55db4a4142" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="R7d6c1525167f42ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="Re03130d86c844826" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="Rbbdc2440aeea4a07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="Rb9fee12153df43f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="R0a6df145accf4fd3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5af0c9ccf95f44a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rfefc53a6f8f04d5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R2ccc3dff757f46d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="Rcba7f817cdbd486a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="R062ac43898b14fab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="Rcf1d546a0b9d4b0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="R59c32cc5e14f4fc3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="Rb9c495aaae1141e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="R12d7ae8f20d94222" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="Re403f898a7fd4787" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="Rb38c70dae27941e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="Rd38bf9ce69af4c2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="R10dc345fb8cf4836" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="R2fce60bd0c0f4862" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="R11e05585905b4b83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="R8849f4abb3804c12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="R821c3f9bcbb74f93" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Scientific name</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Common name</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Developments</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>General description</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>ID card URL</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Australian distribution</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -139,51 +139,51 @@
       <x:c r="A1" t="str">
         <x:v>Notes</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Vectors</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str">
         <x:v>&lt;p&gt;Ballast water transport in ships arriving into Australian waters prior to management of ballast water is most likly the vector for the introductions into Australia.&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="B2" t="str">
         <x:v>Vector type: Natural Dispersal
 Vector type description: &lt;p&gt;Vectors associated with natural range extension through natural processes such as the movement of species to a new location. This is through passive movement in water currents or active movement (migration) due to changes in environmental conditions such as salinity or water temperature.&lt;/p&gt;
 Vectors:
 Vector: Natural Dispersal
 Description: &lt;p&gt;Natural dispersal is a mechanism for the range expansion of a species through the movement of larvae or adults to a new location, and the successful settlement of recruits in this new location.&lt;/p&gt;
 Vector type: Vessels
 Vector type description: &lt;p&gt;Vectors associated with maritime transport and shipping activities. Vessels include bulk carriers, container ships, passenger vessels, fishing vessels, illegal foreign entry vessels and recreational vessels. Ballast water can potentially transport marine species in vessel ballast tanks and via biofouling on the exterior of vessels or internal water systems and equipment. &amp;nbsp;&amp;nbsp;&lt;/p&gt;
 Vectors:
 Vector: Ballast Water
 Description: &lt;p&gt;Various types and life stages of aquatic species can be transported in&amp;nbsp;ballast water. Species taken up in ballast water can be discharged from vessels if it’s not correctly managed. Marine pests can also survive within ballast tank sediments.&lt;/p&gt;
 &lt;p&gt;&amp;nbsp;&lt;/p&gt;
 Vector: Biofouling
-Description: &lt;p&gt;Biofouling is the accumulation of sessile or mobile marine organisims on submerged parts of vessels. When marine pests attach to vessel hulls or niche areas (e.g. sea chests, propeller shafts or rudders), they can be transported to new locations. Introduction can occur through (1) A fouling species spawning event from the external or internal parts of a vessel while in port and its successful establishment. (2) The dislodgement of fouling species from a vessel accidentally such as abrasion with wharf structures, or deliberately through in-water cleaning activities; and (3) The sinking of fouled vessels either deliberately or accidentally.&lt;/p&gt;
+Description: &lt;p&gt;Biofouling is the accumulation of sessile or mobile marine organisms on submerged parts of vessels. When marine pests attach to vessel hulls or niche areas (e.g. sea chests, propeller shafts or rudders), they can be transported to new locations. Introduction can occur through (1) A fouling species spawning event from the external or internal parts of a vessel while in port and its successful establishment. (2) The dislodgement of fouling species from a vessel accidentally such as abrasion with wharf structures, or deliberately through in-water cleaning activities; and (3) The sinking of fouled vessels either deliberately or accidentally.&lt;/p&gt;
 </x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Notes</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Impacts</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str">
         <x:v>&lt;p&gt;&lt;em&gt;Asterias amurensis&lt;/em&gt;&amp;nbsp;is a voracious predator, and in Australia, the seastar feeds on a wide range of native animals and can have a major effect on the recruitment of native shellfish populations that form important components of the marine food chain. Recent studies indicate that &lt;em&gt;A. amurensis &lt;/em&gt;is now affecting commercial shellfish production in southeast Tasmania. In its native range &lt;em&gt;A. amurensis&lt;/em&gt; is a major pest for the Japanese shellfish farming industry.&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="B2" t="str">
         <x:v>Impact type: Economic