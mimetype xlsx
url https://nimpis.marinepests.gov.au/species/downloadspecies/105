--- v2 (2026-04-22)
+++ v3 (2026-05-18)
@@ -1,78 +1,78 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29600dd645644687" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b59ce7c091f4441" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="R5af0c9ccf95f44a4"/>
-[...15 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="R821c3f9bcbb74f93"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="Rc9723ff38049460f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="General" sheetId="2" r:id="R32120937b8ed4ae8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Identification" sheetId="3" r:id="Rf4f09fcdd9e64b06"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Similar species" sheetId="4" r:id="R350e411f93334796"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Habitat" sheetId="5" r:id="R34bbb10998ca4034"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Reproduction and growth" sheetId="6" r:id="Re9ecb27073124d2f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Feeding" sheetId="7" r:id="R04066d4eed2940e9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Competitors" sheetId="8" r:id="Rce1975b9d327481a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Predators" sheetId="9" r:id="Rade1b09d4fe24607"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Vectors" sheetId="10" r:id="R89c3f312cc4a4e7f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Impacts" sheetId="11" r:id="R6b47e333e52243f7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Controls" sheetId="12" r:id="Rbd6fa5c351a14731"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Species controls" sheetId="13" r:id="R43e40a84a2464db0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Additional information" sheetId="14" r:id="R35ca8f1d41484c06"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="References" sheetId="15" r:id="Raa2fc9a232534bbe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Images" sheetId="16" r:id="R2fae83eccb1f4b45"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="Re06e856213434ab8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5af0c9ccf95f44a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rfefc53a6f8f04d5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R2ccc3dff757f46d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="Rcba7f817cdbd486a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="R062ac43898b14fab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="Rcf1d546a0b9d4b0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="R59c32cc5e14f4fc3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="Rb9c495aaae1141e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="R12d7ae8f20d94222" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="Re403f898a7fd4787" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="Rb38c70dae27941e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="Rd38bf9ce69af4c2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="R10dc345fb8cf4836" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="R2fce60bd0c0f4862" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="R11e05585905b4b83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="R8849f4abb3804c12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="R821c3f9bcbb74f93" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc9723ff38049460f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R32120937b8ed4ae8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rf4f09fcdd9e64b06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="R350e411f93334796" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="R34bbb10998ca4034" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="Re9ecb27073124d2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="R04066d4eed2940e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="Rce1975b9d327481a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="Rade1b09d4fe24607" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="R89c3f312cc4a4e7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="R6b47e333e52243f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="Rbd6fa5c351a14731" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="R43e40a84a2464db0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="R35ca8f1d41484c06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="Raa2fc9a232534bbe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="R2fae83eccb1f4b45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="Re06e856213434ab8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Scientific name</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Common name</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Developments</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>General description</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>ID card URL</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Australian distribution</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -390,51 +390,51 @@
 </x:v>
       </x:c>
       <x:c r="E5" t="str">
         <x:v>In Connecticut, USA quicklime was spread at a rate of 6.75 metric tons/hectare (&lt;6m depth) on dormant oyster beds to kill fouling species (MacKenzie 1977).</x:v>
       </x:c>
       <x:c r="F5" t="str">
         <x:v>Hazardous according to Worksafe Australia criteria (NOHSC).</x:v>
       </x:c>
       <x:c r="G5" t="str">
         <x:v>&lt;p&gt;The alga &lt;em&gt;Codium fragile spp tomentosoides&lt;/em&gt; was very difficult to eradicate using hydrated lime solutions and it took a long time to assess their efficacy (MacNair and Smith, 1999).&lt;br /&gt;
 Debates over the persistence of lime in the environment, probably due to different formulations used. As follows: the lime can dissolve in about 48 hours leaving no residue (C. MacKenzie, NEFC, NMFS, US; pers. comm.). However, in field trials, lime remained effective for several weeks after deposition, but at a much reduced kill rate. However, C.L. Goggin, CRIMP; unpublished data in Thresher et al., (1998), reports that seastars must be in contact with the lime for lengthy periods (&amp;gt;5 hours) in order for it to be effective,&amp;nbsp;and in a relatively two dimensional habitat where they are unable to evade the lime (Thresher et al. 1998).&lt;br /&gt;
 The use of chemicals to control the seastar is unlikely to be acceptable to the Australian public. There is little public support for the broadcast application of quicklime to kill seastars despite the ease in obtaining suitable quantities due to its industrial uses and relatively cheap costs.&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="H5" t="str">
         <x:v>&lt;p&gt;Successful.&lt;/p&gt;
 &lt;p&gt;Quicklime (calcium oxide) is mostly insoluble and has been deployed in porous bags as a barrier control around commercial oyster farms to control&amp;nbsp;&lt;em&gt;Asterias sp.&lt;/em&gt;&amp;nbsp;and other fouling species in Korea (MacKenzie, 1977). Trials by the CSIRO Centre for Research on Introduced Marine Pests (CRIMP) determined that seastars must be in contact with the lime for lengthy periods (&amp;gt;5 hours) in order for it to be effective, and in a relatively two dimensional habitat where they are unable to evade the lime (Thresher et al., 1998).&lt;/p&gt;
 </x:v>
       </x:c>
     </x:row>
     <x:row r="6">
       <x:c r="A6" t="str">
         <x:v>Manual removal (diver collection)</x:v>
       </x:c>
       <x:c r="B6" t="str">
-        <x:v>&lt;p&gt;Diver collection of pest species may be possible if an incursion is detected while small in size (area and abundance) and before reproduction occurs (especially in species with planktonic larval stages).&lt;br /&gt;
+        <x:v>&lt;p&gt;Diver collection may be possible if an incursion is detected while small in size (area and abundance) and before reproduction occurs (especially in species with planktonic larval stages).&lt;br /&gt;
 Permits are required to remove anything from marine protected areas, even introduced species.&amp;nbsp;&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="C6" t="str">
         <x:v>&lt;p&gt;The advantages of manual removal are selectivity for the target pest and limited damage to non‑target species. However, as it requires visual detection its not practical in turbid waters. Manual removal is of greatest utility when incursions are small and spatially confined or when they are in sensitive environments (such as marine reserves or areas of high biodiversity value).&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="D6" t="str">
         <x:v/>
       </x:c>
       <x:c r="E6" t="str">
         <x:v/>
       </x:c>
       <x:c r="F6" t="str">
         <x:v>&lt;p&gt;Diver control is not cost effective at depths greater than 12 metres because of diving restrictions due to surface intervals required (Andrews et al., 1996).&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="G6" t="str">
         <x:v>&lt;p&gt;Physical removal by divers is effective only as a tactical control useful, in small areas and it is not logistically possible for infestations extending over large areas,&amp;nbsp;but could be useful around marine farms, marine reserves or areas of new incursions.&amp;nbsp;Requires ongoing monitoring and to be repeated as necessary, especially if the source of the introduction can not be found or controlled, which can rapidly become costly.&lt;br /&gt;
 Care and diver education is of primary importance in this program because of the presence of similar-looking native species. Care is required during physical removal to not trigger spawning or spread reproductive propagules or fragments, precautions such as placing removed specimens in sealed plastic bags rather than mesh catch bags would need to be taken. The main concern associated with manual removal of macroalgae is that some species are to reproduce asexually from fragments, others can regrow from holdfast attachments and others have cryptic microscopic lifestages that are difficult to target. Additionally, detached thalli with mature propagules, may contribute to enhanced translocation of these species.&lt;br /&gt;
 &amp;nbsp;&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="H6" t="str">
         <x:v>&lt;p&gt;Unsuccessful.&lt;br /&gt;