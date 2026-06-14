--- v3 (2026-05-18)
+++ v4 (2026-06-14)
@@ -1,78 +1,78 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b59ce7c091f4441" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4912086498b54208" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="Rc9723ff38049460f"/>
-[...15 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="Re06e856213434ab8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="R5934b6c703fb48a3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="General" sheetId="2" r:id="Rf70ff13d59474c2f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Identification" sheetId="3" r:id="R715fe1165286469b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Similar species" sheetId="4" r:id="Rc90d7cbef8ab49e9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Habitat" sheetId="5" r:id="R1ca5ec0bf4d34a96"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Reproduction and growth" sheetId="6" r:id="Rfa907b63332e48c8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Feeding" sheetId="7" r:id="R4fbdc26f57444623"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Competitors" sheetId="8" r:id="Rf1ecd438628d42c7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Predators" sheetId="9" r:id="R04eaff9990244595"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Vectors" sheetId="10" r:id="R9e9a76d159ec4e10"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Impacts" sheetId="11" r:id="R7bd942664b3d49f9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Controls" sheetId="12" r:id="R383f73ad8f864c31"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Species controls" sheetId="13" r:id="R43e064ff0b2e4999"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Additional information" sheetId="14" r:id="R9cac55b77c2440d6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="References" sheetId="15" r:id="R31c09c12ba244c38"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Images" sheetId="16" r:id="R37bd2f624f164cd4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="R4f49c26bdd3c48cf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc9723ff38049460f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R32120937b8ed4ae8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rf4f09fcdd9e64b06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="R350e411f93334796" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="R34bbb10998ca4034" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="Re9ecb27073124d2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="R04066d4eed2940e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="Rce1975b9d327481a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="Rade1b09d4fe24607" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="R89c3f312cc4a4e7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="R6b47e333e52243f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="Rbd6fa5c351a14731" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="R43e40a84a2464db0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="R35ca8f1d41484c06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="Raa2fc9a232534bbe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="R2fae83eccb1f4b45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="Re06e856213434ab8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5934b6c703fb48a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rf70ff13d59474c2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R715fe1165286469b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="Rc90d7cbef8ab49e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="R1ca5ec0bf4d34a96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="Rfa907b63332e48c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="R4fbdc26f57444623" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="Rf1ecd438628d42c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="R04eaff9990244595" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="R9e9a76d159ec4e10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="R7bd942664b3d49f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="R383f73ad8f864c31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="R43e064ff0b2e4999" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="R9cac55b77c2440d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="R31c09c12ba244c38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="R37bd2f624f164cd4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="R4f49c26bdd3c48cf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Scientific name</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Common name</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Developments</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>General description</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>ID card URL</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Australian distribution</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -391,71 +391,70 @@
       </x:c>
       <x:c r="E5" t="str">
         <x:v>In Connecticut, USA quicklime was spread at a rate of 6.75 metric tons/hectare (&lt;6m depth) on dormant oyster beds to kill fouling species (MacKenzie 1977).</x:v>
       </x:c>
       <x:c r="F5" t="str">
         <x:v>Hazardous according to Worksafe Australia criteria (NOHSC).</x:v>
       </x:c>
       <x:c r="G5" t="str">
         <x:v>&lt;p&gt;The alga &lt;em&gt;Codium fragile spp tomentosoides&lt;/em&gt; was very difficult to eradicate using hydrated lime solutions and it took a long time to assess their efficacy (MacNair and Smith, 1999).&lt;br /&gt;
 Debates over the persistence of lime in the environment, probably due to different formulations used. As follows: the lime can dissolve in about 48 hours leaving no residue (C. MacKenzie, NEFC, NMFS, US; pers. comm.). However, in field trials, lime remained effective for several weeks after deposition, but at a much reduced kill rate. However, C.L. Goggin, CRIMP; unpublished data in Thresher et al., (1998), reports that seastars must be in contact with the lime for lengthy periods (&amp;gt;5 hours) in order for it to be effective,&amp;nbsp;and in a relatively two dimensional habitat where they are unable to evade the lime (Thresher et al. 1998).&lt;br /&gt;
 The use of chemicals to control the seastar is unlikely to be acceptable to the Australian public. There is little public support for the broadcast application of quicklime to kill seastars despite the ease in obtaining suitable quantities due to its industrial uses and relatively cheap costs.&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="H5" t="str">
         <x:v>&lt;p&gt;Successful.&lt;/p&gt;
 &lt;p&gt;Quicklime (calcium oxide) is mostly insoluble and has been deployed in porous bags as a barrier control around commercial oyster farms to control&amp;nbsp;&lt;em&gt;Asterias sp.&lt;/em&gt;&amp;nbsp;and other fouling species in Korea (MacKenzie, 1977). Trials by the CSIRO Centre for Research on Introduced Marine Pests (CRIMP) determined that seastars must be in contact with the lime for lengthy periods (&amp;gt;5 hours) in order for it to be effective, and in a relatively two dimensional habitat where they are unable to evade the lime (Thresher et al., 1998).&lt;/p&gt;
 </x:v>
       </x:c>
     </x:row>
     <x:row r="6">
       <x:c r="A6" t="str">
         <x:v>Manual removal (diver collection)</x:v>
       </x:c>
       <x:c r="B6" t="str">
         <x:v>&lt;p&gt;Diver collection may be possible if an incursion is detected while small in size (area and abundance) and before reproduction occurs (especially in species with planktonic larval stages).&lt;br /&gt;
-Permits are required to remove anything from marine protected areas, even introduced species.&amp;nbsp;&lt;/p&gt;
+Permits are required to remove organisms from marine protected areas, including introduced marine species.&amp;nbsp;&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="C6" t="str">
         <x:v>&lt;p&gt;The advantages of manual removal are selectivity for the target pest and limited damage to non‑target species. However, as it requires visual detection its not practical in turbid waters. Manual removal is of greatest utility when incursions are small and spatially confined or when they are in sensitive environments (such as marine reserves or areas of high biodiversity value).&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="D6" t="str">
         <x:v/>
       </x:c>
       <x:c r="E6" t="str">
         <x:v/>
       </x:c>
       <x:c r="F6" t="str">
         <x:v>&lt;p&gt;Diver control is not cost effective at depths greater than 12 metres because of diving restrictions due to surface intervals required (Andrews et al., 1996).&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="G6" t="str">
         <x:v>&lt;p&gt;Physical removal by divers is effective only as a tactical control useful, in small areas and it is not logistically possible for infestations extending over large areas,&amp;nbsp;but could be useful around marine farms, marine reserves or areas of new incursions.&amp;nbsp;Requires ongoing monitoring and to be repeated as necessary, especially if the source of the introduction can not be found or controlled, which can rapidly become costly.&lt;br /&gt;
-Care and diver education is of primary importance in this program because of the presence of similar-looking native species. Care is required during physical removal to not trigger spawning or spread reproductive propagules or fragments, precautions such as placing removed specimens in sealed plastic bags rather than mesh catch bags would need to be taken. The main concern associated with manual removal of macroalgae is that some species are to reproduce asexually from fragments, others can regrow from holdfast attachments and others have cryptic microscopic lifestages that are difficult to target. Additionally, detached thalli with mature propagules, may contribute to enhanced translocation of these species.&lt;br /&gt;
-&amp;nbsp;&lt;/p&gt;
+Care and diver education is of primary importance in this program because of the presence of similar-looking native species. Care is required during physical removal to not trigger spawning or spread reproductive propagules or fragments, precautions such as placing removed specimens in sealed plastic bags rather than mesh catch bags would need to be taken. The main concern associated with manual removal of macroalgae is that some species are to reproduce asexually from fragments, others can regrow from holdfast attachments and others have cryptic microscopic lifestages that are difficult to target. Additionally, detached thalli with mature propagules, may contribute to enhanced translocation of these species.&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="H6" t="str">
         <x:v>&lt;p&gt;Unsuccessful.&lt;br /&gt;
 &lt;br /&gt;
 For &lt;em&gt;A. amurensis&lt;/em&gt; infestations that are sporadic over time and have densities less than 2 m&lt;sup&gt;2&lt;/sup&gt;, diver control is more effective than trapping (Andrews et al., 1996). For example, in the Port of Hobart more than 6000 &lt;em&gt;A. amurensis&lt;/em&gt; individuals (~60%) were collected from an area 300 m x 20 m. Within the next month 3 tonnes (~24 000 individuals) of seastars were collected (Morrice, 1995). In May 2000 community divers again collected the seastars around the immediate port area; the ~21,000 individuals collected were estimated to be 5% of the seastar population in the docks area (Ling, 2000). This highlights the ineffectiveness of diver collection as a control method for large populations. Ling et al. (2012) found that &lt;em&gt;A. amurensis&lt;/em&gt; is abundant and fecund when associated with man-made structures such as wharves. Ling et al. (2012) suggest that removal targeting highly localised wharf populations annually prior to spawning could reduce whole population zygote production by up to 90%.&lt;/p&gt;
 </x:v>
       </x:c>
     </x:row>
     <x:row r="7">
       <x:c r="A7" t="str">
         <x:v>Manual removal (intertidal collection)</x:v>
       </x:c>
       <x:c r="B7" t="str">
         <x:v>&lt;p&gt;Manual removal of marine pest such as seastars and crabs has been used on aquaculture farms, around oyster racks and grow-up trays, and in the intertidal using dip nets or poles with a spike.&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="C7" t="str">
         <x:v>&lt;p&gt;Physical collection e.g. by pole spear (poles with a long nail on the end to spike the target species), dip netting or by hand is species specific, provided the collector was educated in the identification of the target species&amp;nbsp;and the method is approved in marine protected areas.&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="D7" t="str">
         <x:v/>
       </x:c>
       <x:c r="E7" t="str">
@@ -2036,74 +2035,161 @@
       </x:c>
       <x:c r="C15" t="str">
         <x:v>30/06/2025</x:v>
       </x:c>
       <x:c r="D15" t="str">
         <x:v>Passive</x:v>
       </x:c>
       <x:c r="E15" t="str">
         <x:v>Surveillance</x:v>
       </x:c>
       <x:c r="F15" t="str">
         <x:v>Victoria</x:v>
       </x:c>
       <x:c r="G15" t="str">
         <x:v>-37.8503</x:v>
       </x:c>
       <x:c r="H15" t="str">
         <x:v>144.9498</x:v>
       </x:c>
       <x:c r="I15" t="str">
         <x:v>South Melbourne</x:v>
       </x:c>
     </x:row>
     <x:row r="16">
       <x:c r="A16" t="str">
-        <x:v>Diana’s Basin Tasmania 2025</x:v>
+        <x:v>MPSC 31 Altona Pier 2026</x:v>
       </x:c>
       <x:c r="B16" t="str">
-        <x:v>TAS NRE</x:v>
+        <x:v>Public</x:v>
       </x:c>
       <x:c r="C16" t="str">
-        <x:v>06/01/2025</x:v>
+        <x:v>21/02/2026</x:v>
       </x:c>
       <x:c r="D16" t="str">
         <x:v>Passive</x:v>
       </x:c>
       <x:c r="E16" t="str">
+        <x:v>Public surveillance</x:v>
+      </x:c>
+      <x:c r="F16" t="str">
+        <x:v>Victoria</x:v>
+      </x:c>
+      <x:c r="G16" t="str">
+        <x:v>-37.8711</x:v>
+      </x:c>
+      <x:c r="H16" t="str">
+        <x:v>144.8293</x:v>
+      </x:c>
+      <x:c r="I16" t="str">
+        <x:v>Melbourne</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="17">
+      <x:c r="A17" t="str">
+        <x:v>MPSC 31 Kensinton Railway Bridge 2026</x:v>
+      </x:c>
+      <x:c r="B17" t="str">
+        <x:v>Public</x:v>
+      </x:c>
+      <x:c r="C17" t="str">
+        <x:v>15/03/2026</x:v>
+      </x:c>
+      <x:c r="D17" t="str">
+        <x:v>Passive</x:v>
+      </x:c>
+      <x:c r="E17" t="str">
+        <x:v>Public surveillance Maribyrnong River</x:v>
+      </x:c>
+      <x:c r="F17" t="str">
+        <x:v>Victoria</x:v>
+      </x:c>
+      <x:c r="G17" t="str">
+        <x:v>-37.7988</x:v>
+      </x:c>
+      <x:c r="H17" t="str">
+        <x:v>144.9160</x:v>
+      </x:c>
+      <x:c r="I17" t="str">
+        <x:v>Melbourne</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="18">
+      <x:c r="A18" t="str">
+        <x:v>MPSC 31 Princess Pier 2026</x:v>
+      </x:c>
+      <x:c r="B18" t="str">
+        <x:v>Public</x:v>
+      </x:c>
+      <x:c r="C18" t="str">
+        <x:v>05/01/2026</x:v>
+      </x:c>
+      <x:c r="D18" t="str">
+        <x:v>Passive</x:v>
+      </x:c>
+      <x:c r="E18" t="str">
+        <x:v>Public surveillance</x:v>
+      </x:c>
+      <x:c r="F18" t="str">
+        <x:v>Victoria</x:v>
+      </x:c>
+      <x:c r="G18" t="str">
+        <x:v>-37.8419</x:v>
+      </x:c>
+      <x:c r="H18" t="str">
+        <x:v>144.9270</x:v>
+      </x:c>
+      <x:c r="I18" t="str">
+        <x:v>Melbourne</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="19">
+      <x:c r="A19" t="str">
+        <x:v>Diana’s Basin Tasmania 2025</x:v>
+      </x:c>
+      <x:c r="B19" t="str">
+        <x:v>TAS NRE</x:v>
+      </x:c>
+      <x:c r="C19" t="str">
+        <x:v>06/01/2025</x:v>
+      </x:c>
+      <x:c r="D19" t="str">
+        <x:v>Passive</x:v>
+      </x:c>
+      <x:c r="E19" t="str">
         <x:v>Diana’s Basin, incidental detection MPSC 29</x:v>
       </x:c>
-      <x:c r="F16" t="str">
+      <x:c r="F19" t="str">
         <x:v>Tasmania</x:v>
       </x:c>
-      <x:c r="G16" t="str">
+      <x:c r="G19" t="str">
         <x:v>-41.3740</x:v>
       </x:c>
-      <x:c r="H16" t="str">
+      <x:c r="H19" t="str">
         <x:v>148.2850</x:v>
       </x:c>
-      <x:c r="I16" t="str">
+      <x:c r="I19" t="str">
         <x:v>Diana’s Basin, St Helens, Tasmaina</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Synonyms</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Other common names</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Taxonomic group</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>Kingdom</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>Phylum</x:v>