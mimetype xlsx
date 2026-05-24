--- v0 (2026-04-02)
+++ v1 (2026-05-24)
@@ -1,78 +1,78 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6bb554f03a09447b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1adf17766f2b45bc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="Re5de3b8631ea4644"/>
-[...15 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="Rb6ac4457ae484e9f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="R482cc468e43f4e1b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="General" sheetId="2" r:id="Rdacb199098a9460c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Identification" sheetId="3" r:id="R4c38e181d907407d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Similar species" sheetId="4" r:id="R591a1639b8e74560"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Habitat" sheetId="5" r:id="Rb249e721295b4955"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Reproduction and growth" sheetId="6" r:id="R2091f18f23c9426a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Feeding" sheetId="7" r:id="R8961a20c0f044e81"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Competitors" sheetId="8" r:id="R864e6afc12c6449e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Predators" sheetId="9" r:id="R2c2cfc5c5a3b4fb3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Vectors" sheetId="10" r:id="Ra6e6cfe67d074a03"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Impacts" sheetId="11" r:id="Rbbf09fb728354f2a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Controls" sheetId="12" r:id="Rc883abb3d7ac4a3f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Species controls" sheetId="13" r:id="Rcb54e572bbf64348"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Additional information" sheetId="14" r:id="R79fa914bc31242b0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="References" sheetId="15" r:id="R31b855a31e454ea3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Images" sheetId="16" r:id="R5d58f76355bf4d54"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="R68393f056c2a44b6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re5de3b8631ea4644" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rda3d591142b0405c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rb826b27d79a64d28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="R32008e8d4f174715" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="R016ba0b5c77b4082" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="R7d28ecb1b8644da3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="Rb4a253781c214b30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="R50e070f04f424558" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="Rf971e9ee40c84f88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="R4c1179b5df8f4c17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="Rafc525e7e33240d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="R12bcf6648d454b9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="R1ab0ab56481048a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="Rc8b8d5d6ccbc4912" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="Rbfbc2839a5ce46d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="R77e47a058fe74cfe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="Rb6ac4457ae484e9f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R482cc468e43f4e1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rdacb199098a9460c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R4c38e181d907407d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="R591a1639b8e74560" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="Rb249e721295b4955" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="R2091f18f23c9426a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="R8961a20c0f044e81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="R864e6afc12c6449e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="R2c2cfc5c5a3b4fb3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="Ra6e6cfe67d074a03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="Rbbf09fb728354f2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="Rc883abb3d7ac4a3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="Rcb54e572bbf64348" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="R79fa914bc31242b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="R31b855a31e454ea3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="R5d58f76355bf4d54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="R68393f056c2a44b6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Scientific name</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Common name</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Developments</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>General description</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>ID card URL</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Australian distribution</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -133,64 +133,64 @@
 </x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Notes</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Vectors</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str">
         <x:v>&lt;p&gt;A specimen of &lt;em&gt;C. japonica &lt;/em&gt;found in the Mediterranean Sea was thought to be transported by a merchant ship (Froglia, 2012). Shipping is the most likely vector for portunid crabs. Larvae are transported in ballast water, while juveniles can be transported in dry ballast, fouled structures such as sea chests or intake pipes, or dense hull biofouling (Galil et al., 2011; Hourston et al., 2015). As &lt;em&gt;C. japonica &lt;/em&gt;is commercially fished in its native range, it is possible this species may be transported accidentally via fisheries or in recreational fishing equipment such as pots and traps.&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="B2" t="str">
         <x:v>Vector type: Fisheries and Aquaculture
-Vector type description: &lt;p&gt;Vectors types associated with fisheries and aquaculture and trade activities. Examples of&amp;nbsp; vectors from this class are the deliberately translocation&amp;nbsp;of oysters&amp;nbsp; for aquaculture purposes or discarded fishing equipment which is fouled with marine organisms.&amp;nbsp;&lt;/p&gt;
+Vector type description: &lt;p&gt;Vectors types associated with fisheries and aquaculture and trade activities. Examples of vectors from this class are the deliberately translocation&amp;nbsp;of oysters for aquaculture purposes or discarded fishing equipment which is fouled with marine organisms.&amp;nbsp;&lt;/p&gt;
 Vectors:
 Vector: Fisheries - Accidental 
-Description: &lt;p&gt;The accidental translocation of marine pests with aquaculture and commerical fisheries activities. This vector includes the accidental translocation of marine pests attached to aquaculture equipment such as floats, nets or cages.&lt;/p&gt;
+Description: &lt;p&gt;The accidental translocation of marine pests with aquaculture and commercial fisheries activities. This vector includes the accidental translocation of marine pests attached to aquaculture equipment such as floats, nets or cages.&lt;/p&gt;
 Vector: Recreational Equipment - Accidental
 Description: &lt;p&gt;The accidental translocation of species through recreational fishing equipment e.g. recreational boats, cages, nets or homemade fish attracting devices that are accidently lost at sea.&lt;/p&gt;
 Vector type: Vessels
 Vector type description: &lt;p&gt;Vectors associated with maritime transport and shipping activities. Vessels include bulk carriers, container ships, passenger vessels, fishing vessels, illegal foreign entry vessels and recreational vessels. Ballast water can potentially transport marine species in vessel ballast tanks and via biofouling on the exterior of vessels or internal water systems and equipment. &amp;nbsp;&amp;nbsp;&lt;/p&gt;
 Vectors:
 Vector: Ballast Water
 Description: &lt;p&gt;Various types and life stages of aquatic species can be transported in&amp;nbsp;ballast water. Species taken up in ballast water can be discharged from vessels if it’s not correctly managed. Marine pests can also survive within ballast tank sediments.&lt;/p&gt;
 &lt;p&gt;&amp;nbsp;&lt;/p&gt;
 Vector: Biofouling
-Description: &lt;p&gt;Biofouling is the accumulation of sessile or mobile marine organisims on submerged parts of vessels. When marine pests attach to vessel hulls or niche areas (e.g. sea chests, propeller shafts or rudders), they can be transported to new locations. Introduction can occur through (1) A fouling species spawning event from the external or internal parts of a vessel while in port and its successful establishment. (2) The dislodgement of fouling species from a vessel accidentally such as abrasion with wharf structures, or deliberately through in-water cleaning activities; and (3) The sinking of fouled vessels either deliberately or accidentally.&lt;/p&gt;
+Description: &lt;p&gt;Biofouling is the accumulation of sessile or mobile marine organisms on submerged parts of vessels. When marine pests attach to vessel hulls or niche areas (e.g. sea chests, propeller shafts or rudders), they can be transported to new locations. Introduction can occur through (1) A fouling species spawning event from the external or internal parts of a vessel while in port and its successful establishment. (2) The dislodgement of fouling species from a vessel accidentally such as abrasion with wharf structures, or deliberately through in-water cleaning activities; and (3) The sinking of fouled vessels either deliberately or accidentally.&lt;/p&gt;
 </x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Notes</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Impacts</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str">
         <x:v>&lt;p&gt;When introduced, &lt;i&gt;Charybdis japonica&lt;/i&gt; competes with native species and poses a potential threat to native communities (Gust and Inglis, 2006). This large crab is a predator of bivalves such as mussels, cockles, scallops and pipis; species which, in New Zealand, support valued recreational and commercial fisheries (Gust and Inglis, 2006). &lt;i&gt;Charybdis japonica&lt;/i&gt; may introduce and spread the viral disease white-spot syndrome which could be devastating to commercial or recreational fishing (Archdale et al., 2006a). Oikawa et al. (2008) reported that, in Japan, if several species of toxic dinoflagellates are present, accumulation via the food chain of paralytic shellfish poisoning (PSP) toxin in &lt;i&gt;Charybdis japonica&lt;/i&gt; may exceed the regulatory limit. PSP toxin was detected in the crabs' hepatopancreas and could cause serious food-hygiene problems and significant loss of production in commercial fisheries (Oikawa et al., 2008). This crab is also a predator of juvenile Japanese flounder &lt;i&gt;Paralichthys olivaceus&lt;/i&gt; and may cause a high mortality in&amp;nbsp;other juvenile fish stocks (Sudo et al., 2008).&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="B2" t="str">
         <x:v>Impact type: Economic
@@ -372,51 +372,51 @@
       <x:c r="D4" t="str">
         <x:v/>
       </x:c>
       <x:c r="E4" t="str">
         <x:v>Deployment durations of  nets is dependent on target species abundance and size of target area.</x:v>
       </x:c>
       <x:c r="F4" t="str">
         <x:v>&lt;p&gt;Health and safety considerations are critical during deployment, particularly in areas where recreational activities occur.&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="G4" t="str">
         <x:v>&lt;p&gt;An environmental and logistical drawback of netting is the amount of bycatch. Nets can be difficult to operate in complex habitats such as coral and rock areas and seagrass meadows. Also, nets are usually prohibited in some port areas or in some marine park estate.&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="H4" t="str">
         <x:v>&lt;p&gt;Limited success&lt;/p&gt;
 &lt;p&gt;Similar to trapping, netting can miss juveniles or avoidant crabs and netting alone would be ineffective as a control method. However, netting can be useful for detection surveys in early incursion events.&lt;/p&gt;
 </x:v>
       </x:c>
     </x:row>
     <x:row r="5">
       <x:c r="A5" t="str">
         <x:v>Parasitic castrators</x:v>
       </x:c>
       <x:c r="B5" t="str">
-        <x:v>&lt;p&gt;Biological and ecological control occurs by the manipulation of environmental conditions to create an adverse habitat for a species survival and reproduction. They may include the use of natural predators, competitors, parasites, or pathogens to suppress population growth.&lt;/p&gt;
+        <x:v>&lt;p&gt;Biological and ecological control occurs by the manipulation of environmental conditions to create an adverse habitat for a species survival and reproduction. This control may include the use of natural predators, competitors, parasites, or pathogens to suppress population growth.&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="C5" t="str">
         <x:v>&lt;p&gt;&amp;nbsp;&lt;/p&gt;
 &lt;p&gt;&amp;nbsp;&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="D5" t="str">
         <x:v/>
       </x:c>
       <x:c r="E5" t="str">
         <x:v/>
       </x:c>
       <x:c r="F5" t="str">
         <x:v/>
       </x:c>
       <x:c r="G5" t="str">
         <x:v>&lt;p&gt;Biological and ecological control are not a rapid response operation as an extensive and lengthy review process must occur before a biological control agent can be released into the environment.&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="H5" t="str">
         <x:v>&lt;p&gt;Unsuccessful/Unknown.&lt;/p&gt;
 &lt;p&gt;There is evidence that the parasitic Rhizocephlan barnacle &lt;em&gt;Heterosaccus papillosus &lt;/em&gt;infects &lt;em&gt;C. japonica &lt;/em&gt;in its native range in Japan and Korea. This parasitic barnacle can affect physiological mechanisms of the host crab and induces castration and sterilisation in both males and females, which could seriously affect populations of &lt;em&gt;C. japonica &lt;/em&gt;(Kobayashi and Vazquez-Archdale, 2018). Similar to other Rhizocephalan parasites, &lt;em&gt;H. papillosus &lt;/em&gt;is not host-specific and can be transmitted to native or commercially important portunid crabs. &lt;em&gt;H. papillosus&lt;/em&gt; has not been found on invasive &lt;em&gt;C. japonica &lt;/em&gt;in New Zealand so far (Kobayashi and Vazquez-Archdale, 2018).&lt;/p&gt;
 </x:v>
       </x:c>