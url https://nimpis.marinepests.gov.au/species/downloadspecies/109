--- v0 (2026-04-04)
+++ v1 (2026-05-03)
@@ -1,78 +1,78 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb4ec8fb06cf42f3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5cb1a50a7444186" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="Rcbfe46e3dcc24467"/>
-[...15 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="R14eb1dc9d88748b6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="Rabf6ca822e734ae6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="General" sheetId="2" r:id="Rc942dd58426c48e0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Identification" sheetId="3" r:id="R2c2953ddf3fa41d7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Similar species" sheetId="4" r:id="R24116461f5e944e2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Habitat" sheetId="5" r:id="Ra76d732d78e54bb3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Reproduction and growth" sheetId="6" r:id="Rca064e6b39294fdc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Feeding" sheetId="7" r:id="R45c083f6e38a470c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Competitors" sheetId="8" r:id="R8bec1ba0ae664c7e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Predators" sheetId="9" r:id="Rdf4b9daf58414e8e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Vectors" sheetId="10" r:id="R3da187e269a0463a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Impacts" sheetId="11" r:id="R478040171d7940a3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Controls" sheetId="12" r:id="Red9338d9f4e44bce"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Species controls" sheetId="13" r:id="R74336da8ea824d27"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Additional information" sheetId="14" r:id="Rbcce64f2b65d415b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="References" sheetId="15" r:id="R4e17b7486f3d45b6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Images" sheetId="16" r:id="R72ab0abc77dc47e5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="R6c327f4ccad9480f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rcbfe46e3dcc24467" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R570ffc96bb1a435e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rf604195173994992" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="Ra2cce5d3eeaa4286" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="R6401f86c65204a63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="Rbd572f7f558e4238" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="R7217c679fe9944d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="Rf7ec5c7fbeaf4b12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="R01026a4cf4534888" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="Ref6c969e1d29487b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="Rf09513c630624399" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="R023f4e82a5224596" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="Rd40a14fbc0944c67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="R38541763f02d4eaf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="R510c01ebab374be5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="R9c72b5252cb9498b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="R14eb1dc9d88748b6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rabf6ca822e734ae6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rc942dd58426c48e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R2c2953ddf3fa41d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="R24116461f5e944e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="Ra76d732d78e54bb3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="Rca064e6b39294fdc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="R45c083f6e38a470c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="R8bec1ba0ae664c7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="Rdf4b9daf58414e8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="R3da187e269a0463a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="R478040171d7940a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="Red9338d9f4e44bce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="R74336da8ea824d27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="Rbcce64f2b65d415b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="R4e17b7486f3d45b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="R72ab0abc77dc47e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="R6c327f4ccad9480f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Scientific name</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Common name</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Developments</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>General description</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>ID card URL</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Australian distribution</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -120,59 +120,59 @@
         <x:v>&lt;p&gt;Known from eastern Tasmania and Victoria&lt;/p&gt;
 </x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Notes</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Vectors</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str">
         <x:v/>
       </x:c>
       <x:c r="B2" t="str">
         <x:v>Vector type: Fisheries and Aquaculture
-Vector type description: &lt;p&gt;Vectors types associated with fisheries and aquaculture and trade activities. Examples of&amp;nbsp; vectors from this class are the deliberately translocation&amp;nbsp;of oysters&amp;nbsp; for aquaculture purposes or discarded fishing equipment which is fouled with marine organisms.&amp;nbsp;&lt;/p&gt;
+Vector type description: &lt;p&gt;Vectors types associated with fisheries and aquaculture and trade activities. Examples of vectors from this class are the deliberately translocation&amp;nbsp;of oysters for aquaculture purposes or discarded fishing equipment which is fouled with marine organisms.&amp;nbsp;&lt;/p&gt;
 Vectors:
 Vector: Fisheries - Accidental 
-Description: &lt;p&gt;The accidental translocation of marine pests with aquaculture and commerical fisheries activities. This vector includes the accidental translocation of marine pests attached to aquaculture equipment such as floats, nets or cages.&lt;/p&gt;
+Description: &lt;p&gt;The accidental translocation of marine pests with aquaculture and commercial fisheries activities. This vector includes the accidental translocation of marine pests attached to aquaculture equipment such as floats, nets or cages.&lt;/p&gt;
 Vector type: Vessels
 Vector type description: &lt;p&gt;Vectors associated with maritime transport and shipping activities. Vessels include bulk carriers, container ships, passenger vessels, fishing vessels, illegal foreign entry vessels and recreational vessels. Ballast water can potentially transport marine species in vessel ballast tanks and via biofouling on the exterior of vessels or internal water systems and equipment. &amp;nbsp;&amp;nbsp;&lt;/p&gt;
 Vectors:
 Vector: Biofouling
-Description: &lt;p&gt;Biofouling is the accumulation of sessile or mobile marine organisims on submerged parts of vessels. When marine pests attach to vessel hulls or niche areas (e.g. sea chests, propeller shafts or rudders), they can be transported to new locations. Introduction can occur through (1) A fouling species spawning event from the external or internal parts of a vessel while in port and its successful establishment. (2) The dislodgement of fouling species from a vessel accidentally such as abrasion with wharf structures, or deliberately through in-water cleaning activities; and (3) The sinking of fouled vessels either deliberately or accidentally.&lt;/p&gt;
+Description: &lt;p&gt;Biofouling is the accumulation of sessile or mobile marine organisms on submerged parts of vessels. When marine pests attach to vessel hulls or niche areas (e.g. sea chests, propeller shafts or rudders), they can be transported to new locations. Introduction can occur through (1) A fouling species spawning event from the external or internal parts of a vessel while in port and its successful establishment. (2) The dislodgement of fouling species from a vessel accidentally such as abrasion with wharf structures, or deliberately through in-water cleaning activities; and (3) The sinking of fouled vessels either deliberately or accidentally.&lt;/p&gt;
 </x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Notes</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Impacts</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str">
         <x:v>There are no recorded impacts of &lt;em&gt;C. glaucus&lt;/em&gt;. However, in its introduced range in south-eastern Tasmania, it is now one of the most common chiton species, potentially impacting on the native species found in the same habitat.</x:v>
       </x:c>
       <x:c r="B2" t="str">
         <x:v/>
       </x:c>