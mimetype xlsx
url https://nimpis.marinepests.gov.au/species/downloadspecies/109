--- v1 (2026-05-03)
+++ v2 (2026-05-26)
@@ -1,78 +1,78 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5cb1a50a7444186" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c695d5f15a744da" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="Rabf6ca822e734ae6"/>
-[...15 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="R6c327f4ccad9480f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="Rc59ec5abbd424828"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="General" sheetId="2" r:id="R89462a3603f5424d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Identification" sheetId="3" r:id="Rc42e55409b444796"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Similar species" sheetId="4" r:id="R30fb827c60604824"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Habitat" sheetId="5" r:id="Rfc3aa87032774492"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Reproduction and growth" sheetId="6" r:id="R3e11e398099d4576"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Feeding" sheetId="7" r:id="R746e6795a3ee48b6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Competitors" sheetId="8" r:id="R5d1354e093864875"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Predators" sheetId="9" r:id="R55575af1999f4551"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Vectors" sheetId="10" r:id="R45e0d0acb792454c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Impacts" sheetId="11" r:id="R07b5451916b7431e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Controls" sheetId="12" r:id="R6da7906450884874"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Species controls" sheetId="13" r:id="R66c1ed3f2f704596"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Additional information" sheetId="14" r:id="R336386a703c0469b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="References" sheetId="15" r:id="R16c7a4bf1d124425"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Images" sheetId="16" r:id="Rbeb72cf169654884"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="Rbddbc803868545fc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rabf6ca822e734ae6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rc942dd58426c48e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R2c2953ddf3fa41d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="R24116461f5e944e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="Ra76d732d78e54bb3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="Rca064e6b39294fdc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="R45c083f6e38a470c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="R8bec1ba0ae664c7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="Rdf4b9daf58414e8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="R3da187e269a0463a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="R478040171d7940a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="Red9338d9f4e44bce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="R74336da8ea824d27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="Rbcce64f2b65d415b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="R4e17b7486f3d45b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="R72ab0abc77dc47e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="R6c327f4ccad9480f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc59ec5abbd424828" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R89462a3603f5424d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rc42e55409b444796" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="R30fb827c60604824" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="Rfc3aa87032774492" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="R3e11e398099d4576" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="R746e6795a3ee48b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="R5d1354e093864875" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="R55575af1999f4551" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="R45e0d0acb792454c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="R07b5451916b7431e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="R6da7906450884874" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="R66c1ed3f2f704596" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="R336386a703c0469b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="R16c7a4bf1d124425" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="Rbeb72cf169654884" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="Rbddbc803868545fc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Scientific name</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Common name</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Developments</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>General description</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>ID card URL</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Australian distribution</x:v>
       </x:c>
       <x:c r="G1" t="str">