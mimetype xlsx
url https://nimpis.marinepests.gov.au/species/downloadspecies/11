--- v0 (2026-04-05)
+++ v1 (2026-06-08)
@@ -1,78 +1,78 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1bd1f38b1874b49" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbcda56f8fcfe40d9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="Rf29228f1933f4206"/>
-[...15 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="R0e78ddeae27d48e4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="Rf2db5b492e114dd1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="General" sheetId="2" r:id="Rec21c9de963f40d3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Identification" sheetId="3" r:id="Rda2d3f9d78214ec1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Similar species" sheetId="4" r:id="Rd6c196164eb34fae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Habitat" sheetId="5" r:id="Rb36c192d79264f91"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Reproduction and growth" sheetId="6" r:id="R4a2d07a6ef1a48e0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Feeding" sheetId="7" r:id="Raf8937ae75894b03"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Competitors" sheetId="8" r:id="Rc70b2aee6e174e77"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Predators" sheetId="9" r:id="R002a5967234243de"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Vectors" sheetId="10" r:id="Ree90cec4264f42b8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Impacts" sheetId="11" r:id="Rf41a41f9f70a44bb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Controls" sheetId="12" r:id="R533b9c7511f14c29"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Species controls" sheetId="13" r:id="R3aaae588515b4f20"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Additional information" sheetId="14" r:id="R47b833628ca540fd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="References" sheetId="15" r:id="R61be55440bbc4dd8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Images" sheetId="16" r:id="R79ce7f9707354071"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="Rc254a837a09342ca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf29228f1933f4206" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rcb87ea85b55c4d7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rf0d3e126c7fd4c7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="R8a28362529e84e03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="Ra217a7d7c9144bdc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="Ra1c035157d4b44fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="R7fc197e0acd54783" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="Rffccab28958b490f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="Rb33ba76ab38a41de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="Rfd779bbb2ba44f1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="R000faccb58044d17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="R932a503f5d8e4634" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="R784831e2c3a044da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="R5dfddef56b2645f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="R4fb3d7e7a90f4adc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="R98def87945e649eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="R0e78ddeae27d48e4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf2db5b492e114dd1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rec21c9de963f40d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rda2d3f9d78214ec1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="Rd6c196164eb34fae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="Rb36c192d79264f91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="R4a2d07a6ef1a48e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="Raf8937ae75894b03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="Rc70b2aee6e174e77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="R002a5967234243de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="Ree90cec4264f42b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="Rf41a41f9f70a44bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="R533b9c7511f14c29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="R3aaae588515b4f20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="R47b833628ca540fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="R61be55440bbc4dd8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="R79ce7f9707354071" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="Rc254a837a09342ca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Scientific name</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Common name</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Developments</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>General description</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>ID card URL</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Australian distribution</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -767,50 +767,253 @@
         <x:v>Jervis Bay 2004</x:v>
       </x:c>
       <x:c r="B7" t="str">
         <x:v>DAWE</x:v>
       </x:c>
       <x:c r="C7" t="str">
         <x:v>01/06/2004</x:v>
       </x:c>
       <x:c r="D7" t="str">
         <x:v>Passive</x:v>
       </x:c>
       <x:c r="E7" t="str">
         <x:v>Detected during a biodiversity survey</x:v>
       </x:c>
       <x:c r="F7" t="str">
         <x:v>Other territories (Cocos (Keeling) Islands, Christmas Island and Jervis Bay Territory)</x:v>
       </x:c>
       <x:c r="G7" t="str">
         <x:v>-35.1250</x:v>
       </x:c>
       <x:c r="H7" t="str">
         <x:v>150.7500</x:v>
       </x:c>
       <x:c r="I7" t="str">
         <x:v>Murray's Point boat ramp</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="8">
+      <x:c r="A8" t="str">
+        <x:v>CRIMP Adelaide Container berth 2 2001</x:v>
+      </x:c>
+      <x:c r="B8" t="str">
+        <x:v>MAFRI</x:v>
+      </x:c>
+      <x:c r="C8" t="str">
+        <x:v>22/02/2001</x:v>
+      </x:c>
+      <x:c r="D8" t="str">
+        <x:v>Active</x:v>
+      </x:c>
+      <x:c r="E8" t="str">
+        <x:v>CRIMP</x:v>
+      </x:c>
+      <x:c r="F8" t="str">
+        <x:v>South Australia</x:v>
+      </x:c>
+      <x:c r="G8" t="str">
+        <x:v>-34.7800</x:v>
+      </x:c>
+      <x:c r="H8" t="str">
+        <x:v>138.4800</x:v>
+      </x:c>
+      <x:c r="I8" t="str">
+        <x:v>Adelaide</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="9">
+      <x:c r="A9" t="str">
+        <x:v>CRIMP Adelaide Container Berth No2. 2001</x:v>
+      </x:c>
+      <x:c r="B9" t="str">
+        <x:v>MAFRI</x:v>
+      </x:c>
+      <x:c r="C9" t="str">
+        <x:v>21/01/2001</x:v>
+      </x:c>
+      <x:c r="D9" t="str">
+        <x:v>Active</x:v>
+      </x:c>
+      <x:c r="E9" t="str">
+        <x:v>CRIMP</x:v>
+      </x:c>
+      <x:c r="F9" t="str">
+        <x:v>South Australia</x:v>
+      </x:c>
+      <x:c r="G9" t="str">
+        <x:v>-34.7691</x:v>
+      </x:c>
+      <x:c r="H9" t="str">
+        <x:v>138.4894</x:v>
+      </x:c>
+      <x:c r="I9" t="str">
+        <x:v>Adelaide</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="10">
+      <x:c r="A10" t="str">
+        <x:v>CRIMP Adelaide Grab site 9 2001</x:v>
+      </x:c>
+      <x:c r="B10" t="str">
+        <x:v>MAFRI</x:v>
+      </x:c>
+      <x:c r="C10" t="str">
+        <x:v>19/02/2001</x:v>
+      </x:c>
+      <x:c r="D10" t="str">
+        <x:v>Active</x:v>
+      </x:c>
+      <x:c r="E10" t="str">
+        <x:v>CRIMP</x:v>
+      </x:c>
+      <x:c r="F10" t="str">
+        <x:v>South Australia</x:v>
+      </x:c>
+      <x:c r="G10" t="str">
+        <x:v>-34.7600</x:v>
+      </x:c>
+      <x:c r="H10" t="str">
+        <x:v>138.4900</x:v>
+      </x:c>
+      <x:c r="I10" t="str">
+        <x:v>Adelaide</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="11">
+      <x:c r="A11" t="str">
+        <x:v>CRIMP Adelaide Osborne Wharf_Feb 21 2001</x:v>
+      </x:c>
+      <x:c r="B11" t="str">
+        <x:v>MAFRI</x:v>
+      </x:c>
+      <x:c r="C11" t="str">
+        <x:v>21/02/2001</x:v>
+      </x:c>
+      <x:c r="D11" t="str">
+        <x:v>Active</x:v>
+      </x:c>
+      <x:c r="E11" t="str">
+        <x:v>CRIMP</x:v>
+      </x:c>
+      <x:c r="F11" t="str">
+        <x:v>South Australia</x:v>
+      </x:c>
+      <x:c r="G11" t="str">
+        <x:v>-34.7876</x:v>
+      </x:c>
+      <x:c r="H11" t="str">
+        <x:v>138.5118</x:v>
+      </x:c>
+      <x:c r="I11" t="str">
+        <x:v>Adelaide</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="12">
+      <x:c r="A12" t="str">
+        <x:v>CRIMP Adelaide Port Marker 23 2001</x:v>
+      </x:c>
+      <x:c r="B12" t="str">
+        <x:v>MAFRI</x:v>
+      </x:c>
+      <x:c r="C12" t="str">
+        <x:v>22/02/2001</x:v>
+      </x:c>
+      <x:c r="D12" t="str">
+        <x:v>Active</x:v>
+      </x:c>
+      <x:c r="E12" t="str">
+        <x:v>CRIMP</x:v>
+      </x:c>
+      <x:c r="F12" t="str">
+        <x:v>South Australia</x:v>
+      </x:c>
+      <x:c r="G12" t="str">
+        <x:v>-34.7637</x:v>
+      </x:c>
+      <x:c r="H12" t="str">
+        <x:v>138.4980</x:v>
+      </x:c>
+      <x:c r="I12" t="str">
+        <x:v>Adelaide</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="13">
+      <x:c r="A13" t="str">
+        <x:v>CRIMP Adelaide Port Marker No.10 2001</x:v>
+      </x:c>
+      <x:c r="B13" t="str">
+        <x:v>MAFRI</x:v>
+      </x:c>
+      <x:c r="C13" t="str">
+        <x:v>22/02/2001</x:v>
+      </x:c>
+      <x:c r="D13" t="str">
+        <x:v>Active</x:v>
+      </x:c>
+      <x:c r="E13" t="str">
+        <x:v>CRIMP</x:v>
+      </x:c>
+      <x:c r="F13" t="str">
+        <x:v>South Australia</x:v>
+      </x:c>
+      <x:c r="G13" t="str">
+        <x:v>-34.7929</x:v>
+      </x:c>
+      <x:c r="H13" t="str">
+        <x:v>138.4458</x:v>
+      </x:c>
+      <x:c r="I13" t="str">
+        <x:v>Adelaide</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="14">
+      <x:c r="A14" t="str">
+        <x:v>CRIMP Adelaide Port Marker no23 2001</x:v>
+      </x:c>
+      <x:c r="B14" t="str">
+        <x:v>MAFRI</x:v>
+      </x:c>
+      <x:c r="C14" t="str">
+        <x:v>22/02/2001</x:v>
+      </x:c>
+      <x:c r="D14" t="str">
+        <x:v>Active</x:v>
+      </x:c>
+      <x:c r="E14" t="str">
+        <x:v>CRIMP</x:v>
+      </x:c>
+      <x:c r="F14" t="str">
+        <x:v>South Australia</x:v>
+      </x:c>
+      <x:c r="G14" t="str">
+        <x:v>-34.7629</x:v>
+      </x:c>
+      <x:c r="H14" t="str">
+        <x:v>138.5015</x:v>
+      </x:c>
+      <x:c r="I14" t="str">
+        <x:v>Adelaide</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Synonyms</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Other common names</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Taxonomic group</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>Kingdom</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>Phylum</x:v>
       </x:c>