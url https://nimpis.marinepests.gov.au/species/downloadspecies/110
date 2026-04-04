--- v0 (2025-10-13)
+++ v1 (2026-04-04)
@@ -1,78 +1,78 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc35c0a4f75484064" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55f34e2ae5ad4df3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="R938f9ea9741a4761"/>
-[...15 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="R2b4a4f4ba52d4cbd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="R7a464247177448bb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="General" sheetId="2" r:id="R50469cb71f254c2d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Identification" sheetId="3" r:id="Rd61019b8a8b44d81"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Similar species" sheetId="4" r:id="Re05b4df7af19472e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Habitat" sheetId="5" r:id="R863addb9915d4d19"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Reproduction and growth" sheetId="6" r:id="R98f0ba34541f4338"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Feeding" sheetId="7" r:id="Re64cb0631a694ca8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Competitors" sheetId="8" r:id="R75d5197be175428b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Predators" sheetId="9" r:id="Rab842c3e971b4c89"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Vectors" sheetId="10" r:id="R204ed408e2714166"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Impacts" sheetId="11" r:id="Rf3234587c6234b34"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Controls" sheetId="12" r:id="Rd2ae8e80f1f349e5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Species controls" sheetId="13" r:id="R6497c0e2430c4282"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Additional information" sheetId="14" r:id="Rfe25f776cf1c43da"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="References" sheetId="15" r:id="R7f7d706df4b04324"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Images" sheetId="16" r:id="R69171b3343b643db"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="R55699f843c624277"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R938f9ea9741a4761" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rcf75a7e55b5d429a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Racde39a76a3342a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="Re36c07608a8c40ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="R60972e0b090d4eab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="R3e6b876efe6b4cb1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="R50e40ad54a8946a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="R0b8b34f7898e4b30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="Re0373320052e4351" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="R18be5cc7cb054b48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="Ra5e5043889c949e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="Rf21e6620d7024526" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="Rc90abc0fb8924daa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="R6a1b66af16d94868" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="R11e1893c5eb64158" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="R2274c389d6144504" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="R2b4a4f4ba52d4cbd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7a464247177448bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R50469cb71f254c2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rd61019b8a8b44d81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="Re05b4df7af19472e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="R863addb9915d4d19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="R98f0ba34541f4338" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="Re64cb0631a694ca8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="R75d5197be175428b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="Rab842c3e971b4c89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="R204ed408e2714166" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="Rf3234587c6234b34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="Rd2ae8e80f1f349e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="R6497c0e2430c4282" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="Rfe25f776cf1c43da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="R7f7d706df4b04324" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="R69171b3343b643db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="R55699f843c624277" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Scientific name</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Common name</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Developments</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>General description</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>ID card URL</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Australian distribution</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -121,115 +121,107 @@
         <x:v>&lt;p&gt;&lt;em&gt;Ciona intestinalis &lt;/em&gt;is a known introduction in many parts of the world including the Pacific North America, Western Pacific, South Pacific, Hong Kong, China Sea, South Africa and Indian Ocean. Introductions appear to follow a ‘boom and Bust’ cycle with rapid population explosion on initial introduction followed by a decline, reaching a lower stable abundance equilibrium (Kott, 1990, Van Name, 1945). &lt;em&gt;C. intestinalis &lt;/em&gt;is declared invasive in; the Gulf of St Lawrence, Canada, Chile, China, United Kingdom, Japan, Mediterranean Sea and the U.S. North Pacific.&lt;/p&gt;
 </x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Notes</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Vectors</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str">
         <x:v/>
       </x:c>
       <x:c r="B2" t="str">
         <x:v>Vector type: Fisheries and Aquaculture
-Vector type description: &lt;p&gt;This class encompasses vectors associated with fisheries and aquaculture activities and trade. An example of a vector from this class is Fisheries intentional, which would incorporate, for example, the introduction of the Pacific oyster &lt;em&gt;Magallana gigas&lt;/em&gt; for aquaculture purposes. Other vectors included in this class are: Discarded bait, Fisheries accidental (not oysters), mollusc accidental, mollusc intentional, packing material and scientific escape.&lt;/p&gt;
+Vector type description: &lt;p&gt;Vectors types associated with fisheries and aquaculture and trade activities. Examples of&amp;nbsp; vectors from this class are the deliberately translocation&amp;nbsp;of oysters&amp;nbsp; for aquaculture purposes or discarded fishing equipment which is fouled with marine organisms.&amp;nbsp;&lt;/p&gt;
 Vectors:
 Vector: Fisheries - Accidental 
-Description: &lt;p&gt;The accidental translocation of species through aquaculture and fisheries activities. This vector includes the accidental release of live fish&amp;nbsp;and&amp;nbsp;crustaceans&amp;nbsp; imported for human consumption. This vector also includes the accidental translocation of species attached to aquaculture gear (floats, cages, etc).&lt;/p&gt;
+Description: &lt;p&gt;The accidental translocation of marine pests with aquaculture and commerical fisheries activities. This vector includes the accidental translocation of marine pests attached to aquaculture equipment such as floats, nets or cages.&lt;/p&gt;
 Vector type: Marine Infrastructure
 Vector type description: &lt;p&gt;This class encompasses vectors associated with moveable infrastructure in the marine environment.&lt;/p&gt;
 Vectors:
 Vector: Marine Infrastructure
-Description: &lt;p&gt;The movement of marine infrastructure can act as a vector for fouling&amp;nbsp;communities such as encursting or sessile species (e.g. ascidians, bivalves, barnacles, bryozoans, algae),&amp;nbsp;however they can also&amp;nbsp;include mobile species (e.g. crabs, seastars). Marine infrastructure that can be moved may include buoys, floating pontoons and&amp;nbsp;navigation aids etc.&lt;/p&gt;
+Description: &lt;p&gt;The movement of marine infrastructure, may include buoys, floating pontoons and&amp;nbsp;navigation aids. It can act as a vector for fouling&amp;nbsp;communities such as encursting or sessile species e.g. ascidians, bivalves, barnacles, bryozoans or algae,&amp;nbsp;however they can also&amp;nbsp;include mobile species e.g. crabs or seastars. Marine infrastructure can also be moved intentionally or during natural disasters.&lt;/p&gt;
 Vector type: Natural Dispersal
-Vector type description: Natural dispersal is a mechanism for the range expansion of a species through natural processes such as the movement of larvae or adults to a new location.  As an example, through passive movement in water currents; or active movement (migration) in response to changes in environmental conditions such as salinity changes or water flow dynamics.  Natural dispersal also allows for the successful settlement of recruits in a new location.  The only vector associated with this class is: Natural dispersal.
+Vector type description: &lt;p&gt;Vectors associated with natural range extension through natural processes such as the movement of species to a new location. This is through passive movement in water currents or active movement (migration) due to changes in environmental conditions such as salinity or water temperature.&lt;/p&gt;
 Vectors:
 Vector: Natural Dispersal
-Description: Natural dispersal is a mechanism for the range expansion of a species through the movement of larvae or adults to a new location, and the successful settlement of recruits in this new location.  Characteristics of a species that may be translocated via this vector include having a planktonic dispersal phase; and readily fouling floating objects.  Natural dispersal also allows for the successful settlement of recruits in a new location.
+Description: &lt;p&gt;Natural dispersal is a mechanism for the range expansion of a species through the movement of larvae or adults to a new location, and the successful settlement of recruits in this new location.&lt;/p&gt;
 Vector type: Research
 Vector type description: The accidental introduction of species during research activities conducted by education, scientific and private institutions.
 Vectors:
 Vector: Research - Accidental Release
-Description: The accidental introduction of species during research activities conducted by education, scientific and private institutions.
+Description: &lt;p&gt;The accidental release of marine species during research activities.&lt;/p&gt;
 Vector type: Vessels
-Vector type description: &lt;p&gt;This class encompasses vectors associated with maritime transport and shipping activities. Vessels includes; commercial ships (e.g. tankers, container ships, ferries, barges), fishing vessels, recreational vessels, passenger vessels, drilling platforms and research vessels. An example of a vector from this class is ballast water, which has been found to transport up to 10 000 different species at any one time. Other vectors associated with this class include: dry ballast, biofouling community.&lt;/p&gt;
+Vector type description: &lt;p&gt;Vectors associated with maritime transport and shipping activities. Vessels include bulk carriers, container ships, passenger vessels, fishing vessels, illegal foreign entry vessels and recreational vessels. Ballast water can potentially transport marine species in vessel ballast tanks and via biofouling on the exterior of vessels or internal water systems and equipment. &amp;nbsp;&amp;nbsp;&lt;/p&gt;
 Vectors:
 Vector: Ballast Water
-Description: The release of species in ballast water discharged from vessels.  Various types and life stages of species can be transported in ballast water, including plankton, crustaceans, fish, larvae, eggs or cysts.  Ballast water is used in commercial vessels to stabilise the vessel and is uploaded or discharged depending on the amount of cargo onboard.  Ballast water as a vector also includes sediments that accumulate in the bottom of ballast tanks.  Species that are able to survive within these sediments include those that have a resistant stage or resting cyst (e.g. dinoflagellates) as well as adult stages of benthic organisms.
+Description: &lt;p&gt;Various types and life stages of aquatic species can be transported in&amp;nbsp;ballast water. Species taken up in ballast water can be discharged from vessels if it’s not correctly managed. Marine pests can also survive within ballast tank sediments.&lt;/p&gt;
+&lt;p&gt;&amp;nbsp;&lt;/p&gt;
 Vector: Biofouling
-Description: &lt;p&gt;Fouling communities are typically composed of encrusting or sessile species, however they can include mobile species. This vector can introduce species through a variety of means. Three examples are: (1) The spawning of a fouling species on a vessel in port and its successful settlement and establishment of a reproductive population; (2) The dislodgement of fouling species from a vessel in port through abrasion with wharf structures, through high vessel speedswater or vessel hull cleaning (which&amp;nbsp;should only be undertake in accordance with the &lt;a href="https://www.agriculture.gov.au/biosecurity/avm/vessels/marine-pest-biosecurity/biofouling/anti-fouling-and-inwater-cleaning-guidelines"&gt;national antifouling and in-water cleaning guidelines&lt;/a&gt;); and (3) The sinking of fouled vessels either deliberately or accidentally can introduce new species to a location. There are a variety of vectors capable of having a fouling community. Characteristics of a fouling community found on wooden boat hulls include: having a wood boring habit; a benthic sessile or encrusting stage; and mobile adults or larval stages. Fouling communities found within sea chests, anchor wells etc. often are mobile crevice occupying species or known obligate associate of fouling species and can escape into new locations.&lt;/p&gt;
+Description: &lt;p&gt;Biofouling is the accumulation of sessile or mobile marine organisims on submerged parts of vessels. When marine pests attach to vessel hulls or niche areas (e.g. sea chests, propeller shafts or rudders), they can be transported to new locations. Introduction can occur through (1) A fouling species spawning event from the external or internal parts of a vessel while in port and its successful establishment. (2) The dislodgement of fouling species from a vessel accidentally such as abrasion with wharf structures, or deliberately through in-water cleaning activities; and (3) The sinking of fouled vessels either deliberately or accidentally.&lt;/p&gt;
 </x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Notes</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Impacts</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str">
         <x:v>&lt;p&gt;&lt;em&gt;C. intestinalis&lt;/em&gt;&amp;nbsp;has high clearance rates and large numbers can reduce turbidity and food availability in shallow waters and out compete native species for food and space. Since appearing in southern California in 1917 the native species of ascidians previously found in the harbours have disappeared or are much rarer in abundance. It is a nuisance fouling species in aquaculture facilities such as mussel rope culture, oyster farms and suspended scallop ropes in Nova Scotia and North America, Mediterranean, South Africa, Korea and Chile.&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="B2" t="str">
         <x:v>Impact type: Economic
-Impact type description: &lt;p&gt;Marine pests have the potential to affect fisheries, aquaculture and aquatic tourism industries. Introduced species that become invasive&amp;nbsp;may experience significant population increases and foul marine infrastructure, inhibiting their usage. They may also affect access for Australian seafood products in international markets.&lt;/p&gt;
+Impact type description: &lt;p&gt;Marine pests have the potential to affect fisheries, aquaculture, infrastructure, maritime vessels and trade and tourism.&lt;/p&gt;
 Impacts:
 Impact: Fisheries, Aquaculture and Other Aquatic Industries
 Description: &lt;p&gt;Marine pests may affect recreational fishing grounds and reduce the viability of various aquaculture industries. This can result in revenue losses for primary production sectors and commercial fisheries.&lt;/p&gt;
 Species specifics: &lt;p&gt;Nuisance fouling species in aquaculture reported in mussel rope culture, oyster farms and suspended scallop ropes from Nova Scotia and North America, Mediterranean, South Africa, Korea and Chile. (Kang et al., 1978; Cayer et al., 1999; Hecht and Heasman, 1999; Clarke and Castilla, 2000).&lt;/p&gt;
-Impact type: Environmental
-[...7 lines deleted...]
-Species specifics: &lt;p&gt;Since appearing in southern California in 1917 the native species of ascidians previously found in the harbours have disappeared or are much rarer in abundance (although they are still abundant in deeper waters)&amp;nbsp;while &lt;em&gt;C. intestinalis&lt;/em&gt; has thrived (Lambert and Lambert, 1998).&lt;/p&gt;
 </x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Notes</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Legal issues</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str">
         <x:v/>
       </x:c>
       <x:c r="B2" t="str">
         <x:v/>
       </x:c>
@@ -247,73 +239,70 @@
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Summary</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Application method</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>Side effects</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>Appropriate</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Health and safety</x:v>
       </x:c>
       <x:c r="G1" t="str">
         <x:v>Constraints</x:v>
       </x:c>
       <x:c r="H1" t="str">
         <x:v>Species specifics</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str">
-        <x:v>Antifoulants (TBT and novel modern coatings)</x:v>
+        <x:v>Antifoulants</x:v>
       </x:c>
       <x:c r="B2" t="str">
-        <x:v>&lt;p&gt;TBT is used as a fungicide and pesticide in timber treatments. It was used in underwater and antifouling paints but use is now banned by international protocol. Copper based antifoulants have replaced TBT as world guidelines become stricter. Silicon antifouling coatings and organic booster biocides are now being developed to replace copper and TBT based antifoulants due to the environment damage caused by these paints (Voulvoulis et al., 1999; Evans et al., 2000; Hodson 2000).&lt;br /&gt;
-Use is now banned by international protocol.&lt;/p&gt;
+        <x:v>&lt;p&gt;An anti-fouling coating is a surface coating or paint designed to prevent, repel or facilitate the detachment of biofouling from hull and niche areas that are submerged in water. A wide range of anti-fouling coatings are available for vessels and movable structures.&amp;nbsp;&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="C2" t="str">
-        <x:v>&lt;p&gt;Chlorinated rubber-based paints containing TBTs offered some resistance for nearly a year against &lt;em&gt;Mytilopsis sallei &lt;/em&gt;in India (Rao and Balaji, 1994). However, none of the commercially available antifouling paints or wood preservatives containing copper used in India on vessels prevented heavy fouling of &lt;em&gt;Mytilopsis&lt;/em&gt; &lt;em&gt;sallei&lt;/em&gt;, even for a period of 6 months (Rao and Balaji, 1994). The American oyster drill &lt;em&gt;Urosalpinx cinerea&lt;/em&gt; underwent a dramatic decline in Essex estuaries (Great Britain) in the early 1970s as a result of imposex caused by TBT (Gibbs et al., 1991). This antifoulant also affected native gastropod species (Nehring 2000). &lt;nbsp&gt;A combination of three halogenated furanones isolated from the marine red alga, &lt;em&gt;Delisea pulchra&lt;/em&gt;. At concentrations of 20- 40 mg/l of Furanone 281 resulted in mortality of &lt;em&gt;Undaria&lt;/em&gt; &lt;em&gt;pinnatifida&lt;/em&gt; and &lt;em&gt;Ecklonia radiata&lt;/em&gt; gametophytes (Burridge and Gorski, 1998).&lt;/nbsp&gt;&lt;/p&gt;
-</x:v>
+        <x:v/>
       </x:c>
       <x:c r="D2" t="str">
         <x:v/>
       </x:c>
       <x:c r="E2" t="str">
         <x:v/>
       </x:c>
       <x:c r="F2" t="str">
-        <x:v>Tributyltin is hazardous according to Worksafe Australia criteria (NOHSC). Dangerous poison. Available only for industrial and manufacturing purposes. To be used by or in accordance with directions of accredited pest control officers. Operators to be trained in procedures for safe use of material.</x:v>
+        <x:v/>
       </x:c>
       <x:c r="G2" t="str">
-        <x:v>&lt;p&gt;Silicon synthetic resin paints have poor adhesive abilities and are still undergoing investigation. They can be easily damaged by large impacts and the service life of the paints in only ~1 year (Tanaka et al., 1996).&lt;/p&gt;
-</x:v>
+        <x:v/>
       </x:c>
       <x:c r="H2" t="str">
         <x:v>&lt;p&gt;Successful.&lt;br /&gt;
 &lt;br /&gt;
 Embryos of &lt;em&gt;Ciona intestinalis&lt;/em&gt; are sensitive to TBT (Mansueto et al. 1993 in Rees et al. 2001).&lt;/p&gt;
 </x:v>
       </x:c>
     </x:row>
     <x:row r="3">
       <x:c r="A3" t="str">
         <x:v>Copper compounds</x:v>
       </x:c>
       <x:c r="B3" t="str">
         <x:v>&lt;p&gt;Biocide. Various forms of copper have been used as a biocide to control pest species including various copper salts especially copper sulphate, copper ions produced by electrolytic dissolution as well as copper based antifoulants (generally copper oxides). Resistance to copper differs between the fouling bivalves with &lt;em&gt;Mytilopsis&lt;/em&gt; &lt;em&gt;sallei &lt;/em&gt;more resistant to copper than oysters (&lt;em&gt;Crassostrea gigas&lt;/em&gt; and &lt;em&gt;C. virginica&lt;/em&gt;) and mussels (&lt;em&gt;M. edulis&lt;/em&gt;) (Brown and Newell, 1972; Rao and Balaji, 1994, Tables 1 &amp;amp; 2). Copper sulphate has been trialed on Spartina in the UK, macroalgae, bivalves and &lt;em&gt;Asterias&lt;/em&gt; spp and crustaceans (&lt;em&gt;Callinectes sapidus&lt;/em&gt;). Copper based antifoulants have replaced TBT as world guidelines become stricter.&lt;br /&gt;
 Discharge of copper sulphate into marine waters is in breach of International Maritime Organisation (IMO) conventions (Ferguson 2000). Coptrol Aquatic Algicide&amp;nbsp;is registered by the NRA for use in Australia (August 2000).&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="C3" t="str">
         <x:v>&lt;p&gt;Controlled electrolytic dissolution of copper and aluminium anodes has been trialed to control the &lt;em&gt;Dreissena spp.&lt;/em&gt; (Blume and Fitzgerald, 1996) and &lt;em&gt;Caulerpa taxifolia&lt;/em&gt; (Gavach et al., 1999;&amp;nbsp;Rebouillon et al., 1999).&lt;nbsp&gt;&amp;nbsp;Ion selective membranes that exchange sodium ions inside an enclosed space for copper ions in the surrounding seawater were tested as a method to increase the contact concentrations of copper to &lt;em&gt;Caulerpa taxifolia&lt;/em&gt; plants (Gavach et al., 1996). The copper ion concentration reaches equilibrium at about 8 ppm inside the membrane and at this level is reported to achieve a 96 % reduction in chlorophyll of the enclosed &lt;em&gt;C. taxifolia&lt;/em&gt;. However, recovery has been observed after 8 days. Pilot laboratory experiments using copper ions in a supersaturated solution of sodium chloride (to produce an application medium denser than seawater) increased the residence time of the copper ions in contact with &lt;em&gt;C. taxifolia&lt;/em&gt;. in (Charrin et al., 1999). &lt;nbsp&gt;Copper sulphate solution (5%) is sold as a commercial algicide (Coptrol) and generally sprayed on water surface at 1:10 dilution. In situ tests using Coptrol&amp;nbsp;examined several methods of applying herbicides to &lt;em&gt;Undaria&lt;/em&gt; &lt;em&gt;pinnatifida&lt;/em&gt;,&amp;nbsp;such as injection into the stipe or midrib, applying a gel formulation, attaching a sponge saturated with active substance to the thallus, and applying compounds inside a bag enclosing the thalli (Sanderson 1996). &lt;nbsp&gt;In the early 1960&amp;#39;s copper sulphate was applied by crop dusting planes to about 16 square miles of sea in an effort to control blooms of the red tide dinoflagellate &lt;em&gt;Gymnodinium breve&lt;/em&gt;&amp;nbsp;but it was concluded that it was not an effective control measure (Rounsefell and Nelson, 1966). &lt;nbsp&gt;Injection of poisons including copper sulphate using pole spears was found to be locally effective on the Great Barrier Reef to control &lt;em&gt;Acanthaster planci&lt;/em&gt; (Birkeland and Lucas, 1990; Thresher et al., 1999).&lt;/nbsp&gt;&lt;/nbsp&gt;&lt;/nbsp&gt;&lt;/nbsp&gt;&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="D3" t="str">
         <x:v>&lt;p&gt;The low specificity and persistence of copper sulphate makes it unsuitable for use in the open environment. Numerous studies have been conducted to determine the effects of heavy metals such as copper on various species in the aquatic environment. Copper often has a necrotic effect on species once threshold levels are reached and this level differs between taxa. Excessive amounts of copper are lethal to crustaceans (Thunberg et al., 1973 and citations therein). Copper ion toxicity to plankton is well studied;&amp;nbsp;it is concentration dependent, and causes damage to cell membranes, disrupting photosynthesis and eventually death (Sorentino 1979).&lt;/p&gt;
 </x:v>
       </x:c>
@@ -392,51 +381,51 @@
       </x:c>
       <x:c r="G2" t="str">
         <x:v/>
       </x:c>
       <x:c r="H2" t="str">
         <x:v/>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Reference</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Url</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str">
-        <x:v>&lt;p&gt;Bloomfield, N., Summerson, R. and Arthur, T. (2021). Updating the Species Temperature Tolerances used in the Species Range Mapping Method and Incorporating Known Species Distributions. Canberra, ABARES: 87.&lt;/p&gt;
+        <x:v>&lt;p&gt;Bloomfield, N., Summerson, R. and Arthur, T. 2021. Updating the Species Temperature Tolerances used in the Species Range Mapping Method and Incorporating Known Species Distributions. Canberra, ABARES: 87.&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="B2" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="3">
       <x:c r="A3" t="str">
         <x:v>&lt;p&gt;Carver, C. E., Mallet, A.L. and Vercaemer, B. (2006). Biological Synopsis of the Solitary Tunicate &lt;em&gt;Ciona intestinalis.&lt;/em&gt; Canadian Manuscript Report of Fisheries and Aquatic Sciences 2746.&lt;strong&gt; &lt;/strong&gt;Dartmouth, Nova Scotia, Canada, Fisheries and Oceans Canada, 63 p.&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="B3" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="4">
       <x:c r="A4" t="str">
         <x:v>&lt;p&gt;Dybern, B. I. (1965). The life cycle of &lt;em&gt;Ciona intestinalis&lt;/em&gt; (L.) f. &lt;em&gt;typica&lt;/em&gt; in relation to the environmental temperature. &lt;em&gt;Oikos&lt;/em&gt; 16(1/2): 109-131.&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="B4" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="5">
@@ -2455,51 +2444,51 @@
         <x:v>pH maximum notes</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str">
         <x:v>&lt;p&gt;&lt;strong&gt;Habitat Summary&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;&lt;em&gt;C. intestinalis&lt;/em&gt;&amp;nbsp;is a solitary ascidian but is commonly found in dense aggregations on rocks, algal holdfasts, seagrass, shells and artificial structures such as pylons, buoys, floating pontoons and ships hulls. It is found in enclosed and semi-protected marine embayments and estuaries. While it occurs in the low intertidal and shallow subtidal zones,&amp;nbsp;&lt;em&gt;C. intestinalis&lt;/em&gt;&amp;nbsp;clearly decreases in abundance with depth. Australian populations appear to be in decline, disappearing from port areas where the species had previously dominated in the 1950s-1960s. The same phenomenon has been observed in New England, USA.&lt;em&gt; &lt;/em&gt;&amp;nbsp;&lt;/p&gt;
 &lt;p&gt;Marine farming has increased artificial habitats harboring distinctive marine communities of biofouling pests. &lt;em&gt;Ciona &lt;/em&gt;spp. are common to farming structures disconnected from the shoreline and suspended from the seafloor. However, recent research suggests that&lt;em&gt; &lt;/em&gt;dispersal and survival from farms to natural habitats, is low because &lt;em&gt;Ciona&lt;/em&gt; is unable to overcome natural predators (Dumont et al., 2011, Atalah et al., 2020). &amp;nbsp;&amp;nbsp;&amp;nbsp;&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="B2" t="str">
         <x:v>Hard
 &lt;p&gt;This category contains both natural and artificial habitats that are solid, fixed or permanent substrata. Species can reside on or within the habitat type. Naturally occurring hard substrates include bedrock, cobble stones and rocky reef structures. Artificial hard substrate include marine infrastructure such as wharf pylons and boat ramps. &amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&lt;/p&gt;
 Artificial
 Bedrock
 Boulder
 Oyster
 Pylons (concrete and timber)
 Reef
 Vessel
 Wood
 Organism
 This category is used for species that reside on or within another organism.
 Organism
 Vessel
-&lt;p&gt;This category refers to habitats associated with maritime transport and commercial shipping vessels. Known areas for species to inhabit on shipping vessels include hulls and tanks for the storage of ballast water. Species can reside in dry ballast, ballast water, in the sediment layer or on the sediment-water interface formed inside ballast tanks.&lt;/p&gt;
+&lt;p&gt;This category refers to habitats associated with maritime transport and commercial shipping vessels. Known areas for species to inhabit on shipping vessels include hulls and ballast water tanks. Species can reside in ballast water, in the sediment layer or on the sediment-water interface inside ballast tanks.&lt;/p&gt;
 Hull Biofouling
 </x:v>
       </x:c>
       <x:c r="C2" t="str">
         <x:v/>
       </x:c>
       <x:c r="D2" t="str">
         <x:v>Sub-tidal</x:v>
       </x:c>
       <x:c r="E2" t="str">
         <x:v/>
       </x:c>
       <x:c r="F2" t="str">
         <x:v>0.0000</x:v>
       </x:c>
       <x:c r="G2" t="str">
         <x:v/>
       </x:c>
       <x:c r="H2" t="str">
         <x:v>27.0000</x:v>
       </x:c>
       <x:c r="I2" t="str">
         <x:v>&lt;p&gt;&lt;strong&gt;Critical Life Phase&lt;/strong&gt;&lt;br&gt;
 8 °C (Dybern, 1965).&lt;/p&gt;
 </x:v>