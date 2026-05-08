--- v1 (2026-04-04)
+++ v2 (2026-05-08)
@@ -1,78 +1,78 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55f34e2ae5ad4df3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbcda55e5b64b489c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="R7a464247177448bb"/>
-[...15 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="R55699f843c624277"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="R834aa05a295141f9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="General" sheetId="2" r:id="Rf66cb06c0c35418d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Identification" sheetId="3" r:id="Ra380f2e770b2461b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Similar species" sheetId="4" r:id="Rfc51d46d4fcb495a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Habitat" sheetId="5" r:id="R3a522d82320045b7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Reproduction and growth" sheetId="6" r:id="Rab6e4cb9ecdd42d5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Feeding" sheetId="7" r:id="R15e1fa84ae954c42"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Competitors" sheetId="8" r:id="Ra143f71d5f6442d9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Predators" sheetId="9" r:id="R83cef58c225e450f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Vectors" sheetId="10" r:id="Ree97ccdc6b874873"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Impacts" sheetId="11" r:id="R669d48daa6124eeb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Controls" sheetId="12" r:id="R31631ff8ab9847c8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Species controls" sheetId="13" r:id="R6aaf7b0ceefe450c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Additional information" sheetId="14" r:id="R0b1f838a67c24408"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="References" sheetId="15" r:id="R0332a3625a33430b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Images" sheetId="16" r:id="R01b67e3949684ad3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="Rcfd297639d624e2d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7a464247177448bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R50469cb71f254c2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rd61019b8a8b44d81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="Re05b4df7af19472e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="R863addb9915d4d19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="R98f0ba34541f4338" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="Re64cb0631a694ca8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="R75d5197be175428b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="Rab842c3e971b4c89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="R204ed408e2714166" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="Rf3234587c6234b34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="Rd2ae8e80f1f349e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="R6497c0e2430c4282" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="Rfe25f776cf1c43da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="R7f7d706df4b04324" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="R69171b3343b643db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="R55699f843c624277" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R834aa05a295141f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rf66cb06c0c35418d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Ra380f2e770b2461b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="Rfc51d46d4fcb495a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="R3a522d82320045b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="Rab6e4cb9ecdd42d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="R15e1fa84ae954c42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="Ra143f71d5f6442d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="R83cef58c225e450f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="Ree97ccdc6b874873" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="R669d48daa6124eeb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="R31631ff8ab9847c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="R6aaf7b0ceefe450c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="R0b1f838a67c24408" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="R0332a3625a33430b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="R01b67e3949684ad3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="Rcfd297639d624e2d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Scientific name</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Common name</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Developments</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>General description</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>ID card URL</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Australian distribution</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -121,77 +121,77 @@
         <x:v>&lt;p&gt;&lt;em&gt;Ciona intestinalis &lt;/em&gt;is a known introduction in many parts of the world including the Pacific North America, Western Pacific, South Pacific, Hong Kong, China Sea, South Africa and Indian Ocean. Introductions appear to follow a ‘boom and Bust’ cycle with rapid population explosion on initial introduction followed by a decline, reaching a lower stable abundance equilibrium (Kott, 1990, Van Name, 1945). &lt;em&gt;C. intestinalis &lt;/em&gt;is declared invasive in; the Gulf of St Lawrence, Canada, Chile, China, United Kingdom, Japan, Mediterranean Sea and the U.S. North Pacific.&lt;/p&gt;
 </x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Notes</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Vectors</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str">
         <x:v/>
       </x:c>
       <x:c r="B2" t="str">
         <x:v>Vector type: Fisheries and Aquaculture
-Vector type description: &lt;p&gt;Vectors types associated with fisheries and aquaculture and trade activities. Examples of&amp;nbsp; vectors from this class are the deliberately translocation&amp;nbsp;of oysters&amp;nbsp; for aquaculture purposes or discarded fishing equipment which is fouled with marine organisms.&amp;nbsp;&lt;/p&gt;
+Vector type description: &lt;p&gt;Vectors types associated with fisheries and aquaculture and trade activities. Examples of vectors from this class are the deliberately translocation&amp;nbsp;of oysters for aquaculture purposes or discarded fishing equipment which is fouled with marine organisms.&amp;nbsp;&lt;/p&gt;
 Vectors:
 Vector: Fisheries - Accidental 
-Description: &lt;p&gt;The accidental translocation of marine pests with aquaculture and commerical fisheries activities. This vector includes the accidental translocation of marine pests attached to aquaculture equipment such as floats, nets or cages.&lt;/p&gt;
+Description: &lt;p&gt;The accidental translocation of marine pests with aquaculture and commercial fisheries activities. This vector includes the accidental translocation of marine pests attached to aquaculture equipment such as floats, nets or cages.&lt;/p&gt;
 Vector type: Marine Infrastructure
 Vector type description: &lt;p&gt;This class encompasses vectors associated with moveable infrastructure in the marine environment.&lt;/p&gt;
 Vectors:
 Vector: Marine Infrastructure
 Description: &lt;p&gt;The movement of marine infrastructure, may include buoys, floating pontoons and&amp;nbsp;navigation aids. It can act as a vector for fouling&amp;nbsp;communities such as encursting or sessile species e.g. ascidians, bivalves, barnacles, bryozoans or algae,&amp;nbsp;however they can also&amp;nbsp;include mobile species e.g. crabs or seastars. Marine infrastructure can also be moved intentionally or during natural disasters.&lt;/p&gt;
 Vector type: Natural Dispersal
 Vector type description: &lt;p&gt;Vectors associated with natural range extension through natural processes such as the movement of species to a new location. This is through passive movement in water currents or active movement (migration) due to changes in environmental conditions such as salinity or water temperature.&lt;/p&gt;
 Vectors:
 Vector: Natural Dispersal
 Description: &lt;p&gt;Natural dispersal is a mechanism for the range expansion of a species through the movement of larvae or adults to a new location, and the successful settlement of recruits in this new location.&lt;/p&gt;
 Vector type: Research
 Vector type description: The accidental introduction of species during research activities conducted by education, scientific and private institutions.
 Vectors:
 Vector: Research - Accidental Release
 Description: &lt;p&gt;The accidental release of marine species during research activities.&lt;/p&gt;
 Vector type: Vessels
 Vector type description: &lt;p&gt;Vectors associated with maritime transport and shipping activities. Vessels include bulk carriers, container ships, passenger vessels, fishing vessels, illegal foreign entry vessels and recreational vessels. Ballast water can potentially transport marine species in vessel ballast tanks and via biofouling on the exterior of vessels or internal water systems and equipment. &amp;nbsp;&amp;nbsp;&lt;/p&gt;
 Vectors:
 Vector: Ballast Water
 Description: &lt;p&gt;Various types and life stages of aquatic species can be transported in&amp;nbsp;ballast water. Species taken up in ballast water can be discharged from vessels if it’s not correctly managed. Marine pests can also survive within ballast tank sediments.&lt;/p&gt;
 &lt;p&gt;&amp;nbsp;&lt;/p&gt;
 Vector: Biofouling
-Description: &lt;p&gt;Biofouling is the accumulation of sessile or mobile marine organisims on submerged parts of vessels. When marine pests attach to vessel hulls or niche areas (e.g. sea chests, propeller shafts or rudders), they can be transported to new locations. Introduction can occur through (1) A fouling species spawning event from the external or internal parts of a vessel while in port and its successful establishment. (2) The dislodgement of fouling species from a vessel accidentally such as abrasion with wharf structures, or deliberately through in-water cleaning activities; and (3) The sinking of fouled vessels either deliberately or accidentally.&lt;/p&gt;
+Description: &lt;p&gt;Biofouling is the accumulation of sessile or mobile marine organisms on submerged parts of vessels. When marine pests attach to vessel hulls or niche areas (e.g. sea chests, propeller shafts or rudders), they can be transported to new locations. Introduction can occur through (1) A fouling species spawning event from the external or internal parts of a vessel while in port and its successful establishment. (2) The dislodgement of fouling species from a vessel accidentally such as abrasion with wharf structures, or deliberately through in-water cleaning activities; and (3) The sinking of fouled vessels either deliberately or accidentally.&lt;/p&gt;
 </x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Notes</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Impacts</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str">
         <x:v>&lt;p&gt;&lt;em&gt;C. intestinalis&lt;/em&gt;&amp;nbsp;has high clearance rates and large numbers can reduce turbidity and food availability in shallow waters and out compete native species for food and space. Since appearing in southern California in 1917 the native species of ascidians previously found in the harbours have disappeared or are much rarer in abundance. It is a nuisance fouling species in aquaculture facilities such as mussel rope culture, oyster farms and suspended scallop ropes in Nova Scotia and North America, Mediterranean, South Africa, Korea and Chile.&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="B2" t="str">
         <x:v>Impact type: Economic
@@ -1761,306 +1761,509 @@
       </x:c>
       <x:c r="C31" t="str">
         <x:v>01/03/2015</x:v>
       </x:c>
       <x:c r="D31" t="str">
         <x:v>Active</x:v>
       </x:c>
       <x:c r="E31" t="str">
         <x:v>Port survey based on sampling design according to the National System undertaken by Department of Primary Industries and Regional Development (DPIRD)</x:v>
       </x:c>
       <x:c r="F31" t="str">
         <x:v>Western Australia</x:v>
       </x:c>
       <x:c r="G31" t="str">
         <x:v>-32.0500</x:v>
       </x:c>
       <x:c r="H31" t="str">
         <x:v>115.7300</x:v>
       </x:c>
       <x:c r="I31" t="str">
         <x:v>Port of Fremantle</x:v>
       </x:c>
     </x:row>
     <x:row r="32">
       <x:c r="A32" t="str">
-        <x:v>Adelaide  2010</x:v>
+        <x:v>CRIMP Adelaide Berth 1 2001</x:v>
       </x:c>
       <x:c r="B32" t="str">
-        <x:v>National System </x:v>
+        <x:v>MAFRI</x:v>
       </x:c>
       <x:c r="C32" t="str">
-        <x:v>29/09/2010</x:v>
+        <x:v>21/01/2001</x:v>
       </x:c>
       <x:c r="D32" t="str">
         <x:v>Active</x:v>
       </x:c>
       <x:c r="E32" t="str">
-        <x:v>Port survey based on sampling design according to the National System. Report: Wiltshire, K &amp; Deveney, M (2011). Final monitoring report for the 2010-2011 marine pest survery of the Port of Adelaide, South Australian Research and Development Institute,</x:v>
+        <x:v>CRIMP</x:v>
       </x:c>
       <x:c r="F32" t="str">
         <x:v>South Australia</x:v>
       </x:c>
       <x:c r="G32" t="str">
-        <x:v>-34.8460</x:v>
+        <x:v>-34.7691</x:v>
       </x:c>
       <x:c r="H32" t="str">
-        <x:v>138.5030</x:v>
+        <x:v>138.4894</x:v>
       </x:c>
       <x:c r="I32" t="str">
-        <x:v>Adelaide Port</x:v>
+        <x:v>Adelaide</x:v>
       </x:c>
     </x:row>
     <x:row r="33">
       <x:c r="A33" t="str">
-        <x:v>Fremantle 2011</x:v>
+        <x:v>CRIMP Adelaide Container Berth No.1 2001</x:v>
       </x:c>
       <x:c r="B33" t="str">
-        <x:v>National System </x:v>
+        <x:v>MAFRI</x:v>
       </x:c>
       <x:c r="C33" t="str">
-        <x:v>21/02/2011</x:v>
+        <x:v>21/01/2001</x:v>
       </x:c>
       <x:c r="D33" t="str">
-        <x:v>Specific</x:v>
+        <x:v>Active</x:v>
       </x:c>
       <x:c r="E33" t="str">
-        <x:v>Port survey based on sampling design according to the National System. Report: Hourston, M. (2012) Port of Fremantle Marine Pest Monitoring Survey. Port implementation Report. Port of Fremantle .Department of Fisheries, Western Australia. </x:v>
+        <x:v>CRIMP</x:v>
       </x:c>
       <x:c r="F33" t="str">
-        <x:v>Western Australia</x:v>
+        <x:v>South Australia</x:v>
       </x:c>
       <x:c r="G33" t="str">
-        <x:v>-32.0500</x:v>
+        <x:v>-34.7691</x:v>
       </x:c>
       <x:c r="H33" t="str">
-        <x:v>115.7300</x:v>
+        <x:v>138.4894</x:v>
       </x:c>
       <x:c r="I33" t="str">
-        <x:v>Port of Fremantle</x:v>
+        <x:v>Adelaide</x:v>
       </x:c>
     </x:row>
     <x:row r="34">
       <x:c r="A34" t="str">
-        <x:v>Fremantle 2013</x:v>
+        <x:v>CRIMP Adelaide Container Berth No.6 2001</x:v>
       </x:c>
       <x:c r="B34" t="str">
-        <x:v>National System </x:v>
+        <x:v>MAFRI</x:v>
       </x:c>
       <x:c r="C34" t="str">
-        <x:v>11/03/2013</x:v>
+        <x:v>21/01/2001</x:v>
       </x:c>
       <x:c r="D34" t="str">
-        <x:v>Specific</x:v>
+        <x:v>Active</x:v>
       </x:c>
       <x:c r="E34" t="str">
-        <x:v>Port survey based on sampling design according to the National System. Report: Hourston, M. (2013) Port of Fremantle Marine Pest Monitoring Survey. Port implementation Report. Port of Fremantle .Department of Fisheries, Western Australia. </x:v>
+        <x:v>CRIMP</x:v>
       </x:c>
       <x:c r="F34" t="str">
-        <x:v>Western Australia</x:v>
+        <x:v>South Australia</x:v>
       </x:c>
       <x:c r="G34" t="str">
-        <x:v>-32.0500</x:v>
+        <x:v>-34.7691</x:v>
       </x:c>
       <x:c r="H34" t="str">
-        <x:v>115.7300</x:v>
+        <x:v>138.4894</x:v>
       </x:c>
       <x:c r="I34" t="str">
-        <x:v>Port of Fremantle</x:v>
+        <x:v>Adelaide</x:v>
       </x:c>
     </x:row>
     <x:row r="35">
       <x:c r="A35" t="str">
-        <x:v>Geraldton 2013</x:v>
+        <x:v>CRIMP Adelaide Osborne Wharf FEB 21 2001</x:v>
       </x:c>
       <x:c r="B35" t="str">
-        <x:v>National System</x:v>
+        <x:v>MAFRI</x:v>
       </x:c>
       <x:c r="C35" t="str">
-        <x:v>04/02/2013</x:v>
+        <x:v>21/01/2001</x:v>
       </x:c>
       <x:c r="D35" t="str">
-        <x:v>Specific</x:v>
+        <x:v>Active</x:v>
       </x:c>
       <x:c r="E35" t="str">
-        <x:v>Port survey based on sampling design according to the National System. Report: Hourston, M. (2013) Geraldton Marine Pest Monitoring Survey. Port implementation Report. Port of Geraldton.Department of Fisheries, Western Australia. </x:v>
+        <x:v>CRIMP</x:v>
       </x:c>
       <x:c r="F35" t="str">
-        <x:v>Western Australia</x:v>
+        <x:v>South Australia</x:v>
       </x:c>
       <x:c r="G35" t="str">
-        <x:v>-28.7700</x:v>
+        <x:v>-34.8000</x:v>
       </x:c>
       <x:c r="H35" t="str">
-        <x:v>114.6000</x:v>
+        <x:v>138.5100</x:v>
       </x:c>
       <x:c r="I35" t="str">
-        <x:v>Port of Geraldton</x:v>
+        <x:v>Adelaide</x:v>
       </x:c>
     </x:row>
     <x:row r="36">
       <x:c r="A36" t="str">
-        <x:v>Wirrina 2010</x:v>
+        <x:v>CRIMP Adelaide Port North Haven Marina 2001</x:v>
       </x:c>
       <x:c r="B36" t="str">
-        <x:v>PIRSA</x:v>
+        <x:v>MAFRI</x:v>
       </x:c>
       <x:c r="C36" t="str">
-        <x:v>01/01/2010</x:v>
+        <x:v>21/01/2001</x:v>
       </x:c>
       <x:c r="D36" t="str">
         <x:v>Active</x:v>
       </x:c>
       <x:c r="E36" t="str">
-        <x:v>Active surveillance performed by Primary Industries and Regions South Australia (PIRSA)</x:v>
+        <x:v>CRIMP</x:v>
       </x:c>
       <x:c r="F36" t="str">
         <x:v>South Australia</x:v>
       </x:c>
       <x:c r="G36" t="str">
-        <x:v>-35.4982</x:v>
+        <x:v>-34.7867</x:v>
       </x:c>
       <x:c r="H36" t="str">
-        <x:v>138.2399</x:v>
+        <x:v>138.4850</x:v>
       </x:c>
       <x:c r="I36" t="str">
-        <x:v>Wirrina Cove</x:v>
+        <x:v>Adelaide</x:v>
       </x:c>
     </x:row>
     <x:row r="37">
       <x:c r="A37" t="str">
-        <x:v>Cape Jaffa Anchorage 2021</x:v>
+        <x:v>CRIMP Adelaide Port Seld site 2001</x:v>
       </x:c>
       <x:c r="B37" t="str">
-        <x:v>PIRSA - Biosecurity SA</x:v>
+        <x:v>MAFRI</x:v>
       </x:c>
       <x:c r="C37" t="str">
-        <x:v>12/02/2021</x:v>
+        <x:v>21/01/2001</x:v>
       </x:c>
       <x:c r="D37" t="str">
-        <x:v>Passive</x:v>
+        <x:v>Active</x:v>
       </x:c>
       <x:c r="E37" t="str">
-        <x:v>Marine Manager detection</x:v>
+        <x:v>CRIMP</x:v>
       </x:c>
       <x:c r="F37" t="str">
         <x:v>South Australia</x:v>
       </x:c>
       <x:c r="G37" t="str">
-        <x:v>-36.9431</x:v>
+        <x:v>-34.7691</x:v>
       </x:c>
       <x:c r="H37" t="str">
-        <x:v>139.6997</x:v>
+        <x:v>138.4894</x:v>
       </x:c>
       <x:c r="I37" t="str">
-        <x:v>Cape Jaffa Anchorage</x:v>
+        <x:v>Adelaide</x:v>
       </x:c>
     </x:row>
     <x:row r="38">
       <x:c r="A38" t="str">
-        <x:v>Port Lincoln 2016</x:v>
+        <x:v>CRIMP AdelaideRoyal SA Yacht Club 2001</x:v>
       </x:c>
       <x:c r="B38" t="str">
-        <x:v>SARDI</x:v>
+        <x:v>MAFRI</x:v>
       </x:c>
       <x:c r="C38" t="str">
-        <x:v>19/05/2016</x:v>
+        <x:v>21/01/2001</x:v>
       </x:c>
       <x:c r="D38" t="str">
-        <x:v>Specific</x:v>
+        <x:v>Active</x:v>
       </x:c>
       <x:c r="E38" t="str">
-        <x:v>Surveillance activity performed by South Australian Research and Development Institute (SARDI). Report: Wiltshire, K.H., et al (2017). Applying molecular techniques to surveys for introduced marine pests at ports in Spencer Gulf, South Australia. </x:v>
+        <x:v>CRIMP</x:v>
       </x:c>
       <x:c r="F38" t="str">
         <x:v>South Australia</x:v>
       </x:c>
       <x:c r="G38" t="str">
-        <x:v>-34.7141</x:v>
+        <x:v>-34.7691</x:v>
       </x:c>
       <x:c r="H38" t="str">
-        <x:v>135.8663</x:v>
+        <x:v>138.4894</x:v>
       </x:c>
       <x:c r="I38" t="str">
-        <x:v>Port Lincoln</x:v>
+        <x:v>Adelaide</x:v>
       </x:c>
     </x:row>
     <x:row r="39">
       <x:c r="A39" t="str">
-        <x:v>Wallaroo 2016</x:v>
+        <x:v>Adelaide  2010</x:v>
       </x:c>
       <x:c r="B39" t="str">
-        <x:v>SARDI</x:v>
+        <x:v>National System </x:v>
       </x:c>
       <x:c r="C39" t="str">
-        <x:v>19/05/2016</x:v>
+        <x:v>29/09/2010</x:v>
       </x:c>
       <x:c r="D39" t="str">
-        <x:v>Specific</x:v>
+        <x:v>Active</x:v>
       </x:c>
       <x:c r="E39" t="str">
-        <x:v> Surveillance activity performed by South Australian Research and Development Institute (SARDI). Report: Wiltshire, K.H., et al (2017). Applying molecular techniques to surveys for introduced marine pests at ports in Spencer Gulf, South Australia). </x:v>
+        <x:v>Port survey based on sampling design according to the National System. Report: Wiltshire, K &amp; Deveney, M (2011). Final monitoring report for the 2010-2011 marine pest survery of the Port of Adelaide, South Australian Research and Development Institute,</x:v>
       </x:c>
       <x:c r="F39" t="str">
         <x:v>South Australia</x:v>
       </x:c>
       <x:c r="G39" t="str">
-        <x:v>-33.9233</x:v>
+        <x:v>-34.8460</x:v>
       </x:c>
       <x:c r="H39" t="str">
-        <x:v>137.6109</x:v>
+        <x:v>138.5030</x:v>
       </x:c>
       <x:c r="I39" t="str">
-        <x:v>Wallaroo</x:v>
+        <x:v>Adelaide Port</x:v>
       </x:c>
     </x:row>
     <x:row r="40">
       <x:c r="A40" t="str">
-        <x:v>Whyalla 2016</x:v>
+        <x:v>Fremantle 2011</x:v>
       </x:c>
       <x:c r="B40" t="str">
-        <x:v>SARDI </x:v>
+        <x:v>National System </x:v>
       </x:c>
       <x:c r="C40" t="str">
-        <x:v>19/05/2016</x:v>
+        <x:v>21/02/2011</x:v>
       </x:c>
       <x:c r="D40" t="str">
         <x:v>Specific</x:v>
       </x:c>
       <x:c r="E40" t="str">
+        <x:v>Port survey based on sampling design according to the National System. Report: Hourston, M. (2012) Port of Fremantle Marine Pest Monitoring Survey. Port implementation Report. Port of Fremantle .Department of Fisheries, Western Australia. </x:v>
+      </x:c>
+      <x:c r="F40" t="str">
+        <x:v>Western Australia</x:v>
+      </x:c>
+      <x:c r="G40" t="str">
+        <x:v>-32.0500</x:v>
+      </x:c>
+      <x:c r="H40" t="str">
+        <x:v>115.7300</x:v>
+      </x:c>
+      <x:c r="I40" t="str">
+        <x:v>Port of Fremantle</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="41">
+      <x:c r="A41" t="str">
+        <x:v>Fremantle 2013</x:v>
+      </x:c>
+      <x:c r="B41" t="str">
+        <x:v>National System </x:v>
+      </x:c>
+      <x:c r="C41" t="str">
+        <x:v>11/03/2013</x:v>
+      </x:c>
+      <x:c r="D41" t="str">
+        <x:v>Specific</x:v>
+      </x:c>
+      <x:c r="E41" t="str">
+        <x:v>Port survey based on sampling design according to the National System. Report: Hourston, M. (2013) Port of Fremantle Marine Pest Monitoring Survey. Port implementation Report. Port of Fremantle .Department of Fisheries, Western Australia. </x:v>
+      </x:c>
+      <x:c r="F41" t="str">
+        <x:v>Western Australia</x:v>
+      </x:c>
+      <x:c r="G41" t="str">
+        <x:v>-32.0500</x:v>
+      </x:c>
+      <x:c r="H41" t="str">
+        <x:v>115.7300</x:v>
+      </x:c>
+      <x:c r="I41" t="str">
+        <x:v>Port of Fremantle</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="42">
+      <x:c r="A42" t="str">
+        <x:v>Geraldton 2013</x:v>
+      </x:c>
+      <x:c r="B42" t="str">
+        <x:v>National System</x:v>
+      </x:c>
+      <x:c r="C42" t="str">
+        <x:v>04/02/2013</x:v>
+      </x:c>
+      <x:c r="D42" t="str">
+        <x:v>Specific</x:v>
+      </x:c>
+      <x:c r="E42" t="str">
+        <x:v>Port survey based on sampling design according to the National System. Report: Hourston, M. (2013) Geraldton Marine Pest Monitoring Survey. Port implementation Report. Port of Geraldton.Department of Fisheries, Western Australia. </x:v>
+      </x:c>
+      <x:c r="F42" t="str">
+        <x:v>Western Australia</x:v>
+      </x:c>
+      <x:c r="G42" t="str">
+        <x:v>-28.7700</x:v>
+      </x:c>
+      <x:c r="H42" t="str">
+        <x:v>114.6000</x:v>
+      </x:c>
+      <x:c r="I42" t="str">
+        <x:v>Port of Geraldton</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="43">
+      <x:c r="A43" t="str">
+        <x:v>Wirrina 2010</x:v>
+      </x:c>
+      <x:c r="B43" t="str">
+        <x:v>PIRSA</x:v>
+      </x:c>
+      <x:c r="C43" t="str">
+        <x:v>01/01/2010</x:v>
+      </x:c>
+      <x:c r="D43" t="str">
+        <x:v>Active</x:v>
+      </x:c>
+      <x:c r="E43" t="str">
+        <x:v>Active surveillance performed by Primary Industries and Regions South Australia (PIRSA)</x:v>
+      </x:c>
+      <x:c r="F43" t="str">
+        <x:v>South Australia</x:v>
+      </x:c>
+      <x:c r="G43" t="str">
+        <x:v>-35.4982</x:v>
+      </x:c>
+      <x:c r="H43" t="str">
+        <x:v>138.2399</x:v>
+      </x:c>
+      <x:c r="I43" t="str">
+        <x:v>Wirrina Cove</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="44">
+      <x:c r="A44" t="str">
+        <x:v>Cape Jaffa Anchorage 2021</x:v>
+      </x:c>
+      <x:c r="B44" t="str">
+        <x:v>PIRSA - Biosecurity SA</x:v>
+      </x:c>
+      <x:c r="C44" t="str">
+        <x:v>12/02/2021</x:v>
+      </x:c>
+      <x:c r="D44" t="str">
+        <x:v>Passive</x:v>
+      </x:c>
+      <x:c r="E44" t="str">
+        <x:v>Marine Manager detection</x:v>
+      </x:c>
+      <x:c r="F44" t="str">
+        <x:v>South Australia</x:v>
+      </x:c>
+      <x:c r="G44" t="str">
+        <x:v>-36.9431</x:v>
+      </x:c>
+      <x:c r="H44" t="str">
+        <x:v>139.6997</x:v>
+      </x:c>
+      <x:c r="I44" t="str">
+        <x:v>Cape Jaffa Anchorage</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="45">
+      <x:c r="A45" t="str">
+        <x:v>Port Lincoln 2016</x:v>
+      </x:c>
+      <x:c r="B45" t="str">
+        <x:v>SARDI</x:v>
+      </x:c>
+      <x:c r="C45" t="str">
+        <x:v>19/05/2016</x:v>
+      </x:c>
+      <x:c r="D45" t="str">
+        <x:v>Specific</x:v>
+      </x:c>
+      <x:c r="E45" t="str">
+        <x:v>Surveillance activity performed by South Australian Research and Development Institute (SARDI). Report: Wiltshire, K.H., et al (2017). Applying molecular techniques to surveys for introduced marine pests at ports in Spencer Gulf, South Australia. </x:v>
+      </x:c>
+      <x:c r="F45" t="str">
+        <x:v>South Australia</x:v>
+      </x:c>
+      <x:c r="G45" t="str">
+        <x:v>-34.7141</x:v>
+      </x:c>
+      <x:c r="H45" t="str">
+        <x:v>135.8663</x:v>
+      </x:c>
+      <x:c r="I45" t="str">
+        <x:v>Port Lincoln</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="46">
+      <x:c r="A46" t="str">
+        <x:v>Wallaroo 2016</x:v>
+      </x:c>
+      <x:c r="B46" t="str">
+        <x:v>SARDI</x:v>
+      </x:c>
+      <x:c r="C46" t="str">
+        <x:v>19/05/2016</x:v>
+      </x:c>
+      <x:c r="D46" t="str">
+        <x:v>Specific</x:v>
+      </x:c>
+      <x:c r="E46" t="str">
+        <x:v> Surveillance activity performed by South Australian Research and Development Institute (SARDI). Report: Wiltshire, K.H., et al (2017). Applying molecular techniques to surveys for introduced marine pests at ports in Spencer Gulf, South Australia). </x:v>
+      </x:c>
+      <x:c r="F46" t="str">
+        <x:v>South Australia</x:v>
+      </x:c>
+      <x:c r="G46" t="str">
+        <x:v>-33.9233</x:v>
+      </x:c>
+      <x:c r="H46" t="str">
+        <x:v>137.6109</x:v>
+      </x:c>
+      <x:c r="I46" t="str">
+        <x:v>Wallaroo</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="47">
+      <x:c r="A47" t="str">
+        <x:v>Whyalla 2016</x:v>
+      </x:c>
+      <x:c r="B47" t="str">
+        <x:v>SARDI </x:v>
+      </x:c>
+      <x:c r="C47" t="str">
+        <x:v>19/05/2016</x:v>
+      </x:c>
+      <x:c r="D47" t="str">
+        <x:v>Specific</x:v>
+      </x:c>
+      <x:c r="E47" t="str">
         <x:v>Surveillance activity performed by South Australian Research and Development Institute (SARDI). Report: Wiltshire, K.H., et al (2017). Applying molecular techniques to surveys for introduced marine pests at ports in Spencer Gulf, South Australia). </x:v>
       </x:c>
-      <x:c r="F40" t="str">
+      <x:c r="F47" t="str">
         <x:v>South Australia</x:v>
       </x:c>
-      <x:c r="G40" t="str">
+      <x:c r="G47" t="str">
         <x:v>-33.0344</x:v>
       </x:c>
-      <x:c r="H40" t="str">
+      <x:c r="H47" t="str">
         <x:v>137.6006</x:v>
       </x:c>
-      <x:c r="I40" t="str">
+      <x:c r="I47" t="str">
         <x:v>Whyalla</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Synonyms</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Other common names</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Taxonomic group</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>Kingdom</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>Phylum</x:v>