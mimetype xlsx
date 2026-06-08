--- v2 (2026-05-08)
+++ v3 (2026-06-08)
@@ -1,78 +1,78 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbcda55e5b64b489c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd925a6708c264eb5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="R834aa05a295141f9"/>
-[...15 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="Rcfd297639d624e2d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="R659d189029c14191"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="General" sheetId="2" r:id="Rb068f45ac1cc45d4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Identification" sheetId="3" r:id="Rbf6358b3107c4161"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Similar species" sheetId="4" r:id="Red8914e55e174497"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Habitat" sheetId="5" r:id="R4d8e097425344c84"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Reproduction and growth" sheetId="6" r:id="R73732927d53e4259"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Feeding" sheetId="7" r:id="Ra645927a88574fca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Competitors" sheetId="8" r:id="Rd5593973a62d4f01"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Predators" sheetId="9" r:id="R8c5c71e5ff484923"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Vectors" sheetId="10" r:id="Rb1adb997db8248fd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Impacts" sheetId="11" r:id="Rf2fbcd4c9791472b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Controls" sheetId="12" r:id="R16e92f1262fb4c63"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Species controls" sheetId="13" r:id="R286d511981bc4188"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Additional information" sheetId="14" r:id="R70c1ee94fa084de3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="References" sheetId="15" r:id="R5a3212f7f4044f4b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Images" sheetId="16" r:id="Rbbddea98dd5a488a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="Rabfd96c3f1bd4ca1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R834aa05a295141f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rf66cb06c0c35418d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Ra380f2e770b2461b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="Rfc51d46d4fcb495a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="R3a522d82320045b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="Rab6e4cb9ecdd42d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="R15e1fa84ae954c42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="Ra143f71d5f6442d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="R83cef58c225e450f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="Ree97ccdc6b874873" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="R669d48daa6124eeb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="R31631ff8ab9847c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="R6aaf7b0ceefe450c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="R0b1f838a67c24408" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="R0332a3625a33430b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="R01b67e3949684ad3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="Rcfd297639d624e2d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R659d189029c14191" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rb068f45ac1cc45d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rbf6358b3107c4161" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="Red8914e55e174497" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="R4d8e097425344c84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="R73732927d53e4259" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="Ra645927a88574fca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="Rd5593973a62d4f01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="R8c5c71e5ff484923" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="Rb1adb997db8248fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="Rf2fbcd4c9791472b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="R16e92f1262fb4c63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="R286d511981bc4188" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="R70c1ee94fa084de3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="R5a3212f7f4044f4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="Rbbddea98dd5a488a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="Rabfd96c3f1bd4ca1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Scientific name</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Common name</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Developments</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>General description</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>ID card URL</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Australian distribution</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -129,51 +129,51 @@
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Notes</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Vectors</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str">
         <x:v/>
       </x:c>
       <x:c r="B2" t="str">
         <x:v>Vector type: Fisheries and Aquaculture
 Vector type description: &lt;p&gt;Vectors types associated with fisheries and aquaculture and trade activities. Examples of vectors from this class are the deliberately translocation&amp;nbsp;of oysters for aquaculture purposes or discarded fishing equipment which is fouled with marine organisms.&amp;nbsp;&lt;/p&gt;
 Vectors:
 Vector: Fisheries - Accidental 
 Description: &lt;p&gt;The accidental translocation of marine pests with aquaculture and commercial fisheries activities. This vector includes the accidental translocation of marine pests attached to aquaculture equipment such as floats, nets or cages.&lt;/p&gt;
 Vector type: Marine Infrastructure
 Vector type description: &lt;p&gt;This class encompasses vectors associated with moveable infrastructure in the marine environment.&lt;/p&gt;
 Vectors:
 Vector: Marine Infrastructure
-Description: &lt;p&gt;The movement of marine infrastructure, may include buoys, floating pontoons and&amp;nbsp;navigation aids. It can act as a vector for fouling&amp;nbsp;communities such as encursting or sessile species e.g. ascidians, bivalves, barnacles, bryozoans or algae,&amp;nbsp;however they can also&amp;nbsp;include mobile species e.g. crabs or seastars. Marine infrastructure can also be moved intentionally or during natural disasters.&lt;/p&gt;
+Description: &lt;p&gt;The movement of marine infrastructure, may include buoys, floating pontoons and&amp;nbsp;navigation aids. It can act as a vector for fouling&amp;nbsp;communities such as encrusting or sessile species e.g. ascidians, bivalves, barnacles, bryozoans or algae,&amp;nbsp;however they can also&amp;nbsp;include mobile species e.g. crabs or sea stars. Marine infrastructure can also be moved intentionally or during natural disasters.&lt;/p&gt;
 Vector type: Natural Dispersal
 Vector type description: &lt;p&gt;Vectors associated with natural range extension through natural processes such as the movement of species to a new location. This is through passive movement in water currents or active movement (migration) due to changes in environmental conditions such as salinity or water temperature.&lt;/p&gt;
 Vectors:
 Vector: Natural Dispersal
 Description: &lt;p&gt;Natural dispersal is a mechanism for the range expansion of a species through the movement of larvae or adults to a new location, and the successful settlement of recruits in this new location.&lt;/p&gt;
 Vector type: Research
 Vector type description: The accidental introduction of species during research activities conducted by education, scientific and private institutions.
 Vectors:
 Vector: Research - Accidental Release
 Description: &lt;p&gt;The accidental release of marine species during research activities.&lt;/p&gt;
 Vector type: Vessels
 Vector type description: &lt;p&gt;Vectors associated with maritime transport and shipping activities. Vessels include bulk carriers, container ships, passenger vessels, fishing vessels, illegal foreign entry vessels and recreational vessels. Ballast water can potentially transport marine species in vessel ballast tanks and via biofouling on the exterior of vessels or internal water systems and equipment. &amp;nbsp;&amp;nbsp;&lt;/p&gt;
 Vectors:
 Vector: Ballast Water
 Description: &lt;p&gt;Various types and life stages of aquatic species can be transported in&amp;nbsp;ballast water. Species taken up in ballast water can be discharged from vessels if it’s not correctly managed. Marine pests can also survive within ballast tank sediments.&lt;/p&gt;
 &lt;p&gt;&amp;nbsp;&lt;/p&gt;
 Vector: Biofouling
 Description: &lt;p&gt;Biofouling is the accumulation of sessile or mobile marine organisms on submerged parts of vessels. When marine pests attach to vessel hulls or niche areas (e.g. sea chests, propeller shafts or rudders), they can be transported to new locations. Introduction can occur through (1) A fouling species spawning event from the external or internal parts of a vessel while in port and its successful establishment. (2) The dislodgement of fouling species from a vessel accidentally such as abrasion with wharf structures, or deliberately through in-water cleaning activities; and (3) The sinking of fouled vessels either deliberately or accidentally.&lt;/p&gt;
 </x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 