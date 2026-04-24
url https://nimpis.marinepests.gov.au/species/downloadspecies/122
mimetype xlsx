--- v0 (2026-04-02)
+++ v1 (2026-04-24)
@@ -1,78 +1,78 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a4366204e7b4a5e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c082970a9b1491d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="R169f2958f3b94d43"/>
-[...15 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="R0e00961a33d74583"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="Rd9d7f6df80ca4207"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="General" sheetId="2" r:id="Rc3c6da3ca943489c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Identification" sheetId="3" r:id="R628dd3c09d84426e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Similar species" sheetId="4" r:id="R69f3807ce15e4198"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Habitat" sheetId="5" r:id="Re7abdba7979041e7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Reproduction and growth" sheetId="6" r:id="R4b15d36a9c134b72"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Feeding" sheetId="7" r:id="Rbfb8f16e60154669"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Competitors" sheetId="8" r:id="Rd7a0ffc7519c4b9a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Predators" sheetId="9" r:id="R37c79de8831e455a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Vectors" sheetId="10" r:id="Rcf57aa0f373d46ae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Impacts" sheetId="11" r:id="Raf11d7c25ee64346"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Controls" sheetId="12" r:id="R546c741352a64b95"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Species controls" sheetId="13" r:id="Rbe9d050eb2d94355"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Additional information" sheetId="14" r:id="Rd6c2709816264289"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="References" sheetId="15" r:id="R63c55ad243d542b7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Images" sheetId="16" r:id="R3108107e904c446b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="R0fc128531eea4be6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R169f2958f3b94d43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R8cb877599f4f40ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R95ad95bb9e0f407c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="Rac2d8d7a51e94399" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="R42b4e995c5d54686" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="R2993b7af9e2d4a16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="R9de2519fed09467b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="R5355fc5693fd414e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="Rf349150f81264936" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="Ra74c3da55969419d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="Rec81575eccd442d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="Rf5db2e417aed474a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="Rd8d1a790258d48de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="R278f3a0578ac4249" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="Rbc60d97f609c46d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="R204f45a947784adc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="R0e00961a33d74583" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd9d7f6df80ca4207" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rc3c6da3ca943489c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R628dd3c09d84426e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="R69f3807ce15e4198" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="Re7abdba7979041e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="R4b15d36a9c134b72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="Rbfb8f16e60154669" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="Rd7a0ffc7519c4b9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="R37c79de8831e455a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="Rcf57aa0f373d46ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="Raf11d7c25ee64346" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="R546c741352a64b95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="Rbe9d050eb2d94355" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="Rd6c2709816264289" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="R63c55ad243d542b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="R3108107e904c446b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="R0fc128531eea4be6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Scientific name</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Common name</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Developments</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>General description</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>ID card URL</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Australian distribution</x:v>
       </x:c>
       <x:c r="G1" t="str">