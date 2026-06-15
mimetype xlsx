--- v1 (2026-04-24)
+++ v2 (2026-06-15)
@@ -1,78 +1,78 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c082970a9b1491d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R409d27adb6d246c5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="Rd9d7f6df80ca4207"/>
-[...15 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="R0fc128531eea4be6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="R46745e0366c843a9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="General" sheetId="2" r:id="Rc3afc29f15d74484"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Identification" sheetId="3" r:id="R4414c0cec6d4460d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Similar species" sheetId="4" r:id="Re3f6d5551dd44492"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Habitat" sheetId="5" r:id="R01de1b3c82d54c7a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Reproduction and growth" sheetId="6" r:id="R0e43d99a37e340f9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Feeding" sheetId="7" r:id="R2c2a233d5c2b4283"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Competitors" sheetId="8" r:id="R793f0de51dc24638"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Predators" sheetId="9" r:id="Re55e532bd3194724"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Vectors" sheetId="10" r:id="R03d3a4dbf1aa44eb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Impacts" sheetId="11" r:id="Rc972acc727a4457f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Controls" sheetId="12" r:id="R2ce38e50122543e6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Species controls" sheetId="13" r:id="Ree70cf0aafa947c6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Additional information" sheetId="14" r:id="R627da2d496764fcc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="References" sheetId="15" r:id="Rce55c24296c540a9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Images" sheetId="16" r:id="R4f5b99ba945746ec"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="Rb8a5aa480aca4bd4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd9d7f6df80ca4207" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rc3c6da3ca943489c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R628dd3c09d84426e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="R69f3807ce15e4198" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="Re7abdba7979041e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="R4b15d36a9c134b72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="Rbfb8f16e60154669" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="Rd7a0ffc7519c4b9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="R37c79de8831e455a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="Rcf57aa0f373d46ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="Raf11d7c25ee64346" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="R546c741352a64b95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="Rbe9d050eb2d94355" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="Rd6c2709816264289" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="R63c55ad243d542b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="R3108107e904c446b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="R0fc128531eea4be6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R46745e0366c843a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rc3afc29f15d74484" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R4414c0cec6d4460d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="Re3f6d5551dd44492" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="R01de1b3c82d54c7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="R0e43d99a37e340f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="R2c2a233d5c2b4283" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="R793f0de51dc24638" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="Re55e532bd3194724" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="R03d3a4dbf1aa44eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="Rc972acc727a4457f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="R2ce38e50122543e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="Ree70cf0aafa947c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="R627da2d496764fcc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="Rce55c24296c540a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="R4f5b99ba945746ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="Rb8a5aa480aca4bd4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Scientific name</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Common name</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Developments</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>General description</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>ID card URL</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Australian distribution</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -128,51 +128,51 @@
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Notes</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Vectors</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str">
         <x:v/>
       </x:c>
       <x:c r="B2" t="str">
         <x:v>Vector type: Artificial Waterways
 Vector type description: &lt;p&gt;This class encompasses vectors associated with canals. These are artificially constructed waterways, for example: the Suez Canal which has enabled many species introductions from the Red Sea into the Mediterranean Sea; or the Panama Canal which has enabled many Pacific ocean species to enter the Gulf of Mexico. This class does not include naturally occurring canals and waterways.&amp;nbsp;&lt;/p&gt;
 Vectors:
 Vector: Artificial Waterways
-Description: &lt;p&gt;Artificially constructed waterways have provided a new pathway for aquatic species dispersal, either through natural dispersal (larvae in the plankton or migration of adults) or associated with shipping or fisheries activities. For example, vectors associated with artificially constructed waterways, such as the Panama Canal, has enabled many Pacific Ocean species to enter the Gulf of Mexico. This vector type does not include naturally occurring canals and waterways.&lt;/p&gt;
+Description: &lt;p&gt;Artificially constructed waterways have provided a new pathway for aquatic species dispersal, either through natural dispersal (e.g. larvae in the plankton or migration of adults) or associated with shipping or fisheries activities. For example, vectors associated with artificially constructed waterways such as the Panama Canal, has enabled many Pacific Ocean species to enter the Gulf of Mexico. This vector type does not include naturally occurring canals and waterways.&lt;/p&gt;
 Vector type: Natural Dispersal
 Vector type description: &lt;p&gt;Vectors associated with natural range extension through natural processes such as the movement of species to a new location. This is through passive movement in water currents or active movement (migration) due to changes in environmental conditions such as salinity or water temperature.&lt;/p&gt;
 Vectors:
 Vector: Natural Dispersal
 Description: &lt;p&gt;Natural dispersal is a mechanism for the range expansion of a species through the movement of larvae or adults to a new location, and the successful settlement of recruits in this new location.&lt;/p&gt;
 Vector type: Vessels
 Vector type description: &lt;p&gt;Vectors associated with maritime transport and shipping activities. Vessels include bulk carriers, container ships, passenger vessels, fishing vessels, illegal foreign entry vessels and recreational vessels. Ballast water can potentially transport marine species in vessel ballast tanks and via biofouling on the exterior of vessels or internal water systems and equipment. &amp;nbsp;&amp;nbsp;&lt;/p&gt;
 Vectors:
 Vector: Ballast Water
 Description: &lt;p&gt;Various types and life stages of aquatic species can be transported in&amp;nbsp;ballast water. Species taken up in ballast water can be discharged from vessels if it’s not correctly managed. Marine pests can also survive within ballast tank sediments.&lt;/p&gt;
 &lt;p&gt;&amp;nbsp;&lt;/p&gt;
 </x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Notes</x:v>
       </x:c>
@@ -591,72 +591,71 @@
 </x:v>
       </x:c>
       <x:c r="D11" t="str">
         <x:v/>
       </x:c>
       <x:c r="E11" t="str">
         <x:v/>
       </x:c>
       <x:c r="F11" t="str">
         <x:v/>
       </x:c>
       <x:c r="G11" t="str">
         <x:v>&lt;p&gt;The use of UV radiation to kill planktonic organisms is currently too costly for widespread use given the current deployment methods. Ongoing research is aimed at the development and installation of an UV treatment unit for water conduits (Chalker-Scott and Scott, 1998).&lt;br /&gt;
 Blue light also triggers gametogenesis in other &lt;em&gt;Laminariales&lt;/em&gt; (Luning 1980) besides &lt;em&gt;Undaria&lt;/em&gt; &lt;em&gt;pinnatifida&lt;/em&gt;, including the co-occurring species &lt;em&gt;Macrocystis pyrifera&lt;/em&gt; and &lt;em&gt;Ecklonia radiata&lt;/em&gt;,&amp;nbsp;and the critical blue light quantum dose for gametogenesis of &lt;em&gt;U. pinnatifida&lt;/em&gt; is higher than that of other kelps (Stuart 1997).&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="H11" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="12">
       <x:c r="A12" t="str">
         <x:v>Manual removal (diver collection)</x:v>
       </x:c>
       <x:c r="B12" t="str">
-        <x:v>&lt;p&gt;Diver collection of pest species may be possible if an incursion is detected while small in size (area and abundance) and before reproduction occurs (especially in species with planktonic larval stages).&lt;br /&gt;
-Permits are required to remove anything from marine protected areas, even introduced species.&amp;nbsp;&lt;/p&gt;
+        <x:v>&lt;p&gt;Diver collection may be possible if an incursion is detected while small in size (area and abundance) and before reproduction occurs (especially in species with planktonic larval stages).&lt;br /&gt;
+Permits are required to remove organisms from marine protected areas, including introduced marine species.&amp;nbsp;&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="C12" t="str">
         <x:v>&lt;p&gt;The advantages of manual removal are selectivity for the target pest and limited damage to non‑target species. However, as it requires visual detection its not practical in turbid waters. Manual removal is of greatest utility when incursions are small and spatially confined or when they are in sensitive environments (such as marine reserves or areas of high biodiversity value).&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="D12" t="str">
         <x:v/>
       </x:c>
       <x:c r="E12" t="str">
         <x:v/>
       </x:c>
       <x:c r="F12" t="str">
         <x:v>&lt;p&gt;Diver control is not cost effective at depths greater than 12 metres because of diving restrictions due to surface intervals required (Andrews et al., 1996).&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="G12" t="str">
         <x:v>&lt;p&gt;Physical removal by divers is effective only as a tactical control useful, in small areas and it is not logistically possible for infestations extending over large areas,&amp;nbsp;but could be useful around marine farms, marine reserves or areas of new incursions.&amp;nbsp;Requires ongoing monitoring and to be repeated as necessary, especially if the source of the introduction can not be found or controlled, which can rapidly become costly.&lt;br /&gt;
-Care and diver education is of primary importance in this program because of the presence of similar-looking native species. Care is required during physical removal to not trigger spawning or spread reproductive propagules or fragments, precautions such as placing removed specimens in sealed plastic bags rather than mesh catch bags would need to be taken. The main concern associated with manual removal of macroalgae is that some species are to reproduce asexually from fragments, others can regrow from holdfast attachments and others have cryptic microscopic lifestages that are difficult to target. Additionally, detached thalli with mature propagules, may contribute to enhanced translocation of these species.&lt;br /&gt;
-&amp;nbsp;&lt;/p&gt;
+Care and diver education is of primary importance in this program because of the presence of similar-looking native species. Care is required during physical removal to not trigger spawning or spread reproductive propagules or fragments, precautions such as placing removed specimens in sealed plastic bags rather than mesh catch bags would need to be taken. The main concern associated with manual removal of macroalgae is that some species are to reproduce asexually from fragments, others can regrow from holdfast attachments and others have cryptic microscopic lifestages that are difficult to target. Additionally, detached thalli with mature propagules, may contribute to enhanced translocation of these species.&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="H12" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="13">
       <x:c r="A13" t="str">
         <x:v>Mechanical harvesting /cleaning</x:v>
       </x:c>
       <x:c r="B13" t="str">
         <x:v>&lt;p&gt;Mechanical removal entails use of machinery to directly remove the target species and may involve techniques such as dredging or trawling. Harvesting machines have been used in the intertidal and subtidal to collect plant and algae.&lt;/p&gt;
 &lt;p&gt;&amp;nbsp;&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="C13" t="str">
         <x:v>&lt;p&gt;Spartina rhizomes and roots grow to a depth of three metres and eradication attempts have included physical removal. Mechanical excavation may be effective in areas where suitable access is permitted (and substrate is stable enough). In the UK, physical disturbance was investigated as a possible control method. This involved disturbance of the sediments by a lightweight tracked vehicle until the Spartina clumps were dislodged and buried with the sediment. There was no evidence of impacts to the infauna and the method was thought to be an appropriate for Spartina control in tidal flats (Frid et al., 1999). Preliminary experiments using mowing as a control method for &lt;em&gt;Spartina anglica&lt;/em&gt; and &lt;em&gt;S. alternifolia&lt;/em&gt; using sickle bar mowers or weed eaters in Washington, USA had variable success depending of the time of year (Bentler 1998). Mechanical harvesters and hydraulic excavators are used in freshwaters to control excessive macrophyte growth (RGAG 1998; Faithful, 2000) but are less successful in removing macroalgae in the marine environment.&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="D13" t="str">
         <x:v/>
       </x:c>
       <x:c r="E13" t="str">
         <x:v/>
       </x:c>