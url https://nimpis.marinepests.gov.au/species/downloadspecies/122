--- v2 (2026-06-15)
+++ v3 (2026-07-26)
@@ -1,78 +1,78 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R409d27adb6d246c5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ea4efdf81c74521" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="R46745e0366c843a9"/>
-[...15 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="Rb8a5aa480aca4bd4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="R7534ac1969fe4267"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="General" sheetId="2" r:id="R9ce6b42456744bcc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Identification" sheetId="3" r:id="Raa465cece40f4dff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Similar species" sheetId="4" r:id="R2c1fcfb2bceb4e25"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Habitat" sheetId="5" r:id="R1b0b025871c84619"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Reproduction and growth" sheetId="6" r:id="R288abf7db7f34e76"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Feeding" sheetId="7" r:id="Re60f02e344eb4225"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Competitors" sheetId="8" r:id="R1ca63926756c45c0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Predators" sheetId="9" r:id="R043ede19f8f04b74"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Vectors" sheetId="10" r:id="R84b608f8dd1d4d88"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Impacts" sheetId="11" r:id="R17abfc82f36d4c57"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Controls" sheetId="12" r:id="R65e880853aa54199"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Species controls" sheetId="13" r:id="R75b4c2125d56437a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Additional information" sheetId="14" r:id="R76b01a8e8ee34188"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="References" sheetId="15" r:id="Ra7c01b3cd30e4abe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Images" sheetId="16" r:id="R34bbb68c18724b1d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="R4c0a818abf42435f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R46745e0366c843a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rc3afc29f15d74484" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R4414c0cec6d4460d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="Re3f6d5551dd44492" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="R01de1b3c82d54c7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="R0e43d99a37e340f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="R2c2a233d5c2b4283" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="R793f0de51dc24638" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="Re55e532bd3194724" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="R03d3a4dbf1aa44eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="Rc972acc727a4457f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="R2ce38e50122543e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="Ree70cf0aafa947c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="R627da2d496764fcc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="Rce55c24296c540a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="R4f5b99ba945746ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="Rb8a5aa480aca4bd4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7534ac1969fe4267" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R9ce6b42456744bcc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Raa465cece40f4dff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="R2c1fcfb2bceb4e25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="R1b0b025871c84619" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="R288abf7db7f34e76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="Re60f02e344eb4225" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="R1ca63926756c45c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="R043ede19f8f04b74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="R84b608f8dd1d4d88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="R17abfc82f36d4c57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="R65e880853aa54199" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="R75b4c2125d56437a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="R76b01a8e8ee34188" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="Ra7c01b3cd30e4abe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="R34bbb68c18724b1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="R4c0a818abf42435f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Scientific name</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Common name</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Developments</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>General description</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>ID card URL</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Australian distribution</x:v>
       </x:c>
       <x:c r="G1" t="str">