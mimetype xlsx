--- v0 (2026-04-04)
+++ v1 (2026-05-03)
@@ -1,78 +1,78 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc082f0ee02a44ae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67bdc234ca854dee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="Rfd5d1fe448a342e0"/>
-[...15 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="Rf36f815b39c048e3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="R3a9f3edd1f44419e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="General" sheetId="2" r:id="Rab16e6444c84490e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Identification" sheetId="3" r:id="R9ec10147de0e45c3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Similar species" sheetId="4" r:id="R61f46ab866064f08"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Habitat" sheetId="5" r:id="R1a7fd19d552e43a7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Reproduction and growth" sheetId="6" r:id="R534b3543b22b4141"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Feeding" sheetId="7" r:id="R412b7bb19ef34e1c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Competitors" sheetId="8" r:id="R7682a318a1784961"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Predators" sheetId="9" r:id="R8ec7e623d6294cb5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Vectors" sheetId="10" r:id="Rc935db26c9494432"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Impacts" sheetId="11" r:id="R84656df57e3747cd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Controls" sheetId="12" r:id="R4b895f48756941f8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Species controls" sheetId="13" r:id="R5778a30452484770"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Additional information" sheetId="14" r:id="Rbf12270965a84f19"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="References" sheetId="15" r:id="R7db292372b7f4ad7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Images" sheetId="16" r:id="R42872bb441d742a2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="R1e7bb99ced7649bb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rfd5d1fe448a342e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R27c608a8f87f4478" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R837bbe9790e84c5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="R2aa3c14a2c9e4ab5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="R1b534dc4048b47e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="R3a3c036ef3b1492a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="Reffa5b28ff89493f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="R2a32dedff2624228" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="Ra400826e3d934954" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="Rbfa3cf1f2e3f42cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="Rc94e24a93c5e4892" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="R0e3e10d0b4b6439a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="R11d7997761514051" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="R8460d7da14f04361" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="R0b30b9a1576d45cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="R2e27ab2f386e41f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="Rf36f815b39c048e3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3a9f3edd1f44419e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rab16e6444c84490e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R9ec10147de0e45c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="R61f46ab866064f08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="R1a7fd19d552e43a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="R534b3543b22b4141" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="R412b7bb19ef34e1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="R7682a318a1784961" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="R8ec7e623d6294cb5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="Rc935db26c9494432" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="R84656df57e3747cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="R4b895f48756941f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="R5778a30452484770" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="Rbf12270965a84f19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="R7db292372b7f4ad7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="R42872bb441d742a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="R1e7bb99ced7649bb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Scientific name</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Common name</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Developments</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>General description</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>ID card URL</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Australian distribution</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -122,69 +122,69 @@
       <x:c r="J2" t="str">
         <x:v/>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Notes</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Vectors</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str">
         <x:v/>
       </x:c>
       <x:c r="B2" t="str">
         <x:v>Vector type: Fisheries and Aquaculture
-Vector type description: &lt;p&gt;Vectors types associated with fisheries and aquaculture and trade activities. Examples of&amp;nbsp; vectors from this class are the deliberately translocation&amp;nbsp;of oysters&amp;nbsp; for aquaculture purposes or discarded fishing equipment which is fouled with marine organisms.&amp;nbsp;&lt;/p&gt;
+Vector type description: &lt;p&gt;Vectors types associated with fisheries and aquaculture and trade activities. Examples of vectors from this class are the deliberately translocation&amp;nbsp;of oysters for aquaculture purposes or discarded fishing equipment which is fouled with marine organisms.&amp;nbsp;&lt;/p&gt;
 Vectors:
 Vector: Fisheries - Accidental 
-Description: &lt;p&gt;The accidental translocation of marine pests with aquaculture and commerical fisheries activities. This vector includes the accidental translocation of marine pests attached to aquaculture equipment such as floats, nets or cages.&lt;/p&gt;
+Description: &lt;p&gt;The accidental translocation of marine pests with aquaculture and commercial fisheries activities. This vector includes the accidental translocation of marine pests attached to aquaculture equipment such as floats, nets or cages.&lt;/p&gt;
 Vector: Mollusc - Accidental
 Description: &lt;p&gt;The introduction of organisms associated with molluscs and their deliberate translocation. Species of molluscs are highly valued aquaculture species and have been translocated across the globe for farming. Many species live cryptically on mollusc shells and have subsequently been introduced along with molluscs into new locations. This was more common historically, when shells were not externally cleaned.&lt;/p&gt;
 Vector type: Natural Dispersal
 Vector type description: &lt;p&gt;Vectors associated with natural range extension through natural processes such as the movement of species to a new location. This is through passive movement in water currents or active movement (migration) due to changes in environmental conditions such as salinity or water temperature.&lt;/p&gt;
 Vectors:
 Vector: Natural Dispersal
 Description: &lt;p&gt;Natural dispersal is a mechanism for the range expansion of a species through the movement of larvae or adults to a new location, and the successful settlement of recruits in this new location.&lt;/p&gt;
 Vector type: Vessels
 Vector type description: &lt;p&gt;Vectors associated with maritime transport and shipping activities. Vessels include bulk carriers, container ships, passenger vessels, fishing vessels, illegal foreign entry vessels and recreational vessels. Ballast water can potentially transport marine species in vessel ballast tanks and via biofouling on the exterior of vessels or internal water systems and equipment. &amp;nbsp;&amp;nbsp;&lt;/p&gt;
 Vectors:
 Vector: Ballast Water
 Description: &lt;p&gt;Various types and life stages of aquatic species can be transported in&amp;nbsp;ballast water. Species taken up in ballast water can be discharged from vessels if it’s not correctly managed. Marine pests can also survive within ballast tank sediments.&lt;/p&gt;
 &lt;p&gt;&amp;nbsp;&lt;/p&gt;
 Vector: Biofouling
-Description: &lt;p&gt;Biofouling is the accumulation of sessile or mobile marine organisims on submerged parts of vessels. When marine pests attach to vessel hulls or niche areas (e.g. sea chests, propeller shafts or rudders), they can be transported to new locations. Introduction can occur through (1) A fouling species spawning event from the external or internal parts of a vessel while in port and its successful establishment. (2) The dislodgement of fouling species from a vessel accidentally such as abrasion with wharf structures, or deliberately through in-water cleaning activities; and (3) The sinking of fouled vessels either deliberately or accidentally.&lt;/p&gt;
+Description: &lt;p&gt;Biofouling is the accumulation of sessile or mobile marine organisms on submerged parts of vessels. When marine pests attach to vessel hulls or niche areas (e.g. sea chests, propeller shafts or rudders), they can be transported to new locations. Introduction can occur through (1) A fouling species spawning event from the external or internal parts of a vessel while in port and its successful establishment. (2) The dislodgement of fouling species from a vessel accidentally such as abrasion with wharf structures, or deliberately through in-water cleaning activities; and (3) The sinking of fouled vessels either deliberately or accidentally.&lt;/p&gt;
 </x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Notes</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Impacts</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str">
         <x:v>&lt;p&gt;&lt;em&gt;C. fragile&lt;/em&gt; ssp. &lt;em&gt;fragile&lt;/em&gt;&amp;nbsp;is regarded as a pest because of its invasive capabilities and its reported impacts on shellfish farms in the northwest Atlantic. It is recorded as preventing the re-establishment of native algal species in New Zealand but can not competitively exclude them. In Australia it is reported to settle on native algae and shellfish and to foul commercial fishing nets. In some areas large wracks of the algae accumulate and rot on beaches after storms.&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="B2" t="str">
         <x:v>Impact type: Economic