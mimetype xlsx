--- v1 (2026-05-03)
+++ v2 (2026-05-26)
@@ -1,78 +1,78 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67bdc234ca854dee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re70a57363b9d4a42" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="R3a9f3edd1f44419e"/>
-[...15 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="R1e7bb99ced7649bb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="R4fd90b0aa2314c7d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="General" sheetId="2" r:id="R6751c3d1ea3d4fa3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Identification" sheetId="3" r:id="Rf77e7c8edfc04c8d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Similar species" sheetId="4" r:id="R481190ca7da24dde"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Habitat" sheetId="5" r:id="R780edb44e07c484c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Reproduction and growth" sheetId="6" r:id="R1405092b26c04aff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Feeding" sheetId="7" r:id="R93fbfc0870de4ffe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Competitors" sheetId="8" r:id="R8c6cd31ef6d54f51"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Predators" sheetId="9" r:id="R9df4fa012874477e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Vectors" sheetId="10" r:id="R67c69b737e024647"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Impacts" sheetId="11" r:id="Rc3226318613b46e3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Controls" sheetId="12" r:id="R98f0136b55c4426b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Species controls" sheetId="13" r:id="R3a071a7e81524cda"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Additional information" sheetId="14" r:id="Rb33960c8520f455a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="References" sheetId="15" r:id="R710496e9f0c8466a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Images" sheetId="16" r:id="R47ba0f2d6d764d4d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="Rf96ddf9eb2ef4a93"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3a9f3edd1f44419e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rab16e6444c84490e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R9ec10147de0e45c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="R61f46ab866064f08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="R1a7fd19d552e43a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="R534b3543b22b4141" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="R412b7bb19ef34e1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="R7682a318a1784961" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="R8ec7e623d6294cb5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="Rc935db26c9494432" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="R84656df57e3747cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="R4b895f48756941f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="R5778a30452484770" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="Rbf12270965a84f19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="R7db292372b7f4ad7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="R42872bb441d742a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="R1e7bb99ced7649bb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4fd90b0aa2314c7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R6751c3d1ea3d4fa3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rf77e7c8edfc04c8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="R481190ca7da24dde" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="R780edb44e07c484c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="R1405092b26c04aff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="R93fbfc0870de4ffe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="R8c6cd31ef6d54f51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="R9df4fa012874477e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="R67c69b737e024647" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="Rc3226318613b46e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="R98f0136b55c4426b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="R3a071a7e81524cda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="Rb33960c8520f455a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="R710496e9f0c8466a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="R47ba0f2d6d764d4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="Rf96ddf9eb2ef4a93" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Scientific name</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Common name</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Developments</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>General description</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>ID card URL</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Australian distribution</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -356,51 +356,51 @@
       </x:c>
       <x:c r="E4" t="str">
         <x:v>In Connecticut, USA quicklime was spread at a rate of 6.75 metric tons/hectare (&lt;6m depth) on dormant oyster beds to kill fouling species (MacKenzie 1977).</x:v>
       </x:c>
       <x:c r="F4" t="str">
         <x:v>Hazardous according to Worksafe Australia criteria (NOHSC).</x:v>
       </x:c>
       <x:c r="G4" t="str">
         <x:v>&lt;p&gt;The alga &lt;em&gt;Codium fragile spp tomentosoides&lt;/em&gt; was very difficult to eradicate using hydrated lime solutions and it took a long time to assess their efficacy (MacNair and Smith, 1999).&lt;br /&gt;
 Debates over the persistence of lime in the environment, probably due to different formulations used. As follows: the lime can dissolve in about 48 hours leaving no residue (C. MacKenzie, NEFC, NMFS, US; pers. comm.). However, in field trials, lime remained effective for several weeks after deposition, but at a much reduced kill rate. However, C.L. Goggin, CRIMP; unpublished data in Thresher et al., (1998), reports that seastars must be in contact with the lime for lengthy periods (&amp;gt;5 hours) in order for it to be effective,&amp;nbsp;and in a relatively two dimensional habitat where they are unable to evade the lime (Thresher et al. 1998).&lt;br /&gt;
 The use of chemicals to control the seastar is unlikely to be acceptable to the Australian public. There is little public support for the broadcast application of quicklime to kill seastars despite the ease in obtaining suitable quantities due to its industrial uses and relatively cheap costs.&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="H4" t="str">
         <x:v>&lt;p&gt;Limited success.&lt;br /&gt;
 &lt;br /&gt;
 4% hydrated lime solutions were used in an attempt to kill &lt;em&gt;Codium fragile ssp. fragile&lt;/em&gt;&amp;nbsp;fouling oysters in Canada and prevent translocation between areas. The alga was very difficult to eradicate using these treatments although it took a long time to assess their efficacy (MacNair and Smith, 1999).&lt;/p&gt;
 </x:v>
       </x:c>
     </x:row>
     <x:row r="5">
       <x:c r="A5" t="str">
         <x:v>Manual removal (diver collection)</x:v>
       </x:c>
       <x:c r="B5" t="str">
-        <x:v>&lt;p&gt;Diver collection of pest species may be possible if an incursion is detected while small in size (area and abundance) and before reproduction occurs (especially in species with planktonic larval stages).&lt;br /&gt;
+        <x:v>&lt;p&gt;Diver collection may be possible if an incursion is detected while small in size (area and abundance) and before reproduction occurs (especially in species with planktonic larval stages).&lt;br /&gt;
 Permits are required to remove anything from marine protected areas, even introduced species.&amp;nbsp;&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="C5" t="str">
         <x:v>&lt;p&gt;The advantages of manual removal are selectivity for the target pest and limited damage to non‑target species. However, as it requires visual detection its not practical in turbid waters. Manual removal is of greatest utility when incursions are small and spatially confined or when they are in sensitive environments (such as marine reserves or areas of high biodiversity value).&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="D5" t="str">
         <x:v/>
       </x:c>
       <x:c r="E5" t="str">
         <x:v/>
       </x:c>
       <x:c r="F5" t="str">
         <x:v>&lt;p&gt;Diver control is not cost effective at depths greater than 12 metres because of diving restrictions due to surface intervals required (Andrews et al., 1996).&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="G5" t="str">
         <x:v>&lt;p&gt;Physical removal by divers is effective only as a tactical control useful, in small areas and it is not logistically possible for infestations extending over large areas,&amp;nbsp;but could be useful around marine farms, marine reserves or areas of new incursions.&amp;nbsp;Requires ongoing monitoring and to be repeated as necessary, especially if the source of the introduction can not be found or controlled, which can rapidly become costly.&lt;br /&gt;
 Care and diver education is of primary importance in this program because of the presence of similar-looking native species. Care is required during physical removal to not trigger spawning or spread reproductive propagules or fragments, precautions such as placing removed specimens in sealed plastic bags rather than mesh catch bags would need to be taken. The main concern associated with manual removal of macroalgae is that some species are to reproduce asexually from fragments, others can regrow from holdfast attachments and others have cryptic microscopic lifestages that are difficult to target. Additionally, detached thalli with mature propagules, may contribute to enhanced translocation of these species.&lt;br /&gt;
 &amp;nbsp;&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="H5" t="str">
         <x:v>&lt;p&gt;Unsuccessful.&lt;br /&gt;