--- v2 (2026-05-26)
+++ v3 (2026-06-17)
@@ -1,78 +1,78 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re70a57363b9d4a42" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rada0fe718a174645" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="R4fd90b0aa2314c7d"/>
-[...15 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="Rf96ddf9eb2ef4a93"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="R918413f5b3314ff3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="General" sheetId="2" r:id="Rc1f610cc5ce04599"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Identification" sheetId="3" r:id="Ra41e1a7609c24a20"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Similar species" sheetId="4" r:id="Rcbd64f93dfa743e6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Habitat" sheetId="5" r:id="R95a66a24782642f1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Reproduction and growth" sheetId="6" r:id="Rd4770ea14e804ab4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Feeding" sheetId="7" r:id="R9ac957e593e8437d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Competitors" sheetId="8" r:id="R8c9f01405fd44fd2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Predators" sheetId="9" r:id="Rc5bb7d84a9014505"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Vectors" sheetId="10" r:id="R3c65ad594a7e4390"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Impacts" sheetId="11" r:id="Rc75228a2207d46d6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Controls" sheetId="12" r:id="R8ecf26be892445da"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Species controls" sheetId="13" r:id="R082b1a1894c04707"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Additional information" sheetId="14" r:id="Rd8d933753a0841e2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="References" sheetId="15" r:id="Ra69f7e6569294a90"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Images" sheetId="16" r:id="R3cc91227f1a54f29"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="R1f3a05604f2946b2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4fd90b0aa2314c7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R6751c3d1ea3d4fa3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rf77e7c8edfc04c8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="R481190ca7da24dde" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="R780edb44e07c484c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="R1405092b26c04aff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="R93fbfc0870de4ffe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="R8c6cd31ef6d54f51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="R9df4fa012874477e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="R67c69b737e024647" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="Rc3226318613b46e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="R98f0136b55c4426b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="R3a071a7e81524cda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="Rb33960c8520f455a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="R710496e9f0c8466a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="R47ba0f2d6d764d4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="Rf96ddf9eb2ef4a93" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R918413f5b3314ff3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rc1f610cc5ce04599" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Ra41e1a7609c24a20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="Rcbd64f93dfa743e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="R95a66a24782642f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="Rd4770ea14e804ab4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="R9ac957e593e8437d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="R8c9f01405fd44fd2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="Rc5bb7d84a9014505" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="R3c65ad594a7e4390" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="Rc75228a2207d46d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="R8ecf26be892445da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="R082b1a1894c04707" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="Rd8d933753a0841e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="Ra69f7e6569294a90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="R3cc91227f1a54f29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="R1f3a05604f2946b2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Scientific name</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Common name</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Developments</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>General description</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>ID card URL</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Australian distribution</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -357,71 +357,70 @@
       <x:c r="E4" t="str">
         <x:v>In Connecticut, USA quicklime was spread at a rate of 6.75 metric tons/hectare (&lt;6m depth) on dormant oyster beds to kill fouling species (MacKenzie 1977).</x:v>
       </x:c>
       <x:c r="F4" t="str">
         <x:v>Hazardous according to Worksafe Australia criteria (NOHSC).</x:v>
       </x:c>
       <x:c r="G4" t="str">
         <x:v>&lt;p&gt;The alga &lt;em&gt;Codium fragile spp tomentosoides&lt;/em&gt; was very difficult to eradicate using hydrated lime solutions and it took a long time to assess their efficacy (MacNair and Smith, 1999).&lt;br /&gt;
 Debates over the persistence of lime in the environment, probably due to different formulations used. As follows: the lime can dissolve in about 48 hours leaving no residue (C. MacKenzie, NEFC, NMFS, US; pers. comm.). However, in field trials, lime remained effective for several weeks after deposition, but at a much reduced kill rate. However, C.L. Goggin, CRIMP; unpublished data in Thresher et al., (1998), reports that seastars must be in contact with the lime for lengthy periods (&amp;gt;5 hours) in order for it to be effective,&amp;nbsp;and in a relatively two dimensional habitat where they are unable to evade the lime (Thresher et al. 1998).&lt;br /&gt;
 The use of chemicals to control the seastar is unlikely to be acceptable to the Australian public. There is little public support for the broadcast application of quicklime to kill seastars despite the ease in obtaining suitable quantities due to its industrial uses and relatively cheap costs.&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="H4" t="str">
         <x:v>&lt;p&gt;Limited success.&lt;br /&gt;
 &lt;br /&gt;
 4% hydrated lime solutions were used in an attempt to kill &lt;em&gt;Codium fragile ssp. fragile&lt;/em&gt;&amp;nbsp;fouling oysters in Canada and prevent translocation between areas. The alga was very difficult to eradicate using these treatments although it took a long time to assess their efficacy (MacNair and Smith, 1999).&lt;/p&gt;
 </x:v>
       </x:c>
     </x:row>
     <x:row r="5">
       <x:c r="A5" t="str">
         <x:v>Manual removal (diver collection)</x:v>
       </x:c>
       <x:c r="B5" t="str">
         <x:v>&lt;p&gt;Diver collection may be possible if an incursion is detected while small in size (area and abundance) and before reproduction occurs (especially in species with planktonic larval stages).&lt;br /&gt;
-Permits are required to remove anything from marine protected areas, even introduced species.&amp;nbsp;&lt;/p&gt;
+Permits are required to remove organisms from marine protected areas, including introduced marine species.&amp;nbsp;&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="C5" t="str">
         <x:v>&lt;p&gt;The advantages of manual removal are selectivity for the target pest and limited damage to non‑target species. However, as it requires visual detection its not practical in turbid waters. Manual removal is of greatest utility when incursions are small and spatially confined or when they are in sensitive environments (such as marine reserves or areas of high biodiversity value).&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="D5" t="str">
         <x:v/>
       </x:c>
       <x:c r="E5" t="str">
         <x:v/>
       </x:c>
       <x:c r="F5" t="str">
         <x:v>&lt;p&gt;Diver control is not cost effective at depths greater than 12 metres because of diving restrictions due to surface intervals required (Andrews et al., 1996).&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="G5" t="str">
         <x:v>&lt;p&gt;Physical removal by divers is effective only as a tactical control useful, in small areas and it is not logistically possible for infestations extending over large areas,&amp;nbsp;but could be useful around marine farms, marine reserves or areas of new incursions.&amp;nbsp;Requires ongoing monitoring and to be repeated as necessary, especially if the source of the introduction can not be found or controlled, which can rapidly become costly.&lt;br /&gt;
-Care and diver education is of primary importance in this program because of the presence of similar-looking native species. Care is required during physical removal to not trigger spawning or spread reproductive propagules or fragments, precautions such as placing removed specimens in sealed plastic bags rather than mesh catch bags would need to be taken. The main concern associated with manual removal of macroalgae is that some species are to reproduce asexually from fragments, others can regrow from holdfast attachments and others have cryptic microscopic lifestages that are difficult to target. Additionally, detached thalli with mature propagules, may contribute to enhanced translocation of these species.&lt;br /&gt;
-&amp;nbsp;&lt;/p&gt;
+Care and diver education is of primary importance in this program because of the presence of similar-looking native species. Care is required during physical removal to not trigger spawning or spread reproductive propagules or fragments, precautions such as placing removed specimens in sealed plastic bags rather than mesh catch bags would need to be taken. The main concern associated with manual removal of macroalgae is that some species are to reproduce asexually from fragments, others can regrow from holdfast attachments and others have cryptic microscopic lifestages that are difficult to target. Additionally, detached thalli with mature propagules, may contribute to enhanced translocation of these species.&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="H5" t="str">
         <x:v>&lt;p&gt;Unsuccessful.&lt;br /&gt;
 &lt;br /&gt;
 Two unpublished trials of manual removal of &lt;em&gt;Codium fragile ssp. fragile&lt;/em&gt;&amp;nbsp;were not successful, as considerable regrowth occurred (Trowbridge, 1999). The main concerns associated with manual and mechanical removal techniques for &lt;em&gt;Codium fragile ssp. fragile&lt;/em&gt;&amp;nbsp;are:&amp;nbsp;its able to reproduce asexually from fragments, it can regrow from holdfast attachments if not removed completely and has microscopic lifestages that are cryptic and difficult to target. (Cottalorda et al., 1996, Trowbridge, 1999; Thibaut, 2000). Additionally, thalli with mature propagules, which may become detached by control techniques, may contribute to enhanced translocation of these species (Wassmann and Ramus, 1973). A particular problem for the physical removal of &lt;em&gt;C. fragile ssp. fragile&lt;/em&gt;&amp;nbsp;in Australia is the difficulty in distinguishing introduced from native subspecies without microscopic examination.&lt;/p&gt;
 </x:v>
       </x:c>
     </x:row>
     <x:row r="6">
       <x:c r="A6" t="str">
         <x:v>Manual removal (intertidal collection)</x:v>
       </x:c>
       <x:c r="B6" t="str">
         <x:v>&lt;p&gt;Manual removal of marine pest such as seastars and crabs has been used on aquaculture farms, around oyster racks and grow-up trays, and in the intertidal using dip nets or poles with a spike.&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="C6" t="str">
         <x:v>&lt;p&gt;Physical collection e.g. by pole spear (poles with a long nail on the end to spike the target species), dip netting or by hand is species specific, provided the collector was educated in the identification of the target species&amp;nbsp;and the method is approved in marine protected areas.&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="D6" t="str">
         <x:v/>
       </x:c>
       <x:c r="E6" t="str">