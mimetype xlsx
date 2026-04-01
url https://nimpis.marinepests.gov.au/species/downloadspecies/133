--- v0 (2025-10-25)
+++ v1 (2026-04-01)
@@ -1,78 +1,78 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R183cbcdb6b864fd3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra98191a95705429d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="R26138bbcbbe54307"/>
-[...15 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="R8bc3e6684de04912"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="Ra35d29c066b34b54"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="General" sheetId="2" r:id="Ree2ea4a1ee7a4e83"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Identification" sheetId="3" r:id="Rc94816c598c34806"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Similar species" sheetId="4" r:id="Rafd69c6c01d14578"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Habitat" sheetId="5" r:id="Rb761acb9fbb44e3f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Reproduction and growth" sheetId="6" r:id="R2857dfc008874529"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Feeding" sheetId="7" r:id="R16f5ea2b02e04c29"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Competitors" sheetId="8" r:id="Rd8a564cb867d469a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Predators" sheetId="9" r:id="Re9270f933bff418b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Vectors" sheetId="10" r:id="R78e427931409430a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Impacts" sheetId="11" r:id="R503f76fdb58545b6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Controls" sheetId="12" r:id="R8e4bc77f2ca64f0c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Species controls" sheetId="13" r:id="Rac76a95ee4284e0e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Additional information" sheetId="14" r:id="R964aed66d5f946ba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="References" sheetId="15" r:id="R5e541a1c409344ae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Images" sheetId="16" r:id="R1afa6b47b5524661"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="Rb21045dc4afd40a7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R26138bbcbbe54307" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rbf30e8da0e26439a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rbfa7544576804811" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="R3f01820762684be2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="R8b231e9946324b3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="R17dacb7eb171492d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="R0002fd37514149d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="Refca4edf960649b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="Rafba073f62584a99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="Re84c71568341418e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="R964c1b34b51a46bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="Rcd9c7baf4bb8461d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="R6eac755db3f14312" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="Re3b6889bc25946c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="R840c2f5601e14866" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="R52c33ed1f3d94015" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="R8bc3e6684de04912" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra35d29c066b34b54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Ree2ea4a1ee7a4e83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rc94816c598c34806" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="Rafd69c6c01d14578" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="Rb761acb9fbb44e3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="R2857dfc008874529" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="R16f5ea2b02e04c29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="Rd8a564cb867d469a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="Re9270f933bff418b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="R78e427931409430a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="R503f76fdb58545b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="R8e4bc77f2ca64f0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="Rac76a95ee4284e0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="R964aed66d5f946ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="R5e541a1c409344ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="R1afa6b47b5524661" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="Rb21045dc4afd40a7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Scientific name</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Common name</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Developments</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>General description</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>ID card URL</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Australian distribution</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -125,140 +125,133 @@
 &lt;p&gt;&lt;em&gt;Magallana gigas&lt;/em&gt; has been introduced to every continent, with the exception of Antarctica, and it has become established in all major oceans and seas of the world (Padilla, 2010).&lt;/p&gt;
 </x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Notes</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Vectors</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str">
         <x:v/>
       </x:c>
       <x:c r="B2" t="str">
         <x:v>Vector type: Fisheries and Aquaculture
-Vector type description: &lt;p&gt;This class encompasses vectors associated with fisheries and aquaculture activities and trade. An example of a vector from this class is Fisheries intentional, which would incorporate, for example, the introduction of the Pacific oyster &lt;em&gt;Magallana gigas&lt;/em&gt; for aquaculture purposes. Other vectors included in this class are: Discarded bait, Fisheries accidental (not oysters), mollusc accidental, mollusc intentional, packing material and scientific escape.&lt;/p&gt;
+Vector type description: &lt;p&gt;Vectors types associated with fisheries and aquaculture and trade activities. Examples of&amp;nbsp; vectors from this class are the deliberately translocation&amp;nbsp;of oysters&amp;nbsp; for aquaculture purposes or discarded fishing equipment which is fouled with marine organisms.&amp;nbsp;&lt;/p&gt;
 Vectors:
 Vector: Fisheries - Accidental 
-Description: &lt;p&gt;The accidental translocation of species through aquaculture and fisheries activities. This vector includes the accidental release of live fish&amp;nbsp;and&amp;nbsp;crustaceans&amp;nbsp; imported for human consumption. This vector also includes the accidental translocation of species attached to aquaculture gear (floats, cages, etc).&lt;/p&gt;
+Description: &lt;p&gt;The accidental translocation of marine pests with aquaculture and commerical fisheries activities. This vector includes the accidental translocation of marine pests attached to aquaculture equipment such as floats, nets or cages.&lt;/p&gt;
 Vector: Mollusc - Accidental
-Description: The introduction of organisms associated with molluscs and their deliberate translocation.  Species of molluscs are highly valued aquaculture species and have been translocated across the globe for farming.  Many species live cryptically on mollusc shells and have subsequently been introduced along with molluscs into new localities.  This was more common historically when shells were not cleaned of other species.
+Description: &lt;p&gt;The introduction of organisms associated with molluscs and their deliberate translocation. Species of molluscs are highly valued aquaculture species and have been translocated across the globe for farming. Many species live cryptically on mollusc shells and have subsequently been introduced along with molluscs into new locations. This was more common historically, when shells were not externally cleaned.&lt;/p&gt;
 Vector: Mollusc - Intentional
-Description: This vector describes the deliberate introduction of molluscs.  Species of molluscs are highly valued aquaculture species and have been translocated to many locations around the world to establish aquaculture industries and also to restock areas where native stocks have been lost through either disease or overfishing.
+Description: &lt;p&gt;This vector describes the deliberate introduction of molluscs into a new location for aquaculture. Species of molluscs are highly valued aquaculture species and have been translocated to many locations around the world to establish aquaculture industries and also to restock production areas.&lt;/p&gt;
 Vector type: Natural Dispersal
-Vector type description: Natural dispersal is a mechanism for the range expansion of a species through natural processes such as the movement of larvae or adults to a new location.  As an example, through passive movement in water currents; or active movement (migration) in response to changes in environmental conditions such as salinity changes or water flow dynamics.  Natural dispersal also allows for the successful settlement of recruits in a new location.  The only vector associated with this class is: Natural dispersal.
+Vector type description: &lt;p&gt;Vectors associated with natural range extension through natural processes such as the movement of species to a new location. This is through passive movement in water currents or active movement (migration) due to changes in environmental conditions such as salinity or water temperature.&lt;/p&gt;
 Vectors:
 Vector: Natural Dispersal
-Description: Natural dispersal is a mechanism for the range expansion of a species through the movement of larvae or adults to a new location, and the successful settlement of recruits in this new location.  Characteristics of a species that may be translocated via this vector include having a planktonic dispersal phase; and readily fouling floating objects.  Natural dispersal also allows for the successful settlement of recruits in a new location.
+Description: &lt;p&gt;Natural dispersal is a mechanism for the range expansion of a species through the movement of larvae or adults to a new location, and the successful settlement of recruits in this new location.&lt;/p&gt;
 Vector type: Vessels
-Vector type description: &lt;p&gt;This class encompasses vectors associated with maritime transport and shipping activities. Vessels includes; commercial ships (e.g. tankers, container ships, ferries, barges), fishing vessels, recreational vessels, passenger vessels, drilling platforms and research vessels. An example of a vector from this class is ballast water, which has been found to transport up to 10 000 different species at any one time. Other vectors associated with this class include: dry ballast, biofouling community.&lt;/p&gt;
+Vector type description: &lt;p&gt;Vectors associated with maritime transport and shipping activities. Vessels include bulk carriers, container ships, passenger vessels, fishing vessels, illegal foreign entry vessels and recreational vessels. Ballast water can potentially transport marine species in vessel ballast tanks and via biofouling on the exterior of vessels or internal water systems and equipment. &amp;nbsp;&amp;nbsp;&lt;/p&gt;
 Vectors:
 Vector: Biofouling
-Description: &lt;p&gt;Fouling communities are typically composed of encrusting or sessile species, however they can include mobile species. This vector can introduce species through a variety of means. Three examples are: (1) The spawning of a fouling species on a vessel in port and its successful settlement and establishment of a reproductive population; (2) The dislodgement of fouling species from a vessel in port through abrasion with wharf structures, through high vessel speedswater or vessel hull cleaning (which&amp;nbsp;should only be undertake in accordance with the &lt;a href="https://www.agriculture.gov.au/biosecurity/avm/vessels/marine-pest-biosecurity/biofouling/anti-fouling-and-inwater-cleaning-guidelines"&gt;national antifouling and in-water cleaning guidelines&lt;/a&gt;); and (3) The sinking of fouled vessels either deliberately or accidentally can introduce new species to a location. There are a variety of vectors capable of having a fouling community. Characteristics of a fouling community found on wooden boat hulls include: having a wood boring habit; a benthic sessile or encrusting stage; and mobile adults or larval stages. Fouling communities found within sea chests, anchor wells etc. often are mobile crevice occupying species or known obligate associate of fouling species and can escape into new locations.&lt;/p&gt;
+Description: &lt;p&gt;Biofouling is the accumulation of sessile or mobile marine organisims on submerged parts of vessels. When marine pests attach to vessel hulls or niche areas (e.g. sea chests, propeller shafts or rudders), they can be transported to new locations. Introduction can occur through (1) A fouling species spawning event from the external or internal parts of a vessel while in port and its successful establishment. (2) The dislodgement of fouling species from a vessel accidentally such as abrasion with wharf structures, or deliberately through in-water cleaning activities; and (3) The sinking of fouled vessels either deliberately or accidentally.&lt;/p&gt;
 </x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Notes</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Impacts</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str">
         <x:v>&lt;p&gt;&lt;em&gt;M. gigas&lt;/em&gt; settles in dense aggregations in the intertidal zone, resulting in the limitation of food and space available for other intertidal species.&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="B2" t="str">
         <x:v>Impact type: Economic
-Impact type description: &lt;p&gt;Marine pests have the potential to affect fisheries, aquaculture and aquatic tourism industries. Introduced species that become invasive&amp;nbsp;may experience significant population increases and foul marine infrastructure, inhibiting their usage. They may also affect access for Australian seafood products in international markets.&lt;/p&gt;
+Impact type description: &lt;p&gt;Marine pests have the potential to affect fisheries, aquaculture, infrastructure, maritime vessels and trade and tourism.&lt;/p&gt;
 Impacts:
 Impact: Fisheries, Aquaculture and Other Aquatic Industries
 Description: &lt;p&gt;Marine pests may affect recreational fishing grounds and reduce the viability of various aquaculture industries. This can result in revenue losses for primary production sectors and commercial fisheries.&lt;/p&gt;
 Species specifics: &lt;p&gt;When&amp;nbsp;&lt;em&gt;M. gigas&lt;/em&gt; first invaded waters around NSW, it outnumbered the native (and commercially viable) Sydney Rock Oyster (&lt;em&gt;Saccostrea commercialis&lt;/em&gt;) by a ratio of 1:25. (Holliday &amp;amp; Nell, 1986).&lt;/p&gt;
 &lt;p&gt;In Australia the Pacific oyster is valuable in all growing areas, and it is the dominant oyster species cultured in Tasmania and South Australia. The 2017-18 value of Pacific oyster farming in South Australia was $20.2 million (halved from previous year&amp;rsquo;s production due to POMS outbreak in Tasmania preventing access to spat), and in Tasmania around $28 million. NSW production declined significantly from $5.7 million in 2015-16 to $1.12 million in 2019-2020 due to POMS.&amp;nbsp;&lt;/p&gt;
 &lt;p&gt;Pacific oysters may add significant additional costs to Sydney rock oyster farming, possibly costing up to $90,000 per year due to additional sorting and cleaning costs (Keating et al., 2010).&lt;/p&gt;
 &lt;p&gt;Holliday &amp;amp; Nell, 1986&amp;nbsp;also describe the collapse of the native oyster industry of New Zealand - with &lt;em&gt;M. gigas&lt;/em&gt; growing faster than the New Zealand rock oyster and effectively preventing them from reaching a marketable size, and eventually overgrowing them.&lt;/p&gt;
 Impact: Vessels
-Description: &lt;p&gt;The attachment of marine pests to vessels can damage the hull and other components of vessels including engines, propellers and rudders. The removal of marine pests also increases vessel down time, cleaning and treatment costs and may ultimately decrease the life of a vessel. Biofouling may also increase vessel drag and fuel consumption, leading to higher running costs.&lt;/p&gt;
+Description: &lt;p&gt;Biofouling increases vessels’ fuel consumption. Biofouling can damage or impact the operation of vessel components. The need to remove accumulated biofouling more frequently raises overall vessel maintenance costs.&lt;/p&gt;
 Species specifics: &lt;p&gt;Intertidal settlements of oysters and oyster reefs make shore access difficult (e.g. Mitchell &lt;em&gt;et al.&lt;/em&gt;, 2000). Overseas, oyster settlement caused increased maintenance of navigation channels. and also potential injury due the &amp;lsquo;razor sharp&amp;rsquo; oyster shells. (Herbert et al., 2016).&lt;/p&gt;
 Impact type: Environmental
-Impact type description: &lt;p&gt;Marine pests have the potential to modify marine ecosystems by directy predating on or outcompeting native species for resources. Marine pests can also change existing marine habiats through their feeding, reproductive and sheltering behaviours&lt;/p&gt;
+Impact type description: &lt;p&gt;Marine pests can alter marine ecosystems and habitats through competition, predation, smothering and habitat modification.&lt;/p&gt;
 Impacts:
 Impact: Ecosystems
-Description: &lt;p&gt;An introduced species that becomes invasive may reach high densities and their feeding, breeding and sheltering behaviours may change the surrounding ecological and physical environment. &amp;nbsp;They may cause habitat modifications, alter trophic interactions and food-webs, alter bio-geochemical cycles or smother and overgrow entire areas.&lt;/p&gt;
+Description: &lt;p&gt;An introduced species that becomes invasive may reach high densities and their feeding, breeding and sheltering behaviours may change the ecological and physical environment. &amp;nbsp;They may cause habitat modifications, alter trophic interactions and food-webs, alter water quality or overgrow areas.&amp;nbsp;Marine pests may out compete native marine species for food and resources. This competition can lead to biodiversity loss and changes in marine food webs.&lt;/p&gt;
 Species specifics: &lt;p&gt;&lt;em&gt;M. gigas&lt;/em&gt; is capable of modifying ecosystems in its ability to change or provide new substrates,&lt;/p&gt;
 &lt;p&gt;forming new habitats, and altering local hydrodynamics or dynamics of nutrients&lt;/p&gt;
 &lt;p&gt;and sediments (Ruesink &lt;em&gt;et al.&lt;/em&gt; 2005, Padilla 2010).&lt;/p&gt;
-Impact: Habitats
-[...8 lines deleted...]
-In the North Sea &amp;amp; Wadden Sea, high numbers of &lt;em&gt;M. gigas&lt;/em&gt; prevent the recruitment and establishment of native mussels (Diederich, 2006). Conversely, Herbert et al (2016) reported that after Pacific oysters overgrew mussel beds the cover of oysters protected mussels from crab predation. Mixed mussel and oyster reefs were more stable than mussel dominated reefs (Reise et al., 2017).&lt;/p&gt;
 Impact: Species and Communities
-Description: &lt;p&gt;Marine pests can be poisonous and/or venomous. They may pose a risk to native species or communities through direct predation or competition. They may also dominate and outcompete native species or introduce new pathogens and parasites.&lt;/p&gt;
+Description: &lt;p&gt;Marine pests can be poisonous and/or venomous. They may pose a risk to native species or communities through direct predation or competition. They may also dominate and outcompete native species or introduce new pathogens and parasites to new areas.&lt;/p&gt;
 Species specifics: &lt;p&gt;In New South Wales, the faster feeding and rapid growth rate of &lt;em&gt;M. gigas&lt;/em&gt; has impacted wild standing stock densities of &lt;em&gt;Saccostrea glomerata&lt;/em&gt; (Wilkie &lt;em&gt;et al.&lt;/em&gt; 2012). &lt;em&gt;M. gigas&lt;/em&gt; settlement in experimental plates reduced abundance of associated epibiotic taxa but not the diversity (Wilkie et al., 2012).&lt;/p&gt;
 &lt;p&gt;By settling on established blue mussel (&lt;em&gt;Mytilus &lt;/em&gt;edulis) beds in northern Europe (Reise 1998; Nehring 1999; Diederich &lt;em&gt;et al.&lt;/em&gt; 2005; Nehls &lt;em&gt;et al.&lt;/em&gt; 2009), with subsequent cascading effects on mussel-eating birds such as eider ducks&lt;/p&gt;
 &lt;p&gt;and oystercatchers (Wolff and Reise 2002; Diederich &lt;em&gt;et al.&lt;/em&gt; 2005; Wehrmann and Schmidt 2005; Markert &lt;em&gt;et al.&lt;/em&gt; 2013; Waser &lt;em&gt;et al.&lt;/em&gt; 2016).&lt;/p&gt;
 &lt;p&gt;On the Pacific coast of North America, &lt;em&gt;Ostrea lurida&lt;/em&gt; assemblages have been impacted by &lt;em&gt;M. gigas&lt;/em&gt;, resulting in the North American native oysters exhibiting depressed survival rates of &amp;gt;45% and reductions in growth of &amp;gt;20% (Trimble &lt;em&gt;et al.&lt;/em&gt;, 2009).&lt;/p&gt;
 &lt;p&gt;May adversely impact Brent geese (&lt;em&gt;Branta bernicla hrota&lt;/em&gt;) in Northern Ireland by potentially altering their over-wintering grounds (Mathers &lt;em&gt;et al.&lt;/em&gt;, 2000).&lt;/p&gt;
 Impact type: Human Health
-Impact type description: &lt;p&gt;Marine pests may pose a direct threat to public health and result in physical injury and illness. They may also act as vectors for other parasites and diseases of human health concerns.&lt;/p&gt;
+Impact type description: &lt;p&gt;Marine pests may pose direct human health risks.&amp;nbsp;For example they may be carriers of diseases and parasites which cause health human concerns.&amp;nbsp;&lt;/p&gt;
 Impacts:
 Impact: Human Health
-Description: &lt;p&gt;Marine pests may pose a threat to human health and can cause physical injury, poisoning, and food-borne illnesses,. Some organisms, notably aquatic dinoflagellates, have the potential to cause toxicity in humans when ingested in high levels. Other marine pests can act as vectors for parasites and diseases of human health concern.&lt;/p&gt;
+Description: &lt;p&gt;Certain marine organisms may pose risks to human health through physical injury, toxicity, or as vectors for disease and or parasites.&amp;nbsp;&lt;/p&gt;
 Species specifics: &lt;p&gt;Risk of cut injury, &lt;em&gt;M. gigas&lt;/em&gt; shell are very sharp (Mitchell et al., 2000).&lt;/p&gt;
 Impact type: Social
-Impact type description: &lt;p&gt;The presence of pest species can interfere with the usability of marine areas and reduce the community's enjoyment of natural aquatic environments like beaches and coastal regions.&lt;/p&gt;
+Impact type description: &lt;p&gt;Marine pests can reduce the usability and enjoyment of marine environments e.g. beaches and waterways.&lt;/p&gt;
 Impacts:
 Impact: Public amenity
-Description: &lt;p&gt;Marine pest biomass may lead to shorelines and beaches becoming inaccessible, unusable and visually unattractive. Accumulation and fouling of plant and animal material can lead to pollution and unpleasant odours at beaches, marinas, river inlets and other marine sites used for tourism and recreational activities.&lt;/p&gt;
+Description: &lt;p&gt;Increased marine pest biomass may lead to shorelines and beaches becoming inaccessible and unattractive.&amp;nbsp;Accumulation of fouling or algal blooms can also increase water pollution.&amp;nbsp;For example, algal blooms may result in closure of waterways for swimming and other recreational activities.&amp;nbsp;&lt;/p&gt;
+&lt;p&gt;The predation, competition, or modifications to an area by marine pests can impact valuable place or environmental amenity. These places or amenities may have an intrinsic, cultural, ecological values.&amp;nbsp;&lt;/p&gt;
+&lt;p&gt;&amp;nbsp;&lt;/p&gt;
+&lt;p&gt;&amp;nbsp;&lt;/p&gt;
 Species specifics: &lt;p&gt;Oyster farms, intertidal settlements and oyster reefs are very conspicuous (Furlani, 1996: Mitchell &lt;em&gt;et al.&lt;/em&gt;, 2000). Potential injury due the &amp;lsquo;razor sharp&amp;rsquo; oyster shells was a concern in the Wadden Sea in Holland. (Herbert et al., 2016).&lt;/p&gt;
 </x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Notes</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Legal issues</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str">
         <x:v>&lt;p&gt;Mortensen &lt;em&gt;et al.&lt;/em&gt; (2018) note a recent Scandinavian initiative as a novel control option: ‘Presently, a recent initiative to control the occurrence of Pacific oysters in Norwegian marine national parks has been launched. In this campaign, initiated by the County governor, non-profit associations are invited to apply for voluntary work in specific areas, which they will then rid of Pacific oysters, which will be placed in waste containers and transported to a waste facility. The selected associations will receive economic compensation for the performed service. Such non-commercial handpicking may locally limit the formation of dense populations, however only a part of the local populations is removed, as small specimens are often overlooked.’&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="B2" t="str">
@@ -278,841 +271,461 @@
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Summary</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Application method</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>Side effects</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>Appropriate</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Health and safety</x:v>
       </x:c>
       <x:c r="G1" t="str">
         <x:v>Constraints</x:v>
       </x:c>
       <x:c r="H1" t="str">
         <x:v>Species specifics</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str">
-        <x:v>2, 4-D (2,4-Dichlorophenoxyacetic Acid)</x:v>
+        <x:v>Air exposure/desiccation/freezing</x:v>
       </x:c>
       <x:c r="B2" t="str">
-        <x:v>&lt;p&gt;Used in the formulation of herbicides. It may be used as a selective weed killer and defoliant. It may be used for fruit drop control.&lt;br /&gt;
-Registered by the NRA for use in Australia (August 2000).&lt;/p&gt;
+        <x:v>&lt;p&gt;Subtidal species are generally intolerant to prolonged air exposure with lethal limits dependent on the species. Desiccation involves removing organisms from the water and exposing them to air and associated temperature changes. &amp;nbsp;&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="C2" t="str">
-        <x:v>Application is by solution, usually sprayed.</x:v>
+        <x:v>&lt;p&gt;In some power plants, raw water systems, reservoirs, locked marinas and impoundments, water levels can be lowered (drawn-down) to expose fouling infestations to the air. Subsequent freezing or desiccation due to ambient temperatures may kill a large proportion of the exposed population (Boelman et al., 1997). The dreissenid mussels (&lt;em&gt;Dreissena spp.&lt;/em&gt;) and the mytilid mussels (&lt;em&gt;Musculista&lt;/em&gt; and &lt;em&gt;Limnoperna&lt;/em&gt;) have thin shells and are quick to desiccate when exposed to the air. Zebra mussels can not survive freezing (Karatayev et al., 1998). These species are generally absent from sites that are likely to dry out at low tide (Morton 1974; Willan 1987). Similarly the macroalga &lt;em&gt;Sargassum muticum&lt;/em&gt; does not withstand much desiccation and does not usually establish in areas that are exposed at low tide (Morrell and Farnham, 1982).&lt;/p&gt;
+</x:v>
       </x:c>
       <x:c r="D2" t="str">
-        <x:v>2,4-D is known to affect embryonic development and have drastic effects on larval growth and survival of &lt;em&gt;Crassostrea gigas&lt;/em&gt; (Davis and Hidu 1969) as well as numerous other species.</x:v>
+        <x:v/>
       </x:c>
       <x:c r="E2" t="str">
-        <x:v/>
+        <x:v>Time required for mortality is species dependent and temperature dependent.</x:v>
       </x:c>
       <x:c r="F2" t="str">
-        <x:v>Hazardous according to Worksafe Australia criteria (NOHSC). MSDS are available from the manufacturers, vendors, NOHSC and some Internet sources.</x:v>
+        <x:v/>
       </x:c>
       <x:c r="G2" t="str">
-        <x:v>There are problems with the lack of specificity and the difficulty in maintaining high concentrations of the chemical in an aquatic environment.</x:v>
-[...29 lines deleted...]
-      <x:c r="G3" t="str">
         <x:v>&lt;p&gt;Relative humidity has a strong influence on the length exposure required for mortality to occur. Recent work by mussel growers in Port Phillip Bay indicated that 24 hour air exposure of mussel ropes kills small (50-70 mm arm length) individuals of the native seastar &lt;em&gt;Coscinasterias muricata&lt;/em&gt;&amp;nbsp;and many epiphytic biota on mussel ropes (&lt;em&gt;Sabella spallanzanii&lt;/em&gt;). However there is always likely to be some survival of individuals in amongst the denser clusters (e.g. of mussels) (Garnham 1998). Survival of &lt;em&gt;Dreissena polymorpha&lt;/em&gt; in freezing conditions was greatest in clumps of individuals and also mussels hiding in cracks and crevices compared to detached mussels and mussel attached to rocks. (Mellina and Rasmussen, 1994; Tucker et al., 1997). Air exposure is unlikely to kill intertidal organisms (eg. &lt;em&gt;Carcinus maenas&lt;/em&gt; and &lt;em&gt;Crassostrea gigas&lt;/em&gt;) unless maintained for extended periods.&lt;br /&gt;
 If fertile &lt;em&gt;Undaria pinnatifida&lt;/em&gt; plants are removed from the water (ie. manual removal, dry docking vessels, removing fouled buoys, ropes, pontoons etc) they should be carefully disposed of on land and no allowed to return (fall in) to the water&amp;nbsp;since slightly dried sporophylls which are reimmersed release zoospores very quickly (Saito 1975). Gametophytes of &lt;em&gt;Undaria pinnatifida&lt;/em&gt; can survive temperatures around 30&lt;sup&gt;o&lt;/sup&gt;C for up to 10-40 days (Kima and Nam, 1997). Gametophytes can also survive in small moist crevices in the hull, anchor well etc of vessels in dry dock as well as transportation on land for days up to at least a month (Hay 1990). Hence air exposure may not be wholly successful in killing &lt;em&gt;Undaria&lt;/em&gt; unless for prolonged periods.&lt;/p&gt;
 </x:v>
       </x:c>
-      <x:c r="H3" t="str">
+      <x:c r="H2" t="str">
         <x:v>&lt;p&gt;Unsuccessful.&lt;br /&gt;
 &lt;br /&gt;
 Air exposure is used to control fouling on outside of &lt;em&gt;M. gigas&lt;/em&gt; shells but does not harm the oysters, as they are capable of living in the intertidal area, with only periodic inundation from the tides.&lt;/p&gt;
 </x:v>
       </x:c>
     </x:row>
-    <x:row r="4">
-[...25 lines deleted...]
-      <x:c r="H4" t="str">
+    <x:row r="3">
+      <x:c r="A3" t="str">
+        <x:v>Antifoulants</x:v>
+      </x:c>
+      <x:c r="B3" t="str">
+        <x:v>&lt;p&gt;An anti-fouling coating is a surface coating or paint designed to prevent, repel or facilitate the detachment of biofouling from hull and niche areas that are submerged in water. A wide range of anti-fouling coatings are available for vessels and movable structures.&amp;nbsp;&lt;/p&gt;
+</x:v>
+      </x:c>
+      <x:c r="C3" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="D3" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="E3" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="F3" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="G3" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="H3" t="str">
         <x:v>&lt;p&gt;Limited success.&lt;br /&gt;
 &lt;br /&gt;
 The organic molluscicide Mexel-432 is a new antifouling product designed to remove invertebrate fouling in water cooling systems. This compound is very effective against zebra mussels and can be used as an alternative to chlorination. In vitro experiments using tissue from&amp;nbsp;&lt;em&gt;M. gigas&lt;/em&gt; has shown reduced metabolic activity and cellular damage (Domart-Coulon et al., 2000).&lt;/p&gt;
 </x:v>
       </x:c>
     </x:row>
-    <x:row r="5">
-[...35 lines deleted...]
-      <x:c r="A6" t="str">
+    <x:row r="4">
+      <x:c r="A4" t="str">
         <x:v>Changes to salinity</x:v>
       </x:c>
-      <x:c r="B6" t="str">
-[...20 lines deleted...]
-      <x:c r="H6" t="str">
+      <x:c r="B4" t="str">
+        <x:v>&lt;p&gt;Osmotic treatment involves manipulating salinity levels to disrupt the osmotic balance of marine pests, leading to mortality. This can be achieved by:&lt;/p&gt;
+&lt;ul&gt;
+	&lt;li&gt;Immersing infested structures or equipment in freshwater (hyposaline conditions).&amp;nbsp;&lt;/li&gt;
+	&lt;li&gt;Increasing salinity by adding salt (hypersaline conditions).&amp;nbsp;&lt;/li&gt;
+	&lt;li&gt;Altering salinity in enclosed water bodies through diversion of fresh or salt water.&lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;&amp;nbsp;&lt;/p&gt;
+</x:v>
+      </x:c>
+      <x:c r="C4" t="str">
+        <x:v>&lt;p&gt;Vessels can be moved upstream into freshwater to change salinity. Saturated salt solutions have all been used with varying success to kill &lt;em&gt;Callinectes sapidus&lt;/em&gt; in the USA (Cristini et al., 1994). Dipping of dredge loads of oysters and associated species, and oysters and culch (settlement substrate of rocks and old shells) in saturated or strong salt solutions is extremely effective in killing:. small and large seastars (&lt;em&gt;Asterias&lt;/em&gt; spp.), boring sponges, ascidians, hydroids and slipper limpets (&lt;em&gt;Crepidula fornicata&lt;/em&gt;)&amp;nbsp;without harming the oysters in the USA (Loosanoff 1961). Brine dipping of oysters fouled with &lt;em&gt;Sargassum muticum&lt;/em&gt;, &lt;em&gt;Codium fragile ssp.&lt;/em&gt; tomentosoides and &lt;em&gt;Styela&lt;/em&gt; &lt;em&gt;clava &lt;/em&gt;was found to be an effective control of the alga and ascidian by Lewey (1976) in Minchin 1996; MacNair and Smith 1999). Brine dipping infested oysters is considered the cheapest, safest and most effective method of control of fouling species (Eno et al., 1997). Freshwater immersion is a successful method of killing &lt;em&gt;Asterias&lt;/em&gt; larvae and juveniles, the macroalga &lt;em&gt;Undaria&lt;/em&gt; &lt;em&gt;pinnatifida&lt;/em&gt;, the oyster drilling gastropod &lt;em&gt;Ceratostoma inornatum&lt;/em&gt;&amp;nbsp;without harming the oysters as &lt;em&gt;Crassostrea gigas&lt;/em&gt; and most other biota that live in full strength seawater. Freshwater treatment can cause juvenile mussels (&lt;em&gt;Mytilus edulis&lt;/em&gt;) to drop off mussel ropes along with killing the other epibiota (L. Gunthrope, MAFRI, pers. comm.).&lt;/p&gt;
+</x:v>
+      </x:c>
+      <x:c r="D4" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="E4" t="str">
+        <x:v>&lt;p&gt;Time required for mortality is species dependent.&amp;nbsp;The decommissioned warship USS Missouri was recently moved from Washington to Hawaii to become a memorial museum. The vessel was heavily fouled with marine growths from 5 years of inactivity and as a precaution to prevent introduction of alien species to Hawaii was moved to a freshwater river for 9 days prior to travelling to Hawaii. A prevoyage survey found 116 taxa in hull scrapings whereas after arrival in Hawaii only 11 species were found and 90% of the hull was completely clear of any fouling organisms. This freshwater exposure coupled with increased temperatures during the journey to Hawaii appears to be an extremely effective means of eliminating the temperate marine fouling community (Brock et al., 1999).&lt;/p&gt;
+</x:v>
+      </x:c>
+      <x:c r="F4" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="G4" t="str">
+        <x:v>&lt;p&gt;The success of this method depends on the salinity tolerance of the target species and so non target species may be killed before the lethal limit is reached for the target species.&amp;nbsp;&lt;/p&gt;
+</x:v>
+      </x:c>
+      <x:c r="H4" t="str">
         <x:v>&lt;p&gt;Unsuccessful.&lt;br /&gt;
 &lt;br /&gt;
 Immersion of oysters in freshwater and saturated salt solutions has been used to control fouling organisms without harming the oysters as &lt;em&gt;M. gigas&lt;/em&gt; has a salinity tolerance of 2-35ppt. (Loosanoff, 1961; Minchin, 1996; MacNair and Smith, 1999; Mueller and Hoffman, 1999). Brine dipping infested oysters is considered the cheapest, safest and most effective method of control of fouling species (Eno et al., 1997).&lt;/p&gt;
 </x:v>
       </x:c>
     </x:row>
-    <x:row r="7">
-      <x:c r="A7" t="str">
+    <x:row r="5">
+      <x:c r="A5" t="str">
         <x:v>Chlorine</x:v>
       </x:c>
-      <x:c r="B7" t="str">
+      <x:c r="B5" t="str">
         <x:v>&lt;p&gt;Biocide. Chlorine based chemicals that rely on the biocidal action of hypochlorous acid are commonly used to reduce the level of bacteria, viruses, algae and fungi in domestic water supplies, swimming pools, sewerage effluent and industrial water systems. (Bolch and Hallegraeff, 1993). Chlorine can be used in many forms including sodium hypochlorite - NaOCl, chloramines - NH&lt;sub&gt;2&lt;/sub&gt;Cl, NHCl&lt;sub&gt;2&lt;/sub&gt;, NCl3, chlorine dioxide - ClO&lt;sub&gt;2&lt;/sub&gt; (gas), sodium chlorite - NaClO&lt;sub&gt;2&lt;/sub&gt; (produces super-oxide O&lt;sup&gt;&lt;sub&gt;-2)&lt;/sub&gt;&lt;/sup&gt; (Boelman et al., 1997; Harrington et al., 1997). Chlorol (chloros -10% chlorine) has been used to control Urosalpinx gastropods.&lt;/p&gt;
 </x:v>
       </x:c>
-      <x:c r="C7" t="str">
+      <x:c r="C5" t="str">
         <x:v>&lt;p&gt;Application methods varying including gas injection, solutions pumped underneath black plastic used to smother the sediments or through water conduits or placing bags of solution around target species.&amp;nbsp;Electrolysis of natural seawater produces NaOCl at concentrations and has been used to control dinoflagellates in laboratory studies&amp;nbsp;and in ballast water (Carpenter et al., 1972; Boyd 1996; Kim et al., 2000), &lt;em&gt;Caulerpa taxifolia&lt;/em&gt; (Boudouresque et al., 1996) and fouling in ship water piping systems (Ganti and Kalyanasundarum, 1975). &lt;nbsp&gt;Chlorination is also used to control fouling bivalves and prevent settlement in freshwater reservoirs, treatment works, power stations and water ways and raw water supply systems, estuarine waterworks and seawater cooled power stations&amp;nbsp;(Morton et al., 1976; Rajagopal et al., 1997b). &lt;nbsp&gt;Continuous chlorination using chlorine gas or hypochlorite forces closure of the shell valves of bivalves cutting off the supply of oxygen and food enriched waters and preventing the expulsion of carbon dioxide and other waste products&amp;nbsp;(Morton et al., 1976). Intermittent chlorination is generally ineffective in preventing mussel settlement and growth, as mussels that settle between the chlorine pulses were able to resist subsequent exposures to chlorine. If chemicals are applied after and during spawning periods, settlement and recolonisation of the system by newly metamorphosed mussels is prevented&amp;nbsp;(Ricciardi 1998). A selective summary of the details of chlorination of various mussel species in power plant biofouling control is given in Rajagopal et al., (1997b). &lt;nbsp&gt;Free chlorine levels between 0.2-1.0 ppm are required to control phytoplankton growth. Williams et al., (1982) as cited in Bolcha nd Hallegraeff (1993) required free chlorine concentrations (as sodium or calcium hypochlorite) or 20ppm over 24 hours to kill small shrimp and larval fish in ballast water samples.&lt;/nbsp&gt;&lt;/nbsp&gt;&lt;/nbsp&gt;&lt;/p&gt;
 </x:v>
       </x:c>
-      <x:c r="D7" t="str">
-[...2 lines deleted...]
-      <x:c r="E7" t="str">
+      <x:c r="D5" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="E5" t="str">
         <x:v>&lt;p&gt;Dense fouling in water conduits may require an initial high dose of chlorine (eg. 200 mgl) and then maintenace of a low dose (eg. 1.0 mgl) for several days, dependent on the fouling species. Repetition at 2-3 month intervals is usually effective.&lt;/p&gt;
 </x:v>
       </x:c>
-      <x:c r="F7" t="str">
+      <x:c r="F5" t="str">
         <x:v>&lt;p&gt;Chlorine products are hazardous according to Worksafe Australia criteria (NOHSC). &lt;nbsp&gt;MSDS are available from the manufacturers, vendors, NOHSC and some Internet sources. &lt;nbsp&gt;The chlorine in liquid form is capable of causing severe burns and is highly toxic if swallowed either in liquid or gas form. &lt;nbsp&gt;Half the NaOCl is degraded to harmless NaCl within 2 hours in bright sunlight (Kim et al., 2000).&lt;/nbsp&gt;&lt;/nbsp&gt;&lt;/nbsp&gt;&lt;/p&gt;
 </x:v>
       </x:c>
-      <x:c r="G7" t="str">
+      <x:c r="G5" t="str">
         <x:v>&lt;p&gt;The main disadvantages of chlorine are its lack of specificity, the difficulty in maintaining high concentrations in water bodies since chlorine breaks down in sunlight, the impact of trihalomethanes and potential high costs. However, increasing environmental concern about the discharge of chlorinated water to the environment has resulted in the introduction of stricter legislation on effluent discharge. in the USA and the Netherlands that may make continued use of chlorine difficult. (Claudi and Mackie, 1994; Rajagopal et al., 1997a). Studies have found that mussels treated with chlorine residual concentrations of 4.43 mg/l for 49 hours were capable of making a recovery but failed to recover after a 24 hour exposure to a chlorine residual concentration of 8-40 mg/l&amp;nbsp;(Lewis 1985 as cited in Rajagopal et al. 1996).&lt;br /&gt;
 Electrolysis of seawater to produce NaOCl could be used in closed systems and power station cooling waters to control phytoplankton blooms and fouling species,&amp;nbsp;but would be impractical on a large scale in open ocean situations because of the amounts of chlorine required. Half the NaOCl produced by electrolysis degraded to harmless NaCl within 2 hours in bright sunlight (Kim et al., 2000).&lt;br /&gt;
 Dinoflagellate cysts require a much greater concentration of chlorine than vegetative cells (Bolch and Hallegraeff, 1993). Estimates by Rigby et al., (1993) based on chlorine concentrations required to kill Gymnodinium cysts found 400 tonnes of an industrial solution of 12.5% sodium hypochlorite was needed to treat a 50 000 tonne ballast water tank at a cost of A$200 000. Apart from being prohibitively expensive (except when produced from seawater by a ship-board generator) and causing environmental problems as the port of discharge,&amp;nbsp;the high sediment load of ships&amp;#39; ballast tanks would considerably reduce the available free chlorine levels (Bolch and Hallegraeff, 1993).&lt;/p&gt;
 </x:v>
       </x:c>
-      <x:c r="H7" t="str">
+      <x:c r="H5" t="str">
         <x:v>&lt;p&gt;Unsuccessful.&lt;br /&gt;
 Chlorination has long been used in the aquaculture industry to disinfect oysters and other shellfish from potentially contaminated, bacterially infected waters. Ultraviolet radiation is more frequently used in shellfish depuration facilities these days (Jackson and Ogburn, 1999). Chlorination was also trialed (unsuccessfully) on imported shellfish to kill associated biofouling organisms and on effluent waters from quarantine holding tanks. (e.g. MAFF Fisheries Laboratories, UK; Utting and Spencer 1992; Australian Quarantine and Inspection Service; Doyle &lt;em&gt;et al.&lt;/em&gt;, 1996). The effects of residual chlorine on embryos and larvae at different salinities and temperatures is discussed by Chien and Chou (1989). A review by Cahill et al (2019) &amp;nbsp;found the effectiveness of chlorine on resistant taxa as uncertain for the 48 hour period they were assessing.&lt;/p&gt;
 </x:v>
       </x:c>
     </x:row>
-    <x:row r="8">
-[...33 lines deleted...]
-      <x:c r="A9" t="str">
+    <x:row r="6">
+      <x:c r="A6" t="str">
         <x:v>Copper compounds</x:v>
       </x:c>
-      <x:c r="B9" t="str">
+      <x:c r="B6" t="str">
         <x:v>&lt;p&gt;Biocide. Various forms of copper have been used as a biocide to control pest species including various copper salts especially copper sulphate, copper ions produced by electrolytic dissolution as well as copper based antifoulants (generally copper oxides). Resistance to copper differs between the fouling bivalves with &lt;em&gt;Mytilopsis&lt;/em&gt; &lt;em&gt;sallei &lt;/em&gt;more resistant to copper than oysters (&lt;em&gt;Crassostrea gigas&lt;/em&gt; and &lt;em&gt;C. virginica&lt;/em&gt;) and mussels (&lt;em&gt;M. edulis&lt;/em&gt;) (Brown and Newell, 1972; Rao and Balaji, 1994, Tables 1 &amp;amp; 2). Copper sulphate has been trialed on Spartina in the UK, macroalgae, bivalves and &lt;em&gt;Asterias&lt;/em&gt; spp and crustaceans (&lt;em&gt;Callinectes sapidus&lt;/em&gt;). Copper based antifoulants have replaced TBT as world guidelines become stricter.&lt;br /&gt;
 Discharge of copper sulphate into marine waters is in breach of International Maritime Organisation (IMO) conventions (Ferguson 2000). Coptrol Aquatic Algicide&amp;nbsp;is registered by the NRA for use in Australia (August 2000).&lt;/p&gt;
 </x:v>
       </x:c>
-      <x:c r="C9" t="str">
+      <x:c r="C6" t="str">
         <x:v>&lt;p&gt;Controlled electrolytic dissolution of copper and aluminium anodes has been trialed to control the &lt;em&gt;Dreissena spp.&lt;/em&gt; (Blume and Fitzgerald, 1996) and &lt;em&gt;Caulerpa taxifolia&lt;/em&gt; (Gavach et al., 1999;&amp;nbsp;Rebouillon et al., 1999).&lt;nbsp&gt;&amp;nbsp;Ion selective membranes that exchange sodium ions inside an enclosed space for copper ions in the surrounding seawater were tested as a method to increase the contact concentrations of copper to &lt;em&gt;Caulerpa taxifolia&lt;/em&gt; plants (Gavach et al., 1996). The copper ion concentration reaches equilibrium at about 8 ppm inside the membrane and at this level is reported to achieve a 96 % reduction in chlorophyll of the enclosed &lt;em&gt;C. taxifolia&lt;/em&gt;. However, recovery has been observed after 8 days. Pilot laboratory experiments using copper ions in a supersaturated solution of sodium chloride (to produce an application medium denser than seawater) increased the residence time of the copper ions in contact with &lt;em&gt;C. taxifolia&lt;/em&gt;. in (Charrin et al., 1999). &lt;nbsp&gt;Copper sulphate solution (5%) is sold as a commercial algicide (Coptrol) and generally sprayed on water surface at 1:10 dilution. In situ tests using Coptrol&amp;nbsp;examined several methods of applying herbicides to &lt;em&gt;Undaria&lt;/em&gt; &lt;em&gt;pinnatifida&lt;/em&gt;,&amp;nbsp;such as injection into the stipe or midrib, applying a gel formulation, attaching a sponge saturated with active substance to the thallus, and applying compounds inside a bag enclosing the thalli (Sanderson 1996). &lt;nbsp&gt;In the early 1960&amp;#39;s copper sulphate was applied by crop dusting planes to about 16 square miles of sea in an effort to control blooms of the red tide dinoflagellate &lt;em&gt;Gymnodinium breve&lt;/em&gt;&amp;nbsp;but it was concluded that it was not an effective control measure (Rounsefell and Nelson, 1966). &lt;nbsp&gt;Injection of poisons including copper sulphate using pole spears was found to be locally effective on the Great Barrier Reef to control &lt;em&gt;Acanthaster planci&lt;/em&gt; (Birkeland and Lucas, 1990; Thresher et al., 1999).&lt;/nbsp&gt;&lt;/nbsp&gt;&lt;/nbsp&gt;&lt;/nbsp&gt;&lt;/p&gt;
 </x:v>
       </x:c>
-      <x:c r="D9" t="str">
+      <x:c r="D6" t="str">
         <x:v>&lt;p&gt;The low specificity and persistence of copper sulphate makes it unsuitable for use in the open environment. Numerous studies have been conducted to determine the effects of heavy metals such as copper on various species in the aquatic environment. Copper often has a necrotic effect on species once threshold levels are reached and this level differs between taxa. Excessive amounts of copper are lethal to crustaceans (Thunberg et al., 1973 and citations therein). Copper ion toxicity to plankton is well studied;&amp;nbsp;it is concentration dependent, and causes damage to cell membranes, disrupting photosynthesis and eventually death (Sorentino 1979).&lt;/p&gt;
 </x:v>
       </x:c>
-      <x:c r="E9" t="str">
+      <x:c r="E6" t="str">
         <x:v>Depent on target species and method of application.</x:v>
       </x:c>
-      <x:c r="F9" t="str">
+      <x:c r="F6" t="str">
         <x:v>Copper sulphate, copper oxide and copper(1)chloride are hazardous according to Worksafe Australia criteria (NOHSC).</x:v>
       </x:c>
-      <x:c r="G9" t="str">
+      <x:c r="G6" t="str">
         <x:v>&lt;p&gt;The method of broadcast spray of copper sulphate was not recommended for general control over areas of ocean as it was deemed too expensive and non-specific (Rounsefell and Evans, 1958). It was concluded that because of its low solubility, copper sulphate ore could not be used as an effective control measure (Rounsefell and Nelson, 1966). .&lt;br /&gt;
 The main disadvantages associated with copper are that it is absorbed by soil and organic material, is ineffective at high pH and is toxic to many non-target organisms.&lt;br /&gt;
 Injection of poisons including copper sulphate using pole spears was found to be locally effective on the Great Barrier Reef to control &lt;em&gt;Acanthaster planci&lt;/em&gt; (Birkeland and Lucus, 1990; Thresher et al., 1999). However, the problem of thousands of toxic rotting seastars on the benthos and the subsequent environmental impacts of the chemicals to the sediments and associated species needs to be addressed.&lt;br /&gt;
 Control of &lt;em&gt;Asterias&lt;/em&gt; spp (&lt;em&gt;A. forbesii &lt;/em&gt;and &lt;em&gt;A. rubens&lt;/em&gt;) by chemical agents such as copper and zinc sulphate or chromium salts did not prove practical, especially around shellfish farms. Only a small number of seastars died and others moved to adjacent areas. Also due to the non-specificity of copper the oysters were effected and accumulation of copper was a concern (Lee 1948; Loosanoff 1961).&lt;br /&gt;
 One problem with using copper sulphate is that stronger solutions react with saline water and form a precipitate (Kerkut and Munday, 1962).&lt;/p&gt;
 </x:v>
       </x:c>
-      <x:c r="H9" t="str">
+      <x:c r="H6" t="str">
         <x:v>&lt;p&gt;Limited success.&lt;br /&gt;
 &lt;br /&gt;
 &lt;em&gt;Mytilopsis&lt;/em&gt; sallei is more resistant to copper than oysters (&lt;em&gt;M.&amp;nbsp;gigas&lt;/em&gt; and &lt;em&gt;C. virginica&lt;/em&gt;) and mussels (&lt;em&gt;M. edulis&lt;/em&gt;)&amp;nbsp;with LC50 values of 0.6 mg/l for 4 days, 1.9 mg/l for 4 days, 0.103 mg/l for 2 days (embryos) and 0.14-1.0 mg/l for 2-7 days respectively (Rao and Balaji, 1994, Tables 1&amp;amp; 2.).&lt;/p&gt;
 </x:v>
       </x:c>
     </x:row>
-    <x:row r="10">
-[...94 lines deleted...]
-      <x:c r="A13" t="str">
+    <x:row r="7">
+      <x:c r="A7" t="str">
         <x:v>Dredging/beamtrawling/mopping</x:v>
       </x:c>
-      <x:c r="B13" t="str">
+      <x:c r="B7" t="str">
         <x:v>&lt;p&gt;Dredging, beamtrawling and mopping are methods that involve pulling a large piece of equipment behind a vessel in order to collect organisms in and on the surface sediments.&lt;br /&gt;
 Dredging is prohibited in Tasmanian State waters without approval under the Environmental Management and Pollution Control Act 1994 and the Living Marine Resources Management Act 1995.&lt;/p&gt;
 </x:v>
       </x:c>
-      <x:c r="C13" t="str">
+      <x:c r="C7" t="str">
         <x:v>&lt;p&gt;Commercial dredge fisheries for subtidal &lt;em&gt;Perna canaliculus&lt;/em&gt; in New Zealand were closed to protect overexploited populations of the mussel in the Hauraki Gulf, Tasman Bay and Kenepuru Sound (Paul 1966; Jeffs et al., 1999). &lt;em&gt;Corbicula fluminea&lt;/em&gt; and &lt;em&gt;Potamocorbula laevis&lt;/em&gt; are commercially harvested by dredging for poultry feed, for shrimp feed and for fertiliser in China and Taiwan (Morton 1977; Carlton et al., 1990 and citations therein)&amp;nbsp;and may be a possible control to collect &lt;i&gt;Arcuatula&amp;nbsp;&lt;/i&gt;&lt;em&gt;senhousia &lt;/em&gt;as the mussels form large colonies in intertidal mud flats (Morton 1974; Creese et al., 1997). Dredging has been used in the British Isles to remove large beds of the American slipper limpet &lt;em&gt;Crepidula fornicata&lt;/em&gt; in oyster growing areas and also to collect oysters (Eno et al., 1997). &lt;nbsp&gt;A variety of methods have been used to collect seastars (&lt;em&gt;Asterias&lt;/em&gt; spp.) including dredges, roller dredges, suction dredges, beamtrawls and seastar mops. Seastars are collected and later destroyed by immersion in hot water or used for animal feeds or fertilisers. Modern mopping consists of towing a frame about 2.5 m wide to which are tied 15 large cotton bundles over the bottom: the starfish get caught on the cotton. An alternative form of seastar mopping practiced on oyster leases in Long Island Sound, Connecticut, uses a rotor cable capable of picking up seastars by its spines, there is little bycatch. (C. MacKenzie, NEFC, NMFS, US; pers. comm.). &lt;nbsp&gt;Suction dredges have been used to draw up seastars and other materials from the benthos which after passing through various mesh sieves are then sorted to remove the seastars to be killed and the oysters and other material were returned to the benthos. (Loosanoff 1961).&lt;/nbsp&gt;&lt;/nbsp&gt;&lt;/p&gt;
 </x:v>
       </x:c>
-      <x:c r="D13" t="str">
+      <x:c r="D7" t="str">
         <x:v>Environmental impacts of this type of control would be high in areas where sediments are highly polluted. Dredging and, to a lesser extent, mopping were not recommended as methods to remove seastars from the Derwent estuary.  because they could resuspend toxic dinoflagellate cysts and heavy metals trapped in the sediment (Coughanowr 1997) and could damage the endangered handfish or its habitats.</x:v>
       </x:c>
-      <x:c r="E13" t="str">
-[...5 lines deleted...]
-      <x:c r="G13" t="str">
+      <x:c r="E7" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="F7" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="G7" t="str">
         <x:v>&lt;p&gt;The New Zealand experience shows that intensive dredging of &lt;em&gt;P. canaliculus&lt;/em&gt; beds on sand or mud removes juveniles and shell matter leaving an unstable soft substrate no longer suitable for settlement and attachment of many sessile invertebrates&amp;nbsp;(Stead 1971a, 1971b as cited in Jeffs et al., 1999). As &lt;em&gt;A. senhousia&lt;/em&gt; is also found as a fouling organism on pylons and panels where they do not build byssal nests (Willan 1987), dredging may be only one component of a successful eradication effort. Dredging is unlikely to have a significant impact on the &lt;em&gt;Asterias amurensis&lt;/em&gt; population in the Derwent River (estimated at 30 million in 1998) without a significant impact to the environment (Goggin 1998a).&lt;br /&gt;
 Small recruits are likely to be missed if less than mesh size. &lt;em&gt;Corbula gibba&lt;/em&gt; has a thick shell and is generally resistant to trawl damage (Morton 1996). In areas of high density (up to 53, 000/m2 in its native regions (Jensen 1990)), dredging would be unlikely to remove all the individuals. Scientific dredging in Port Phillip Bay in 1995/6 collected hundreds of thousands of specimens of &lt;em&gt;C. gibba&lt;/em&gt; in a short space of time, almost to the exclusion of other species (Hewitt et al., 1999). These methods are difficult to implement in shallow waters and port environments.&lt;br /&gt;
 Dredging is not recommended for collection of animals or macroalgae that may fragment and be able to regenerate or proliferate from the pieces, increasing dispersal of the species. For example, Scallop fishers in the Geelong Arm of Port Phillip Bay may have contributed to the rapid spread of &lt;em&gt;Sabella spallanzanii&lt;/em&gt; through the Bay by throwing back fragments retained on clogged dredges. (Berrill 1931; Kiortsis and Moraitou, 1965; Clapin and Evans, 1995; Ward and Andrew, 1996).&lt;/p&gt;
 </x:v>
       </x:c>
-      <x:c r="H13" t="str">
+      <x:c r="H7" t="str">
         <x:v>&lt;p&gt;Limited success.&lt;br /&gt;
 &lt;br /&gt;
 Dredging was used at the beginning of the century in the USA and British Isles to collect oyster species of the benthos. However &lt;em&gt;M. gigas&lt;/em&gt; tends to be found on hard substrates where dredging is not feasible.&lt;/p&gt;
 </x:v>
       </x:c>
     </x:row>
-    <x:row r="14">
-[...64 lines deleted...]
-      <x:c r="A16" t="str">
+    <x:row r="8">
+      <x:c r="A8" t="str">
         <x:v>Heated water treatment (baths, spray)</x:v>
       </x:c>
-      <x:c r="B16" t="str">
+      <x:c r="B8" t="str">
         <x:v>&lt;p&gt;Heated water has been shown to kill seastars (Martin 1998 and citations therein), &lt;em&gt;Dreissena polymorpha&lt;/em&gt; (Morton 1977; Claudi and Mackie, 1994; Boelman et al., 1997) and &lt;em&gt;Corbicula fluminea&lt;/em&gt; (Graney et al., 1980; Jenner and Janssen-Mommen, 1993). During the cleanup of crude oil spilt by the Exxon Valdez in 1989 high pressure cleaning using hot (60&amp;nbsp;&lt;sup&gt;o&lt;/sup&gt;C+) and warm water (30-60 &lt;sup&gt;o&lt;/sup&gt;C) was used on intertidal and subtidal regions (Mearns 1996). Studies of the intertidal biota before and after treatment showed that as much as 90% of the marine life that survived the oiling could have been killed through thermal shock or displaced by high pressure-hot water washing. (Driskell et al., 1996; Houghton et al., 1996; Lees et al., 1996). In addition, elevated temperatures has been shown to affect reproductive success of mussels (eg. &lt;i&gt;Arcuatula&amp;nbsp;&lt;/i&gt;&lt;em&gt;senhousia &lt;/em&gt;and &lt;em&gt;Limnoperna&lt;/em&gt; &lt;em&gt;fortunei kikuchi &lt;/em&gt;(re-identified as &lt;em&gt;Xenostrobus securis&lt;/em&gt;, native to Australia; Morton 1996) in Japan.&lt;/p&gt;
 </x:v>
       </x:c>
-      <x:c r="C16" t="str">
+      <x:c r="C8" t="str">
         <x:v>&lt;p&gt;Seastars (&lt;em&gt;Asterias&lt;/em&gt; &lt;em&gt;forbesi&lt;/em&gt;) collected by trawled mops are killed by immersion in troughs of hot water (Lee 1948). While steam treatment (~100&amp;nbsp;&lt;sup&gt;o&lt;/sup&gt;C) of &lt;em&gt;Spartina &lt;/em&gt;spp has been used in New Zealand with relative success. &lt;nbsp&gt;Heat treatment as an application to treat ships&amp;#39;&amp;nbsp;ballast water was found effective in destroying &lt;em&gt;Undaria&lt;/em&gt; &lt;em&gt;pinnatifida &lt;/em&gt;zoospores and phytoplankton cells and cysts eg. &lt;em&gt;Gymnodinium catenatum&lt;/em&gt;&amp;nbsp;(Montani et al., 1995; Bolch and Hallegraeff, 1993; Hallegraeff et al., 1997; Oemcke 1999; Rigby et al., 1999; Mountfort et al., 1999a). A short (30-90 second) heat treatment of dinoflagellate cysts at temperatures as low as 40-45 &lt;sup&gt;o&lt;/sup&gt;C may provide an effective, environmentally friendly solution to the global ballast water problem (Bolch and Hallegraeff, 1993). &lt;nbsp&gt;Thermal shock (flushing with hot water) is used in some power plants. Power plant cooling water picks up heat from the condenser and is usually discharged. By recirculating the heated effluent through the precondser sections the water flowing through the conduits may maintain a sufficient temperature to kill the organisms growing inside (Rajagopal et al., 1994). Heat treatment has been used to control&amp;nbsp;&lt;em&gt;Mytilus edulis&lt;/em&gt; in temperate areas and &lt;em&gt;Perna viridis&lt;/em&gt; in tropical areas (Fox and Coheren, 1957; Rajagopal et al., 1994) and &lt;em&gt;Dreissena polymorpha&lt;/em&gt; in freshwater (Morton 1977; Barrett-O&amp;#39;Leary 1995; Boelman et al., 1997; Harrington et al., 1997). Younger mussels are killed in less time period than adults. One practical aspect is that during peak settling periods young mussels can be easily killed by comparatively shorter exposure to elevated temperatures (Rajagopal et al., 1994). Usually twice a year, heated water is pumped through water-intakes to kill newly recruited zebra mussels. Some industrial plants also permanently heat flow-through water to temperatures greater than the thermal tolerance of the species (eg. Murray Station, Barrett-O&amp;#39;Leary 1995).&lt;/nbsp&gt;&lt;/nbsp&gt;&lt;/p&gt;
 </x:v>
       </x:c>
-      <x:c r="D16" t="str">
-[...2 lines deleted...]
-      <x:c r="E16" t="str">
+      <x:c r="D8" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="E8" t="str">
         <x:v>&lt;p&gt;A combination of lower heat and chemicals can reduce costs. A combination of heat and chemical oxidants (chlorine or ozone) allows lower temperatures (30&amp;deg;C) to be used and reducing heating costs (Harrington et al., 1997).&lt;/p&gt;
 </x:v>
       </x:c>
-      <x:c r="F16" t="str">
-[...2 lines deleted...]
-      <x:c r="G16" t="str">
+      <x:c r="F8" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="G8" t="str">
         <x:v>&lt;p&gt;Heat treatment may be an effective method for controlling mussel fouling in power plants, provided that such treatment is compatible with plant design (Ricciardi 1998),&amp;nbsp;but would prove difficult to implement in open marine conditions unless fouled habitats can be isolated eg. Wharf pylons.&lt;br /&gt;
 Heat treatment (baths, spray) is likely to be ineffective for thick-walled organisms such as oysters (&lt;em&gt;Crassostrea gigas&lt;/em&gt;); exposure to 70&amp;nbsp;&lt;sup&gt;o&lt;/sup&gt;C water for 40 seconds did not raise the core temperature of the oysters above 24&amp;nbsp;&lt;sup&gt;o&lt;/sup&gt;C but killed associated boring spionid polychaetes (Nel et al., 1999). However, even though &lt;em&gt;C. gigas&lt;/em&gt; has a high thermal tolerance, experiments by Rajagopal et al., (2005) showed that exposure to 42 &lt;sup&gt;o&lt;/sup&gt;C for more than one hour results in 100% mortality for &lt;em&gt;C. gigas&lt;/em&gt;.&lt;br /&gt;
 Gametophytes of &lt;em&gt;Undaria&lt;/em&gt; &lt;em&gt;pinnatifida &lt;/em&gt;can survive temperatures of 30 &lt;sup&gt;o&lt;/sup&gt;C for up to 10-40 days (Kim and Nam, 1997),&amp;nbsp;and thus high temperature water treatment is needed for cleaning vessel hulls and this must penetrate into the crevices and other openings where gametophytes may otherwise survive (Wallentinus 1999a).&lt;/p&gt;
 </x:v>
       </x:c>
-      <x:c r="H16" t="str">
+      <x:c r="H8" t="str">
         <x:v>&lt;p&gt;Unsuccessful.&lt;br /&gt;
 &lt;br /&gt;
 Heat treatment (baths, spray) is likely to be ineffective for thick-walled organisms such as oysters (&lt;em&gt;M. gigas&lt;/em&gt;);. exposure to 70 &amp;deg;C water for 40 seconds did not raise the core temperature of the oysters above 24 &amp;deg;C but killed associated boring spionid polychaetes (Nel et al., 1999).Heating water to approximately 50&amp;ndash;60&amp;deg;C renders biofouling organisms, including resilient taxa, nonviable in 2 h or less (Cahill et al., 2019).&lt;/p&gt;
 </x:v>
       </x:c>
     </x:row>
-    <x:row r="17">
-[...30 lines deleted...]
-      <x:c r="A18" t="str">
+    <x:row r="9">
+      <x:c r="A9" t="str">
         <x:v>Light treatment - UV radiation and blue light</x:v>
       </x:c>
-      <x:c r="B18" t="str">
+      <x:c r="B9" t="str">
         <x:v>&lt;p&gt;Ultraviolet radiation has been trialed to kill organisms in ballast water, to disinfect aquaculture facilities, and fouling species in water conduits. The use of blue light to induce gametogenesis, followed by collection of the plants over an extended period has been suggested as a method to trigger enhanced growth of &lt;em&gt;Undaria&lt;/em&gt; &lt;em&gt;pinnatifida &lt;/em&gt;sporophytes from the gametophyte reservoir. (J. Bite VUT, Victoria; pers. comm.).&lt;/p&gt;
 </x:v>
       </x:c>
-      <x:c r="C18" t="str">
+      <x:c r="C9" t="str">
         <x:v>&lt;p&gt;Ultra violet radiation has been trialed as a treatment option for ballast water to disable toxic algal cysts and vegetative cells (Montani et al., 1995; Morgan et al., 1999). &lt;nbsp&gt;Experimentation has found that all wavelengths of UV-B radiation are effective in killing both veliger and post-veliger larvae of &lt;em&gt;Dreissena polymorpha&lt;/em&gt; and preventing their settlement. Adult mussels were more resistant but could be killed with longer exposure. The use of UV radiation was considered preferable to chemical control because it was neither polluting nor labour intensive (Chalker-Scott and Scott, 1998). &lt;nbsp&gt;While chlorination has long been used in the aquaculture industry to disinfect oysters and other shellfish from potentially contaminated, bacterially infected waters,&amp;nbsp;these days ultraviolet radiation is more frequently used in shellfish depuration facilities (Scott et al., 1982).&lt;/nbsp&gt;&lt;/nbsp&gt;&lt;/p&gt;
 </x:v>
       </x:c>
-      <x:c r="D18" t="str">
-[...8 lines deleted...]
-      <x:c r="G18" t="str">
+      <x:c r="D9" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="E9" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="F9" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="G9" t="str">
         <x:v>&lt;p&gt;The use of UV radiation to kill planktonic organisms is currently too costly for widespread use given the current deployment methods. Ongoing research is aimed at the development and installation of an UV treatment unit for water conduits (Chalker-Scott and Scott, 1998).&lt;br /&gt;
 Blue light also triggers gametogenesis in other &lt;em&gt;Laminariales&lt;/em&gt; (Luning 1980) besides &lt;em&gt;Undaria&lt;/em&gt; &lt;em&gt;pinnatifida&lt;/em&gt;, including the co-occurring species &lt;em&gt;Macrocystis pyrifera&lt;/em&gt; and &lt;em&gt;Ecklonia radiata&lt;/em&gt;,&amp;nbsp;and the critical blue light quantum dose for gametogenesis of &lt;em&gt;U. pinnatifida&lt;/em&gt; is higher than that of other kelps (Stuart 1997).&lt;/p&gt;
 </x:v>
       </x:c>
-      <x:c r="H18" t="str">
+      <x:c r="H9" t="str">
         <x:v>&lt;p&gt;Unsuccessful.&lt;br /&gt;
 &lt;br /&gt;
 While chlorination has long been used in the aquaculture industry to disinfect (without harming) oysters and other shellfish from potentially contaminated, bacterially infected waters,&amp;nbsp;these days ultraviolet radiation is more frequently used in shellfish depuration facilities (Scott et al., 1982).&lt;/p&gt;
 </x:v>
       </x:c>
     </x:row>
-    <x:row r="19">
-      <x:c r="A19" t="str">
+    <x:row r="10">
+      <x:c r="A10" t="str">
         <x:v>Lime</x:v>
       </x:c>
-      <x:c r="B19" t="str">
+      <x:c r="B10" t="str">
         <x:v>&lt;p&gt;Lime has been used in several different forms as a control including slaked lime, quick lime and Limil in powdered or granular forms and hydrated lime solutions. Mitchell Limil is used in mortar, plaster, cement and other building and paving materials.&lt;/p&gt;
 </x:v>
       </x:c>
-      <x:c r="C19" t="str">
+      <x:c r="C10" t="str">
         <x:v>&lt;p&gt;Hydrated lime solutions have been trialed to kill &lt;em&gt;Crassostrea gigas&lt;/em&gt; and &lt;em&gt;Codium fragile ssp.&lt;/em&gt; tomentosoides. &lt;nbsp&gt;Slake lime (powdered form) has been used to control fish, macroalgae, seastars and crustaceans. &lt;nbsp&gt;Quicklime (Calcium oxide) is mostly insoluble and has been deployed in porous as a barrier control around commercial oyster farms to control:&amp;nbsp;&lt;em&gt;Asterias&lt;/em&gt; spp (&lt;em&gt;A. amurensis&lt;/em&gt;, &lt;em&gt;A. forbesi&lt;/em&gt; and A. vulgaris), oyster drills (Urosalpinx and Eupleura) and other fouling species since the turn of the century and is still used in Korea, Canada and the US (MacKenzie 1977). Trials of the broadcast application of quicklime found the key to success is the dispersal of a relatively uniform layer of the lime over extensive areas. Due to the insolubility of quicklime only a small quantity in powdered or granular form is sufficient to cover a large area (Loosanoff 1961). &lt;/nbsp&gt;&lt;/nbsp&gt;&lt;nbsp&gt;&lt;nbsp&gt;&lt;nbsp&gt;Repeated applications of quicklime on an oyster bed at weekly intervals for 5 weeks of June-July in the USA kept the upper side of the oysters clean of fouling organisms and provided a favourable surface for settlement of oyster larvae&amp;nbsp;(MacKenzie 1977).&lt;/nbsp&gt;&lt;/nbsp&gt;&lt;/nbsp&gt;&lt;/p&gt;
 </x:v>
       </x:c>
-      <x:c r="D19" t="str">
+      <x:c r="D10" t="str">
         <x:v>&lt;p&gt;The adverse effects to the environment and human health present a deterrent to the use of quicklime (although these have not been fully explored). While quicklime has only slight effects on molluscs (oysters, clams) (Loosanoff and Engle, 1942) it has severe effects on crabs.&lt;/p&gt;
 </x:v>
       </x:c>
-      <x:c r="E19" t="str">
+      <x:c r="E10" t="str">
         <x:v>In Connecticut, USA quicklime was spread at a rate of 6.75 metric tons/hectare (&lt;6m depth) on dormant oyster beds to kill fouling species (MacKenzie 1977).</x:v>
       </x:c>
-      <x:c r="F19" t="str">
+      <x:c r="F10" t="str">
         <x:v>Hazardous according to Worksafe Australia criteria (NOHSC).</x:v>
       </x:c>
-      <x:c r="G19" t="str">
+      <x:c r="G10" t="str">
         <x:v>&lt;p&gt;The alga &lt;em&gt;Codium fragile spp tomentosoides&lt;/em&gt; was very difficult to eradicate using hydrated lime solutions and it took a long time to assess their efficacy (MacNair and Smith, 1999).&lt;br /&gt;
 Debates over the persistence of lime in the environment, probably due to different formulations used. As follows: the lime can dissolve in about 48 hours leaving no residue (C. MacKenzie, NEFC, NMFS, US; pers. comm.). However, in field trials, lime remained effective for several weeks after deposition, but at a much reduced kill rate. However, C.L. Goggin, CRIMP; unpublished data in Thresher et al., (1998), reports that seastars must be in contact with the lime for lengthy periods (&amp;gt;5 hours) in order for it to be effective,&amp;nbsp;and in a relatively two dimensional habitat where they are unable to evade the lime (Thresher et al. 1998).&lt;br /&gt;
 The use of chemicals to control the seastar is unlikely to be acceptable to the Australian public. There is little public support for the broadcast application of quicklime to kill seastars despite the ease in obtaining suitable quantities due to its industrial uses and relatively cheap costs.&lt;/p&gt;
 </x:v>
       </x:c>
-      <x:c r="H19" t="str">
+      <x:c r="H10" t="str">
         <x:v>&lt;p&gt;Successful.&lt;br /&gt;
 &lt;br /&gt;
 Hydrated lime solutions caused significant mortalities to the oysters (Rikard and Wallace, 1997; Cigarria et al., 1998).&lt;/p&gt;
 </x:v>
       </x:c>
     </x:row>
-    <x:row r="20">
-[...32 lines deleted...]
-      <x:c r="A21" t="str">
+    <x:row r="11">
+      <x:c r="A11" t="str">
         <x:v>Manual removal (diver collection)</x:v>
       </x:c>
-      <x:c r="B21" t="str">
+      <x:c r="B11" t="str">
         <x:v>&lt;p&gt;Diver collection of pest species may be possible if an incursion is detected while small in size (area and abundance) and before reproduction occurs (especially in species with planktonic larval stages).&lt;br /&gt;
-Permits are required to remove anything from marine protected areas (even introduced species). Contact your state/territory authorities for more information.&lt;/p&gt;
-[...12 lines deleted...]
-      <x:c r="F21" t="str">
+Permits are required to remove anything from marine protected areas, even introduced species.&amp;nbsp;&lt;/p&gt;
+</x:v>
+      </x:c>
+      <x:c r="C11" t="str">
+        <x:v>&lt;p&gt;The advantages of manual removal are selectivity for the target pest and limited damage to non‑target species. However, as it requires visual detection its not practical in turbid waters. Manual removal is of greatest utility when incursions are small and spatially confined or when they are in sensitive environments (such as marine reserves or areas of high biodiversity value).&lt;/p&gt;
+</x:v>
+      </x:c>
+      <x:c r="D11" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="E11" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="F11" t="str">
         <x:v>&lt;p&gt;Diver control is not cost effective at depths greater than 12 metres because of diving restrictions due to surface intervals required (Andrews et al., 1996).&lt;/p&gt;
 </x:v>
       </x:c>
-      <x:c r="G21" t="str">
+      <x:c r="G11" t="str">
         <x:v>&lt;p&gt;Physical removal by divers is effective only as a tactical control useful, in small areas and it is not logistically possible for infestations extending over large areas,&amp;nbsp;but could be useful around marine farms, marine reserves or areas of new incursions.&amp;nbsp;Requires ongoing monitoring and to be repeated as necessary, especially if the source of the introduction can not be found or controlled, which can rapidly become costly.&lt;br /&gt;
-Care and diver education is of primary importance in this program because of the presence of similar-looking native species. eg. &lt;em&gt;Sabellastarte spp.&lt;/em&gt; cf. &lt;em&gt;Sabella spallanzanii&lt;/em&gt; or &lt;em&gt;C. fragile ssp.&lt;/em&gt; tomentosoides can not be distinguished from native subspecies without microscopic examination. Small recruits of target species are likely to be overseen due to difficulties in finding, identifying, and actually removing. Care is required during physical removal to not trigger spawning or spread reproductive propagules or fragments, precautions such as placing removed specimens in sealed plastic bags rather than mesh catch bags would need to be taken. The main concern associated with manual removal of macroalgae is that some species are to reproduce asexually from fragments, others can regrow from holdfast attachments and others have cryptic microscopic lifestages that are difficult to target. Additionally, detached thalli with mature propagules, may contribute to enhanced translocation of these species.&lt;br /&gt;
-[...3 lines deleted...]
-      <x:c r="H21" t="str">
+Care and diver education is of primary importance in this program because of the presence of similar-looking native species. Care is required during physical removal to not trigger spawning or spread reproductive propagules or fragments, precautions such as placing removed specimens in sealed plastic bags rather than mesh catch bags would need to be taken. The main concern associated with manual removal of macroalgae is that some species are to reproduce asexually from fragments, others can regrow from holdfast attachments and others have cryptic microscopic lifestages that are difficult to target. Additionally, detached thalli with mature propagules, may contribute to enhanced translocation of these species.&lt;br /&gt;
+&amp;nbsp;&lt;/p&gt;
+</x:v>
+      </x:c>
+      <x:c r="H11" t="str">
         <x:v>&lt;p&gt;Limited success.&lt;br /&gt;
 &lt;br /&gt;
 In many locations&amp;nbsp;the harvesting of wild oysters is by handpicking, snorkelling and grabs for domestic use and commercial markets can have a dramatic impact on wild populations.&lt;/p&gt;
 </x:v>
       </x:c>
     </x:row>
-    <x:row r="22">
-      <x:c r="A22" t="str">
+    <x:row r="12">
+      <x:c r="A12" t="str">
         <x:v>Manual removal (intertidal collection)</x:v>
       </x:c>
-      <x:c r="B22" t="str">
-[...13 lines deleted...]
-      <x:c r="F22" t="str">
+      <x:c r="B12" t="str">
+        <x:v>&lt;p&gt;Manual removal of marine pest such as seastars and crabs has been used on aquaculture farms, around oyster racks and grow-up trays, and in the intertidal using dip nets or poles with a spike.&lt;/p&gt;
+</x:v>
+      </x:c>
+      <x:c r="C12" t="str">
+        <x:v>&lt;p&gt;Physical collection e.g. by pole spear (poles with a long nail on the end to spike the target species), dip netting or by hand is species specific, provided the collector was educated in the identification of the target species&amp;nbsp;and the method is approved in marine protected areas.&lt;/p&gt;
+</x:v>
+      </x:c>
+      <x:c r="D12" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="E12" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="F12" t="str">
         <x:v>Human health issues include over exposure to UV light (sunburn).</x:v>
       </x:c>
-      <x:c r="G22" t="str">
+      <x:c r="G12" t="str">
         <x:v>&lt;p&gt;Physical collection is effective only as a tactical control in small areas and it is not suitable for large-scale control, could be useful around marine farms, marine reserves or areas of new incursions. Small recruits of target species are likely to be overseen due to difficulties in finding, identifying, and actually removing.&lt;br /&gt;
-Manual removal of &lt;em&gt;Crepidula fornicata&lt;/em&gt; on oysters was ineffective as a control method in Ireland (Minchin and Duggan, 1988) as was manual removal of &lt;em&gt;Crassostrea gigas&lt;/em&gt; in New South Wales in the 1980&amp;rsquo;s. (Holliday and Nell, 1987; Lipton et al., 1992).&lt;br /&gt;
-[...4 lines deleted...]
-      <x:c r="H22" t="str">
+Hand-picking and shore-based mechanical harvesting is&amp;nbsp;time-consuming and labour-intensive as repeated visits are needed.&lt;/p&gt;
+</x:v>
+      </x:c>
+      <x:c r="H12" t="str">
         <x:v>&lt;p&gt;Unsuccessful in the long term.&lt;a href="#_msocom_1" id="_anchor_1" name="_msoanchor_1"&gt;[FC1]&lt;/a&gt;&amp;nbsp;&lt;a href="#_msocom_2" id="_anchor_2" name="_msoanchor_2"&gt;[BH2]&lt;/a&gt;&amp;nbsp;&lt;br /&gt;
 The Pacific oyster &lt;em&gt;M. gigas&lt;/em&gt; was introduced into the seed production area of Port Stephens in New South Wales sometime prior to 1985. In 1985 the New South Wales Agriculture and Fisheries Department declared the Pacific oyster a noxious fish, making culture and presence of the oyster on a shellfish lease illegal. After several years of trying to remove the Pacific oyster through physical collection the government ended eradication attempts and allowed the cultivation of &lt;em&gt;M. gigas&lt;/em&gt; (Holliday and Nell, 1987; Lipton &lt;em&gt;et al.&lt;/em&gt;, 1992).&lt;/p&gt;
 &lt;p&gt;Handpicking, snorkelling and grabs for domestic use and commercial markets may have some impact of populations in some areas.&lt;/p&gt;
 &lt;p&gt;Manual control using heat treatment for intertidal Pacific oysters (to minimise risk of further spread of POMS virus) was attempted in South Australia in the Port River, Adelaide. Populations are now known to be too widespread in the area for this means of control to be effective.&lt;/p&gt;
 &lt;p&gt;Manual destruction as a method for reducing the development and dispersal of populations at very low densities (&amp;lt;1/m&lt;sup&gt;2&lt;/sup&gt;) has been successful in Ireland (Guy and Roberts 2010).&lt;/p&gt;
 &lt;p&gt;&amp;nbsp;&lt;/p&gt;
 &lt;p&gt;&amp;nbsp;&lt;/p&gt;
 </x:v>
       </x:c>
     </x:row>
-    <x:row r="23">
-[...64 lines deleted...]
-      <x:c r="A25" t="str">
+    <x:row r="13">
+      <x:c r="A13" t="str">
         <x:v>Water flow velocities/ high pressure spray</x:v>
       </x:c>
-      <x:c r="B25" t="str">
-[...3 lines deleted...]
-      <x:c r="C25" t="str">
+      <x:c r="B13" t="str">
+        <x:v>&lt;p&gt;High-pressure water blasting is a cost‑effective and an environmentally acceptable method of treating biofouling on infrastructure and should remove all mobile biofouling species. Within water conduits the water flow velocity can be used to remove fouling species.&lt;/p&gt;
+&lt;p&gt;&amp;nbsp;&lt;/p&gt;
+</x:v>
+      </x:c>
+      <x:c r="C13" t="str">
         <x:v>&lt;p&gt;Increased water flow velocity can be used in water conduits to remove fouling species. Flow velocities can be manipulated to reduce settlement of bivalve larvae, but to remove established mussels higher velocities are required due to the strength of byssal attachments. This varies between species. (Morton 1977; Boelman et al., 1997; Rajagopal et al., 1996). &lt;nbsp&gt;High pressure spraying (+/- heated water) is used to control fouling on outside of oyster (&lt;em&gt;Crassostrea gigas&lt;/em&gt; ) shells without harming the oyster (Rikard and Wallace, 1997; Cigarria et al., 1998),&amp;nbsp;as well as too remove fouling species within water conduits and vessel hulls on slipways etc.&amp;nbsp;&lt;nbsp&gt;Conversely, enriching oxygen levels by destratification of the water column through vertical convection, aeration or pumping can inhibit growth of toxic phytoplankton as they require calm stratified and/or warmer water&amp;nbsp;(Berdalet and Estrada, 1993; Gross and Enevoldsen, 1998; Whyte 1999).&lt;/nbsp&gt;&lt;/nbsp&gt;&lt;/p&gt;
 </x:v>
       </x:c>
-      <x:c r="D25" t="str">
-[...2 lines deleted...]
-      <x:c r="E25" t="str">
+      <x:c r="D13" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="E13" t="str">
         <x:v>&lt;p&gt;Lower flow velocities prevent larval settlement while higher flows are required to dislodge attached mussels. Application of anti-fouling paint after water-blasting and cleaning of vessels will assist in preventing re-establishment of fouling communities.&lt;/p&gt;
 </x:v>
       </x:c>
-      <x:c r="F25" t="str">
-[...5 lines deleted...]
-      <x:c r="H25" t="str">
+      <x:c r="F13" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="G13" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="H13" t="str">
         <x:v>&lt;p&gt;Unsuccessful.&lt;br /&gt;
 &lt;br /&gt;
 High pressure spraying (+/- heated water) is used to control fouling on outside of oyster (&lt;em&gt;M.&amp;nbsp;gigas&lt;/em&gt; ) shells without harming the oyster (Rikard and Wallace, 1997; Cigarria et al., 1998).&lt;/p&gt;
 </x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Vegetative cell</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Resting cyst </x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Planomeiocyte </x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>Larvae </x:v>