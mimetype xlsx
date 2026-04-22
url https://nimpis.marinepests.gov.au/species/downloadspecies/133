--- v1 (2026-04-01)
+++ v2 (2026-04-22)
@@ -1,78 +1,78 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra98191a95705429d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9263288bd7be4eb4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="Ra35d29c066b34b54"/>
-[...15 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="Rb21045dc4afd40a7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="Rcfdfab4d393341c5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="General" sheetId="2" r:id="R517cb6aedae64a46"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Identification" sheetId="3" r:id="R41c42fe634704f3a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Similar species" sheetId="4" r:id="R00341664d1414c7a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Habitat" sheetId="5" r:id="R24fff15657e446b7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Reproduction and growth" sheetId="6" r:id="R95af6beba8e8479d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Feeding" sheetId="7" r:id="R15517fbba3c2416e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Competitors" sheetId="8" r:id="R1fd85acdf1724a4a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Predators" sheetId="9" r:id="R46914149e6334867"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Vectors" sheetId="10" r:id="Re702b6666e0b421a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Impacts" sheetId="11" r:id="Rcfefa61fbd7a42bd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Controls" sheetId="12" r:id="R3fbd6f20bd0241db"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Species controls" sheetId="13" r:id="R73daef7b27744de0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Additional information" sheetId="14" r:id="R9b35babbbdce4deb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="References" sheetId="15" r:id="R559b11d0f2da4557"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Images" sheetId="16" r:id="Rc00c4d7969594bd0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="Rac335887db044254"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra35d29c066b34b54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Ree2ea4a1ee7a4e83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rc94816c598c34806" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="Rafd69c6c01d14578" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="Rb761acb9fbb44e3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="R2857dfc008874529" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="R16f5ea2b02e04c29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="Rd8a564cb867d469a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="Re9270f933bff418b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="R78e427931409430a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="R503f76fdb58545b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="R8e4bc77f2ca64f0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="Rac76a95ee4284e0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="R964aed66d5f946ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="R5e541a1c409344ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="R1afa6b47b5524661" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="Rb21045dc4afd40a7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rcfdfab4d393341c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R517cb6aedae64a46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R41c42fe634704f3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="R00341664d1414c7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="R24fff15657e446b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="R95af6beba8e8479d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="R15517fbba3c2416e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="R1fd85acdf1724a4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="R46914149e6334867" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="Re702b6666e0b421a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="Rcfefa61fbd7a42bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="R3fbd6f20bd0241db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="R73daef7b27744de0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="R9b35babbbdce4deb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="R559b11d0f2da4557" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="Rc00c4d7969594bd0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="Rac335887db044254" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Scientific name</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Common name</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Developments</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>General description</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>ID card URL</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Australian distribution</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -125,68 +125,68 @@
 &lt;p&gt;&lt;em&gt;Magallana gigas&lt;/em&gt; has been introduced to every continent, with the exception of Antarctica, and it has become established in all major oceans and seas of the world (Padilla, 2010).&lt;/p&gt;
 </x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Notes</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Vectors</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str">
         <x:v/>
       </x:c>
       <x:c r="B2" t="str">
         <x:v>Vector type: Fisheries and Aquaculture
-Vector type description: &lt;p&gt;Vectors types associated with fisheries and aquaculture and trade activities. Examples of&amp;nbsp; vectors from this class are the deliberately translocation&amp;nbsp;of oysters&amp;nbsp; for aquaculture purposes or discarded fishing equipment which is fouled with marine organisms.&amp;nbsp;&lt;/p&gt;
+Vector type description: &lt;p&gt;Vectors types associated with fisheries and aquaculture and trade activities. Examples of vectors from this class are the deliberately translocation&amp;nbsp;of oysters for aquaculture purposes or discarded fishing equipment which is fouled with marine organisms.&amp;nbsp;&lt;/p&gt;
 Vectors:
 Vector: Fisheries - Accidental 
-Description: &lt;p&gt;The accidental translocation of marine pests with aquaculture and commerical fisheries activities. This vector includes the accidental translocation of marine pests attached to aquaculture equipment such as floats, nets or cages.&lt;/p&gt;
+Description: &lt;p&gt;The accidental translocation of marine pests with aquaculture and commercial fisheries activities. This vector includes the accidental translocation of marine pests attached to aquaculture equipment such as floats, nets or cages.&lt;/p&gt;
 Vector: Mollusc - Accidental
 Description: &lt;p&gt;The introduction of organisms associated with molluscs and their deliberate translocation. Species of molluscs are highly valued aquaculture species and have been translocated across the globe for farming. Many species live cryptically on mollusc shells and have subsequently been introduced along with molluscs into new locations. This was more common historically, when shells were not externally cleaned.&lt;/p&gt;
 Vector: Mollusc - Intentional
 Description: &lt;p&gt;This vector describes the deliberate introduction of molluscs into a new location for aquaculture. Species of molluscs are highly valued aquaculture species and have been translocated to many locations around the world to establish aquaculture industries and also to restock production areas.&lt;/p&gt;
 Vector type: Natural Dispersal
 Vector type description: &lt;p&gt;Vectors associated with natural range extension through natural processes such as the movement of species to a new location. This is through passive movement in water currents or active movement (migration) due to changes in environmental conditions such as salinity or water temperature.&lt;/p&gt;
 Vectors:
 Vector: Natural Dispersal
 Description: &lt;p&gt;Natural dispersal is a mechanism for the range expansion of a species through the movement of larvae or adults to a new location, and the successful settlement of recruits in this new location.&lt;/p&gt;
 Vector type: Vessels
 Vector type description: &lt;p&gt;Vectors associated with maritime transport and shipping activities. Vessels include bulk carriers, container ships, passenger vessels, fishing vessels, illegal foreign entry vessels and recreational vessels. Ballast water can potentially transport marine species in vessel ballast tanks and via biofouling on the exterior of vessels or internal water systems and equipment. &amp;nbsp;&amp;nbsp;&lt;/p&gt;
 Vectors:
 Vector: Biofouling
-Description: &lt;p&gt;Biofouling is the accumulation of sessile or mobile marine organisims on submerged parts of vessels. When marine pests attach to vessel hulls or niche areas (e.g. sea chests, propeller shafts or rudders), they can be transported to new locations. Introduction can occur through (1) A fouling species spawning event from the external or internal parts of a vessel while in port and its successful establishment. (2) The dislodgement of fouling species from a vessel accidentally such as abrasion with wharf structures, or deliberately through in-water cleaning activities; and (3) The sinking of fouled vessels either deliberately or accidentally.&lt;/p&gt;
+Description: &lt;p&gt;Biofouling is the accumulation of sessile or mobile marine organisms on submerged parts of vessels. When marine pests attach to vessel hulls or niche areas (e.g. sea chests, propeller shafts or rudders), they can be transported to new locations. Introduction can occur through (1) A fouling species spawning event from the external or internal parts of a vessel while in port and its successful establishment. (2) The dislodgement of fouling species from a vessel accidentally such as abrasion with wharf structures, or deliberately through in-water cleaning activities; and (3) The sinking of fouled vessels either deliberately or accidentally.&lt;/p&gt;
 </x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Notes</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Impacts</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str">
         <x:v>&lt;p&gt;&lt;em&gt;M. gigas&lt;/em&gt; settles in dense aggregations in the intertidal zone, resulting in the limitation of food and space available for other intertidal species.&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="B2" t="str">
         <x:v>Impact type: Economic