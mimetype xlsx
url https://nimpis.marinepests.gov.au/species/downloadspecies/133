--- v2 (2026-04-22)
+++ v3 (2026-05-15)
@@ -1,78 +1,78 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9263288bd7be4eb4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R962d4ed397114c5c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="Rcfdfab4d393341c5"/>
-[...15 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="Rac335887db044254"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="Rae4b40badad94b86"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="General" sheetId="2" r:id="Raf5146fcaf8d4510"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Identification" sheetId="3" r:id="R2dece894a7994198"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Similar species" sheetId="4" r:id="Rc75967b90d2548a5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Habitat" sheetId="5" r:id="Rece27059038543d9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Reproduction and growth" sheetId="6" r:id="R9515d08da3a94105"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Feeding" sheetId="7" r:id="R2ea0d47fdd544c37"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Competitors" sheetId="8" r:id="R4c655b108c504017"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Predators" sheetId="9" r:id="Rf01214db6db547da"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Vectors" sheetId="10" r:id="Ra9b39fa964004ff7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Impacts" sheetId="11" r:id="R85ce33e918b94fb9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Controls" sheetId="12" r:id="R6e9212e1fa53441e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Species controls" sheetId="13" r:id="R07c9864fd2b148a9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Additional information" sheetId="14" r:id="R4576cffb20ac4db7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="References" sheetId="15" r:id="R2fd11045773f4037"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Images" sheetId="16" r:id="R900d073d184d4955"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="R09b55a58322b4a12"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rcfdfab4d393341c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R517cb6aedae64a46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R41c42fe634704f3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="R00341664d1414c7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="R24fff15657e446b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="R95af6beba8e8479d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="R15517fbba3c2416e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="R1fd85acdf1724a4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="R46914149e6334867" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="Re702b6666e0b421a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="Rcfefa61fbd7a42bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="R3fbd6f20bd0241db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="R73daef7b27744de0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="R9b35babbbdce4deb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="R559b11d0f2da4557" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="Rc00c4d7969594bd0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="Rac335887db044254" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rae4b40badad94b86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Raf5146fcaf8d4510" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R2dece894a7994198" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="Rc75967b90d2548a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="Rece27059038543d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="R9515d08da3a94105" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="R2ea0d47fdd544c37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="R4c655b108c504017" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="Rf01214db6db547da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="Ra9b39fa964004ff7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="R85ce33e918b94fb9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="R6e9212e1fa53441e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="R07c9864fd2b148a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="R4576cffb20ac4db7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="R2fd11045773f4037" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="R900d073d184d4955" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="R09b55a58322b4a12" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Scientific name</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Common name</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Developments</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>General description</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>ID card URL</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Australian distribution</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -587,51 +587,51 @@
       </x:c>
       <x:c r="E10" t="str">
         <x:v>In Connecticut, USA quicklime was spread at a rate of 6.75 metric tons/hectare (&lt;6m depth) on dormant oyster beds to kill fouling species (MacKenzie 1977).</x:v>
       </x:c>
       <x:c r="F10" t="str">
         <x:v>Hazardous according to Worksafe Australia criteria (NOHSC).</x:v>
       </x:c>
       <x:c r="G10" t="str">
         <x:v>&lt;p&gt;The alga &lt;em&gt;Codium fragile spp tomentosoides&lt;/em&gt; was very difficult to eradicate using hydrated lime solutions and it took a long time to assess their efficacy (MacNair and Smith, 1999).&lt;br /&gt;
 Debates over the persistence of lime in the environment, probably due to different formulations used. As follows: the lime can dissolve in about 48 hours leaving no residue (C. MacKenzie, NEFC, NMFS, US; pers. comm.). However, in field trials, lime remained effective for several weeks after deposition, but at a much reduced kill rate. However, C.L. Goggin, CRIMP; unpublished data in Thresher et al., (1998), reports that seastars must be in contact with the lime for lengthy periods (&amp;gt;5 hours) in order for it to be effective,&amp;nbsp;and in a relatively two dimensional habitat where they are unable to evade the lime (Thresher et al. 1998).&lt;br /&gt;
 The use of chemicals to control the seastar is unlikely to be acceptable to the Australian public. There is little public support for the broadcast application of quicklime to kill seastars despite the ease in obtaining suitable quantities due to its industrial uses and relatively cheap costs.&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="H10" t="str">
         <x:v>&lt;p&gt;Successful.&lt;br /&gt;
 &lt;br /&gt;
 Hydrated lime solutions caused significant mortalities to the oysters (Rikard and Wallace, 1997; Cigarria et al., 1998).&lt;/p&gt;
 </x:v>
       </x:c>
     </x:row>
     <x:row r="11">
       <x:c r="A11" t="str">
         <x:v>Manual removal (diver collection)</x:v>
       </x:c>
       <x:c r="B11" t="str">
-        <x:v>&lt;p&gt;Diver collection of pest species may be possible if an incursion is detected while small in size (area and abundance) and before reproduction occurs (especially in species with planktonic larval stages).&lt;br /&gt;
+        <x:v>&lt;p&gt;Diver collection may be possible if an incursion is detected while small in size (area and abundance) and before reproduction occurs (especially in species with planktonic larval stages).&lt;br /&gt;
 Permits are required to remove anything from marine protected areas, even introduced species.&amp;nbsp;&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="C11" t="str">
         <x:v>&lt;p&gt;The advantages of manual removal are selectivity for the target pest and limited damage to non‑target species. However, as it requires visual detection its not practical in turbid waters. Manual removal is of greatest utility when incursions are small and spatially confined or when they are in sensitive environments (such as marine reserves or areas of high biodiversity value).&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="D11" t="str">
         <x:v/>
       </x:c>
       <x:c r="E11" t="str">
         <x:v/>
       </x:c>
       <x:c r="F11" t="str">
         <x:v>&lt;p&gt;Diver control is not cost effective at depths greater than 12 metres because of diving restrictions due to surface intervals required (Andrews et al., 1996).&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="G11" t="str">
         <x:v>&lt;p&gt;Physical removal by divers is effective only as a tactical control useful, in small areas and it is not logistically possible for infestations extending over large areas,&amp;nbsp;but could be useful around marine farms, marine reserves or areas of new incursions.&amp;nbsp;Requires ongoing monitoring and to be repeated as necessary, especially if the source of the introduction can not be found or controlled, which can rapidly become costly.&lt;br /&gt;
 Care and diver education is of primary importance in this program because of the presence of similar-looking native species. Care is required during physical removal to not trigger spawning or spread reproductive propagules or fragments, precautions such as placing removed specimens in sealed plastic bags rather than mesh catch bags would need to be taken. The main concern associated with manual removal of macroalgae is that some species are to reproduce asexually from fragments, others can regrow from holdfast attachments and others have cryptic microscopic lifestages that are difficult to target. Additionally, detached thalli with mature propagules, may contribute to enhanced translocation of these species.&lt;br /&gt;
 &amp;nbsp;&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="H11" t="str">
         <x:v>&lt;p&gt;Limited success.&lt;br /&gt;