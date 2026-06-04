--- v3 (2026-05-15)
+++ v4 (2026-06-04)
@@ -1,78 +1,78 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R962d4ed397114c5c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba60d8c139834d42" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="Rae4b40badad94b86"/>
-[...15 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="R09b55a58322b4a12"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="R47b2261d973c4158"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="General" sheetId="2" r:id="R9080bbe75891499a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Identification" sheetId="3" r:id="Rf815f993e93d472e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Similar species" sheetId="4" r:id="R23aa900a57554159"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Habitat" sheetId="5" r:id="R1422e7d95e17403c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Reproduction and growth" sheetId="6" r:id="R2630f91ec3344840"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Feeding" sheetId="7" r:id="Rf8de6b2c2b144f5f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Competitors" sheetId="8" r:id="R6b35b61c9b1d453b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Predators" sheetId="9" r:id="Ra81da766d2c241c5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Vectors" sheetId="10" r:id="R85a8b4478162415d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Impacts" sheetId="11" r:id="R668b83380f874599"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Controls" sheetId="12" r:id="R87280ca17b1d485d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Species controls" sheetId="13" r:id="R89d7805cbfd34e63"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Additional information" sheetId="14" r:id="Rf799acdc92ce4bd4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="References" sheetId="15" r:id="R0b54a989dbca4d11"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Images" sheetId="16" r:id="R0bf813a775c24878"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="Re38aa42d795041e2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rae4b40badad94b86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Raf5146fcaf8d4510" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R2dece894a7994198" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="Rc75967b90d2548a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="Rece27059038543d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="R9515d08da3a94105" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="R2ea0d47fdd544c37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="R4c655b108c504017" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="Rf01214db6db547da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="Ra9b39fa964004ff7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="R85ce33e918b94fb9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="R6e9212e1fa53441e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="R07c9864fd2b148a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="R4576cffb20ac4db7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="R2fd11045773f4037" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="R900d073d184d4955" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="R09b55a58322b4a12" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R47b2261d973c4158" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R9080bbe75891499a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rf815f993e93d472e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="R23aa900a57554159" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="R1422e7d95e17403c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="R2630f91ec3344840" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="Rf8de6b2c2b144f5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="R6b35b61c9b1d453b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="Ra81da766d2c241c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="R85a8b4478162415d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="R668b83380f874599" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="R87280ca17b1d485d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="R89d7805cbfd34e63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="Rf799acdc92ce4bd4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="R0b54a989dbca4d11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="R0bf813a775c24878" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="Re38aa42d795041e2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Scientific name</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Common name</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Developments</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>General description</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>ID card URL</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Australian distribution</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -588,71 +588,70 @@
       <x:c r="E10" t="str">
         <x:v>In Connecticut, USA quicklime was spread at a rate of 6.75 metric tons/hectare (&lt;6m depth) on dormant oyster beds to kill fouling species (MacKenzie 1977).</x:v>
       </x:c>
       <x:c r="F10" t="str">
         <x:v>Hazardous according to Worksafe Australia criteria (NOHSC).</x:v>
       </x:c>
       <x:c r="G10" t="str">
         <x:v>&lt;p&gt;The alga &lt;em&gt;Codium fragile spp tomentosoides&lt;/em&gt; was very difficult to eradicate using hydrated lime solutions and it took a long time to assess their efficacy (MacNair and Smith, 1999).&lt;br /&gt;
 Debates over the persistence of lime in the environment, probably due to different formulations used. As follows: the lime can dissolve in about 48 hours leaving no residue (C. MacKenzie, NEFC, NMFS, US; pers. comm.). However, in field trials, lime remained effective for several weeks after deposition, but at a much reduced kill rate. However, C.L. Goggin, CRIMP; unpublished data in Thresher et al., (1998), reports that seastars must be in contact with the lime for lengthy periods (&amp;gt;5 hours) in order for it to be effective,&amp;nbsp;and in a relatively two dimensional habitat where they are unable to evade the lime (Thresher et al. 1998).&lt;br /&gt;
 The use of chemicals to control the seastar is unlikely to be acceptable to the Australian public. There is little public support for the broadcast application of quicklime to kill seastars despite the ease in obtaining suitable quantities due to its industrial uses and relatively cheap costs.&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="H10" t="str">
         <x:v>&lt;p&gt;Successful.&lt;br /&gt;
 &lt;br /&gt;
 Hydrated lime solutions caused significant mortalities to the oysters (Rikard and Wallace, 1997; Cigarria et al., 1998).&lt;/p&gt;
 </x:v>
       </x:c>
     </x:row>
     <x:row r="11">
       <x:c r="A11" t="str">
         <x:v>Manual removal (diver collection)</x:v>
       </x:c>
       <x:c r="B11" t="str">
         <x:v>&lt;p&gt;Diver collection may be possible if an incursion is detected while small in size (area and abundance) and before reproduction occurs (especially in species with planktonic larval stages).&lt;br /&gt;
-Permits are required to remove anything from marine protected areas, even introduced species.&amp;nbsp;&lt;/p&gt;
+Permits are required to remove organisms from marine protected areas, including introduced marine species.&amp;nbsp;&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="C11" t="str">
         <x:v>&lt;p&gt;The advantages of manual removal are selectivity for the target pest and limited damage to non‑target species. However, as it requires visual detection its not practical in turbid waters. Manual removal is of greatest utility when incursions are small and spatially confined or when they are in sensitive environments (such as marine reserves or areas of high biodiversity value).&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="D11" t="str">
         <x:v/>
       </x:c>
       <x:c r="E11" t="str">
         <x:v/>
       </x:c>
       <x:c r="F11" t="str">
         <x:v>&lt;p&gt;Diver control is not cost effective at depths greater than 12 metres because of diving restrictions due to surface intervals required (Andrews et al., 1996).&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="G11" t="str">
         <x:v>&lt;p&gt;Physical removal by divers is effective only as a tactical control useful, in small areas and it is not logistically possible for infestations extending over large areas,&amp;nbsp;but could be useful around marine farms, marine reserves or areas of new incursions.&amp;nbsp;Requires ongoing monitoring and to be repeated as necessary, especially if the source of the introduction can not be found or controlled, which can rapidly become costly.&lt;br /&gt;
-Care and diver education is of primary importance in this program because of the presence of similar-looking native species. Care is required during physical removal to not trigger spawning or spread reproductive propagules or fragments, precautions such as placing removed specimens in sealed plastic bags rather than mesh catch bags would need to be taken. The main concern associated with manual removal of macroalgae is that some species are to reproduce asexually from fragments, others can regrow from holdfast attachments and others have cryptic microscopic lifestages that are difficult to target. Additionally, detached thalli with mature propagules, may contribute to enhanced translocation of these species.&lt;br /&gt;
-&amp;nbsp;&lt;/p&gt;
+Care and diver education is of primary importance in this program because of the presence of similar-looking native species. Care is required during physical removal to not trigger spawning or spread reproductive propagules or fragments, precautions such as placing removed specimens in sealed plastic bags rather than mesh catch bags would need to be taken. The main concern associated with manual removal of macroalgae is that some species are to reproduce asexually from fragments, others can regrow from holdfast attachments and others have cryptic microscopic lifestages that are difficult to target. Additionally, detached thalli with mature propagules, may contribute to enhanced translocation of these species.&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="H11" t="str">
         <x:v>&lt;p&gt;Limited success.&lt;br /&gt;
 &lt;br /&gt;
 In many locations&amp;nbsp;the harvesting of wild oysters is by handpicking, snorkelling and grabs for domestic use and commercial markets can have a dramatic impact on wild populations.&lt;/p&gt;
 </x:v>
       </x:c>
     </x:row>
     <x:row r="12">
       <x:c r="A12" t="str">
         <x:v>Manual removal (intertidal collection)</x:v>
       </x:c>
       <x:c r="B12" t="str">
         <x:v>&lt;p&gt;Manual removal of marine pest such as seastars and crabs has been used on aquaculture farms, around oyster racks and grow-up trays, and in the intertidal using dip nets or poles with a spike.&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="C12" t="str">
         <x:v>&lt;p&gt;Physical collection e.g. by pole spear (poles with a long nail on the end to spike the target species), dip netting or by hand is species specific, provided the collector was educated in the identification of the target species&amp;nbsp;and the method is approved in marine protected areas.&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="D12" t="str">
         <x:v/>
       </x:c>
       <x:c r="E12" t="str">