--- v0 (2026-04-05)
+++ v1 (2026-04-30)
@@ -1,78 +1,78 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4962574d39604617" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53dae7854d7743f3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="Rb5cb2a14374d4325"/>
-[...15 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="Rb5598cf930c64b78"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="R2466e8c055a749b4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="General" sheetId="2" r:id="R71e9b0218d9a444b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Identification" sheetId="3" r:id="R2526562754a34ad7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Similar species" sheetId="4" r:id="R826383a864a248fd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Habitat" sheetId="5" r:id="R529d82d5482c4122"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Reproduction and growth" sheetId="6" r:id="Rf717b248d6504eb2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Feeding" sheetId="7" r:id="Rbb2d1be462784a3e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Competitors" sheetId="8" r:id="R9ce9a40014b7453c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Predators" sheetId="9" r:id="Rde158a7034a34d5b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Vectors" sheetId="10" r:id="R1f6436ea96d541a9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Impacts" sheetId="11" r:id="R28ddb6f7829541bb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Controls" sheetId="12" r:id="R5a1eb72bd18847de"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Species controls" sheetId="13" r:id="R9089da74f4b24faa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Additional information" sheetId="14" r:id="R9ec35a6822e640e9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="References" sheetId="15" r:id="R01af568f24d34ee8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Images" sheetId="16" r:id="R401fe0668e4e4865"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="R53eb27c113844965"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb5cb2a14374d4325" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R240b881acf794916" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R579b2992971f493a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="R60beb8a8e302479e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="Redde5ee36ee14bfb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="R1679a46a41a44b87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="R436dd5fa362a4808" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="R5d93170561c9478b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="R103f7b6b8a994311" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="Rd5953a358ab54a7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="Rbc1cd8ee8d0543f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="Rc63a83448a8e42a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="R63ab3f6a3eaf40bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="Ra8793b587f124549" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="Rf6bf36edfdb34e5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="R6ab022884f6644a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="Rb5598cf930c64b78" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2466e8c055a749b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R71e9b0218d9a444b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R2526562754a34ad7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="R826383a864a248fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="R529d82d5482c4122" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="Rf717b248d6504eb2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="Rbb2d1be462784a3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="R9ce9a40014b7453c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="Rde158a7034a34d5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="R1f6436ea96d541a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="R28ddb6f7829541bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="R5a1eb72bd18847de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="R9089da74f4b24faa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="R9ec35a6822e640e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="R01af568f24d34ee8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="R401fe0668e4e4865" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="R53eb27c113844965" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Scientific name</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Common name</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Developments</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>General description</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>ID card URL</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Australian distribution</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -130,54 +130,54 @@
         <x:v>&lt;p&gt;&lt;em&gt;Crepidula fornicata&lt;/em&gt; is native to the Atlantic coast of North America, where it is widely distributed between the Gulf of St. Lawrence in Canada to the Gulf of Mexico (Blanchard 1997; Fretter and Graham 1981; Rawlings et al., 2011; Walne 1956). Native populations are also reported from the Caribbean Islands of Puerto Rico, Cuba, Curacao and St. Thomas (Walne, 1956).&lt;/p&gt;
 </x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Notes</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Vectors</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str">
         <x:v/>
       </x:c>
       <x:c r="B2" t="str">
         <x:v>Vector type: Fisheries and Aquaculture
-Vector type description: &lt;p&gt;Vectors types associated with fisheries and aquaculture and trade activities. Examples of&amp;nbsp; vectors from this class are the deliberately translocation&amp;nbsp;of oysters&amp;nbsp; for aquaculture purposes or discarded fishing equipment which is fouled with marine organisms.&amp;nbsp;&lt;/p&gt;
+Vector type description: &lt;p&gt;Vectors types associated with fisheries and aquaculture and trade activities. Examples of vectors from this class are the deliberately translocation&amp;nbsp;of oysters for aquaculture purposes or discarded fishing equipment which is fouled with marine organisms.&amp;nbsp;&lt;/p&gt;
 Vectors:
 Vector: Fisheries - Accidental 
-Description: &lt;p&gt;The accidental translocation of marine pests with aquaculture and commerical fisheries activities. This vector includes the accidental translocation of marine pests attached to aquaculture equipment such as floats, nets or cages.&lt;/p&gt;
+Description: &lt;p&gt;The accidental translocation of marine pests with aquaculture and commercial fisheries activities. This vector includes the accidental translocation of marine pests attached to aquaculture equipment such as floats, nets or cages.&lt;/p&gt;
 Vector: Mollusc - Accidental
 Description: &lt;p&gt;The introduction of organisms associated with molluscs and their deliberate translocation. Species of molluscs are highly valued aquaculture species and have been translocated across the globe for farming. Many species live cryptically on mollusc shells and have subsequently been introduced along with molluscs into new locations. This was more common historically, when shells were not externally cleaned.&lt;/p&gt;
 Vector type: Natural Dispersal
 Vector type description: &lt;p&gt;Vectors associated with natural range extension through natural processes such as the movement of species to a new location. This is through passive movement in water currents or active movement (migration) due to changes in environmental conditions such as salinity or water temperature.&lt;/p&gt;
 Vectors:
 Vector: Natural Dispersal
 Description: &lt;p&gt;Natural dispersal is a mechanism for the range expansion of a species through the movement of larvae or adults to a new location, and the successful settlement of recruits in this new location.&lt;/p&gt;
 Vector type: Vessels
 Vector type description: &lt;p&gt;Vectors associated with maritime transport and shipping activities. Vessels include bulk carriers, container ships, passenger vessels, fishing vessels, illegal foreign entry vessels and recreational vessels. Ballast water can potentially transport marine species in vessel ballast tanks and via biofouling on the exterior of vessels or internal water systems and equipment. &amp;nbsp;&amp;nbsp;&lt;/p&gt;
 Vectors:
 Vector: Ballast Water
 Description: &lt;p&gt;Various types and life stages of aquatic species can be transported in&amp;nbsp;ballast water. Species taken up in ballast water can be discharged from vessels if it’s not correctly managed. Marine pests can also survive within ballast tank sediments.&lt;/p&gt;
 &lt;p&gt;&amp;nbsp;&lt;/p&gt;
 </x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">