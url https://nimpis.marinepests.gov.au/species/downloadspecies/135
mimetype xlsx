--- v1 (2026-04-30)
+++ v2 (2026-05-21)
@@ -1,78 +1,78 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53dae7854d7743f3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09c60407042e44cc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="R2466e8c055a749b4"/>
-[...15 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="R53eb27c113844965"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="R7731609ad05a4903"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="General" sheetId="2" r:id="R8dc47f1ec72d4633"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Identification" sheetId="3" r:id="R3ab11ca483f24bb4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Similar species" sheetId="4" r:id="R80c8ff4d4ce14f79"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Habitat" sheetId="5" r:id="R0fd80bb0c27b4b11"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Reproduction and growth" sheetId="6" r:id="R5eaf5e4da1e641b7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Feeding" sheetId="7" r:id="Rdd532abddc704c4e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Competitors" sheetId="8" r:id="Refd328fcf6134516"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Predators" sheetId="9" r:id="R543f180373764153"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Vectors" sheetId="10" r:id="R0a615d3224134bb9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Impacts" sheetId="11" r:id="R019da5231ea24ad2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Controls" sheetId="12" r:id="Rbf9c13ff490b4a3a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Species controls" sheetId="13" r:id="Radb4c3f026454481"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Additional information" sheetId="14" r:id="Rf39fb030f8534cd0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="References" sheetId="15" r:id="Rd01344e5b1f149c7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Images" sheetId="16" r:id="Rebecac7a9f4e4858"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="R4317d902f9764498"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2466e8c055a749b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R71e9b0218d9a444b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R2526562754a34ad7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="R826383a864a248fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="R529d82d5482c4122" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="Rf717b248d6504eb2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="Rbb2d1be462784a3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="R9ce9a40014b7453c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="Rde158a7034a34d5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="R1f6436ea96d541a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="R28ddb6f7829541bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="R5a1eb72bd18847de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="R9089da74f4b24faa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="R9ec35a6822e640e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="R01af568f24d34ee8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="R401fe0668e4e4865" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="R53eb27c113844965" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7731609ad05a4903" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R8dc47f1ec72d4633" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R3ab11ca483f24bb4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="R80c8ff4d4ce14f79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="R0fd80bb0c27b4b11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="R5eaf5e4da1e641b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="Rdd532abddc704c4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="Refd328fcf6134516" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="R543f180373764153" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="R0a615d3224134bb9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="R019da5231ea24ad2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="Rbf9c13ff490b4a3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="Radb4c3f026454481" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="Rf39fb030f8534cd0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="Rd01344e5b1f149c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="Rebecac7a9f4e4858" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="R4317d902f9764498" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Scientific name</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Common name</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Developments</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>General description</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>ID card URL</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Australian distribution</x:v>
       </x:c>
       <x:c r="G1" t="str">