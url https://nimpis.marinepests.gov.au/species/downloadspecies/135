--- v2 (2026-05-21)
+++ v3 (2026-06-25)
@@ -1,78 +1,78 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09c60407042e44cc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9b5d7e46af246f8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="R7731609ad05a4903"/>
-[...15 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="R4317d902f9764498"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="R3d38688c69ec48c5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="General" sheetId="2" r:id="R37d7aa9f02a84fac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Identification" sheetId="3" r:id="R1b3378dea264419f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Similar species" sheetId="4" r:id="R3eea49d4cea54bdb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Habitat" sheetId="5" r:id="R8724e0a05d3f4f9f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Reproduction and growth" sheetId="6" r:id="R7840c511198848cb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Feeding" sheetId="7" r:id="R0290915237784544"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Competitors" sheetId="8" r:id="R826ddf6ddbcf43e9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Predators" sheetId="9" r:id="Rccd3f91b334d43f8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Vectors" sheetId="10" r:id="R4e54db6fc3b6492b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Impacts" sheetId="11" r:id="R54318b66c44b41f7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Controls" sheetId="12" r:id="R013e798325f74d94"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Species controls" sheetId="13" r:id="R70a431a7ee0a4954"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Additional information" sheetId="14" r:id="Rae09b536fa20411c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="References" sheetId="15" r:id="Rcd556c69cb654de2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Images" sheetId="16" r:id="Rd32f2b94df3148fe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="R76e267bf9a814220"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7731609ad05a4903" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R8dc47f1ec72d4633" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R3ab11ca483f24bb4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="R80c8ff4d4ce14f79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="R0fd80bb0c27b4b11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="R5eaf5e4da1e641b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="Rdd532abddc704c4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="Refd328fcf6134516" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="R543f180373764153" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="R0a615d3224134bb9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="R019da5231ea24ad2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="Rbf9c13ff490b4a3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="Radb4c3f026454481" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="Rf39fb030f8534cd0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="Rd01344e5b1f149c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="Rebecac7a9f4e4858" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="R4317d902f9764498" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3d38688c69ec48c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R37d7aa9f02a84fac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R1b3378dea264419f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="R3eea49d4cea54bdb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="R8724e0a05d3f4f9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="R7840c511198848cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="R0290915237784544" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="R826ddf6ddbcf43e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="Rccd3f91b334d43f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="R4e54db6fc3b6492b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="R54318b66c44b41f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="R013e798325f74d94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="R70a431a7ee0a4954" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="Rae09b536fa20411c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="Rcd556c69cb654de2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="Rd32f2b94df3148fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="R76e267bf9a814220" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Scientific name</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Common name</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Developments</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>General description</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>ID card URL</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Australian distribution</x:v>
       </x:c>
       <x:c r="G1" t="str">