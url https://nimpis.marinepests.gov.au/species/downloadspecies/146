--- v0 (2026-04-04)
+++ v1 (2026-04-30)
@@ -1,78 +1,78 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80442e4cc2414213" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcefb645d973f4409" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="Rae1cab90b5cc42c0"/>
-[...15 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="R68edf8433d7c4883"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="R42c4cbb0250a4858"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="General" sheetId="2" r:id="Ra9d485ad84834a88"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Identification" sheetId="3" r:id="R661c673062a048af"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Similar species" sheetId="4" r:id="Rc62df85d61d24f5c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Habitat" sheetId="5" r:id="Ra906a4c2f7584403"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Reproduction and growth" sheetId="6" r:id="R10eb571694ef4638"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Feeding" sheetId="7" r:id="Rd78710fd422a4d1a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Competitors" sheetId="8" r:id="Rc27e71fcda7e4ac7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Predators" sheetId="9" r:id="Rc1b30ac6aa534425"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Vectors" sheetId="10" r:id="Rba622ec3e0eb4a02"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Impacts" sheetId="11" r:id="Rd9c69b599a614e40"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Controls" sheetId="12" r:id="R7f5d966f94cf49d1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Species controls" sheetId="13" r:id="Rbe9304e678d64c20"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Additional information" sheetId="14" r:id="Rc6e0b255925b4d75"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="References" sheetId="15" r:id="R45d7e051a5e94cc1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Images" sheetId="16" r:id="R8c0ff2e233fb4630"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="Rb44f5a835fa94424"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rae1cab90b5cc42c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R037405318691452d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rfc29d1fb4acb42ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="R527b40460bda4103" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="R0abbd58bf3de426c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="R79d0ff3729b8402f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="Rd9f6a115a3b14045" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="R35413586367d4f56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="Rf841f8a70d674e3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="R3de15d00d89447a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="R393bd97d27114c53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="Rd84fce2fe10f4e51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="Re9b11b5a8aa04d94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="R0ff47e3dd3ba4444" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="Re84626cd26b0480e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="R4416784fd3d44cd6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="R68edf8433d7c4883" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R42c4cbb0250a4858" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Ra9d485ad84834a88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R661c673062a048af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="Rc62df85d61d24f5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="Ra906a4c2f7584403" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="R10eb571694ef4638" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="Rd78710fd422a4d1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="Rc27e71fcda7e4ac7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="Rc1b30ac6aa534425" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="Rba622ec3e0eb4a02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="Rd9c69b599a614e40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="R7f5d966f94cf49d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="Rbe9304e678d64c20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="Rc6e0b255925b4d75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="R45d7e051a5e94cc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="R8c0ff2e233fb4630" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="Rb44f5a835fa94424" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Scientific name</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Common name</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Developments</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>General description</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>ID card URL</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Australian distribution</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -122,62 +122,62 @@
         <x:v>&lt;p&gt;&lt;em&gt;M. strigata&lt;/em&gt;&amp;nbsp;is usually&amp;nbsp;present on both the Atlantic and Pacific coasts of tropical South and Central America. It has spread to&amp;nbsp;Taiwan, the Philippines, Singapore, the Gulf of Thailand,&amp;nbsp;west coast of India and the south-eastern United States.&lt;/p&gt;
 </x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Notes</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Vectors</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str">
         <x:v/>
       </x:c>
       <x:c r="B2" t="str">
         <x:v>Vector type: Fisheries and Aquaculture
-Vector type description: &lt;p&gt;Vectors types associated with fisheries and aquaculture and trade activities. Examples of&amp;nbsp; vectors from this class are the deliberately translocation&amp;nbsp;of oysters&amp;nbsp; for aquaculture purposes or discarded fishing equipment which is fouled with marine organisms.&amp;nbsp;&lt;/p&gt;
+Vector type description: &lt;p&gt;Vectors types associated with fisheries and aquaculture and trade activities. Examples of vectors from this class are the deliberately translocation&amp;nbsp;of oysters for aquaculture purposes or discarded fishing equipment which is fouled with marine organisms.&amp;nbsp;&lt;/p&gt;
 Vectors:
 Vector: Mollusc - Accidental
 Description: &lt;p&gt;The introduction of organisms associated with molluscs and their deliberate translocation. Species of molluscs are highly valued aquaculture species and have been translocated across the globe for farming. Many species live cryptically on mollusc shells and have subsequently been introduced along with molluscs into new locations. This was more common historically, when shells were not externally cleaned.&lt;/p&gt;
 Vector type: Vessels
 Vector type description: &lt;p&gt;Vectors associated with maritime transport and shipping activities. Vessels include bulk carriers, container ships, passenger vessels, fishing vessels, illegal foreign entry vessels and recreational vessels. Ballast water can potentially transport marine species in vessel ballast tanks and via biofouling on the exterior of vessels or internal water systems and equipment. &amp;nbsp;&amp;nbsp;&lt;/p&gt;
 Vectors:
 Vector: Ballast Water
 Description: &lt;p&gt;Various types and life stages of aquatic species can be transported in&amp;nbsp;ballast water. Species taken up in ballast water can be discharged from vessels if it’s not correctly managed. Marine pests can also survive within ballast tank sediments.&lt;/p&gt;
 &lt;p&gt;&amp;nbsp;&lt;/p&gt;
 Vector: Biofouling
-Description: &lt;p&gt;Biofouling is the accumulation of sessile or mobile marine organisims on submerged parts of vessels. When marine pests attach to vessel hulls or niche areas (e.g. sea chests, propeller shafts or rudders), they can be transported to new locations. Introduction can occur through (1) A fouling species spawning event from the external or internal parts of a vessel while in port and its successful establishment. (2) The dislodgement of fouling species from a vessel accidentally such as abrasion with wharf structures, or deliberately through in-water cleaning activities; and (3) The sinking of fouled vessels either deliberately or accidentally.&lt;/p&gt;
+Description: &lt;p&gt;Biofouling is the accumulation of sessile or mobile marine organisms on submerged parts of vessels. When marine pests attach to vessel hulls or niche areas (e.g. sea chests, propeller shafts or rudders), they can be transported to new locations. Introduction can occur through (1) A fouling species spawning event from the external or internal parts of a vessel while in port and its successful establishment. (2) The dislodgement of fouling species from a vessel accidentally such as abrasion with wharf structures, or deliberately through in-water cleaning activities; and (3) The sinking of fouled vessels either deliberately or accidentally.&lt;/p&gt;
 </x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Notes</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Impacts</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str">
         <x:v>&lt;p&gt;&lt;em&gt;Mytella strigata&lt;/em&gt; have been observed to compete with native sessile invertebrates in all countries that it has invaded (Galimany et al., 2017; Lim et al., 2018; Mediodia et al.,&amp;nbsp;2017; Sanpanich and Wells, 2019; Huang et al., 2021). Individuals can be present at densities of 49600 m2 (Lim et al., 2018) and reach close to 100% cover, smothering other benthic organisms (Puyana et al., 2012).They have replaced Asian green mussels in areas of the Gulf of Thailand and Singapore, although economic impacts have not been significant as the species has replaced Asian green mussels in markets (Sanpanich and Wells, 2019). Concern was expressed by Jayachandran &lt;em&gt;et al&lt;/em&gt; 2019 on the potential effect on the Asian green mussel industry in Kerala,&amp;nbsp;India.&lt;/p&gt;
 &lt;p&gt;&lt;em&gt;M. strigata&lt;/em&gt; have impacted clam aquaculture in Taiwan, by fouling aquaculture equipment and stock and reportedly impeding clam growth and survival; potentially through competition or translocation of pathogens (Huang et al., 2021).&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="B2" t="str">