--- v1 (2026-04-30)
+++ v2 (2026-06-08)
@@ -1,78 +1,78 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcefb645d973f4409" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a3a20652afc47c1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="R42c4cbb0250a4858"/>
-[...15 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="Rb44f5a835fa94424"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="R36e92a917b2d457f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="General" sheetId="2" r:id="R7b18528d29d14f8c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Identification" sheetId="3" r:id="R44b9e68f1403436b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Similar species" sheetId="4" r:id="R40d2955ed87844c3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Habitat" sheetId="5" r:id="Rfaaf7a16cb8245bc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Reproduction and growth" sheetId="6" r:id="R7ada3cc6091f4955"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Feeding" sheetId="7" r:id="R20589e5b62794739"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Competitors" sheetId="8" r:id="R069087ec2f024fe8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Predators" sheetId="9" r:id="R83436e609b1844a7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Vectors" sheetId="10" r:id="Rccfe11a74dba487d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Impacts" sheetId="11" r:id="R1888d2af9765434f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Controls" sheetId="12" r:id="Rcff0031568704e68"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Species controls" sheetId="13" r:id="Rabc1c24c8b024324"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Additional information" sheetId="14" r:id="R1759de11f7d54760"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="References" sheetId="15" r:id="R39b44be9e1274fa4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Images" sheetId="16" r:id="Rfe848c3527654532"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="Rdf30ac97e7c34745"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R42c4cbb0250a4858" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Ra9d485ad84834a88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R661c673062a048af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="Rc62df85d61d24f5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="Ra906a4c2f7584403" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="R10eb571694ef4638" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="Rd78710fd422a4d1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="Rc27e71fcda7e4ac7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="Rc1b30ac6aa534425" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="Rba622ec3e0eb4a02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="Rd9c69b599a614e40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="R7f5d966f94cf49d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="Rbe9304e678d64c20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="Rc6e0b255925b4d75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="R45d7e051a5e94cc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="R8c0ff2e233fb4630" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="Rb44f5a835fa94424" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R36e92a917b2d457f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R7b18528d29d14f8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R44b9e68f1403436b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="R40d2955ed87844c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="Rfaaf7a16cb8245bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="R7ada3cc6091f4955" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="R20589e5b62794739" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="R069087ec2f024fe8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="R83436e609b1844a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="Rccfe11a74dba487d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="R1888d2af9765434f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="Rcff0031568704e68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="Rabc1c24c8b024324" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="R1759de11f7d54760" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="R39b44be9e1274fa4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="Rfe848c3527654532" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="Rdf30ac97e7c34745" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Scientific name</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Common name</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Developments</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>General description</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>ID card URL</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Australian distribution</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -1074,51 +1074,51 @@
 &lt;p&gt;&lt;strong&gt;NIMPIS&lt;/strong&gt;&lt;br&gt;
 Adult: 6–36&amp;nbsp;°C&lt;br&gt;
 CLP: -&amp;nbsp;&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;Proposed temperature tolerances&lt;/strong&gt;&lt;br&gt;
 Adult:&amp;nbsp;9–32 °C&lt;br&gt;
 CLP:&amp;nbsp;9–32 °C&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="B2" t="str">
         <x:v>Hard
 &lt;p&gt;This category contains both natural and artificial habitats that are solid, fixed or permanent substrata. Species can reside on or within the habitat type. Naturally occurring hard substrates include bedrock, cobble stones and rocky reef structures. Artificial hard substrate include marine infrastructure such as wharf pylons and boat ramps. &amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&lt;/p&gt;
 Bedrock
 Oyster
 Pylons (concrete and timber)
 Reef
 Vessel
 Wood
 Soft
 &lt;p&gt;This category contains habitats that are not fixed or permanent, and are able to be affected by oceanic or estuarine currents. Material such as seagrass, sand, gravel, mud or any combination of these are considered soft structures that can be influenced by water and current movements.&amp;nbsp;Species can reside on the surface of this habitat type or within the habitat type.&lt;/p&gt;
 Clay
 Sand - coarse
 Sand - fine
 Sand - medium
 Sand - very coarse
 Silt
-Wood (Mangrove)
+Wood (e.g. mangrove)
 Tidal
 Mid Tide
 Sub-tidal
 </x:v>
       </x:c>
       <x:c r="C2" t="str">
         <x:v/>
       </x:c>
       <x:c r="D2" t="str">
         <x:v/>
       </x:c>
       <x:c r="E2" t="str">
         <x:v/>
       </x:c>
       <x:c r="F2" t="str">
         <x:v>9.0000</x:v>
       </x:c>
       <x:c r="G2" t="str">
         <x:v/>
       </x:c>
       <x:c r="H2" t="str">
         <x:v>32.0000</x:v>
       </x:c>
       <x:c r="I2" t="str">
         <x:v>&lt;p&gt;Byssus thread production is significantly reduced at temperatures below 13&amp;nbsp;°C and this may reduce the survivability of&amp;nbsp; &lt;em&gt;M. strigata&lt;/em&gt; at these temperatures (Brodsky, 2011).&amp;nbsp;&lt;/p&gt;