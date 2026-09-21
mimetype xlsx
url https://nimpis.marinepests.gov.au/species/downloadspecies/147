--- v5 (2026-06-25)
+++ v6 (2026-09-21)
@@ -1,78 +1,78 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa1bc1e98cb947c8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ca38dcd05db4614" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="R056d8929b32c4c73"/>
-[...15 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="R73f3bf9fe77b4563"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="Rad53fe6e60a44d1b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="General" sheetId="2" r:id="Rd12a56a04d1b4e3c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Identification" sheetId="3" r:id="Rb4579442acca46a1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Similar species" sheetId="4" r:id="R4d57a02462764b3f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Habitat" sheetId="5" r:id="R25595dd6b0e3470e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Reproduction and growth" sheetId="6" r:id="Ref20812322bc42d9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Feeding" sheetId="7" r:id="R1984229b7e7848a7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Competitors" sheetId="8" r:id="R3995b8677b904199"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Predators" sheetId="9" r:id="R7eafc9b614c34b1b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Vectors" sheetId="10" r:id="R3457e8df7aab412b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Impacts" sheetId="11" r:id="R8b94beb6532e4ae7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Controls" sheetId="12" r:id="R13089c6f8e6e4f0b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Species controls" sheetId="13" r:id="R6bcd263db54f467b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Additional information" sheetId="14" r:id="R17b27a38cfd24ed6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="References" sheetId="15" r:id="Rcc37bce95cfc4fa6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Images" sheetId="16" r:id="R5c9239889b854734"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="Raf0f01b86eef41dc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R056d8929b32c4c73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rf04669d98a9446f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R3a177a330bb14eef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="R2992a4db9bff434b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="Rdd30ad8a41e341b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="Rd74a825993134e66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="Rca651ee777d740b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="Rb64b1fed05e74a00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="Rf2da0131e81549c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="Re187701669934471" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="Rf2b000f0ddef47c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="R0a44bb1763174429" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="R8962fedf28374792" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="R39e6071ded864e29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="R3efbc6ff87ac4997" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="Rfffc5f8c292a4bb5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="R73f3bf9fe77b4563" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rad53fe6e60a44d1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rd12a56a04d1b4e3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rb4579442acca46a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="R4d57a02462764b3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="R25595dd6b0e3470e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="Ref20812322bc42d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="R1984229b7e7848a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="R3995b8677b904199" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="R7eafc9b614c34b1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="R3457e8df7aab412b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="R8b94beb6532e4ae7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="R13089c6f8e6e4f0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="R6bcd263db54f467b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="R17b27a38cfd24ed6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="Rcc37bce95cfc4fa6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="R5c9239889b854734" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="Raf0f01b86eef41dc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Scientific name</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Common name</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Developments</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>General description</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>ID card URL</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Australian distribution</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -194,51 +194,52 @@
 Description: &lt;p&gt;Accumulation of marine pests may damage or impede performance of marine infrastructure including marinas, wharfs, jetties or immersed structures such as water intake pipes. Industries may incur costs associated with the removal of pests and repair of marine infrastructure once it has been damaged.&amp;nbsp;&lt;/p&gt;
 Species specifics: 
 Impact: Vessels
 Description: &lt;p&gt;Biofouling increases vessels’ fuel consumption. Biofouling can damage or impact the operation of vessel components. The need to remove accumulated biofouling more frequently raises overall vessel maintenance costs.&lt;/p&gt;
 Species specifics: 
 </x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Notes</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Legal issues</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str">
-        <x:v>&lt;p&gt;A range of effective methods to control or remove &lt;em&gt;Didemnum vexillum&lt;/em&gt;&amp;nbsp;have been determined through pilot scale studies or eradication programs in Canada and New Zealand. Appropriate control methods used in combination, tailored for the specific location of incident, appears to the most effective approach. The following are controls with notable effectiveness in reducing or removing &lt;em&gt;D. vexillum&lt;/em&gt;:&lt;/p&gt;
+        <x:v>&lt;p&gt;Refer to the &lt;a href="https://www.marinepests.gov.au/sites/default/files/Documents/response-manual-invasive-ascidians.pdf"&gt;Response manual for invasive ascidians&lt;/a&gt; for detailed control options.&lt;/p&gt;
+&lt;p&gt;A range of effective methods to control or remove &lt;em&gt;Didemnum vexillum&lt;/em&gt;&amp;nbsp;have been determined through pilot scale studies or eradication programs in Canada and New Zealand. Appropriate control methods used in combination, tailored for the specific location of incident, appears to the most effective approach. The following are controls with notable effectiveness in reducing or removing &lt;em&gt;D. vexillum&lt;/em&gt;:&lt;/p&gt;
 &lt;ul&gt;
 	&lt;li&gt;osmotic treatment (hypo- and hyper-saline) water can cause a reduction in cover (Roldheiser et al. (2012) cited by Munoz and McDonald, 2014)&lt;/li&gt;
 	&lt;li&gt;dipping aquaculture stock and equipment in 0.5% solution of bleach for 2 min (Denny, 2008)&lt;/li&gt;
 	&lt;li&gt;dipping aquaculture stock and equipment in 1-5% hydrated lime (CaOH&lt;sub&gt;2&lt;/sub&gt;) for 10 min and 4% hydrated lime (CaOH&lt;sub&gt;2&lt;/sub&gt;) for 5 min (Roldheiser et al. (2012) cited by Munoz and McDonald, 2014)&lt;/li&gt;
 	&lt;li&gt;wrapping and sealing of warf piles with black plastic sheeting for 6 days (Coutts &amp;amp; Forrest, 2007)&lt;/li&gt;
 	&lt;li&gt;smothering of flat or gently sloping soft-sediment seabeds with uncontaminated dredge spoil at a coverage depth of 100mm (Coutts &amp;amp; Forrest, 2007)&lt;/li&gt;
 	&lt;li&gt;smothering of steep gradient rip–rap seabeds using a geotextile sheet fabric (Coutts &amp;amp; Forrest, 2007)&lt;/li&gt;
 	&lt;li&gt;vacuum removal of&amp;nbsp;colonies on vessels when filtering to 50 μm to minimise release of any present larvae (Coutts &amp;amp; Forrest, 2007)&lt;/li&gt;
 	&lt;li&gt;water-blasting moorings in a quarantined area and returned to water 48 hours later (Coutts &amp;amp; Forrest, 2007)&amp;nbsp;&lt;/li&gt;
 	&lt;li&gt;slipped and cleaned commercial vessels with anti-fouling paint reapplied (Coutts &amp;amp; Forrest, 2007).&lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;&amp;nbsp;&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="B2" t="str">
         <x:v/>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
@@ -1597,51 +1598,51 @@
       <x:c r="Y1" t="str">
         <x:v>pH maximum notes</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str">
         <x:v>&lt;p&gt;&lt;em&gt;Didemnum vexillum&lt;/em&gt; will grow on any hard surface including mussels (Fletcher et al., 2013b), aquaculture equipment and marine infrastructure (Fletcher et al., 2013a), sometimes forming a thick coating (&amp;gt;10cm). It is generally in marine environments, although related species have established (temporarily) in estuaries but are susceptible to freshwater influxes (Simpson et al., 2016).&lt;em&gt; &lt;/em&gt;It has also been recorded overgrowing large areas in large mats on gravel habitat on the seafloor at depths of 81 m (Bullard et al., 2007).&lt;br&gt;
 &lt;br&gt;
 &lt;strong&gt;Species Range Map Model Summary&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;The temperature tolerances used to develop the potential establishment range map for &lt;em&gt;Didemnum vexillum &lt;/em&gt;were (Adult: 0–30 °C, Critical Life Phase: 12–21 °C) and compiled using the species range mapping methodology outlined by Summerson (2024).&lt;br&gt;
 &lt;br&gt;
 The Species Range Map (SRM) model using worldwide SST (Sea Surface Temperature) was first run with the current tolerances in NIMPIS (Adult: 5–31 °C, CLP: 12–21 °C). It was found that the occurrences in far-eastern Russia (in Peter the Great Bay) (Zvyagintsev et al., 2016) were outside the modelled potential range. Similarly, Mutsu Bay in northern Honshu, Japan, where a number of samples were taken by Stefaniak et al., (2012), was also out of range. Upon investigation, it was found that winter minimum temperatures fall below 5 °C for three months and it is expected that this is the same reason Peter the Great Bay is also out of range. The waters round Japan are the warmest of any known locality where &lt;em&gt;D. vexillum&lt;/em&gt; is found and do not reach 30 °C; the warmest any locality reached was 29.275 °C. Given that maximum temperature observed in North American localities where &lt;em&gt;D. vexillum&lt;/em&gt; has invaded does not quite reach 25 °C (from SST data) it is therefore proposed that 30 °C is the maximum temperature tolerance for this species (Summerson 2024).&lt;/p&gt;
 &lt;p&gt;&amp;nbsp;&lt;/p&gt;
 &lt;p&gt;This will have no effect on the southern limit in Australia. The adult minimum temperature tolerance was therefore lowered to 0 °C (the minimum temperature found from worldwide satellite sea surface temperature) data for completeness.&lt;/p&gt;
 &lt;p&gt;NIMPIS and proposed temperature tolerances using the mapping process.&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;NIMPIS&lt;/strong&gt;&lt;br&gt;
 Adult:&amp;nbsp;5–31 °C&lt;br&gt;
 CLP:&lt;strong&gt;&amp;nbsp;&lt;/strong&gt;12–21 °C&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;Proposed temperature tolerances&lt;/strong&gt;&lt;br&gt;
 Adult:&amp;nbsp;0–30 °C&lt;br&gt;
 CLP:&amp;nbsp;12–21 °C&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="B2" t="str">
         <x:v>Hard
-&lt;p&gt;This category contains both natural and artificial habitats that are solid, fixed or permanent substrata. Species can reside on or within the habitat type. Naturally occurring hard substrates include bedrock, cobble stones and rocky reef structures. Artificial hard substrate include marine infrastructure such as wharf pylons and boat ramps. &amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&lt;/p&gt;
+&lt;p&gt;This category contains both natural and artificial habitats that are solid, fixed or permanent substrata. Species can reside on or within the habitat type. Naturally occurring hard substrates include bedrock, cobble stones and rocky reef structures. Artificial hard substrates may include the following marine infrastructure;&amp;nbsp; &amp;nbsp; &amp;nbsp;&amp;nbsp;&lt;/p&gt;
 Artificial
 Bedrock
 Boulder
 Cobble
 Oyster
 Pylons (concrete and timber)
 Reef
 Vessel
 Wood
 Organism
 This category is used for species that reside on or within another organism.
 Organism
 Soft
 &lt;p&gt;This category contains habitats that are not fixed or permanent, and are able to be affected by oceanic or estuarine currents. Material such as seagrass, sand, gravel, mud or any combination of these are considered soft structures that can be influenced by water and current movements.&amp;nbsp;Species can reside on the surface of this habitat type or within the habitat type.&lt;/p&gt;
 Gravel
 Wood (e.g. mangrove)
 Tidal
 Low Tide
 Sub-tidal
 Vessel
 &lt;p&gt;This category refers to habitats associated with maritime transport and commercial shipping vessels. Known areas for species to inhabit on shipping vessels include hulls and ballast water tanks. Species can reside in ballast water, in the sediment layer or on the sediment-water interface inside ballast tanks.&lt;/p&gt;
 Hull Biofouling
 </x:v>
       </x:c>
       <x:c r="C2" t="str">