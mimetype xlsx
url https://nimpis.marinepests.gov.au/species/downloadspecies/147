--- v1 (2026-03-13)
+++ v2 (2026-04-02)
@@ -1,78 +1,78 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e802ad629734ece" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd42c39eff2d0487c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="R56abb5053d224701"/>
-[...15 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="R4eb1b70d1a1a4f1d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="R5e3aa74d16374b27"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="General" sheetId="2" r:id="Rc0a5b2f90cf649be"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Identification" sheetId="3" r:id="Rf4389daabfc44302"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Similar species" sheetId="4" r:id="R9e03d2ae3a614adb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Habitat" sheetId="5" r:id="Rb2387364064e499b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Reproduction and growth" sheetId="6" r:id="Rc06e7a5f1abc48f9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Feeding" sheetId="7" r:id="R9b62265cfc0f4c3c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Competitors" sheetId="8" r:id="R4cd0538ee4c4490b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Predators" sheetId="9" r:id="R22e77285de4d4808"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Vectors" sheetId="10" r:id="R5c3eb124ebc74a33"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Impacts" sheetId="11" r:id="R82a6fc8f1d334bc7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Controls" sheetId="12" r:id="R37d230df6d7647d6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Species controls" sheetId="13" r:id="R834e889c04fd4b30"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Additional information" sheetId="14" r:id="Rfc4d99112b0d462b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="References" sheetId="15" r:id="Rd00aaaa9b5344c10"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Images" sheetId="16" r:id="R95a449394e6c4468"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="R7be8ec90b79f4789"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R56abb5053d224701" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R7cb2587e48044b83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Red994b1866ca4731" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="R3fadf950dab44715" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="Rbd2da9581f6c48f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="R902e85c7bcc64d65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="Rd8c5aec93641469c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="R3b54f5d20d06439e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="R8d6e85a7375f4b73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="R298c2bdeb7184756" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="R06806b936db14a34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="R4309eb63a54043cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="R5b01cb9e689540bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="Rfb405d7c58ed4d49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="R4b79c23bf5024686" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="R7d8d8df899914917" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="R4eb1b70d1a1a4f1d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5e3aa74d16374b27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rc0a5b2f90cf649be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rf4389daabfc44302" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="R9e03d2ae3a614adb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="Rb2387364064e499b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="Rc06e7a5f1abc48f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="R9b62265cfc0f4c3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="R4cd0538ee4c4490b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="R22e77285de4d4808" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="R5c3eb124ebc74a33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="R82a6fc8f1d334bc7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="R37d230df6d7647d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="R834e889c04fd4b30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="Rfc4d99112b0d462b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="Rd00aaaa9b5344c10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="R95a449394e6c4468" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="R7be8ec90b79f4789" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Scientific name</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Common name</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Developments</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>General description</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>ID card URL</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Australian distribution</x:v>
       </x:c>
       <x:c r="G1" t="str">