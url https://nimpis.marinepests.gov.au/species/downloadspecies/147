--- v2 (2026-04-02)
+++ v3 (2026-04-30)
@@ -1,78 +1,78 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd42c39eff2d0487c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91ea9795dfe24679" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="R5e3aa74d16374b27"/>
-[...15 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="R7be8ec90b79f4789"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="Rd085692e44b74959"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="General" sheetId="2" r:id="Rfd45d57d66324db2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Identification" sheetId="3" r:id="R2d75cb33e2824539"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Similar species" sheetId="4" r:id="R4bb190b55a504f8a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Habitat" sheetId="5" r:id="R8614d33ea7294c96"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Reproduction and growth" sheetId="6" r:id="Rf94954df469b48c4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Feeding" sheetId="7" r:id="Ra6f7a236d2064277"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Competitors" sheetId="8" r:id="Rbf2c5f8350224733"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Predators" sheetId="9" r:id="R3097b158e9144830"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Vectors" sheetId="10" r:id="Rea2a973f5a834ef9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Impacts" sheetId="11" r:id="R1e586eb7f52f4b6f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Controls" sheetId="12" r:id="R3330068e63c84fa9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Species controls" sheetId="13" r:id="R5f54d10d06c14b3f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Additional information" sheetId="14" r:id="Rb12a9c649e76471b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="References" sheetId="15" r:id="R2a9fa7ac360e416c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Images" sheetId="16" r:id="R6e5ad038c11447da"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="Rf3de9bbc1c71457e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5e3aa74d16374b27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rc0a5b2f90cf649be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rf4389daabfc44302" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="R9e03d2ae3a614adb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="Rb2387364064e499b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="Rc06e7a5f1abc48f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="R9b62265cfc0f4c3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="R4cd0538ee4c4490b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="R22e77285de4d4808" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="R5c3eb124ebc74a33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="R82a6fc8f1d334bc7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="R37d230df6d7647d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="R834e889c04fd4b30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="Rfc4d99112b0d462b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="Rd00aaaa9b5344c10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="R95a449394e6c4468" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="R7be8ec90b79f4789" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd085692e44b74959" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rfd45d57d66324db2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R2d75cb33e2824539" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="R4bb190b55a504f8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="R8614d33ea7294c96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="Rf94954df469b48c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="Ra6f7a236d2064277" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="Rbf2c5f8350224733" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="R3097b158e9144830" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="Rea2a973f5a834ef9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="R1e586eb7f52f4b6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="R3330068e63c84fa9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="R5f54d10d06c14b3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="Rb12a9c649e76471b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="R2a9fa7ac360e416c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="R6e5ad038c11447da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="Rf3de9bbc1c71457e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Scientific name</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Common name</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Developments</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>General description</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>ID card URL</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Australian distribution</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -123,64 +123,64 @@
         <x:v>&lt;p&gt;The similar tropical species,&amp;nbsp;&lt;em&gt;Didemnum perlucidum&lt;/em&gt;,&lt;em&gt;&amp;nbsp;&lt;/em&gt;is known from northern Western Australia, the Northern Territory, around Weipa on Cape York Peninsula and Mackay on the east coast of Queensland.&lt;/p&gt;
 </x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Notes</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Vectors</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str">
         <x:v/>
       </x:c>
       <x:c r="B2" t="str">
         <x:v>Vector type: Fisheries and Aquaculture
-Vector type description: &lt;p&gt;Vectors types associated with fisheries and aquaculture and trade activities. Examples of&amp;nbsp; vectors from this class are the deliberately translocation&amp;nbsp;of oysters&amp;nbsp; for aquaculture purposes or discarded fishing equipment which is fouled with marine organisms.&amp;nbsp;&lt;/p&gt;
+Vector type description: &lt;p&gt;Vectors types associated with fisheries and aquaculture and trade activities. Examples of vectors from this class are the deliberately translocation&amp;nbsp;of oysters for aquaculture purposes or discarded fishing equipment which is fouled with marine organisms.&amp;nbsp;&lt;/p&gt;
 Vectors:
 Vector: Fisheries - Accidental 
-Description: &lt;p&gt;The accidental translocation of marine pests with aquaculture and commerical fisheries activities. This vector includes the accidental translocation of marine pests attached to aquaculture equipment such as floats, nets or cages.&lt;/p&gt;
+Description: &lt;p&gt;The accidental translocation of marine pests with aquaculture and commercial fisheries activities. This vector includes the accidental translocation of marine pests attached to aquaculture equipment such as floats, nets or cages.&lt;/p&gt;
 Vector type: Natural Dispersal
 Vector type description: &lt;p&gt;Vectors associated with natural range extension through natural processes such as the movement of species to a new location. This is through passive movement in water currents or active movement (migration) due to changes in environmental conditions such as salinity or water temperature.&lt;/p&gt;
 Vectors:
 Vector: Natural Dispersal
 Description: &lt;p&gt;Natural dispersal is a mechanism for the range expansion of a species through the movement of larvae or adults to a new location, and the successful settlement of recruits in this new location.&lt;/p&gt;
 Vector type: Vessels
 Vector type description: &lt;p&gt;Vectors associated with maritime transport and shipping activities. Vessels include bulk carriers, container ships, passenger vessels, fishing vessels, illegal foreign entry vessels and recreational vessels. Ballast water can potentially transport marine species in vessel ballast tanks and via biofouling on the exterior of vessels or internal water systems and equipment. &amp;nbsp;&amp;nbsp;&lt;/p&gt;
 Vectors:
 Vector: Biofouling
-Description: &lt;p&gt;Biofouling is the accumulation of sessile or mobile marine organisims on submerged parts of vessels. When marine pests attach to vessel hulls or niche areas (e.g. sea chests, propeller shafts or rudders), they can be transported to new locations. Introduction can occur through (1) A fouling species spawning event from the external or internal parts of a vessel while in port and its successful establishment. (2) The dislodgement of fouling species from a vessel accidentally such as abrasion with wharf structures, or deliberately through in-water cleaning activities; and (3) The sinking of fouled vessels either deliberately or accidentally.&lt;/p&gt;
+Description: &lt;p&gt;Biofouling is the accumulation of sessile or mobile marine organisms on submerged parts of vessels. When marine pests attach to vessel hulls or niche areas (e.g. sea chests, propeller shafts or rudders), they can be transported to new locations. Introduction can occur through (1) A fouling species spawning event from the external or internal parts of a vessel while in port and its successful establishment. (2) The dislodgement of fouling species from a vessel accidentally such as abrasion with wharf structures, or deliberately through in-water cleaning activities; and (3) The sinking of fouled vessels either deliberately or accidentally.&lt;/p&gt;
 </x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Notes</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Impacts</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str">
         <x:v>&lt;p&gt;Ascidians generally possess traits that allow them to be successful fouling organisms. They are efficient filter feeders, grow fast, reproduce quickly, are opportunistic and can out compete many native organisms. They readily colonise both artificial and natural substrates, are tolerant of a wide variety of environmental conditions and have few predators. &lt;em&gt;Didemnum&lt;/em&gt; sp. has many potential impacts on aquatic macrophytes, water quality, plankton, invertebrates, and fishes (Daniel and Therriault, 2007). &lt;em&gt;Didemnum vexillum&lt;/em&gt; infestation of mussel farms in New Zealand has resulted in increased costs as mussels need to be cleaned more regularly than otherwise (Pannell and Coutts, 2007). High biomass of &lt;em&gt;D. vexillum&lt;/em&gt; can impact small to medium size mussel density (Fletcher et al., 2013b).&lt;em&gt; &lt;/em&gt;&lt;/p&gt;
 &lt;p&gt;&lt;em&gt;D. perlucidum&lt;/em&gt; has&amp;nbsp;been recorded as a heavy fouler at a mussel farm in south-west WA and is anecdotally suspected to increase the mortality of farmed mussels spat by up to 80% (Glenn Dibbin 2012, pers. comm. cited in Muñoz and McDonald 2014).&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="B2" t="str">