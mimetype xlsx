--- v3 (2026-04-30)
+++ v4 (2026-06-04)
@@ -1,78 +1,78 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91ea9795dfe24679" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d0b35ab0311403e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="Rd085692e44b74959"/>
-[...15 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="Rf3de9bbc1c71457e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="Rf505e2dc8fde4f2e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="General" sheetId="2" r:id="R0c5f035809f64bcc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Identification" sheetId="3" r:id="R4e80d80edd3540d6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Similar species" sheetId="4" r:id="Rc371588a45e3477d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Habitat" sheetId="5" r:id="R9a8ed1c23f7c4036"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Reproduction and growth" sheetId="6" r:id="R7e8c8e8e22574ec2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Feeding" sheetId="7" r:id="R01523a858b5a44ae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Competitors" sheetId="8" r:id="R0c5a6fef5d3c45d5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Predators" sheetId="9" r:id="Rb364154dff1d41d3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Vectors" sheetId="10" r:id="Rc814777546f84647"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Impacts" sheetId="11" r:id="Rd50946048d704715"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Controls" sheetId="12" r:id="Ree85ecf2b2b94a1e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Species controls" sheetId="13" r:id="R3587ca6496324628"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Additional information" sheetId="14" r:id="R4516b02b116448a5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="References" sheetId="15" r:id="Rda25005bb3ee4249"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Images" sheetId="16" r:id="Rf2108586017343ea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="R36e1a3142f824442"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd085692e44b74959" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rfd45d57d66324db2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R2d75cb33e2824539" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="R4bb190b55a504f8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="R8614d33ea7294c96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="Rf94954df469b48c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="Ra6f7a236d2064277" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="Rbf2c5f8350224733" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="R3097b158e9144830" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="Rea2a973f5a834ef9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="R1e586eb7f52f4b6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="R3330068e63c84fa9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="R5f54d10d06c14b3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="Rb12a9c649e76471b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="R2a9fa7ac360e416c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="R6e5ad038c11447da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="Rf3de9bbc1c71457e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf505e2dc8fde4f2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R0c5f035809f64bcc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R4e80d80edd3540d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="Rc371588a45e3477d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="R9a8ed1c23f7c4036" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="R7e8c8e8e22574ec2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="R01523a858b5a44ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="R0c5a6fef5d3c45d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="Rb364154dff1d41d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="Rc814777546f84647" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="Rd50946048d704715" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="Ree85ecf2b2b94a1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="R3587ca6496324628" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="R4516b02b116448a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="Rda25005bb3ee4249" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="Rf2108586017343ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="R36e1a3142f824442" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Scientific name</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Common name</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Developments</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>General description</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>ID card URL</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Australian distribution</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -1613,51 +1613,51 @@
 Adult:&amp;nbsp;5–31 °C&lt;br&gt;
 CLP:&lt;strong&gt;&amp;nbsp;&lt;/strong&gt;12–21 °C&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;Proposed temperature tolerances&lt;/strong&gt;&lt;br&gt;
 Adult:&amp;nbsp;0–30 °C&lt;br&gt;
 CLP:&amp;nbsp;12–21 °C&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="B2" t="str">
         <x:v>Hard
 &lt;p&gt;This category contains both natural and artificial habitats that are solid, fixed or permanent substrata. Species can reside on or within the habitat type. Naturally occurring hard substrates include bedrock, cobble stones and rocky reef structures. Artificial hard substrate include marine infrastructure such as wharf pylons and boat ramps. &amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&lt;/p&gt;
 Artificial
 Bedrock
 Boulder
 Cobble
 Oyster
 Pylons (concrete and timber)
 Reef
 Vessel
 Wood
 Organism
 This category is used for species that reside on or within another organism.
 Organism
 Soft
 &lt;p&gt;This category contains habitats that are not fixed or permanent, and are able to be affected by oceanic or estuarine currents. Material such as seagrass, sand, gravel, mud or any combination of these are considered soft structures that can be influenced by water and current movements.&amp;nbsp;Species can reside on the surface of this habitat type or within the habitat type.&lt;/p&gt;
 Gravel
-Wood (Mangrove)
+Wood (e.g. mangrove)
 Tidal
 Low Tide
 Sub-tidal
 Vessel
 &lt;p&gt;This category refers to habitats associated with maritime transport and commercial shipping vessels. Known areas for species to inhabit on shipping vessels include hulls and ballast water tanks. Species can reside in ballast water, in the sediment layer or on the sediment-water interface inside ballast tanks.&lt;/p&gt;
 Hull Biofouling
 </x:v>
       </x:c>
       <x:c r="C2" t="str">
         <x:v>&lt;p&gt;&lt;em&gt;D. vexillum&lt;/em&gt; can colonise artificial substrates in harbours, such as pilings, floating marina docks, boat hulls, and buoys (Lambert, 2002). &lt;em&gt;D. vexillum&lt;/em&gt; tolerates a wide range of conditions including temperature, salinity, and water quality allowing it to overgrow large areas of seabed smothering subtidal communities where it often dominates (Herborg et al., 2009).&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="D2" t="str">
         <x:v>Sub-tidal</x:v>
       </x:c>
       <x:c r="E2" t="str">
         <x:v/>
       </x:c>
       <x:c r="F2" t="str">
         <x:v>0.0000</x:v>
       </x:c>
       <x:c r="G2" t="str">
         <x:v>&lt;p&gt;Summerson (2024)&lt;/p&gt;
 </x:v>
       </x:c>