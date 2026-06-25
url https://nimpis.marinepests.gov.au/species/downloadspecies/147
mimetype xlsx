--- v4 (2026-06-04)
+++ v5 (2026-06-25)
@@ -1,78 +1,78 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d0b35ab0311403e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa1bc1e98cb947c8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="Rf505e2dc8fde4f2e"/>
-[...15 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="R36e1a3142f824442"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="R056d8929b32c4c73"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="General" sheetId="2" r:id="Rf04669d98a9446f0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Identification" sheetId="3" r:id="R3a177a330bb14eef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Similar species" sheetId="4" r:id="R2992a4db9bff434b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Habitat" sheetId="5" r:id="Rdd30ad8a41e341b9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Reproduction and growth" sheetId="6" r:id="Rd74a825993134e66"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Feeding" sheetId="7" r:id="Rca651ee777d740b6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Competitors" sheetId="8" r:id="Rb64b1fed05e74a00"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Predators" sheetId="9" r:id="Rf2da0131e81549c6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Vectors" sheetId="10" r:id="Re187701669934471"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Impacts" sheetId="11" r:id="Rf2b000f0ddef47c8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Controls" sheetId="12" r:id="R0a44bb1763174429"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Species controls" sheetId="13" r:id="R8962fedf28374792"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Additional information" sheetId="14" r:id="R39e6071ded864e29"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="References" sheetId="15" r:id="R3efbc6ff87ac4997"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Images" sheetId="16" r:id="Rfffc5f8c292a4bb5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="R73f3bf9fe77b4563"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf505e2dc8fde4f2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R0c5f035809f64bcc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R4e80d80edd3540d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="Rc371588a45e3477d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="R9a8ed1c23f7c4036" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="R7e8c8e8e22574ec2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="R01523a858b5a44ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="R0c5a6fef5d3c45d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="Rb364154dff1d41d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="Rc814777546f84647" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="Rd50946048d704715" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="Ree85ecf2b2b94a1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="R3587ca6496324628" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="R4516b02b116448a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="Rda25005bb3ee4249" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="Rf2108586017343ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="R36e1a3142f824442" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R056d8929b32c4c73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rf04669d98a9446f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R3a177a330bb14eef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="R2992a4db9bff434b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="Rdd30ad8a41e341b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="Rd74a825993134e66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="Rca651ee777d740b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="Rb64b1fed05e74a00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="Rf2da0131e81549c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="Re187701669934471" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="Rf2b000f0ddef47c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="R0a44bb1763174429" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="R8962fedf28374792" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="R39e6071ded864e29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="R3efbc6ff87ac4997" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="Rfffc5f8c292a4bb5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="R73f3bf9fe77b4563" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Scientific name</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Common name</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Developments</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>General description</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>ID card URL</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Australian distribution</x:v>
       </x:c>
       <x:c r="G1" t="str">