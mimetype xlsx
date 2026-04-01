--- v1 (2025-10-27)
+++ v2 (2026-04-01)
@@ -1,78 +1,78 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2dea2bda16f84cab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3e5a9f567fc4b43" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="R9971539fe3754a5a"/>
-[...15 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="R64dbe06c454249cb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="Rfdbf2940da344a09"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="General" sheetId="2" r:id="R0ad3c90101e6421b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Identification" sheetId="3" r:id="Rb2f4259e5d2a4e9b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Similar species" sheetId="4" r:id="R2cb9a9ec90784628"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Habitat" sheetId="5" r:id="R362126fb03664c1a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Reproduction and growth" sheetId="6" r:id="R5ced0a152cb14e13"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Feeding" sheetId="7" r:id="Rcefd6a6919f14f46"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Competitors" sheetId="8" r:id="R61b42f211b6741a3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Predators" sheetId="9" r:id="R2d18e0ae145e4062"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Vectors" sheetId="10" r:id="Ra7de89dc279e4017"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Impacts" sheetId="11" r:id="R1567ffeba22e4155"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Controls" sheetId="12" r:id="Rc9767dafa27c4f28"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Species controls" sheetId="13" r:id="R7be5d84ed0be4732"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Additional information" sheetId="14" r:id="R9118aca06b8245aa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="References" sheetId="15" r:id="R19ed969eef8741da"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Images" sheetId="16" r:id="R83da93ab95524b67"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="Raca3e69e46144696"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9971539fe3754a5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R268643c26fc944fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Ra67e03d02542432d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="R0f7eea5155c14799" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="Ree78fdb4b53e4fcb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="Rfb80cfe927474497" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="R0247a769f14541b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="R119026a87a014ea5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="Rb4c002ca1bc74958" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="R8c30beb6b8bd43ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="R54f0c628130c4621" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="Rbf463989458d4c90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="Ra088c66e42e3495e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="R4b2dbdfd805942e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="Rd30224f90e8f4059" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="R59e32118faed4b28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="R64dbe06c454249cb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rfdbf2940da344a09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R0ad3c90101e6421b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rb2f4259e5d2a4e9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="R2cb9a9ec90784628" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="R362126fb03664c1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="R5ced0a152cb14e13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="Rcefd6a6919f14f46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="R61b42f211b6741a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="R2d18e0ae145e4062" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="Ra7de89dc279e4017" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="R1567ffeba22e4155" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="Rc9767dafa27c4f28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="R7be5d84ed0be4732" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="R9118aca06b8245aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="R19ed969eef8741da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="R83da93ab95524b67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="Raca3e69e46144696" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Scientific name</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Common name</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Developments</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>General description</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>ID card URL</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Australian distribution</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -123,107 +123,105 @@
         <x:v>&lt;p&gt;As whole frozen New Zealand mussels are imported and often eaten by the sea, shells are regularly found even in remote locations such as Cocos Islands or Cape York Peninsula.&lt;/p&gt;
 </x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Notes</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Vectors</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str">
         <x:v/>
       </x:c>
       <x:c r="B2" t="str">
         <x:v>Vector type: Fisheries and Aquaculture
-Vector type description: &lt;p&gt;This class encompasses vectors associated with fisheries and aquaculture activities and trade. An example of a vector from this class is Fisheries intentional, which would incorporate, for example, the introduction of the Pacific oyster &lt;em&gt;Magallana gigas&lt;/em&gt; for aquaculture purposes. Other vectors included in this class are: Discarded bait, Fisheries accidental (not oysters), mollusc accidental, mollusc intentional, packing material and scientific escape.&lt;/p&gt;
+Vector type description: &lt;p&gt;Vectors types associated with fisheries and aquaculture and trade activities. Examples of&amp;nbsp; vectors from this class are the deliberately translocation&amp;nbsp;of oysters&amp;nbsp; for aquaculture purposes or discarded fishing equipment which is fouled with marine organisms.&amp;nbsp;&lt;/p&gt;
 Vectors:
 Vector: Mollusc - Intentional
-Description: This vector describes the deliberate introduction of molluscs.  Species of molluscs are highly valued aquaculture species and have been translocated to many locations around the world to establish aquaculture industries and also to restock areas where native stocks have been lost through either disease or overfishing.
+Description: &lt;p&gt;This vector describes the deliberate introduction of molluscs into a new location for aquaculture. Species of molluscs are highly valued aquaculture species and have been translocated to many locations around the world to establish aquaculture industries and also to restock production areas.&lt;/p&gt;
 Vector type: Vessels
-Vector type description: &lt;p&gt;This class encompasses vectors associated with maritime transport and shipping activities. Vessels includes; commercial ships (e.g. tankers, container ships, ferries, barges), fishing vessels, recreational vessels, passenger vessels, drilling platforms and research vessels. An example of a vector from this class is ballast water, which has been found to transport up to 10 000 different species at any one time. Other vectors associated with this class include: dry ballast, biofouling community.&lt;/p&gt;
+Vector type description: &lt;p&gt;Vectors associated with maritime transport and shipping activities. Vessels include bulk carriers, container ships, passenger vessels, fishing vessels, illegal foreign entry vessels and recreational vessels. Ballast water can potentially transport marine species in vessel ballast tanks and via biofouling on the exterior of vessels or internal water systems and equipment. &amp;nbsp;&amp;nbsp;&lt;/p&gt;
 Vectors:
 Vector: Ballast Water
-Description: The release of species in ballast water discharged from vessels.  Various types and life stages of species can be transported in ballast water, including plankton, crustaceans, fish, larvae, eggs or cysts.  Ballast water is used in commercial vessels to stabilise the vessel and is uploaded or discharged depending on the amount of cargo onboard.  Ballast water as a vector also includes sediments that accumulate in the bottom of ballast tanks.  Species that are able to survive within these sediments include those that have a resistant stage or resting cyst (e.g. dinoflagellates) as well as adult stages of benthic organisms.
+Description: &lt;p&gt;Various types and life stages of aquatic species can be transported in&amp;nbsp;ballast water. Species taken up in ballast water can be discharged from vessels if it’s not correctly managed. Marine pests can also survive within ballast tank sediments.&lt;/p&gt;
+&lt;p&gt;&amp;nbsp;&lt;/p&gt;
 Vector: Biofouling
-Description: &lt;p&gt;Fouling communities are typically composed of encrusting or sessile species, however they can include mobile species. This vector can introduce species through a variety of means. Three examples are: (1) The spawning of a fouling species on a vessel in port and its successful settlement and establishment of a reproductive population; (2) The dislodgement of fouling species from a vessel in port through abrasion with wharf structures, through high vessel speedswater or vessel hull cleaning (which&amp;nbsp;should only be undertake in accordance with the &lt;a href="https://www.agriculture.gov.au/biosecurity/avm/vessels/marine-pest-biosecurity/biofouling/anti-fouling-and-inwater-cleaning-guidelines"&gt;national antifouling and in-water cleaning guidelines&lt;/a&gt;); and (3) The sinking of fouled vessels either deliberately or accidentally can introduce new species to a location. There are a variety of vectors capable of having a fouling community. Characteristics of a fouling community found on wooden boat hulls include: having a wood boring habit; a benthic sessile or encrusting stage; and mobile adults or larval stages. Fouling communities found within sea chests, anchor wells etc. often are mobile crevice occupying species or known obligate associate of fouling species and can escape into new locations.&lt;/p&gt;
+Description: &lt;p&gt;Biofouling is the accumulation of sessile or mobile marine organisims on submerged parts of vessels. When marine pests attach to vessel hulls or niche areas (e.g. sea chests, propeller shafts or rudders), they can be transported to new locations. Introduction can occur through (1) A fouling species spawning event from the external or internal parts of a vessel while in port and its successful establishment. (2) The dislodgement of fouling species from a vessel accidentally such as abrasion with wharf structures, or deliberately through in-water cleaning activities; and (3) The sinking of fouled vessels either deliberately or accidentally.&lt;/p&gt;
 </x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Notes</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Impacts</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str">
         <x:v>&lt;p&gt;&lt;em&gt;Perna canaliculus&lt;/em&gt; has not established in any countries outside of its native range of New Zealand. There is, therefore, only limited direct information on potential impacts if it were to invade new areas and most information is based on inferences from observations within New Zealand.&lt;/p&gt;
 &lt;p&gt;&lt;em&gt;P. canaliculus&lt;/em&gt; has previously been detected in the environment both in South Australia and in Tasmania, as well as multiple times on vessels in Australian waters ( Furlani, 1996; Allen &amp;amp; Lee, 2006; Glasby, 2008). While no populations exist in Australia at present, if it were introduced &lt;em&gt;P. canaliculus&lt;/em&gt; would have the potential to have serious environmental, economic and human health impacts. It is listed in the Australian Priorty Marine Pest List due to this potential.&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="B2" t="str">
         <x:v>Impact type: Economic
-Impact type description: &lt;p&gt;Marine pests have the potential to affect fisheries, aquaculture and aquatic tourism industries. Introduced species that become invasive&amp;nbsp;may experience significant population increases and foul marine infrastructure, inhibiting their usage. They may also affect access for Australian seafood products in international markets.&lt;/p&gt;
+Impact type description: &lt;p&gt;Marine pests have the potential to affect fisheries, aquaculture, infrastructure, maritime vessels and trade and tourism.&lt;/p&gt;
 Impacts:
 Impact: Fisheries, Aquaculture and Other Aquatic Industries
 Description: &lt;p&gt;Marine pests may affect recreational fishing grounds and reduce the viability of various aquaculture industries. This can result in revenue losses for primary production sectors and commercial fisheries.&lt;/p&gt;
 Species specifics: &lt;p&gt;&lt;em&gt;P. canaliculus&lt;/em&gt; is a potential vector for the spread of pathogens and parasites that could affect cultured and wild stocks of marine molluscs, having economic impacts on the aquaculture, cage fisheries and wild-stock recreational fisheries. &lt;em&gt;P. canaliculus&lt;/em&gt; has been identified as a potential carrier for at least 17 disease agents, many of which can potentially infect economically valuable Australian molluscs including &lt;em&gt;Mytilus galloprovincialis&lt;/em&gt;, &lt;em&gt;Saccostrea glomerata, Magallana gigas, &lt;/em&gt;and native abalone species (&lt;em&gt;Haliotis spp.&lt;/em&gt;) (Castinel et al., 2019).&lt;/p&gt;
 &lt;p&gt;Examples of pathogens and macroscopic parasites that &lt;em&gt;P. canaliculus&lt;/em&gt; can harbour include &lt;em&gt;Bonamia exitiosa, Perkinsus olseni, Cercaria haswelli, Nematopsis spp., Pinnotheres novaezelandiae, Pseudomyicola spinosus&lt;/em&gt; and &lt;em&gt;Lichomolgus uncus&lt;/em&gt; ( Jenkins, 1979; Webb, 2007; Jeffs, 1999; Trottier et al., 2012; Castinel et al., 2019). In New Zealand there are high mortalities of cultivated stock attributed to virus-like particles (Webb, 2007).&lt;/p&gt;
 Impact type: Environmental
-Impact type description: &lt;p&gt;Marine pests have the potential to modify marine ecosystems by directy predating on or outcompeting native species for resources. Marine pests can also change existing marine habiats through their feeding, reproductive and sheltering behaviours&lt;/p&gt;
+Impact type description: &lt;p&gt;Marine pests can alter marine ecosystems and habitats through competition, predation, smothering and habitat modification.&lt;/p&gt;
 Impacts:
-Impact: Competitors
-[...1 lines deleted...]
-Species specifics: &lt;p&gt;&lt;em&gt;P. canaliculus&lt;/em&gt; could have impacts on the marine environment through competition with native species such as blue mussels (&lt;em&gt;Mytilus galloprovincialis&lt;/em&gt;) and through the introduction of pathogens and parasitic organisms that could affect native or cultured species (Jenkins, 1979; Trottier et al., 2012; Castinel et al., 2019).&lt;/p&gt;
 Impact: Ecosystems
-Description: &lt;p&gt;An introduced species that becomes invasive may reach high densities and their feeding, breeding and sheltering behaviours may change the surrounding ecological and physical environment. &amp;nbsp;They may cause habitat modifications, alter trophic interactions and food-webs, alter bio-geochemical cycles or smother and overgrow entire areas.&lt;/p&gt;
+Description: &lt;p&gt;An introduced species that becomes invasive may reach high densities and their feeding, breeding and sheltering behaviours may change the ecological and physical environment. &amp;nbsp;They may cause habitat modifications, alter trophic interactions and food-webs, alter water quality or overgrow areas.&amp;nbsp;Marine pests may out compete native marine species for food and resources. This competition can lead to biodiversity loss and changes in marine food webs.&lt;/p&gt;
 Species specifics: &lt;p&gt;&lt;em&gt;P. canaliculus&lt;/em&gt; is an &amp;lsquo;ecosystem engineer&amp;rsquo; that can increase linkages between the benthic and pelagic zones and can exert controls on the abundance of phytoplankton. In its native range,&lt;em&gt; P. canaliculus&lt;/em&gt; can increase ecosystem biodiversity through the formation of complex habitat and by providing a food source for other species (Morrison, 2009). &amp;nbsp;&lt;/p&gt;
 Impact type: Human Health
-Impact type description: &lt;p&gt;Marine pests may pose a direct threat to public health and result in physical injury and illness. They may also act as vectors for other parasites and diseases of human health concerns.&lt;/p&gt;
+Impact type description: &lt;p&gt;Marine pests may pose direct human health risks.&amp;nbsp;For example they may be carriers of diseases and parasites which cause health human concerns.&amp;nbsp;&lt;/p&gt;
 Impacts:
 Impact: Human Health
-Description: &lt;p&gt;Marine pests may pose a threat to human health and can cause physical injury, poisoning, and food-borne illnesses,. Some organisms, notably aquatic dinoflagellates, have the potential to cause toxicity in humans when ingested in high levels. Other marine pests can act as vectors for parasites and diseases of human health concern.&lt;/p&gt;
+Description: &lt;p&gt;Certain marine organisms may pose risks to human health through physical injury, toxicity, or as vectors for disease and or parasites.&amp;nbsp;&lt;/p&gt;
 Species specifics: &lt;p&gt;&lt;em&gt;P. canaliculus&lt;/em&gt; is an important seafood species for human consumption, however the mussel can pose a number of risks to human health, primarily through the accumulation of toxins and harboring human pathogens. This species is capable of accumulating neurotoxins (such as brevetoxin) that are associated with harmful algal blooms and can cause neurotoxic shellfish poisoning in humans and other organisms that consume affected mussels (Ishida et al., 2004). &lt;em&gt;P. canaliculus&lt;/em&gt; has been observed to accumulate metals above safe concentrations for human consumption (Anderlini, 1992). &lt;em&gt;P. canaliculus&lt;/em&gt; has also been observed to harbour human pathogens that have the potential to infect people that consume mussels which have not been adequately cooked (Lewis et al., 1986).&lt;/p&gt;
 </x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Notes</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Legal issues</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str">
         <x:v/>
       </x:c>
       <x:c r="B2" t="str">
         <x:v/>
@@ -279,103 +277,101 @@
         <x:v>Environmental impacts of this type of control would be high in areas where sediments are highly polluted. Dredging and, to a lesser extent, mopping were not recommended as methods to remove seastars from the Derwent estuary.  because they could resuspend toxic dinoflagellate cysts and heavy metals trapped in the sediment (Coughanowr 1997) and could damage the endangered handfish or its habitats.</x:v>
       </x:c>
       <x:c r="E2" t="str">
         <x:v/>
       </x:c>
       <x:c r="F2" t="str">
         <x:v/>
       </x:c>
       <x:c r="G2" t="str">
         <x:v>&lt;p&gt;The New Zealand experience shows that intensive dredging of &lt;em&gt;P. canaliculus&lt;/em&gt; beds on sand or mud removes juveniles and shell matter leaving an unstable soft substrate no longer suitable for settlement and attachment of many sessile invertebrates&amp;nbsp;(Stead 1971a, 1971b as cited in Jeffs et al., 1999). As &lt;em&gt;A. senhousia&lt;/em&gt; is also found as a fouling organism on pylons and panels where they do not build byssal nests (Willan 1987), dredging may be only one component of a successful eradication effort. Dredging is unlikely to have a significant impact on the &lt;em&gt;Asterias amurensis&lt;/em&gt; population in the Derwent River (estimated at 30 million in 1998) without a significant impact to the environment (Goggin 1998a).&lt;br /&gt;
 Small recruits are likely to be missed if less than mesh size. &lt;em&gt;Corbula gibba&lt;/em&gt; has a thick shell and is generally resistant to trawl damage (Morton 1996). In areas of high density (up to 53, 000/m2 in its native regions (Jensen 1990)), dredging would be unlikely to remove all the individuals. Scientific dredging in Port Phillip Bay in 1995/6 collected hundreds of thousands of specimens of &lt;em&gt;C. gibba&lt;/em&gt; in a short space of time, almost to the exclusion of other species (Hewitt et al., 1999). These methods are difficult to implement in shallow waters and port environments.&lt;br /&gt;
 Dredging is not recommended for collection of animals or macroalgae that may fragment and be able to regenerate or proliferate from the pieces, increasing dispersal of the species. For example, Scallop fishers in the Geelong Arm of Port Phillip Bay may have contributed to the rapid spread of &lt;em&gt;Sabella spallanzanii&lt;/em&gt; through the Bay by throwing back fragments retained on clogged dredges. (Berrill 1931; Kiortsis and Moraitou, 1965; Clapin and Evans, 1995; Ward and Andrew, 1996).&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="H2" t="str">
         <x:v>&lt;p&gt;In its native range, &lt;em&gt;Perna canaliculus&lt;/em&gt; historically formed dense mussel beds in nearshore rocky habitats. However, overfishing using benthic dredges has decimated these stocks with limited recovery even decades later (Morrison, 2009). This indicates that dredging might be an effective management method of &lt;em&gt;P. canaliculu&lt;/em&gt;s should populations break out subtidally.&lt;/p&gt;
 </x:v>
       </x:c>
     </x:row>
     <x:row r="3">
       <x:c r="A3" t="str">
         <x:v>Manual removal (diver collection)</x:v>
       </x:c>
       <x:c r="B3" t="str">
         <x:v>&lt;p&gt;Diver collection of pest species may be possible if an incursion is detected while small in size (area and abundance) and before reproduction occurs (especially in species with planktonic larval stages).&lt;br /&gt;
-Permits are required to remove anything from marine protected areas (even introduced species). Contact your state/territory authorities for more information.&lt;/p&gt;
+Permits are required to remove anything from marine protected areas, even introduced species.&amp;nbsp;&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="C3" t="str">
-        <x:v>&lt;p&gt;Physical removal may be possible if an incursion is detected before reproduction occurs. For example, minimum size at maturation of &lt;em&gt;Sabella spallanzanii&lt;/em&gt; in the Mediterranean is 15 centimetres but in Port Phillip Bay, Australia is 5 centimetres&amp;nbsp;and large females can produce approximately 50 000 eggs over an extended autumn/winter period (Giangrande et al., 2000; Currie et al., 2000). A mature population of &lt;em&gt;Perna canaliculus&lt;/em&gt; was successfully eradicated from the shipping channel adjacent to the Outer Harbour wharf in the Gulf St Vincent in South Australia in 1996 by manual collection during a research SCUBA dive (PIRSA 1999). In many locations in New Zealand the harvesting of wild &lt;em&gt;Perna canaliculus&lt;/em&gt; mussels by handpicking, snorkelling and grabs for domestic use and commercial markets has greatly diminished wild populations (Paul 1966; Jeffs et al., 1999). &lt;nbsp&gt;Manual removal of &lt;em&gt;Caulerpa taxifolia&lt;/em&gt; in a National Park in the French Mediterranean is reported to have successfully eradicating the alga from the treated area (Cottalorda et al., 1996, Thibaut 2000). The eradication was initiated at an early stage of invasion in 1994 (area covered by &lt;em&gt;C. taxifolia&lt;/em&gt; colony: 3.4 m&lt;sup&gt;2&lt;/sup&gt;). The method used was careful removal of thalli and fragments by Scuba divers; the site was then regularly monitored and the removal was repeated, as necessary (Cottalorda et al., 1996). &lt;nbsp&gt;&lt;em&gt;Caulerpa taxifolia&lt;/em&gt; was temporarily eradicated when 200m&lt;sup&gt;2&lt;/sup&gt; (spread over 1 hectare) was found in Cala D&amp;#39;Or, Spain in 1992 (Meinesz 1999). The anchorage was closed 2 days after discovery, and the plants manually removed by divers within a month. Manual removal of any re-establishing plants was repeated in 1993, and in 1994 eradication appeared to have been successful. &lt;nbsp&gt;For seastar (&lt;em&gt;Asterias amurensis&lt;/em&gt;) infestations that are sporadic over time and have densities less than 2 m&lt;sup&gt;2&lt;/sup&gt;, diver control is more effective than trapping (Andrews et al., 1996).&lt;/nbsp&gt;&lt;/nbsp&gt;&lt;/nbsp&gt;&lt;/p&gt;
+        <x:v>&lt;p&gt;The advantages of manual removal are selectivity for the target pest and limited damage to non‑target species. However, as it requires visual detection its not practical in turbid waters. Manual removal is of greatest utility when incursions are small and spatially confined or when they are in sensitive environments (such as marine reserves or areas of high biodiversity value).&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="D3" t="str">
         <x:v/>
       </x:c>
       <x:c r="E3" t="str">
         <x:v/>
       </x:c>
       <x:c r="F3" t="str">
         <x:v>&lt;p&gt;Diver control is not cost effective at depths greater than 12 metres because of diving restrictions due to surface intervals required (Andrews et al., 1996).&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="G3" t="str">
         <x:v>&lt;p&gt;Physical removal by divers is effective only as a tactical control useful, in small areas and it is not logistically possible for infestations extending over large areas,&amp;nbsp;but could be useful around marine farms, marine reserves or areas of new incursions.&amp;nbsp;Requires ongoing monitoring and to be repeated as necessary, especially if the source of the introduction can not be found or controlled, which can rapidly become costly.&lt;br /&gt;
-Care and diver education is of primary importance in this program because of the presence of similar-looking native species. eg. &lt;em&gt;Sabellastarte spp.&lt;/em&gt; cf. &lt;em&gt;Sabella spallanzanii&lt;/em&gt; or &lt;em&gt;C. fragile ssp.&lt;/em&gt; tomentosoides can not be distinguished from native subspecies without microscopic examination. Small recruits of target species are likely to be overseen due to difficulties in finding, identifying, and actually removing. Care is required during physical removal to not trigger spawning or spread reproductive propagules or fragments, precautions such as placing removed specimens in sealed plastic bags rather than mesh catch bags would need to be taken. The main concern associated with manual removal of macroalgae is that some species are to reproduce asexually from fragments, others can regrow from holdfast attachments and others have cryptic microscopic lifestages that are difficult to target. Additionally, detached thalli with mature propagules, may contribute to enhanced translocation of these species.&lt;br /&gt;
-Manual removal by scuba diver involving a suction pump to remove fragments has been used for &lt;em&gt;Caulerpa taxifolia&lt;/em&gt;.&lt;/p&gt;
+Care and diver education is of primary importance in this program because of the presence of similar-looking native species. Care is required during physical removal to not trigger spawning or spread reproductive propagules or fragments, precautions such as placing removed specimens in sealed plastic bags rather than mesh catch bags would need to be taken. The main concern associated with manual removal of macroalgae is that some species are to reproduce asexually from fragments, others can regrow from holdfast attachments and others have cryptic microscopic lifestages that are difficult to target. Additionally, detached thalli with mature propagules, may contribute to enhanced translocation of these species.&lt;br /&gt;
+&amp;nbsp;&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="H3" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="4">
       <x:c r="A4" t="str">
         <x:v>Manual removal (intertidal collection)</x:v>
       </x:c>
       <x:c r="B4" t="str">
-        <x:v>&lt;p&gt;Manual removal of seastars and crabs has been used on aquaculture farms, around oyster racks and grow-up trays, and in the intertidal using dip nets or poles with a long nail on the end to spike the seastars. In many locations in New Zealand the harvesting of wild &lt;em&gt;Perna canaliculus&lt;/em&gt; mussels by handpicking, snorkelling and grabs for domestic use and commercial markets has greatly diminished wild populations (Paul 1966; Jeffs et al., 1999).&lt;/p&gt;
+        <x:v>&lt;p&gt;Manual removal of marine pest such as seastars and crabs has been used on aquaculture farms, around oyster racks and grow-up trays, and in the intertidal using dip nets or poles with a spike.&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="C4" t="str">
-        <x:v>&lt;p&gt;Physical collection by pole spear (poles with a long nail on the end to spike the target species), dip netting or by hand is species specific provided the collected has been educated in the identification of the target species&amp;nbsp;and can be used in marine protected areas with little impact on the environment. Physical removal through burning or digging is destructive to the environment and has been used on intertidal mudflats to control &lt;em&gt;Spartina spp.&lt;/em&gt; but without much success&amp;nbsp;(Johnson and Knapp, 1993; Smith and Proffitt, 1999; RGAG 1998; Faithful, 2000).&lt;/p&gt;
+        <x:v>&lt;p&gt;Physical collection e.g. by pole spear (poles with a long nail on the end to spike the target species), dip netting or by hand is species specific, provided the collector was educated in the identification of the target species&amp;nbsp;and the method is approved in marine protected areas.&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="D4" t="str">
         <x:v/>
       </x:c>
       <x:c r="E4" t="str">
         <x:v/>
       </x:c>
       <x:c r="F4" t="str">
         <x:v>Human health issues include over exposure to UV light (sunburn).</x:v>
       </x:c>
       <x:c r="G4" t="str">
         <x:v>&lt;p&gt;Physical collection is effective only as a tactical control in small areas and it is not suitable for large-scale control, could be useful around marine farms, marine reserves or areas of new incursions. Small recruits of target species are likely to be overseen due to difficulties in finding, identifying, and actually removing.&lt;br /&gt;
-Manual removal of &lt;em&gt;Crepidula fornicata&lt;/em&gt; on oysters was ineffective as a control method in Ireland (Minchin and Duggan, 1988) as was manual removal of &lt;em&gt;Crassostrea gigas&lt;/em&gt; in New South Wales in the 1980&amp;rsquo;s. (Holliday and Nell, 1987; Lipton et al., 1992).&lt;br /&gt;
-[...1 lines deleted...]
-Hand-picking and shore-based mechanical harvesting of &lt;em&gt;S. muticum&lt;/em&gt; were time-consuming, labour-intensive,&amp;nbsp;despite large amounts of algae being removed, the efficacy was low and needed to be repeated and incursion sites were difficult to access, and collected material was difficult to contain and to dispose of. The main concern associated with mechanical removal techniques is regrowth from microscopic stages that are not removed the holdfast remnants of &lt;em&gt;Sargassum muticum&lt;/em&gt;, small recruits of target species are likely to be overseen due to difficulties in finding, identifying, and actually removing (Critchley et al., 1986).&lt;/p&gt;
+Hand-picking and shore-based mechanical harvesting is&amp;nbsp;time-consuming and labour-intensive as repeated visits are needed.&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="H4" t="str">
         <x:v/>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Vegetative cell</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Resting cyst </x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Planomeiocyte </x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>Larvae </x:v>
@@ -486,51 +482,51 @@
       </x:c>
       <x:c r="B7" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="8">
       <x:c r="A8" t="str">
         <x:v>&lt;p&gt;Anderlini, V. C. (1992). The effect of sewage on trace metal concentrations and scope for growth in &lt;em&gt;Mytilus edulis aoteanus&lt;/em&gt; and &lt;em&gt;Perna canaliculus &lt;/em&gt;from Wellington Harbour, New Zealand. &lt;em&gt;Science of The Total Environment, 125&lt;/em&gt;, 263-287.&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="B8" t="str">
         <x:v>https://doi.org/10.1016/0048-9697(92)90396-A</x:v>
       </x:c>
     </x:row>
     <x:row r="9">
       <x:c r="A9" t="str">
         <x:v>&lt;p&gt;Auckland Shell Club. (2019). Register of largest New Zealand shells.&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="B9" t="str">
         <x:v>http://www.aucklandshellclub.net.nz/</x:v>
       </x:c>
     </x:row>
     <x:row r="10">
       <x:c r="A10" t="str">
-        <x:v>&lt;p&gt;Bloomfield, N., Summerson, R. and Arthur, T. (2021). Updating the Species Temperature Tolerances used in the Species Range Mapping Method and Incorporating Known Species Distributions. Canberra, ABARES: 87.&lt;/p&gt;
+        <x:v>&lt;p&gt;Bloomfield, N., Summerson, R. and Arthur, T. 2021. Updating the Species Temperature Tolerances used in the Species Range Mapping Method and Incorporating Known Species Distributions. Canberra, ABARES: 87.&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="B10" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="11">
       <x:c r="A11" t="str">
         <x:v>&lt;p&gt;Castinel, A., Webb, S. C., Jones, J. B., Peeler, E. J. &amp;amp; Forrest, B. M. (2019). Disease threats to farmed green-lipped mussels &lt;em&gt;Perna canaliculus&lt;/em&gt; in New Zealand: review of challenges in risk assessment and pathway analysis. &lt;em&gt;Aquaculture Environment Interactions, 11&lt;/em&gt;, 291-304.&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="B11" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="12">
       <x:c r="A12" t="str">
         <x:v>&lt;p&gt;Department of Agriculture&amp;nbsp;(2019). New Zealand green-lipped mussel.&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="B12" t="str">
         <x:v>https://www.marinepests.gov.au/pests/identify/nz-green-mussel</x:v>
       </x:c>
     </x:row>
     <x:row r="13">
@@ -824,51 +820,51 @@
       </x:c>
       <x:c r="D2" t="str">
         <x:v>Active</x:v>
       </x:c>
       <x:c r="E2" t="str">
         <x:v>Single individual found and removed. Reference CCIMPE 2022-21</x:v>
       </x:c>
       <x:c r="F2" t="str">
         <x:v>Victoria</x:v>
       </x:c>
       <x:c r="G2" t="str">
         <x:v>-38.3463</x:v>
       </x:c>
       <x:c r="H2" t="str">
         <x:v>145.2310</x:v>
       </x:c>
       <x:c r="I2" t="str">
         <x:v>Western Port Bay</x:v>
       </x:c>
     </x:row>
     <x:row r="3">
       <x:c r="A3" t="str">
         <x:v>CCIMPE-01-2022</x:v>
       </x:c>
       <x:c r="B3" t="str">
-        <x:v>VIC</x:v>
+        <x:v>Agriculture Vic</x:v>
       </x:c>
       <x:c r="C3" t="str">
         <x:v>02/02/2022</x:v>
       </x:c>
       <x:c r="D3" t="str">
         <x:v>Passive</x:v>
       </x:c>
       <x:c r="E3" t="str">
         <x:v>Dive</x:v>
       </x:c>
       <x:c r="F3" t="str">
         <x:v>Victoria</x:v>
       </x:c>
       <x:c r="G3" t="str">
         <x:v>-38.3417</x:v>
       </x:c>
       <x:c r="H3" t="str">
         <x:v>145.2241</x:v>
       </x:c>
       <x:c r="I3" t="str">
         <x:v>Western Port Bay</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>