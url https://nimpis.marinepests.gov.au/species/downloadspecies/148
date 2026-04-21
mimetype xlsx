--- v2 (2026-04-01)
+++ v3 (2026-04-21)
@@ -1,78 +1,78 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3e5a9f567fc4b43" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7335ca3218a463e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="Rfdbf2940da344a09"/>
-[...15 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="Raca3e69e46144696"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="R5237d6f7bc5d4794"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="General" sheetId="2" r:id="R43c1f7517d444cec"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Identification" sheetId="3" r:id="R88557cdba2a64449"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Similar species" sheetId="4" r:id="R38babc8a5dcc4305"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Habitat" sheetId="5" r:id="R3cd2dc75e1154885"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Reproduction and growth" sheetId="6" r:id="Rf1b15aed5ebb40ac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Feeding" sheetId="7" r:id="R34aad636a2a14100"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Competitors" sheetId="8" r:id="R3410e86519aa4166"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Predators" sheetId="9" r:id="Rfd175670e9334170"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Vectors" sheetId="10" r:id="R49b2c90e422e49ca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Impacts" sheetId="11" r:id="R8c2957a21e5b4302"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Controls" sheetId="12" r:id="R4aaa75f27f45422a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Species controls" sheetId="13" r:id="R912fedb1a84a4fe5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Additional information" sheetId="14" r:id="Rbb9335dceef34f0a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="References" sheetId="15" r:id="Rda15bab803bb41ea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Images" sheetId="16" r:id="Rc34d2d9bced44ae8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="R9485949aeb60479e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rfdbf2940da344a09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R0ad3c90101e6421b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rb2f4259e5d2a4e9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="R2cb9a9ec90784628" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="R362126fb03664c1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="R5ced0a152cb14e13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="Rcefd6a6919f14f46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="R61b42f211b6741a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="R2d18e0ae145e4062" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="Ra7de89dc279e4017" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="R1567ffeba22e4155" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="Rc9767dafa27c4f28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="R7be5d84ed0be4732" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="R9118aca06b8245aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="R19ed969eef8741da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="R83da93ab95524b67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="Raca3e69e46144696" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5237d6f7bc5d4794" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R43c1f7517d444cec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R88557cdba2a64449" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="R38babc8a5dcc4305" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="R3cd2dc75e1154885" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="Rf1b15aed5ebb40ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="R34aad636a2a14100" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="R3410e86519aa4166" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="Rfd175670e9334170" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="R49b2c90e422e49ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="R8c2957a21e5b4302" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="R4aaa75f27f45422a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="R912fedb1a84a4fe5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="Rbb9335dceef34f0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="Rda15bab803bb41ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="Rc34d2d9bced44ae8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="R9485949aeb60479e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Scientific name</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Common name</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Developments</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>General description</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>ID card URL</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Australian distribution</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -123,62 +123,62 @@
         <x:v>&lt;p&gt;As whole frozen New Zealand mussels are imported and often eaten by the sea, shells are regularly found even in remote locations such as Cocos Islands or Cape York Peninsula.&lt;/p&gt;
 </x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Notes</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Vectors</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str">
         <x:v/>
       </x:c>
       <x:c r="B2" t="str">
         <x:v>Vector type: Fisheries and Aquaculture
-Vector type description: &lt;p&gt;Vectors types associated with fisheries and aquaculture and trade activities. Examples of&amp;nbsp; vectors from this class are the deliberately translocation&amp;nbsp;of oysters&amp;nbsp; for aquaculture purposes or discarded fishing equipment which is fouled with marine organisms.&amp;nbsp;&lt;/p&gt;
+Vector type description: &lt;p&gt;Vectors types associated with fisheries and aquaculture and trade activities. Examples of vectors from this class are the deliberately translocation&amp;nbsp;of oysters for aquaculture purposes or discarded fishing equipment which is fouled with marine organisms.&amp;nbsp;&lt;/p&gt;
 Vectors:
 Vector: Mollusc - Intentional
 Description: &lt;p&gt;This vector describes the deliberate introduction of molluscs into a new location for aquaculture. Species of molluscs are highly valued aquaculture species and have been translocated to many locations around the world to establish aquaculture industries and also to restock production areas.&lt;/p&gt;
 Vector type: Vessels
 Vector type description: &lt;p&gt;Vectors associated with maritime transport and shipping activities. Vessels include bulk carriers, container ships, passenger vessels, fishing vessels, illegal foreign entry vessels and recreational vessels. Ballast water can potentially transport marine species in vessel ballast tanks and via biofouling on the exterior of vessels or internal water systems and equipment. &amp;nbsp;&amp;nbsp;&lt;/p&gt;
 Vectors:
 Vector: Ballast Water
 Description: &lt;p&gt;Various types and life stages of aquatic species can be transported in&amp;nbsp;ballast water. Species taken up in ballast water can be discharged from vessels if it’s not correctly managed. Marine pests can also survive within ballast tank sediments.&lt;/p&gt;
 &lt;p&gt;&amp;nbsp;&lt;/p&gt;
 Vector: Biofouling
-Description: &lt;p&gt;Biofouling is the accumulation of sessile or mobile marine organisims on submerged parts of vessels. When marine pests attach to vessel hulls or niche areas (e.g. sea chests, propeller shafts or rudders), they can be transported to new locations. Introduction can occur through (1) A fouling species spawning event from the external or internal parts of a vessel while in port and its successful establishment. (2) The dislodgement of fouling species from a vessel accidentally such as abrasion with wharf structures, or deliberately through in-water cleaning activities; and (3) The sinking of fouled vessels either deliberately or accidentally.&lt;/p&gt;
+Description: &lt;p&gt;Biofouling is the accumulation of sessile or mobile marine organisms on submerged parts of vessels. When marine pests attach to vessel hulls or niche areas (e.g. sea chests, propeller shafts or rudders), they can be transported to new locations. Introduction can occur through (1) A fouling species spawning event from the external or internal parts of a vessel while in port and its successful establishment. (2) The dislodgement of fouling species from a vessel accidentally such as abrasion with wharf structures, or deliberately through in-water cleaning activities; and (3) The sinking of fouled vessels either deliberately or accidentally.&lt;/p&gt;
 </x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Notes</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Impacts</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str">
         <x:v>&lt;p&gt;&lt;em&gt;Perna canaliculus&lt;/em&gt; has not established in any countries outside of its native range of New Zealand. There is, therefore, only limited direct information on potential impacts if it were to invade new areas and most information is based on inferences from observations within New Zealand.&lt;/p&gt;
 &lt;p&gt;&lt;em&gt;P. canaliculus&lt;/em&gt; has previously been detected in the environment both in South Australia and in Tasmania, as well as multiple times on vessels in Australian waters ( Furlani, 1996; Allen &amp;amp; Lee, 2006; Glasby, 2008). While no populations exist in Australia at present, if it were introduced &lt;em&gt;P. canaliculus&lt;/em&gt; would have the potential to have serious environmental, economic and human health impacts. It is listed in the Australian Priorty Marine Pest List due to this potential.&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="B2" t="str">