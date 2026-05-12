--- v3 (2026-04-21)
+++ v4 (2026-05-12)
@@ -1,78 +1,78 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7335ca3218a463e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca4b9486d2104b28" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="R5237d6f7bc5d4794"/>
-[...15 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="R9485949aeb60479e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="R6ae508c0a4f741cb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="General" sheetId="2" r:id="Rdef2dc8ecaa648f1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Identification" sheetId="3" r:id="Rfd4cc6a2b54f4d50"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Similar species" sheetId="4" r:id="R7624385475144673"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Habitat" sheetId="5" r:id="Rbc67a6b047974a7d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Reproduction and growth" sheetId="6" r:id="R77736183bbfe433f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Feeding" sheetId="7" r:id="R9fa007d8004b4d42"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Competitors" sheetId="8" r:id="Rd7bdfe95fd534dfa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Predators" sheetId="9" r:id="R647ce94cf76e49a8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Vectors" sheetId="10" r:id="R29807aa53ebc457f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Impacts" sheetId="11" r:id="Rca8141dae1db494b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Controls" sheetId="12" r:id="R5ac48ebe382a4775"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Species controls" sheetId="13" r:id="Rb23a15961f5c4d3f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Additional information" sheetId="14" r:id="R4915e7d7ce63409c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="References" sheetId="15" r:id="R88c0e133f44848a7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Images" sheetId="16" r:id="R5a09806fdbea49f6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="R6961388226754c81"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5237d6f7bc5d4794" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R43c1f7517d444cec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R88557cdba2a64449" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="R38babc8a5dcc4305" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="R3cd2dc75e1154885" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="Rf1b15aed5ebb40ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="R34aad636a2a14100" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="R3410e86519aa4166" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="Rfd175670e9334170" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="R49b2c90e422e49ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="R8c2957a21e5b4302" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="R4aaa75f27f45422a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="R912fedb1a84a4fe5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="Rbb9335dceef34f0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="Rda15bab803bb41ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="Rc34d2d9bced44ae8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="R9485949aeb60479e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6ae508c0a4f741cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rdef2dc8ecaa648f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rfd4cc6a2b54f4d50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="R7624385475144673" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="Rbc67a6b047974a7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="R77736183bbfe433f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="R9fa007d8004b4d42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="Rd7bdfe95fd534dfa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="R647ce94cf76e49a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="R29807aa53ebc457f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="Rca8141dae1db494b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="R5ac48ebe382a4775" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="Rb23a15961f5c4d3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="R4915e7d7ce63409c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="R88c0e133f44848a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="R5a09806fdbea49f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="R6961388226754c81" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Scientific name</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Common name</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Developments</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>General description</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>ID card URL</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Australian distribution</x:v>
       </x:c>
       <x:c r="G1" t="str">