--- v4 (2026-05-12)
+++ v5 (2026-06-01)
@@ -1,78 +1,78 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca4b9486d2104b28" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c2f0b7e99294265" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="R6ae508c0a4f741cb"/>
-[...15 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="R6961388226754c81"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="R905a772a4b6042c7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="General" sheetId="2" r:id="R4ae640eda2f94de2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Identification" sheetId="3" r:id="Rc99bd61fd33b4425"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Similar species" sheetId="4" r:id="Rb1989894442f4828"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Habitat" sheetId="5" r:id="Rc190f7824e354d1b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Reproduction and growth" sheetId="6" r:id="Rdd2ab2b5ddc44d40"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Feeding" sheetId="7" r:id="R0dd51e16698d4f84"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Competitors" sheetId="8" r:id="R3267b12db29c4035"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Predators" sheetId="9" r:id="R22cdba7d681440e6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Vectors" sheetId="10" r:id="R6783e6aa7cca4a72"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Impacts" sheetId="11" r:id="R9860a2fe1aa549d1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Controls" sheetId="12" r:id="R2b6c30059ffb4732"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Species controls" sheetId="13" r:id="Re81d4bb051484418"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Additional information" sheetId="14" r:id="Ra7e2a38186f840e6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="References" sheetId="15" r:id="R4ce3da84a006415e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Images" sheetId="16" r:id="Re270d48eb0e84d97"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="R2a41253a61d2478e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6ae508c0a4f741cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rdef2dc8ecaa648f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rfd4cc6a2b54f4d50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="R7624385475144673" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="Rbc67a6b047974a7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="R77736183bbfe433f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="R9fa007d8004b4d42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="Rd7bdfe95fd534dfa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="R647ce94cf76e49a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="R29807aa53ebc457f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="Rca8141dae1db494b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="R5ac48ebe382a4775" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="Rb23a15961f5c4d3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="R4915e7d7ce63409c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="R88c0e133f44848a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="R5a09806fdbea49f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="R6961388226754c81" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R905a772a4b6042c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R4ae640eda2f94de2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rc99bd61fd33b4425" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="Rb1989894442f4828" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="Rc190f7824e354d1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="Rdd2ab2b5ddc44d40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="R0dd51e16698d4f84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="R3267b12db29c4035" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="R22cdba7d681440e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="R6783e6aa7cca4a72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="R9860a2fe1aa549d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="R2b6c30059ffb4732" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="Re81d4bb051484418" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="Ra7e2a38186f840e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="R4ce3da84a006415e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="Re270d48eb0e84d97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="R2a41253a61d2478e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Scientific name</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Common name</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Developments</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>General description</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>ID card URL</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Australian distribution</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -276,72 +276,71 @@
       <x:c r="D2" t="str">
         <x:v>Environmental impacts of this type of control would be high in areas where sediments are highly polluted. Dredging and, to a lesser extent, mopping were not recommended as methods to remove seastars from the Derwent estuary.  because they could resuspend toxic dinoflagellate cysts and heavy metals trapped in the sediment (Coughanowr 1997) and could damage the endangered handfish or its habitats.</x:v>
       </x:c>
       <x:c r="E2" t="str">
         <x:v/>
       </x:c>
       <x:c r="F2" t="str">
         <x:v/>
       </x:c>
       <x:c r="G2" t="str">
         <x:v>&lt;p&gt;The New Zealand experience shows that intensive dredging of &lt;em&gt;P. canaliculus&lt;/em&gt; beds on sand or mud removes juveniles and shell matter leaving an unstable soft substrate no longer suitable for settlement and attachment of many sessile invertebrates&amp;nbsp;(Stead 1971a, 1971b as cited in Jeffs et al., 1999). As &lt;em&gt;A. senhousia&lt;/em&gt; is also found as a fouling organism on pylons and panels where they do not build byssal nests (Willan 1987), dredging may be only one component of a successful eradication effort. Dredging is unlikely to have a significant impact on the &lt;em&gt;Asterias amurensis&lt;/em&gt; population in the Derwent River (estimated at 30 million in 1998) without a significant impact to the environment (Goggin 1998a).&lt;br /&gt;
 Small recruits are likely to be missed if less than mesh size. &lt;em&gt;Corbula gibba&lt;/em&gt; has a thick shell and is generally resistant to trawl damage (Morton 1996). In areas of high density (up to 53, 000/m2 in its native regions (Jensen 1990)), dredging would be unlikely to remove all the individuals. Scientific dredging in Port Phillip Bay in 1995/6 collected hundreds of thousands of specimens of &lt;em&gt;C. gibba&lt;/em&gt; in a short space of time, almost to the exclusion of other species (Hewitt et al., 1999). These methods are difficult to implement in shallow waters and port environments.&lt;br /&gt;
 Dredging is not recommended for collection of animals or macroalgae that may fragment and be able to regenerate or proliferate from the pieces, increasing dispersal of the species. For example, Scallop fishers in the Geelong Arm of Port Phillip Bay may have contributed to the rapid spread of &lt;em&gt;Sabella spallanzanii&lt;/em&gt; through the Bay by throwing back fragments retained on clogged dredges. (Berrill 1931; Kiortsis and Moraitou, 1965; Clapin and Evans, 1995; Ward and Andrew, 1996).&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="H2" t="str">
         <x:v>&lt;p&gt;In its native range, &lt;em&gt;Perna canaliculus&lt;/em&gt; historically formed dense mussel beds in nearshore rocky habitats. However, overfishing using benthic dredges has decimated these stocks with limited recovery even decades later (Morrison, 2009). This indicates that dredging might be an effective management method of &lt;em&gt;P. canaliculu&lt;/em&gt;s should populations break out subtidally.&lt;/p&gt;
 </x:v>
       </x:c>
     </x:row>
     <x:row r="3">
       <x:c r="A3" t="str">
         <x:v>Manual removal (diver collection)</x:v>
       </x:c>
       <x:c r="B3" t="str">
-        <x:v>&lt;p&gt;Diver collection of pest species may be possible if an incursion is detected while small in size (area and abundance) and before reproduction occurs (especially in species with planktonic larval stages).&lt;br /&gt;
-Permits are required to remove anything from marine protected areas, even introduced species.&amp;nbsp;&lt;/p&gt;
+        <x:v>&lt;p&gt;Diver collection may be possible if an incursion is detected while small in size (area and abundance) and before reproduction occurs (especially in species with planktonic larval stages).&lt;br /&gt;
+Permits are required to remove organisms from marine protected areas, including introduced marine species.&amp;nbsp;&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="C3" t="str">
         <x:v>&lt;p&gt;The advantages of manual removal are selectivity for the target pest and limited damage to non‑target species. However, as it requires visual detection its not practical in turbid waters. Manual removal is of greatest utility when incursions are small and spatially confined or when they are in sensitive environments (such as marine reserves or areas of high biodiversity value).&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="D3" t="str">
         <x:v/>
       </x:c>
       <x:c r="E3" t="str">
         <x:v/>
       </x:c>
       <x:c r="F3" t="str">
         <x:v>&lt;p&gt;Diver control is not cost effective at depths greater than 12 metres because of diving restrictions due to surface intervals required (Andrews et al., 1996).&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="G3" t="str">
         <x:v>&lt;p&gt;Physical removal by divers is effective only as a tactical control useful, in small areas and it is not logistically possible for infestations extending over large areas,&amp;nbsp;but could be useful around marine farms, marine reserves or areas of new incursions.&amp;nbsp;Requires ongoing monitoring and to be repeated as necessary, especially if the source of the introduction can not be found or controlled, which can rapidly become costly.&lt;br /&gt;
-Care and diver education is of primary importance in this program because of the presence of similar-looking native species. Care is required during physical removal to not trigger spawning or spread reproductive propagules or fragments, precautions such as placing removed specimens in sealed plastic bags rather than mesh catch bags would need to be taken. The main concern associated with manual removal of macroalgae is that some species are to reproduce asexually from fragments, others can regrow from holdfast attachments and others have cryptic microscopic lifestages that are difficult to target. Additionally, detached thalli with mature propagules, may contribute to enhanced translocation of these species.&lt;br /&gt;
-&amp;nbsp;&lt;/p&gt;
+Care and diver education is of primary importance in this program because of the presence of similar-looking native species. Care is required during physical removal to not trigger spawning or spread reproductive propagules or fragments, precautions such as placing removed specimens in sealed plastic bags rather than mesh catch bags would need to be taken. The main concern associated with manual removal of macroalgae is that some species are to reproduce asexually from fragments, others can regrow from holdfast attachments and others have cryptic microscopic lifestages that are difficult to target. Additionally, detached thalli with mature propagules, may contribute to enhanced translocation of these species.&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="H3" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="4">
       <x:c r="A4" t="str">
         <x:v>Manual removal (intertidal collection)</x:v>
       </x:c>
       <x:c r="B4" t="str">
         <x:v>&lt;p&gt;Manual removal of marine pest such as seastars and crabs has been used on aquaculture farms, around oyster racks and grow-up trays, and in the intertidal using dip nets or poles with a spike.&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="C4" t="str">
         <x:v>&lt;p&gt;Physical collection e.g. by pole spear (poles with a long nail on the end to spike the target species), dip netting or by hand is species specific, provided the collector was educated in the identification of the target species&amp;nbsp;and the method is approved in marine protected areas.&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="D4" t="str">
         <x:v/>
       </x:c>
       <x:c r="E4" t="str">
         <x:v/>
       </x:c>
       <x:c r="F4" t="str">
@@ -1271,51 +1270,51 @@
 &lt;p&gt;NIMPIS and proposed temperature tolerances using the mapping process.&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;NIMPIS&lt;/strong&gt;&lt;br&gt;
 Adult:&amp;nbsp;5.3–33 °C&lt;br&gt;
 CLP: -&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;Proposed temperature tolerances&lt;/strong&gt;&lt;br&gt;
 Adult:&amp;nbsp;5.3–33 °C&lt;br&gt;
 CLP: 11–33 °C&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="B2" t="str">
         <x:v>Hard
 &lt;p&gt;This category contains both natural and artificial habitats that are solid, fixed or permanent substrata. Species can reside on or within the habitat type. Naturally occurring hard substrates include bedrock, cobble stones and rocky reef structures. Artificial hard substrate include marine infrastructure such as wharf pylons and boat ramps. &amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&lt;/p&gt;
 Bedrock
 Boulder
 Oyster
 Pylons (concrete and timber)
 Reef
 Vessel
 Wood
 Organism
 This category is used for species that reside on or within another organism.
 Organism
 Soft
 &lt;p&gt;This category contains habitats that are not fixed or permanent, and are able to be affected by oceanic or estuarine currents. Material such as seagrass, sand, gravel, mud or any combination of these are considered soft structures that can be influenced by water and current movements.&amp;nbsp;Species can reside on the surface of this habitat type or within the habitat type.&lt;/p&gt;
 Gravel
-Wood (Mangrove)
+Wood (e.g. mangrove)
 Tidal
 Low Tide
 Mid Tide
 </x:v>
       </x:c>
       <x:c r="C2" t="str">
         <x:v/>
       </x:c>
       <x:c r="D2" t="str">
         <x:v>Low Tide, Mid Tide, Sub-tidal</x:v>
       </x:c>
       <x:c r="E2" t="str">
         <x:v/>
       </x:c>
       <x:c r="F2" t="str">
         <x:v>5.3000</x:v>
       </x:c>
       <x:c r="G2" t="str">
         <x:v>&lt;p&gt;100 % mortality of adult mussels exposed to 33 °C water for three hours (Dunphy, Watts and&amp;nbsp;Ragg, 2015).&lt;/p&gt;
 &lt;p&gt;50 % mortality of adult mussels exposed to water temperatures of 33‒34 °C for six hours (Kennedy, 1976).&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="H2" t="str">
         <x:v>33.0000</x:v>
       </x:c>