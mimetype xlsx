--- v5 (2026-06-01)
+++ v6 (2026-06-23)
@@ -1,78 +1,78 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c2f0b7e99294265" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R718f0303e2984cf1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="R905a772a4b6042c7"/>
-[...15 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="R2a41253a61d2478e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="R05b0cd4fee6a4986"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="General" sheetId="2" r:id="R8850cfe85fd94ccc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Identification" sheetId="3" r:id="Ref8292aff59d43d5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Similar species" sheetId="4" r:id="R42612a8b88004ec9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Habitat" sheetId="5" r:id="Rdcadf6c973e246bc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Reproduction and growth" sheetId="6" r:id="Rbb93253c419d471a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Feeding" sheetId="7" r:id="R0f76fb22ae3049b8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Competitors" sheetId="8" r:id="R711c7cb336dd433a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Predators" sheetId="9" r:id="Rf27b4a156e0a45ec"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Vectors" sheetId="10" r:id="Rd42e91c9e2404352"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Impacts" sheetId="11" r:id="Rf837c3898b274e16"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Controls" sheetId="12" r:id="R707deeb62f474323"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Species controls" sheetId="13" r:id="Rcbe188d5ac6f4029"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Additional information" sheetId="14" r:id="Rc2760112de0549d1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="References" sheetId="15" r:id="R15cd874fe78f4dad"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Images" sheetId="16" r:id="R9426e44af6ab4708"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="R13c19da0d33448ec"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R905a772a4b6042c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R4ae640eda2f94de2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rc99bd61fd33b4425" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="Rb1989894442f4828" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="Rc190f7824e354d1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="Rdd2ab2b5ddc44d40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="R0dd51e16698d4f84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="R3267b12db29c4035" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="R22cdba7d681440e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="R6783e6aa7cca4a72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="R9860a2fe1aa549d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="R2b6c30059ffb4732" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="Re81d4bb051484418" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="Ra7e2a38186f840e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="R4ce3da84a006415e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="Re270d48eb0e84d97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="R2a41253a61d2478e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R05b0cd4fee6a4986" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R8850cfe85fd94ccc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Ref8292aff59d43d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="R42612a8b88004ec9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="Rdcadf6c973e246bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="Rbb93253c419d471a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="R0f76fb22ae3049b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="R711c7cb336dd433a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="Rf27b4a156e0a45ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="Rd42e91c9e2404352" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="Rf837c3898b274e16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="R707deeb62f474323" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="Rcbe188d5ac6f4029" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="Rc2760112de0549d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="R15cd874fe78f4dad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="R9426e44af6ab4708" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="R13c19da0d33448ec" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Scientific name</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Common name</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Developments</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>General description</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>ID card URL</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Australian distribution</x:v>
       </x:c>
       <x:c r="G1" t="str">