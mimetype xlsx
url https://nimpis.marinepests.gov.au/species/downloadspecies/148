--- v6 (2026-06-23)
+++ v7 (2026-10-25)
@@ -1,78 +1,78 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R718f0303e2984cf1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41bbb14385264506" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="R05b0cd4fee6a4986"/>
-[...15 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="R13c19da0d33448ec"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="Reff8e6949d6a4701"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="General" sheetId="2" r:id="Re3b7333d80684582"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Identification" sheetId="3" r:id="Re5a235d85de84756"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Similar species" sheetId="4" r:id="R00b4b7462bc24dcf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Habitat" sheetId="5" r:id="R5c2dbf3aa7264a1c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Reproduction and growth" sheetId="6" r:id="Rb103da0df1cc4885"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Feeding" sheetId="7" r:id="R01c8eae41aee43cc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Competitors" sheetId="8" r:id="Rb43f55da9b8442ad"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Predators" sheetId="9" r:id="R67cb4a4db69f4a14"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Vectors" sheetId="10" r:id="R5b156173bfdd4598"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Impacts" sheetId="11" r:id="Rd88e9d1a734f42cf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Controls" sheetId="12" r:id="R852f367bd8114228"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Species controls" sheetId="13" r:id="Rf6004c8a9f804c4d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Additional information" sheetId="14" r:id="R938dcb2529a24eb6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="References" sheetId="15" r:id="Reac0ea660c154fb3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Images" sheetId="16" r:id="R01e8ab9d7a9d4549"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="R113f9af7d2384de4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R05b0cd4fee6a4986" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R8850cfe85fd94ccc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Ref8292aff59d43d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="R42612a8b88004ec9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="Rdcadf6c973e246bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="Rbb93253c419d471a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="R0f76fb22ae3049b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="R711c7cb336dd433a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="Rf27b4a156e0a45ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="Rd42e91c9e2404352" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="Rf837c3898b274e16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="R707deeb62f474323" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="Rcbe188d5ac6f4029" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="Rc2760112de0549d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="R15cd874fe78f4dad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="R9426e44af6ab4708" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="R13c19da0d33448ec" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Reff8e6949d6a4701" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Re3b7333d80684582" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Re5a235d85de84756" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="R00b4b7462bc24dcf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="R5c2dbf3aa7264a1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="Rb103da0df1cc4885" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="R01c8eae41aee43cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="Rb43f55da9b8442ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="R67cb4a4db69f4a14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="R5b156173bfdd4598" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="Rd88e9d1a734f42cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="R852f367bd8114228" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="Rf6004c8a9f804c4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="R938dcb2529a24eb6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="Reac0ea660c154fb3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="R01e8ab9d7a9d4549" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="R113f9af7d2384de4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Scientific name</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Common name</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Developments</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>General description</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>ID card URL</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Australian distribution</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -1256,51 +1256,51 @@
       <x:c r="Y1" t="str">
         <x:v>pH maximum notes</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str">
         <x:v>&lt;p&gt;&lt;em&gt;Perna canaliculus&lt;/em&gt; lives in different habitats throughout its life history stages. Larval &lt;em&gt;P. canaliculus &lt;/em&gt;are planktonic for 3–6 weeks and can disperse several hundred kilometres on ocean currents (Hickman, 1991; Jeffs, 1999).&lt;/p&gt;
 &lt;p&gt;The mussel typically has two settlement periods. Primary settlement involves larval individuals attaching to fixed or free floating macroalgae before undergoing metamorphosis (Alfaro et al., 2006). This settlement stage is thought to provide a transport mechanism to enable juvenile mussels to get close to nearshore rocky reefs. Larvae often also settle on the stems of sea firs (hydroids).&lt;/p&gt;
 &lt;p&gt;Secondary settlement involves the juvenile mussels detaching from the macroalgae or hyroids (either intentionally or through wave action) and settling on a hard (or rarely soft) substrate, where they will typically remain for the duration of their life (Alfaro, 2006a). &lt;em&gt;P. canaliculus&lt;/em&gt; prefers habitats with high water flow, and while individuals can settle in the intertidal zone they experience slower growth rates to those living in subtidal habitats (Alfaro, 2006a; Hickman, 1991).&lt;/p&gt;
 &lt;p&gt;&lt;em&gt;P. canaliculus&lt;/em&gt; can live in a diversity of habitats such as rocky reefs, or grow over other sessile organisms, or attach to artificial hard structures including vessels (Hickman, 1991). Individuals can also occur on soft substrates, but only if there is a large firm object on which to attach. They can live at depths greater than 50 m and have a relatively broad temperature and salinity tolerances, enabling the species to exploit many nearshore habitats within its native range of New Zealand (Jeffs, 1999).&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;Species Range Map Model Summary&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;No critical life phase (CLP) temperature tolerances are published in NIMPIS. The temperature tolerances used to develop the potential establishment range map for &lt;em&gt;Perna canaliculus&lt;/em&gt; were (Adult: 5.3–33 °C, CLP: 11–33 °C) and compiled using the species range mapping methodology outlined by Bloomfield et al., (2021).&lt;/p&gt;
 &lt;p&gt;The adult temperature tolerance limits published in NIMPIS (5.3–33 °C) remain unchanged. However, the CLP minimum temperature tolerance is based on the temperature that gonadal development starts 11 °C (Jeffs et al., 1999) and the maximum temperature tolerance of 33 °C was found by laboratory experiment by Dunphy et al., (2013).&lt;/p&gt;
 &lt;p&gt;The output of the Species Range Map (SRM) model using the proposed temperature tolerances includes the whole of Australia, which far exceeds &lt;em&gt;P. canaliculus&lt;/em&gt;’ native range. The maximum temperature tolerances were determined by a laboratory experiment but even with the usual caveats about how well conditions in a laboratory represent conditions in the natural environment, they seem likely to represent this species’ actual thermal tolerances. The genus &lt;em&gt;Perna&lt;/em&gt; includes several species with wide temperature tolerances – and worldwide invasive distributions, so it seems feasible that &lt;em&gt;P. canaliculus &lt;/em&gt;could be the same.&lt;/p&gt;
 &lt;p&gt;NIMPIS and proposed temperature tolerances using the mapping process.&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;NIMPIS&lt;/strong&gt;&lt;br&gt;
 Adult:&amp;nbsp;5.3–33 °C&lt;br&gt;
 CLP: -&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;Proposed temperature tolerances&lt;/strong&gt;&lt;br&gt;
 Adult:&amp;nbsp;5.3–33 °C&lt;br&gt;
 CLP: 11–33 °C&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="B2" t="str">
         <x:v>Hard
-&lt;p&gt;This category contains both natural and artificial habitats that are solid, fixed or permanent substrata. Species can reside on or within the habitat type. Naturally occurring hard substrates include bedrock, cobble stones and rocky reef structures. Artificial hard substrate include marine infrastructure such as wharf pylons and boat ramps. &amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&lt;/p&gt;
+&lt;p&gt;This category contains both natural and artificial habitats that are solid, fixed or permanent substrata. Species can reside on or within the habitat type. Naturally occurring hard substrates include bedrock, cobble stones and rocky reef structures. Artificial hard substrates may include the following marine infrastructure;&amp;nbsp; &amp;nbsp; &amp;nbsp;&amp;nbsp;&lt;/p&gt;
 Bedrock
 Boulder
 Oyster
 Pylons (concrete and timber)
 Reef
 Vessel
 Wood
 Organism
 This category is used for species that reside on or within another organism.
 Organism
 Soft
 &lt;p&gt;This category contains habitats that are not fixed or permanent, and are able to be affected by oceanic or estuarine currents. Material such as seagrass, sand, gravel, mud or any combination of these are considered soft structures that can be influenced by water and current movements.&amp;nbsp;Species can reside on the surface of this habitat type or within the habitat type.&lt;/p&gt;
 Gravel
 Wood (e.g. mangrove)
 Tidal
 Low Tide
 Mid Tide
 </x:v>
       </x:c>
       <x:c r="C2" t="str">
         <x:v/>
       </x:c>
       <x:c r="D2" t="str">
         <x:v>Low Tide, Mid Tide, Sub-tidal</x:v>
       </x:c>
@@ -1412,51 +1412,51 @@
       <x:c r="J1" t="str">
         <x:v>Growth rate (mm/year</x:v>
       </x:c>
       <x:c r="K1" t="str">
         <x:v>Growth rate notes</x:v>
       </x:c>
       <x:c r="L1" t="str">
         <x:v>Age to maturity (days)</x:v>
       </x:c>
       <x:c r="M1" t="str">
         <x:v>Age to maturity notes</x:v>
       </x:c>
       <x:c r="N1" t="str">
         <x:v>Life cycle duration minimum (days)</x:v>
       </x:c>
       <x:c r="O1" t="str">
         <x:v>Life cycle duration minimum notes</x:v>
       </x:c>
       <x:c r="P1" t="str">
         <x:v>Life cycle duration maximum (days)</x:v>
       </x:c>
       <x:c r="Q1" t="str">
         <x:v>Life cycle duration maximum notes</x:v>
       </x:c>
       <x:c r="R1" t="str">
-        <x:v>Cues</x:v>
+        <x:v>Cues_HtmlData</x:v>
       </x:c>
       <x:c r="S1" t="str">
         <x:v>Strategy</x:v>
       </x:c>
       <x:c r="T1" t="str">
         <x:v>Season</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str">
         <x:v>&lt;p&gt;&lt;em&gt;Perna canaliculus&lt;/em&gt; is a dioecious broadcast spawner, generally having an equal ratio of males to females in the population (Alfaro, Jeffs &amp;amp; Hooker, 2001). Females can produce up to 100 million eggs per season (Jeffs, 1999). Viable eggs are 56–62 µm in diameter and sperm are on average 54 µm long (Jeffs, 1999). &lt;em&gt;P. canaliculus&lt;/em&gt; has been observed changing sex, however this appears to be very uncommon in wild populations (&amp;lt;0.1%) and at a rate of around 5% in cultured stock (Alfaro et al., 2001). Gametogenesis and spawning can occur year round if temperatures are above 13°C, however in New Zealand spawning is most prolific from June to December when water temperatures are between 15–20°C ( Jenkins, 1979;&amp;nbsp;Alfaro et al., 2001;).&lt;/p&gt;
 &lt;p&gt;The larvae are planktonic for 3–6 weeks and feed on a range of dissolved organic matter (Hickman, 1991; Jeffs, 1999). Larvae undergo primary settlement and metamorphosis by attaching with byssal threads to macroalgae or hydroids when &amp;lt;0.5&amp;nbsp;mm in length and will generally detach from those hosts and relocate to hard substrates as part of secondary settlement when they are between 2 and 6 mm in length, after which the individual mussel becomes permanently attached ( Jeffs, 1999; Alfaro, 2006c). Chemical cues can encourage settlement on algae (Alfaro et al., 2006). Underwater sound created by vessels can also encourage settlement, increasing the chance of the mussel fouling nearby vessels and other infrastructure (Wilkens, 2012).&lt;/p&gt;
 &lt;p&gt;Juvenile &lt;em&gt;P. canaliculus&lt;/em&gt; grow at a rate of 5 mm per month at 18°C, but only &amp;nbsp;2.3 mm at 12°C (Vakily, 1989). Most individuals mature within 12 months, however fecundity increases as the individual continues to grow larger (Jenkins, 1979). The gonads of ripe males are creamy white whilst those of ripe females are reddish apricot (Hickman, et al., 1991).&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="B2" t="str">
         <x:v/>
       </x:c>
       <x:c r="C2" t="str">
         <x:v/>
       </x:c>
       <x:c r="D2" t="str">
         <x:v/>
       </x:c>
       <x:c r="E2" t="str">