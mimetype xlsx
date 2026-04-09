--- v0 (2026-03-05)
+++ v1 (2026-04-09)
@@ -1,78 +1,78 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0756c46083f4183" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R809bfd2c47414a01" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="Rf4328287071f4c15"/>
-[...15 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="Reaf4d96f2d4a43a5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="R8b9ee4faccc54bff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="General" sheetId="2" r:id="Rc738bfa21ec24bca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Identification" sheetId="3" r:id="R8837ddd10aab41eb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Similar species" sheetId="4" r:id="Reaf95154c4ba4fa0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Habitat" sheetId="5" r:id="R1b72f7f8d857419b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Reproduction and growth" sheetId="6" r:id="R4570ae79e4cd4238"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Feeding" sheetId="7" r:id="Rff71982353da4e98"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Competitors" sheetId="8" r:id="R2fa203d746ca45dd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Predators" sheetId="9" r:id="R35c54bb64cad4036"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Vectors" sheetId="10" r:id="R19f0cb5fe7b74736"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Impacts" sheetId="11" r:id="Ra508089c3b9b4390"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Controls" sheetId="12" r:id="R215780127110426f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Species controls" sheetId="13" r:id="Ra66eb067907e426e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Additional information" sheetId="14" r:id="R98c8e2158b704202"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="References" sheetId="15" r:id="R278a19e4d69a4497"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Images" sheetId="16" r:id="Rce1fde3e6c44481b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="Rdf770a40d3c04709"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf4328287071f4c15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R9ed61f1ee04b4837" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rb8cd2a25260f4f86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="Rdddff4beea014ff0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="Rf21b0c3a2c41433e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="Ra9e6438f71dc4fa9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="R3bfea85e78e44323" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="Racc10be716af4ceb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="R2c6a8803fbcb486b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="R6c0aa3c767264c79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="Rcf9f2d47a6524d75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="Re2cf89b226b04e05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="R35cbe1bfc2bf448f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="R050a49df7a7f466c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="R78e74cef66c44187" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="Rbdf199d4767a4506" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="Reaf4d96f2d4a43a5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8b9ee4faccc54bff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rc738bfa21ec24bca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R8837ddd10aab41eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="Reaf95154c4ba4fa0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="R1b72f7f8d857419b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="R4570ae79e4cd4238" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="Rff71982353da4e98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="R2fa203d746ca45dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="R35c54bb64cad4036" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="R19f0cb5fe7b74736" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="Ra508089c3b9b4390" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="R215780127110426f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="Ra66eb067907e426e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="R98c8e2158b704202" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="R278a19e4d69a4497" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="Rce1fde3e6c44481b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="Rdf770a40d3c04709" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Scientific name</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Common name</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Developments</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>General description</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>ID card URL</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Australian distribution</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -142,51 +142,51 @@
         <x:v>Vectors</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str">
         <x:v>&lt;p&gt;Like many colonial ascidians &lt;em&gt;Didemnum perlucidum&lt;/em&gt; can establish new colonies through fragmentation caused by mechanical disturbance e.g. pieces knocked off by accident or through cleaning without adequate waste collection. Fragments carried by currents can establish new colonies downstream of hte original infestation.&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="B2" t="str">
         <x:v>Vector type: Fisheries and Aquaculture
 Vector type description: &lt;p&gt;Vectors types associated with fisheries and aquaculture and trade activities. Examples of&amp;nbsp; vectors from this class are the deliberately translocation&amp;nbsp;of oysters&amp;nbsp; for aquaculture purposes or discarded fishing equipment which is fouled with marine organisms.&amp;nbsp;&lt;/p&gt;
 Vectors:
 Vector: Fisheries - Accidental 
 Description: &lt;p&gt;The accidental translocation of marine pests with aquaculture and commerical fisheries activities. This vector includes the accidental translocation of marine pests attached to aquaculture equipment such as floats, nets or cages.&lt;/p&gt;
 Vector type: Marine Infrastructure
 Vector type description: &lt;p&gt;This class encompasses vectors associated with moveable infrastructure in the marine environment.&lt;/p&gt;
 Vectors:
 Vector: Marine Infrastructure
 Description: &lt;p&gt;The movement of marine infrastructure, may include buoys, floating pontoons and&amp;nbsp;navigation aids. It can act as a vector for fouling&amp;nbsp;communities such as encursting or sessile species e.g. ascidians, bivalves, barnacles, bryozoans or algae,&amp;nbsp;however they can also&amp;nbsp;include mobile species e.g. crabs or seastars. Marine infrastructure can also be moved intentionally or during natural disasters.&lt;/p&gt;
 Vector type: Natural Dispersal
 Vector type description: &lt;p&gt;Vectors associated with natural range extension through natural processes such as the movement of species to a new location. This is through passive movement in water currents or active movement (migration) due to changes in environmental conditions such as salinity or water temperature.&lt;/p&gt;
 Vectors:
 Vector: Natural Dispersal
 Description: &lt;p&gt;Natural dispersal is a mechanism for the range expansion of a species through the movement of larvae or adults to a new location, and the successful settlement of recruits in this new location.&lt;/p&gt;
 Vector type: Vessels
-Vector type description: &lt;p&gt;Vectors associated with maritime transport and shipping activities. Vessels include bulk carriers, container ships, passenger vessels, fishing vessels, illegal foreign entry vessels and recreational vessels. Unmanaged ballast water can potentially transport marine species in vessel ballast tanks and via biofouling on the exterior of vessels or internal water systems and equipment. &amp;nbsp;&amp;nbsp;&lt;/p&gt;
+Vector type description: &lt;p&gt;Vectors associated with maritime transport and shipping activities. Vessels include bulk carriers, container ships, passenger vessels, fishing vessels, illegal foreign entry vessels and recreational vessels. Ballast water can potentially transport marine species in vessel ballast tanks and via biofouling on the exterior of vessels or internal water systems and equipment. &amp;nbsp;&amp;nbsp;&lt;/p&gt;
 Vectors:
 Vector: Biofouling
 Description: &lt;p&gt;Biofouling is the accumulation of sessile or mobile marine organisims on submerged parts of vessels. When marine pests attach to vessel hulls or niche areas (e.g. sea chests, propeller shafts or rudders), they can be transported to new locations. Introduction can occur through (1) A fouling species spawning event from the external or internal parts of a vessel while in port and its successful establishment. (2) The dislodgement of fouling species from a vessel accidentally such as abrasion with wharf structures, or deliberately through in-water cleaning activities; and (3) The sinking of fouled vessels either deliberately or accidentally.&lt;/p&gt;
 </x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Notes</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Impacts</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str">
         <x:v>&lt;p&gt;&lt;em&gt;D. perlucidum&lt;/em&gt; is considered invasive due to its high reproductive output, rapid growth and ability to colonise disturbed environments (Muñoz and McDonald, 2014). It has been recorded as a heavy fouler at a mussel farm in south-west Western Australia and is, anecdotally, suspected to increase the mortality of farmed mussels spat by up to 80% (Glenn Dibbin, 2012, pers. comm. cited in Munoz and McDonald, 2014). &lt;em&gt;D. perlucidum &lt;/em&gt;has colonised seagrasses (&lt;em&gt;Halophila ovalis&lt;/em&gt;) adjacent to areas of infrastructure in the Swan River estuary. It has had a measurable effect on &lt;em&gt;H. ovalis&lt;/em&gt; smothering plant tissue, and reducing biomass of sea grass and associated fauna, thus threatening ecological function in an impacted urban estuary (Simpson et al., 2016).&lt;/p&gt;
 </x:v>
@@ -286,105 +286,105 @@
       </x:c>
       <x:c r="D2" t="str">
         <x:v>&lt;p&gt;The low effective concentrations of acetic acid employed in some studies, and high solubility of the agent, mean it is viewed as relatively benign compared to some other treatment options.&amp;nbsp;Limited although is relatively stable in the water.&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="E2" t="str">
         <x:v>&lt;p&gt;For specific circumstances such as treatment of molluscs for translocation or to kill&amp;nbsp;soft bodied fouling organisms smothering&amp;nbsp;cultured molluscs.&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="F2" t="str">
         <x:v>&lt;p&gt;Low WHS concern, although personal protective equipment should be used as it is an acid.&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="G2" t="str">
         <x:v/>
       </x:c>
       <x:c r="H2" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="3">
       <x:c r="A3" t="str">
         <x:v>Air exposure/desiccation/freezing</x:v>
       </x:c>
       <x:c r="B3" t="str">
-        <x:v>&lt;p&gt;Subtidal species are generally intolerant to prolonged air exposure with lethal limits species dependent.&lt;/p&gt;
+        <x:v>&lt;p&gt;Subtidal species are generally intolerant to prolonged air exposure with lethal limits dependent on the species. Desiccation involves removing organisms from the water and exposing them to air and associated temperature changes. &amp;nbsp;&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="C3" t="str">
         <x:v>&lt;p&gt;In some power plants, raw water systems, reservoirs, locked marinas and impoundments, water levels can be lowered (drawn-down) to expose fouling infestations to the air. Subsequent freezing or desiccation due to ambient temperatures may kill a large proportion of the exposed population (Boelman et al., 1997). The dreissenid mussels (&lt;em&gt;Dreissena spp.&lt;/em&gt;) and the mytilid mussels (&lt;em&gt;Musculista&lt;/em&gt; and &lt;em&gt;Limnoperna&lt;/em&gt;) have thin shells and are quick to desiccate when exposed to the air. Zebra mussels can not survive freezing (Karatayev et al., 1998). These species are generally absent from sites that are likely to dry out at low tide (Morton 1974; Willan 1987). Similarly the macroalga &lt;em&gt;Sargassum muticum&lt;/em&gt; does not withstand much desiccation and does not usually establish in areas that are exposed at low tide (Morrell and Farnham, 1982).&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="D3" t="str">
         <x:v/>
       </x:c>
       <x:c r="E3" t="str">
         <x:v>Time required for mortality is species dependent and temperature dependent.</x:v>
       </x:c>
       <x:c r="F3" t="str">
         <x:v/>
       </x:c>
       <x:c r="G3" t="str">
         <x:v>&lt;p&gt;Relative humidity has a strong influence on the length exposure required for mortality to occur. Recent work by mussel growers in Port Phillip Bay indicated that 24 hour air exposure of mussel ropes kills small (50-70 mm arm length) individuals of the native seastar &lt;em&gt;Coscinasterias muricata&lt;/em&gt;&amp;nbsp;and many epiphytic biota on mussel ropes (&lt;em&gt;Sabella spallanzanii&lt;/em&gt;). However there is always likely to be some survival of individuals in amongst the denser clusters (e.g. of mussels) (Garnham 1998). Survival of &lt;em&gt;Dreissena polymorpha&lt;/em&gt; in freezing conditions was greatest in clumps of individuals and also mussels hiding in cracks and crevices compared to detached mussels and mussel attached to rocks. (Mellina and Rasmussen, 1994; Tucker et al., 1997). Air exposure is unlikely to kill intertidal organisms (eg. &lt;em&gt;Carcinus maenas&lt;/em&gt; and &lt;em&gt;Crassostrea gigas&lt;/em&gt;) unless maintained for extended periods.&lt;br /&gt;
 If fertile &lt;em&gt;Undaria pinnatifida&lt;/em&gt; plants are removed from the water (ie. manual removal, dry docking vessels, removing fouled buoys, ropes, pontoons etc) they should be carefully disposed of on land and no allowed to return (fall in) to the water&amp;nbsp;since slightly dried sporophylls which are reimmersed release zoospores very quickly (Saito 1975). Gametophytes of &lt;em&gt;Undaria pinnatifida&lt;/em&gt; can survive temperatures around 30&lt;sup&gt;o&lt;/sup&gt;C for up to 10-40 days (Kima and Nam, 1997). Gametophytes can also survive in small moist crevices in the hull, anchor well etc of vessels in dry dock as well as transportation on land for days up to at least a month (Hay 1990). Hence air exposure may not be wholly successful in killing &lt;em&gt;Undaria&lt;/em&gt; unless for prolonged periods.&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="H3" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="4">
       <x:c r="A4" t="str">
         <x:v>Changes to salinity</x:v>
       </x:c>
       <x:c r="B4" t="str">
-        <x:v>&lt;p&gt;Osmotic treatment involves manipulating salinity levels to disrupt the osmotic balance of marine pests, leading to death. This can be achieved by:&lt;/p&gt;
+        <x:v>&lt;p&gt;Osmotic treatment involves manipulating salinity levels to disrupt the osmotic balance of marine pests, leading to mortality. This can be achieved by:&lt;/p&gt;
 &lt;ul&gt;
 	&lt;li&gt;Immersing infested structures or equipment in freshwater (hyposaline conditions).&amp;nbsp;&lt;/li&gt;
 	&lt;li&gt;Increasing salinity by adding salt (hypersaline conditions).&amp;nbsp;&lt;/li&gt;
 	&lt;li&gt;Altering salinity in enclosed water bodies through diversion of fresh or salt water.&lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;&amp;nbsp;&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="C4" t="str">
-        <x:v>&lt;p&gt;Vessels can be moved upstream in to freshwater to change salinity. Saturated salt solutions have all been used with varying success to kill &lt;em&gt;Callinectes sapidus&lt;/em&gt; in the USA (Cristini et al., 1994). Dipping of dredge loads of oysters and associated species, and oysters and culch (settlement substrate of rocks and old shells) in saturated or strong salt solutions is extremely effective in killing:. small and large seastars (&lt;em&gt;Asterias&lt;/em&gt; spp.), boring sponges, ascidians, hydroids and slipper limpets (&lt;em&gt;Crepidula fornicata&lt;/em&gt;)&amp;nbsp;without harming the oysters in the USA (Loosanoff 1961). Brine dipping of oysters fouled with &lt;em&gt;Sargassum muticum&lt;/em&gt;, &lt;em&gt;Codium fragile ssp.&lt;/em&gt; tomentosoides and &lt;em&gt;Styela&lt;/em&gt; &lt;em&gt;clava &lt;/em&gt;was found to be an effective control of the alga and ascidian by Lewey (1976) in Minchin 1996; MacNair and Smith 1999). Brine dipping infested oysters is considered the cheapest, safest and most effective method of control of fouling species (Eno et al., 1997). Freshwater immersion is a successful method of killing &lt;em&gt;Asterias&lt;/em&gt; larvae and juveniles, the macroalga &lt;em&gt;Undaria&lt;/em&gt; &lt;em&gt;pinnatifida&lt;/em&gt;, the oyster drilling gastropod &lt;em&gt;Ceratostoma inornatum&lt;/em&gt;&amp;nbsp;without harming the oysters as &lt;em&gt;Crassostrea gigas&lt;/em&gt; and most other biota that live in full strength seawater. Freshwater treatment can cause juvenile mussels (&lt;em&gt;Mytilus edulis&lt;/em&gt;) to drop off mussel ropes along with killing the other epibiota (L. Gunthrope, MAFRI, pers. comm.).&lt;/p&gt;
+        <x:v>&lt;p&gt;Vessels can be moved upstream into freshwater to change salinity. Saturated salt solutions have all been used with varying success to kill &lt;em&gt;Callinectes sapidus&lt;/em&gt; in the USA (Cristini et al., 1994). Dipping of dredge loads of oysters and associated species, and oysters and culch (settlement substrate of rocks and old shells) in saturated or strong salt solutions is extremely effective in killing:. small and large seastars (&lt;em&gt;Asterias&lt;/em&gt; spp.), boring sponges, ascidians, hydroids and slipper limpets (&lt;em&gt;Crepidula fornicata&lt;/em&gt;)&amp;nbsp;without harming the oysters in the USA (Loosanoff 1961). Brine dipping of oysters fouled with &lt;em&gt;Sargassum muticum&lt;/em&gt;, &lt;em&gt;Codium fragile ssp.&lt;/em&gt; tomentosoides and &lt;em&gt;Styela&lt;/em&gt; &lt;em&gt;clava &lt;/em&gt;was found to be an effective control of the alga and ascidian by Lewey (1976) in Minchin 1996; MacNair and Smith 1999). Brine dipping infested oysters is considered the cheapest, safest and most effective method of control of fouling species (Eno et al., 1997). Freshwater immersion is a successful method of killing &lt;em&gt;Asterias&lt;/em&gt; larvae and juveniles, the macroalga &lt;em&gt;Undaria&lt;/em&gt; &lt;em&gt;pinnatifida&lt;/em&gt;, the oyster drilling gastropod &lt;em&gt;Ceratostoma inornatum&lt;/em&gt;&amp;nbsp;without harming the oysters as &lt;em&gt;Crassostrea gigas&lt;/em&gt; and most other biota that live in full strength seawater. Freshwater treatment can cause juvenile mussels (&lt;em&gt;Mytilus edulis&lt;/em&gt;) to drop off mussel ropes along with killing the other epibiota (L. Gunthrope, MAFRI, pers. comm.).&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="D4" t="str">
         <x:v/>
       </x:c>
       <x:c r="E4" t="str">
         <x:v>&lt;p&gt;Time required for mortality is species dependent.&amp;nbsp;The decommissioned warship USS Missouri was recently moved from Washington to Hawaii to become a memorial museum. The vessel was heavily fouled with marine growths from 5 years of inactivity and as a precaution to prevent introduction of alien species to Hawaii was moved to a freshwater river for 9 days prior to travelling to Hawaii. A prevoyage survey found 116 taxa in hull scrapings whereas after arrival in Hawaii only 11 species were found and 90% of the hull was completely clear of any fouling organisms. This freshwater exposure coupled with increased temperatures during the journey to Hawaii appears to be an extremely effective means of eliminating the temperate marine fouling community (Brock et al., 1999).&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="F4" t="str">
         <x:v/>
       </x:c>
       <x:c r="G4" t="str">
-        <x:v>&lt;p&gt;The success of this method depends on the salinity tolerance of the target species and so other species may be killed before the lethal limit is reached for the target species.&amp;nbsp;&lt;/p&gt;
+        <x:v>&lt;p&gt;The success of this method depends on the salinity tolerance of the target species and so non target species may be killed before the lethal limit is reached for the target species.&amp;nbsp;&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="H4" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="5">
       <x:c r="A5" t="str">
         <x:v>Hydrogen peroxide</x:v>
       </x:c>
       <x:c r="B5" t="str">
         <x:v>&lt;p&gt;Hydrogen peroxide has been trialed as a biocide for ballast water and to kill phytoplankton in laboratory experiments. At varying concentrations used for bleaching and as an oxidising agent; substitute for chlorine in water and sewage treatment. Hydrogen peroxide breaks down rapidly with into water and oxygen over time, with 30% decomposing in 48 hours and 70% in 96 hours.&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="C5" t="str">
         <x:v>&lt;p&gt;Motile cells of &lt;em&gt;Gymnodinium nagasakiense&lt;/em&gt; and cysts of &lt;em&gt;Alexandrium catenella&lt;/em&gt; and &lt;em&gt;A. tamarense&lt;/em&gt; have been killed in experiments using hydrogen peroxide absorbed by porous granules of calcium silicate and released in water. No cysts of &lt;em&gt;Alexandrium spp.&lt;/em&gt;, &lt;em&gt;Scripsiella &lt;/em&gt;spp. &lt;em&gt;Gymnodinium &lt;/em&gt;spp. and &lt;em&gt;Protodinium&amp;nbsp;&lt;/em&gt;spp. germinated after exposure to hydrogen peroxide at a concentration of 150 mg/l for 48 hours (Montani et al., 1995).&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="D5" t="str">
         <x:v/>
       </x:c>
       <x:c r="E5" t="str">
         <x:v>Dosages and time periods required differ between species and also between vegetative cells and cysts of dinoflagellates.</x:v>
       </x:c>
       <x:c r="F5" t="str">
@@ -414,132 +414,131 @@
         <x:v>&lt;p&gt;The adverse effects to the environment and human health present a deterrent to the use of quicklime (although these have not been fully explored). While quicklime has only slight effects on molluscs (oysters, clams) (Loosanoff and Engle, 1942) it has severe effects on crabs.&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="E6" t="str">
         <x:v>In Connecticut, USA quicklime was spread at a rate of 6.75 metric tons/hectare (&lt;6m depth) on dormant oyster beds to kill fouling species (MacKenzie 1977).</x:v>
       </x:c>
       <x:c r="F6" t="str">
         <x:v>Hazardous according to Worksafe Australia criteria (NOHSC).</x:v>
       </x:c>
       <x:c r="G6" t="str">
         <x:v>&lt;p&gt;The alga &lt;em&gt;Codium fragile spp tomentosoides&lt;/em&gt; was very difficult to eradicate using hydrated lime solutions and it took a long time to assess their efficacy (MacNair and Smith, 1999).&lt;br /&gt;
 Debates over the persistence of lime in the environment, probably due to different formulations used. As follows: the lime can dissolve in about 48 hours leaving no residue (C. MacKenzie, NEFC, NMFS, US; pers. comm.). However, in field trials, lime remained effective for several weeks after deposition, but at a much reduced kill rate. However, C.L. Goggin, CRIMP; unpublished data in Thresher et al., (1998), reports that seastars must be in contact with the lime for lengthy periods (&amp;gt;5 hours) in order for it to be effective,&amp;nbsp;and in a relatively two dimensional habitat where they are unable to evade the lime (Thresher et al. 1998).&lt;br /&gt;
 The use of chemicals to control the seastar is unlikely to be acceptable to the Australian public. There is little public support for the broadcast application of quicklime to kill seastars despite the ease in obtaining suitable quantities due to its industrial uses and relatively cheap costs.&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="H6" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="7">
       <x:c r="A7" t="str">
         <x:v>Manual removal (diver collection)</x:v>
       </x:c>
       <x:c r="B7" t="str">
         <x:v>&lt;p&gt;Diver collection of pest species may be possible if an incursion is detected while small in size (area and abundance) and before reproduction occurs (especially in species with planktonic larval stages).&lt;br /&gt;
-Permits are required to remove anything from marine protected areas (even introduced species). Contact your state/territory authorities for more information.&lt;/p&gt;
+Permits are required to remove anything from marine protected areas, even introduced species.&amp;nbsp;&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="C7" t="str">
-        <x:v>&lt;p&gt;Physical removal may be possible if an incursion is detected before reproduction occurs. For example, minimum size at maturation of &lt;em&gt;Sabella spallanzanii&lt;/em&gt; in the Mediterranean is 15 centimetres but in Port Phillip Bay, Australia is 5 centimetres&amp;nbsp;and large females can produce approximately 50 000 eggs over an extended autumn/winter period (Giangrande et al., 2000; Currie et al., 2000). A mature population of &lt;em&gt;Perna canaliculus&lt;/em&gt; was successfully eradicated from the shipping channel adjacent to the Outer Harbour wharf in the Gulf St Vincent in South Australia in 1996 by manual collection during a research SCUBA dive (PIRSA 1999). In many locations in New Zealand the harvesting of wild &lt;em&gt;Perna canaliculus&lt;/em&gt; mussels by handpicking, snorkelling and grabs for domestic use and commercial markets has greatly diminished wild populations (Paul 1966; Jeffs et al., 1999). &lt;nbsp&gt;Manual removal of &lt;em&gt;Caulerpa taxifolia&lt;/em&gt; in a National Park in the French Mediterranean is reported to have successfully eradicating the alga from the treated area (Cottalorda et al., 1996, Thibaut 2000). The eradication was initiated at an early stage of invasion in 1994 (area covered by &lt;em&gt;C. taxifolia&lt;/em&gt; colony: 3.4 m&lt;sup&gt;2&lt;/sup&gt;). The method used was careful removal of thalli and fragments by Scuba divers; the site was then regularly monitored and the removal was repeated, as necessary (Cottalorda et al., 1996). &lt;nbsp&gt;&lt;em&gt;Caulerpa taxifolia&lt;/em&gt; was temporarily eradicated when 200m&lt;sup&gt;2&lt;/sup&gt; (spread over 1 hectare) was found in Cala D&amp;#39;Or, Spain in 1992 (Meinesz 1999). The anchorage was closed 2 days after discovery, and the plants manually removed by divers within a month. Manual removal of any re-establishing plants was repeated in 1993, and in 1994 eradication appeared to have been successful. &lt;nbsp&gt;For seastar (&lt;em&gt;Asterias amurensis&lt;/em&gt;) infestations that are sporadic over time and have densities less than 2 m&lt;sup&gt;2&lt;/sup&gt;, diver control is more effective than trapping (Andrews et al., 1996).&lt;/nbsp&gt;&lt;/nbsp&gt;&lt;/nbsp&gt;&lt;/p&gt;
+        <x:v>&lt;p&gt;The advantages of manual removal are selectivity for the target pest and limited damage to non‑target species. However, as it requires visual detection its not practical in turbid waters. Manual removal is of greatest utility when incursions are small and spatially confined or when they are in sensitive environments (such as marine reserves or areas of high biodiversity value).&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="D7" t="str">
         <x:v/>
       </x:c>
       <x:c r="E7" t="str">
         <x:v/>
       </x:c>
       <x:c r="F7" t="str">
         <x:v>&lt;p&gt;Diver control is not cost effective at depths greater than 12 metres because of diving restrictions due to surface intervals required (Andrews et al., 1996).&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="G7" t="str">
         <x:v>&lt;p&gt;Physical removal by divers is effective only as a tactical control useful, in small areas and it is not logistically possible for infestations extending over large areas,&amp;nbsp;but could be useful around marine farms, marine reserves or areas of new incursions.&amp;nbsp;Requires ongoing monitoring and to be repeated as necessary, especially if the source of the introduction can not be found or controlled, which can rapidly become costly.&lt;br /&gt;
-Care and diver education is of primary importance in this program because of the presence of similar-looking native species. eg. &lt;em&gt;Sabellastarte spp.&lt;/em&gt; cf. &lt;em&gt;Sabella spallanzanii&lt;/em&gt; or &lt;em&gt;C. fragile ssp.&lt;/em&gt; tomentosoides can not be distinguished from native subspecies without microscopic examination. Small recruits of target species are likely to be overseen due to difficulties in finding, identifying, and actually removing. Care is required during physical removal to not trigger spawning or spread reproductive propagules or fragments, precautions such as placing removed specimens in sealed plastic bags rather than mesh catch bags would need to be taken. The main concern associated with manual removal of macroalgae is that some species are to reproduce asexually from fragments, others can regrow from holdfast attachments and others have cryptic microscopic lifestages that are difficult to target. Additionally, detached thalli with mature propagules, may contribute to enhanced translocation of these species.&lt;br /&gt;
-Manual removal by scuba diver involving a suction pump to remove fragments has been used for &lt;em&gt;Caulerpa taxifolia&lt;/em&gt;.&lt;/p&gt;
+Care and diver education is of primary importance in this program because of the presence of similar-looking native species. Care is required during physical removal to not trigger spawning or spread reproductive propagules or fragments, precautions such as placing removed specimens in sealed plastic bags rather than mesh catch bags would need to be taken. The main concern associated with manual removal of macroalgae is that some species are to reproduce asexually from fragments, others can regrow from holdfast attachments and others have cryptic microscopic lifestages that are difficult to target. Additionally, detached thalli with mature propagules, may contribute to enhanced translocation of these species.&lt;br /&gt;
+&amp;nbsp;&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="H7" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="8">
       <x:c r="A8" t="str">
         <x:v>Manual removal (intertidal collection)</x:v>
       </x:c>
       <x:c r="B8" t="str">
-        <x:v>&lt;p&gt;Manual removal of seastars and crabs has been used on aquaculture farms, around oyster racks and grow-up trays, and in the intertidal using dip nets or poles with a long nail on the end to spike the seastars. In many locations in New Zealand the harvesting of wild &lt;em&gt;Perna canaliculus&lt;/em&gt; mussels by handpicking, snorkelling and grabs for domestic use and commercial markets has greatly diminished wild populations (Paul 1966; Jeffs et al., 1999).&lt;/p&gt;
+        <x:v>&lt;p&gt;Manual removal of marine pest such as seastars and crabs has been used on aquaculture farms, around oyster racks and grow-up trays, and in the intertidal using dip nets or poles with a spike.&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="C8" t="str">
-        <x:v>&lt;p&gt;Physical collection by pole spear (poles with a long nail on the end to spike the target species), dip netting or by hand is species specific provided the collected has been educated in the identification of the target species&amp;nbsp;and can be used in marine protected areas with little impact on the environment. Physical removal through burning or digging is destructive to the environment and has been used on intertidal mudflats to control &lt;em&gt;Spartina spp.&lt;/em&gt; but without much success&amp;nbsp;(Johnson and Knapp, 1993; Smith and Proffitt, 1999; RGAG 1998; Faithful, 2000).&lt;/p&gt;
+        <x:v>&lt;p&gt;Physical collection e.g. by pole spear (poles with a long nail on the end to spike the target species), dip netting or by hand is species specific, provided the collector was educated in the identification of the target species&amp;nbsp;and the method is approved in marine protected areas.&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="D8" t="str">
         <x:v/>
       </x:c>
       <x:c r="E8" t="str">
         <x:v/>
       </x:c>
       <x:c r="F8" t="str">
         <x:v>Human health issues include over exposure to UV light (sunburn).</x:v>
       </x:c>
       <x:c r="G8" t="str">
         <x:v>&lt;p&gt;Physical collection is effective only as a tactical control in small areas and it is not suitable for large-scale control, could be useful around marine farms, marine reserves or areas of new incursions. Small recruits of target species are likely to be overseen due to difficulties in finding, identifying, and actually removing.&lt;br /&gt;
-Manual removal of &lt;em&gt;Crepidula fornicata&lt;/em&gt; on oysters was ineffective as a control method in Ireland (Minchin and Duggan, 1988) as was manual removal of &lt;em&gt;Crassostrea gigas&lt;/em&gt; in New South Wales in the 1980&amp;rsquo;s. (Holliday and Nell, 1987; Lipton et al., 1992).&lt;br /&gt;
-[...1 lines deleted...]
-Hand-picking and shore-based mechanical harvesting of &lt;em&gt;S. muticum&lt;/em&gt; were time-consuming, labour-intensive,&amp;nbsp;despite large amounts of algae being removed, the efficacy was low and needed to be repeated and incursion sites were difficult to access, and collected material was difficult to contain and to dispose of. The main concern associated with mechanical removal techniques is regrowth from microscopic stages that are not removed the holdfast remnants of &lt;em&gt;Sargassum muticum&lt;/em&gt;, small recruits of target species are likely to be overseen due to difficulties in finding, identifying, and actually removing (Critchley et al., 1986).&lt;/p&gt;
+Hand-picking and shore-based mechanical harvesting is&amp;nbsp;time-consuming and labour-intensive as repeated visits are needed.&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="H8" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="9">
       <x:c r="A9" t="str">
         <x:v>Mechanical harvesting /cleaning</x:v>
       </x:c>
       <x:c r="B9" t="str">
-        <x:v>&lt;p&gt;Harvesting machines have been used in the intertidal and subtidal to collect plant and algal material. Trawling and cutting equipment was specifically developed for the removal of &lt;em&gt;S. muticum&lt;/em&gt; in England as well as shore based harvesting equipment (Critchley et al., 1986). Mechanical cleaning known as pigging is used in power stations etc. to remove fouling species from pipe work including &lt;em&gt;Dreissena polymorpha&lt;/em&gt;, &lt;em&gt;Mytilidae&lt;/em&gt; (Morton 1977; Boelman et al., 1997).&lt;/p&gt;
+        <x:v>&lt;p&gt;Mechanical removal entails use of machinery to directly remove the target species and may involve techniques such as dredging or trawling. Harvesting machines have been used in the intertidal and subtidal to collect plant and algae.&lt;/p&gt;
+&lt;p&gt;&amp;nbsp;&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="C9" t="str">
         <x:v>&lt;p&gt;Spartina rhizomes and roots grow to a depth of three metres and eradication attempts have included physical removal. Mechanical excavation may be effective in areas where suitable access is permitted (and substrate is stable enough). In the UK, physical disturbance was investigated as a possible control method. This involved disturbance of the sediments by a lightweight tracked vehicle until the Spartina clumps were dislodged and buried with the sediment. There was no evidence of impacts to the infauna and the method was thought to be an appropriate for Spartina control in tidal flats (Frid et al., 1999). Preliminary experiments using mowing as a control method for &lt;em&gt;Spartina anglica&lt;/em&gt; and &lt;em&gt;S. alternifolia&lt;/em&gt; using sickle bar mowers or weed eaters in Washington, USA had variable success depending of the time of year (Bentler 1998). Mechanical harvesters and hydraulic excavators are used in freshwaters to control excessive macrophyte growth (RGAG 1998; Faithful, 2000) but are less successful in removing macroalgae in the marine environment.&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="D9" t="str">
         <x:v/>
       </x:c>
       <x:c r="E9" t="str">
         <x:v/>
       </x:c>
       <x:c r="F9" t="str">
         <x:v>There are dangers associated with working on unstable intertidal sediments such as getting bogged in soft spots (both people and vehicles) with an added  risk on inundation.</x:v>
       </x:c>
       <x:c r="G9" t="str">
-        <x:v>&lt;p&gt;Mechanical removal techniques may cause substantial damage to non-target species and habitats. They are also difficult to implement as most infestations occur in shallow water or on soft sediments in the intertidal, where access can be limited. Working in the intertidal zone is complicated by periodic inundation by the tides and care must be taken not to get people or vehicles bogged in unconsolidated sediments. Mechanical techniques are less targeted than manual removal and are more likely to result in fragmentation of macroalgae and hence increased dispersal of the target species (eg. &lt;em&gt;S. muticum&lt;/em&gt;; Critchley et al., 1986).&lt;br /&gt;
+        <x:v>&lt;p&gt;Mechanical removal techniques may cause substantial damage to non-target species and habitats. They are also difficult to implement as most infestations occur in shallow water or on soft sediments in the intertidal, where access can be limited. Working in the intertidal zone is complicated by periodic inundation by the tides and care must be taken not to get people or vehicles bogged in unconsolidated sediments. Mechanical techniques are less targeted than manual removal and are more likely to result in fragmentation of macroalgae and hence increased dispersal of the target species (Critchley et al., 1986).&lt;br /&gt;
 Shore-based mechanical harvesting can be time-consuming, labour-intensive, and generally needs to be repeated (Critchley et al., 1986). The use of machinery lacks species-specificity and can cause considerable ecological damage.&lt;br /&gt;
 The main concern associated with manual and mechanical removal techniques for macroalgae is that some species are to reproduce asexually from fragments&amp;nbsp;(&lt;em&gt;Caulerpa taxifolia&lt;/em&gt;: Ceccherelli and Cinelli, 1999, Smith and Walters, 1999; &lt;em&gt;Codium fragile ssp.&lt;/em&gt; tomentosoides: Trowbridge 1999). while others can regrow from holdfast attachments if not removed completely (&lt;em&gt;Codium fragile ssp.&lt;/em&gt; tomentosoides, &lt;em&gt;Sargassum muticum&lt;/em&gt; and &lt;em&gt;Undaria&lt;/em&gt; &lt;em&gt;pinnatifida&lt;/em&gt;) (Cottalorda et al., 1996, Trowbridge 1999; Thibaut 2000). Other species have microscopic lifestages that are cryptic and difficult to target (&lt;em&gt;C. fragile ssp.&lt;/em&gt; tomentosoides and &lt;em&gt;Undaria&lt;/em&gt; &lt;em&gt;pinnatifida&lt;/em&gt;). Additionally, thalli with mature propagules, which may become detached by control techniques, may contribute to enhanced translocation of these species&amp;nbsp;(Wassmann and Ramus, 1973 for &lt;em&gt;C. fragile ssp.&lt;/em&gt; tomentosoides; Paula and Eston, 1987 for Sargassum species; Sliwa 1999 for &lt;em&gt;U. pinnatifida&lt;/em&gt;).&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="H9" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="10">
       <x:c r="A10" t="str">
         <x:v>Oxygen deprivation</x:v>
       </x:c>
       <x:c r="B10" t="str">
         <x:v>&lt;p&gt;Deoxgenation is a non-specific strategy reliant on the oxygen tolerances of the targeted species. It can only easily occur in restricted areas such as water conduits. Conversely, enriching oxygen levels by destratification of the water column through vertical convection, aeration or pumping can inhibit growth of toxic phytoplankton as they require calm stratified and/or warmer water&amp;nbsp;(Berdalet and Estrada, 1993; Gross and Enevoldsen, 1998; Whyte 1999). Ozone injection had been trialed as a method of controlling fouling of &lt;em&gt;Dreissena polymorpha&lt;/em&gt; in water conduits (Boelman et al., 1997).&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="C10" t="str">
         <x:v>&lt;p&gt;Oxygen deprivation has been trialed as a treatment in ballast tanks. The effects of nitrogen, sulphide and glucose in killing larvae of the New Zealand seastar &lt;em&gt;Coscinasterias calamaria&lt;/em&gt; and zoospores of &lt;em&gt;Undaria&lt;/em&gt; &lt;em&gt;pinnatifida &lt;/em&gt;through oxygen depletion (Mountfort et al., 1999b). &lt;nbsp&gt;Oxygen deficiency (eg. one of parallel pipelines closed for 3-4 weeks) killed barnacles &lt;em&gt;Balanus improvisus&lt;/em&gt; in a Finnish study of fouling in water conduits (Vuorinen et al., 1983 (in Finnish) as cited in Leppakoski 1999).&lt;/nbsp&gt;&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="D10" t="str">
         <x:v/>
       </x:c>
       <x:c r="E10" t="str">
         <x:v>&lt;p&gt;The lethal oxygen depletion threshold achieving 99.9% kill larvae was 2.3mg O&lt;sub&gt;2&lt;/sub&gt;/l and zoospores 10 minutes and 2.8mg/l (Mountfort et al., 1999b).&lt;/p&gt;
@@ -2957,51 +2956,51 @@
 CLP: 17–24&amp;nbsp;°C&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;Proposed temperature tolerances&lt;/strong&gt;&lt;br&gt;
 Adult: 17–32&amp;nbsp;°C&lt;br&gt;
 CLP:&amp;nbsp;17–32&amp;nbsp;°C&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="B2" t="str">
         <x:v>Hard
 &lt;p&gt;This category contains both natural and artificial habitats that are solid, fixed or permanent substrata. Species can reside on or within the habitat type. Naturally occurring hard substrates include bedrock, cobble stones and rocky reef structures. Artificial hard substrate include marine infrastructure such as wharf pylons and boat ramps. &amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&lt;/p&gt;
 Artificial
 Bedrock
 Boulder
 Cobble
 Oyster
 Pylons (concrete and timber)
 Reef
 Vessel
 Wood
 Soft
 &lt;p&gt;This category contains habitats that are not fixed or permanent, and are able to be affected by oceanic or estuarine currents. Material such as seagrass, sand, gravel, mud or any combination of these are considered soft structures that can be influenced by water and current movements.&amp;nbsp;Species can reside on the surface of this habitat type or within the habitat type.&lt;/p&gt;
 Algal bed
 Wood (Mangrove)
 Tidal
 High Tide
 Vessel
-&lt;p&gt;This category refers to habitats associated with maritime transport and commercial shipping vessels. Known areas for species to inhabit on shipping vessels include hulls and tanks for the storage of ballast water. Species can reside in dry ballast, ballast water, in the sediment layer or on the sediment-water interface formed inside ballast tanks.&lt;/p&gt;
+&lt;p&gt;This category refers to habitats associated with maritime transport and commercial shipping vessels. Known areas for species to inhabit on shipping vessels include hulls and ballast water tanks. Species can reside in ballast water, in the sediment layer or on the sediment-water interface inside ballast tanks.&lt;/p&gt;
 Hull Biofouling
 </x:v>
       </x:c>
       <x:c r="C2" t="str">
         <x:v/>
       </x:c>
       <x:c r="D2" t="str">
         <x:v>High Tide, Low Tide, Mid Tide, Sub-tidal</x:v>
       </x:c>
       <x:c r="E2" t="str">
         <x:v/>
       </x:c>
       <x:c r="F2" t="str">
         <x:v>15.0000</x:v>
       </x:c>
       <x:c r="G2" t="str">
         <x:v>&lt;p&gt;Muñoz and McDonald, 2014&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="H2" t="str">
         <x:v>31.0000</x:v>
       </x:c>
       <x:c r="I2" t="str">
         <x:v>&lt;p&gt;Muñoz and McDonald, 2014&lt;/p&gt;
 </x:v>