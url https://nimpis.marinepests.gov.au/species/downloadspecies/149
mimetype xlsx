--- v1 (2026-04-09)
+++ v2 (2026-05-12)
@@ -1,78 +1,78 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R809bfd2c47414a01" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcaf95afefc5447c2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="R8b9ee4faccc54bff"/>
-[...15 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="Rdf770a40d3c04709"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="Rb673d2ab7f8c43d6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="General" sheetId="2" r:id="Rd35d369a0c5d4f7a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Identification" sheetId="3" r:id="R9928537562cb42a4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Similar species" sheetId="4" r:id="R26f4dbe624f545d0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Habitat" sheetId="5" r:id="R1026d54c28784b92"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Reproduction and growth" sheetId="6" r:id="R078c0e8be4b446a2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Feeding" sheetId="7" r:id="R24d1ce048b1843a3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Competitors" sheetId="8" r:id="R0a66abb4dcb5449b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Predators" sheetId="9" r:id="Rc296d9e5844f4790"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Vectors" sheetId="10" r:id="Ra0b0d6c9160c44cf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Impacts" sheetId="11" r:id="R755081bcd1794077"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Controls" sheetId="12" r:id="Re7e2cddf119341a6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Species controls" sheetId="13" r:id="R99c4003e555846e8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Additional information" sheetId="14" r:id="R6d06564d3e3d464d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="References" sheetId="15" r:id="R62efb377bb754759"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Images" sheetId="16" r:id="R4816040274c24f39"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="Reffdb60e60774b76"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8b9ee4faccc54bff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rc738bfa21ec24bca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R8837ddd10aab41eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="Reaf95154c4ba4fa0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="R1b72f7f8d857419b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="R4570ae79e4cd4238" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="Rff71982353da4e98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="R2fa203d746ca45dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="R35c54bb64cad4036" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="R19f0cb5fe7b74736" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="Ra508089c3b9b4390" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="R215780127110426f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="Ra66eb067907e426e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="R98c8e2158b704202" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="R278a19e4d69a4497" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="Rce1fde3e6c44481b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="Rdf770a40d3c04709" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb673d2ab7f8c43d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rd35d369a0c5d4f7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R9928537562cb42a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="R26f4dbe624f545d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="R1026d54c28784b92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="R078c0e8be4b446a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="R24d1ce048b1843a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="R0a66abb4dcb5449b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="Rc296d9e5844f4790" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="Ra0b0d6c9160c44cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="R755081bcd1794077" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="Re7e2cddf119341a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="R99c4003e555846e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="R6d06564d3e3d464d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="R62efb377bb754759" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="R4816040274c24f39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="Reffdb60e60774b76" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Scientific name</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Common name</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Developments</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>General description</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>ID card URL</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Australian distribution</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -127,69 +127,69 @@
 </x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Notes</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Vectors</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str">
         <x:v>&lt;p&gt;Like many colonial ascidians &lt;em&gt;Didemnum perlucidum&lt;/em&gt; can establish new colonies through fragmentation caused by mechanical disturbance e.g. pieces knocked off by accident or through cleaning without adequate waste collection. Fragments carried by currents can establish new colonies downstream of hte original infestation.&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="B2" t="str">
         <x:v>Vector type: Fisheries and Aquaculture
-Vector type description: &lt;p&gt;Vectors types associated with fisheries and aquaculture and trade activities. Examples of&amp;nbsp; vectors from this class are the deliberately translocation&amp;nbsp;of oysters&amp;nbsp; for aquaculture purposes or discarded fishing equipment which is fouled with marine organisms.&amp;nbsp;&lt;/p&gt;
+Vector type description: &lt;p&gt;Vectors types associated with fisheries and aquaculture and trade activities. Examples of vectors from this class are the deliberately translocation&amp;nbsp;of oysters for aquaculture purposes or discarded fishing equipment which is fouled with marine organisms.&amp;nbsp;&lt;/p&gt;
 Vectors:
 Vector: Fisheries - Accidental 
-Description: &lt;p&gt;The accidental translocation of marine pests with aquaculture and commerical fisheries activities. This vector includes the accidental translocation of marine pests attached to aquaculture equipment such as floats, nets or cages.&lt;/p&gt;
+Description: &lt;p&gt;The accidental translocation of marine pests with aquaculture and commercial fisheries activities. This vector includes the accidental translocation of marine pests attached to aquaculture equipment such as floats, nets or cages.&lt;/p&gt;
 Vector type: Marine Infrastructure
 Vector type description: &lt;p&gt;This class encompasses vectors associated with moveable infrastructure in the marine environment.&lt;/p&gt;
 Vectors:
 Vector: Marine Infrastructure
 Description: &lt;p&gt;The movement of marine infrastructure, may include buoys, floating pontoons and&amp;nbsp;navigation aids. It can act as a vector for fouling&amp;nbsp;communities such as encursting or sessile species e.g. ascidians, bivalves, barnacles, bryozoans or algae,&amp;nbsp;however they can also&amp;nbsp;include mobile species e.g. crabs or seastars. Marine infrastructure can also be moved intentionally or during natural disasters.&lt;/p&gt;
 Vector type: Natural Dispersal
 Vector type description: &lt;p&gt;Vectors associated with natural range extension through natural processes such as the movement of species to a new location. This is through passive movement in water currents or active movement (migration) due to changes in environmental conditions such as salinity or water temperature.&lt;/p&gt;
 Vectors:
 Vector: Natural Dispersal
 Description: &lt;p&gt;Natural dispersal is a mechanism for the range expansion of a species through the movement of larvae or adults to a new location, and the successful settlement of recruits in this new location.&lt;/p&gt;
 Vector type: Vessels
 Vector type description: &lt;p&gt;Vectors associated with maritime transport and shipping activities. Vessels include bulk carriers, container ships, passenger vessels, fishing vessels, illegal foreign entry vessels and recreational vessels. Ballast water can potentially transport marine species in vessel ballast tanks and via biofouling on the exterior of vessels or internal water systems and equipment. &amp;nbsp;&amp;nbsp;&lt;/p&gt;
 Vectors:
 Vector: Biofouling
-Description: &lt;p&gt;Biofouling is the accumulation of sessile or mobile marine organisims on submerged parts of vessels. When marine pests attach to vessel hulls or niche areas (e.g. sea chests, propeller shafts or rudders), they can be transported to new locations. Introduction can occur through (1) A fouling species spawning event from the external or internal parts of a vessel while in port and its successful establishment. (2) The dislodgement of fouling species from a vessel accidentally such as abrasion with wharf structures, or deliberately through in-water cleaning activities; and (3) The sinking of fouled vessels either deliberately or accidentally.&lt;/p&gt;
+Description: &lt;p&gt;Biofouling is the accumulation of sessile or mobile marine organisms on submerged parts of vessels. When marine pests attach to vessel hulls or niche areas (e.g. sea chests, propeller shafts or rudders), they can be transported to new locations. Introduction can occur through (1) A fouling species spawning event from the external or internal parts of a vessel while in port and its successful establishment. (2) The dislodgement of fouling species from a vessel accidentally such as abrasion with wharf structures, or deliberately through in-water cleaning activities; and (3) The sinking of fouled vessels either deliberately or accidentally.&lt;/p&gt;
 </x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Notes</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Impacts</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str">
         <x:v>&lt;p&gt;&lt;em&gt;D. perlucidum&lt;/em&gt; is considered invasive due to its high reproductive output, rapid growth and ability to colonise disturbed environments (Muñoz and McDonald, 2014). It has been recorded as a heavy fouler at a mussel farm in south-west Western Australia and is, anecdotally, suspected to increase the mortality of farmed mussels spat by up to 80% (Glenn Dibbin, 2012, pers. comm. cited in Munoz and McDonald, 2014). &lt;em&gt;D. perlucidum &lt;/em&gt;has colonised seagrasses (&lt;em&gt;Halophila ovalis&lt;/em&gt;) adjacent to areas of infrastructure in the Swan River estuary. It has had a measurable effect on &lt;em&gt;H. ovalis&lt;/em&gt; smothering plant tissue, and reducing biomass of sea grass and associated fauna, thus threatening ecological function in an impacted urban estuary (Simpson et al., 2016).&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="B2" t="str">
         <x:v>Impact type: Economic