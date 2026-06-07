--- v2 (2026-05-12)
+++ v3 (2026-06-07)
@@ -1,78 +1,78 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcaf95afefc5447c2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbfa14c1079af4d5c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="Rb673d2ab7f8c43d6"/>
-[...15 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="Reffdb60e60774b76"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="Re656b52ed813458c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="General" sheetId="2" r:id="R963d51a674a4448f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Identification" sheetId="3" r:id="Rab983d33535b4bf0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Similar species" sheetId="4" r:id="Ra84f1dc261bb4fd4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Habitat" sheetId="5" r:id="R617f14f4b06d43ad"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Reproduction and growth" sheetId="6" r:id="Ra298adf870334496"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Feeding" sheetId="7" r:id="R8c30428482c44b25"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Competitors" sheetId="8" r:id="Rd98a105269084269"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Predators" sheetId="9" r:id="R771f90132fe448a7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Vectors" sheetId="10" r:id="R52c0bc38cb59430f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Impacts" sheetId="11" r:id="Rb97ef3bca3d74443"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Controls" sheetId="12" r:id="R1c6dd63de8304aa6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Species controls" sheetId="13" r:id="Rea9e5ed0b3604abf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Additional information" sheetId="14" r:id="R8840ba12fb854f8b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="References" sheetId="15" r:id="Rbf434cc8963e42c5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Images" sheetId="16" r:id="Rc587102c17ac4dc5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="R1f156b66f31c4edf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb673d2ab7f8c43d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rd35d369a0c5d4f7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R9928537562cb42a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="R26f4dbe624f545d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="R1026d54c28784b92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="R078c0e8be4b446a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="R24d1ce048b1843a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="R0a66abb4dcb5449b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="Rc296d9e5844f4790" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="Ra0b0d6c9160c44cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="R755081bcd1794077" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="Re7e2cddf119341a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="R99c4003e555846e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="R6d06564d3e3d464d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="R62efb377bb754759" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="R4816040274c24f39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="Reffdb60e60774b76" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re656b52ed813458c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R963d51a674a4448f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rab983d33535b4bf0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="Ra84f1dc261bb4fd4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="R617f14f4b06d43ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="Ra298adf870334496" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="R8c30428482c44b25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="Rd98a105269084269" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="R771f90132fe448a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="R52c0bc38cb59430f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="Rb97ef3bca3d74443" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="R1c6dd63de8304aa6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="Rea9e5ed0b3604abf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="R8840ba12fb854f8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="Rbf434cc8963e42c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="Rc587102c17ac4dc5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="R1f156b66f31c4edf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Scientific name</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Common name</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Developments</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>General description</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>ID card URL</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Australian distribution</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -135,51 +135,51 @@
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Notes</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Vectors</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str">
         <x:v>&lt;p&gt;Like many colonial ascidians &lt;em&gt;Didemnum perlucidum&lt;/em&gt; can establish new colonies through fragmentation caused by mechanical disturbance e.g. pieces knocked off by accident or through cleaning without adequate waste collection. Fragments carried by currents can establish new colonies downstream of hte original infestation.&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="B2" t="str">
         <x:v>Vector type: Fisheries and Aquaculture
 Vector type description: &lt;p&gt;Vectors types associated with fisheries and aquaculture and trade activities. Examples of vectors from this class are the deliberately translocation&amp;nbsp;of oysters for aquaculture purposes or discarded fishing equipment which is fouled with marine organisms.&amp;nbsp;&lt;/p&gt;
 Vectors:
 Vector: Fisheries - Accidental 
 Description: &lt;p&gt;The accidental translocation of marine pests with aquaculture and commercial fisheries activities. This vector includes the accidental translocation of marine pests attached to aquaculture equipment such as floats, nets or cages.&lt;/p&gt;
 Vector type: Marine Infrastructure
 Vector type description: &lt;p&gt;This class encompasses vectors associated with moveable infrastructure in the marine environment.&lt;/p&gt;
 Vectors:
 Vector: Marine Infrastructure
-Description: &lt;p&gt;The movement of marine infrastructure, may include buoys, floating pontoons and&amp;nbsp;navigation aids. It can act as a vector for fouling&amp;nbsp;communities such as encursting or sessile species e.g. ascidians, bivalves, barnacles, bryozoans or algae,&amp;nbsp;however they can also&amp;nbsp;include mobile species e.g. crabs or seastars. Marine infrastructure can also be moved intentionally or during natural disasters.&lt;/p&gt;
+Description: &lt;p&gt;The movement of marine infrastructure, may include buoys, floating pontoons and&amp;nbsp;navigation aids. It can act as a vector for fouling&amp;nbsp;communities such as encrusting or sessile species e.g. ascidians, bivalves, barnacles, bryozoans or algae,&amp;nbsp;however they can also&amp;nbsp;include mobile species e.g. crabs or sea stars. Marine infrastructure can also be moved intentionally or during natural disasters.&lt;/p&gt;
 Vector type: Natural Dispersal
 Vector type description: &lt;p&gt;Vectors associated with natural range extension through natural processes such as the movement of species to a new location. This is through passive movement in water currents or active movement (migration) due to changes in environmental conditions such as salinity or water temperature.&lt;/p&gt;
 Vectors:
 Vector: Natural Dispersal
 Description: &lt;p&gt;Natural dispersal is a mechanism for the range expansion of a species through the movement of larvae or adults to a new location, and the successful settlement of recruits in this new location.&lt;/p&gt;
 Vector type: Vessels
 Vector type description: &lt;p&gt;Vectors associated with maritime transport and shipping activities. Vessels include bulk carriers, container ships, passenger vessels, fishing vessels, illegal foreign entry vessels and recreational vessels. Ballast water can potentially transport marine species in vessel ballast tanks and via biofouling on the exterior of vessels or internal water systems and equipment. &amp;nbsp;&amp;nbsp;&lt;/p&gt;
 Vectors:
 Vector: Biofouling
 Description: &lt;p&gt;Biofouling is the accumulation of sessile or mobile marine organisms on submerged parts of vessels. When marine pests attach to vessel hulls or niche areas (e.g. sea chests, propeller shafts or rudders), they can be transported to new locations. Introduction can occur through (1) A fouling species spawning event from the external or internal parts of a vessel while in port and its successful establishment. (2) The dislodgement of fouling species from a vessel accidentally such as abrasion with wharf structures, or deliberately through in-water cleaning activities; and (3) The sinking of fouled vessels either deliberately or accidentally.&lt;/p&gt;
 </x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Notes</x:v>
       </x:c>
       <x:c r="B1" t="str">
@@ -255,51 +255,51 @@
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Application method</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>Side effects</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>Appropriate</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Health and safety</x:v>
       </x:c>
       <x:c r="G1" t="str">
         <x:v>Constraints</x:v>
       </x:c>
       <x:c r="H1" t="str">
         <x:v>Species specifics</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str">
         <x:v>Acetic Acid</x:v>
       </x:c>
       <x:c r="B2" t="str">
-        <x:v>&lt;p&gt;Acetic acid (&lt;strong&gt;ethanoic acid&lt;/strong&gt;) can be used, diluted,&amp;nbsp;as a direct contact spray or dip&amp;nbsp;to kill exposed organisms. Laboratory and field experiments demonstrated that immersion in 4% acetic acid (in seawater) for as little as 1&amp;nbsp;min can eliminate many soft-bodied fouling organisms, with lower concentrations requiring longer immersion times (Forrest et al., 2007). Piola et al. (2010) demonstrated a spray of 5% acetic acid for 1 minute exposure time removed up to 55% of invertebrate species on experimental plates, and 10% over 30 minutes removed up to 78% of species and 95% of cover.&lt;/p&gt;
+        <x:v>&lt;p&gt;Acetic acid (ethanoic acid) can be used, diluted,&amp;nbsp;as a direct contact spray or dip&amp;nbsp;to kill exposed organisms. Laboratory and field experiments demonstrated that immersion in 4% acetic acid (in seawater) for as little as 1&amp;nbsp;min can eliminate many soft-bodied fouling organisms, with lower concentrations requiring longer immersion times (Forrest et al., 2007). Piola et al. (2010) demonstrated a spray of 5% acetic acid for 1 minute exposure time removed up to 55% of invertebrate species on experimental plates, and 10% over 30 minutes removed up to 78% of species and 95% of cover.&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="C2" t="str">
         <x:v>&lt;p&gt;Immersion, spray or a liquid under smothering treatments such as plastic wrap.&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="D2" t="str">
         <x:v>&lt;p&gt;The low effective concentrations of acetic acid employed in some studies, and high solubility of the agent, mean it is viewed as relatively benign compared to some other treatment options.&amp;nbsp;Limited although is relatively stable in the water.&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="E2" t="str">
         <x:v>&lt;p&gt;For specific circumstances such as treatment of molluscs for translocation or to kill&amp;nbsp;soft bodied fouling organisms smothering&amp;nbsp;cultured molluscs.&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="F2" t="str">
         <x:v>&lt;p&gt;Low WHS concern, although personal protective equipment should be used as it is an acid.&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="G2" t="str">
         <x:v/>
       </x:c>
       <x:c r="H2" t="str">
         <x:v/>
       </x:c>
     </x:row>
@@ -413,72 +413,71 @@
       <x:c r="D6" t="str">
         <x:v>&lt;p&gt;The adverse effects to the environment and human health present a deterrent to the use of quicklime (although these have not been fully explored). While quicklime has only slight effects on molluscs (oysters, clams) (Loosanoff and Engle, 1942) it has severe effects on crabs.&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="E6" t="str">
         <x:v>In Connecticut, USA quicklime was spread at a rate of 6.75 metric tons/hectare (&lt;6m depth) on dormant oyster beds to kill fouling species (MacKenzie 1977).</x:v>
       </x:c>
       <x:c r="F6" t="str">
         <x:v>Hazardous according to Worksafe Australia criteria (NOHSC).</x:v>
       </x:c>
       <x:c r="G6" t="str">
         <x:v>&lt;p&gt;The alga &lt;em&gt;Codium fragile spp tomentosoides&lt;/em&gt; was very difficult to eradicate using hydrated lime solutions and it took a long time to assess their efficacy (MacNair and Smith, 1999).&lt;br /&gt;
 Debates over the persistence of lime in the environment, probably due to different formulations used. As follows: the lime can dissolve in about 48 hours leaving no residue (C. MacKenzie, NEFC, NMFS, US; pers. comm.). However, in field trials, lime remained effective for several weeks after deposition, but at a much reduced kill rate. However, C.L. Goggin, CRIMP; unpublished data in Thresher et al., (1998), reports that seastars must be in contact with the lime for lengthy periods (&amp;gt;5 hours) in order for it to be effective,&amp;nbsp;and in a relatively two dimensional habitat where they are unable to evade the lime (Thresher et al. 1998).&lt;br /&gt;
 The use of chemicals to control the seastar is unlikely to be acceptable to the Australian public. There is little public support for the broadcast application of quicklime to kill seastars despite the ease in obtaining suitable quantities due to its industrial uses and relatively cheap costs.&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="H6" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="7">
       <x:c r="A7" t="str">
         <x:v>Manual removal (diver collection)</x:v>
       </x:c>
       <x:c r="B7" t="str">
-        <x:v>&lt;p&gt;Diver collection of pest species may be possible if an incursion is detected while small in size (area and abundance) and before reproduction occurs (especially in species with planktonic larval stages).&lt;br /&gt;
-Permits are required to remove anything from marine protected areas, even introduced species.&amp;nbsp;&lt;/p&gt;
+        <x:v>&lt;p&gt;Diver collection may be possible if an incursion is detected while small in size (area and abundance) and before reproduction occurs (especially in species with planktonic larval stages).&lt;br /&gt;
+Permits are required to remove organisms from marine protected areas, including introduced marine species.&amp;nbsp;&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="C7" t="str">
         <x:v>&lt;p&gt;The advantages of manual removal are selectivity for the target pest and limited damage to non‑target species. However, as it requires visual detection its not practical in turbid waters. Manual removal is of greatest utility when incursions are small and spatially confined or when they are in sensitive environments (such as marine reserves or areas of high biodiversity value).&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="D7" t="str">
         <x:v/>
       </x:c>
       <x:c r="E7" t="str">
         <x:v/>
       </x:c>
       <x:c r="F7" t="str">
         <x:v>&lt;p&gt;Diver control is not cost effective at depths greater than 12 metres because of diving restrictions due to surface intervals required (Andrews et al., 1996).&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="G7" t="str">
         <x:v>&lt;p&gt;Physical removal by divers is effective only as a tactical control useful, in small areas and it is not logistically possible for infestations extending over large areas,&amp;nbsp;but could be useful around marine farms, marine reserves or areas of new incursions.&amp;nbsp;Requires ongoing monitoring and to be repeated as necessary, especially if the source of the introduction can not be found or controlled, which can rapidly become costly.&lt;br /&gt;
-Care and diver education is of primary importance in this program because of the presence of similar-looking native species. Care is required during physical removal to not trigger spawning or spread reproductive propagules or fragments, precautions such as placing removed specimens in sealed plastic bags rather than mesh catch bags would need to be taken. The main concern associated with manual removal of macroalgae is that some species are to reproduce asexually from fragments, others can regrow from holdfast attachments and others have cryptic microscopic lifestages that are difficult to target. Additionally, detached thalli with mature propagules, may contribute to enhanced translocation of these species.&lt;br /&gt;
-&amp;nbsp;&lt;/p&gt;
+Care and diver education is of primary importance in this program because of the presence of similar-looking native species. Care is required during physical removal to not trigger spawning or spread reproductive propagules or fragments, precautions such as placing removed specimens in sealed plastic bags rather than mesh catch bags would need to be taken. The main concern associated with manual removal of macroalgae is that some species are to reproduce asexually from fragments, others can regrow from holdfast attachments and others have cryptic microscopic lifestages that are difficult to target. Additionally, detached thalli with mature propagules, may contribute to enhanced translocation of these species.&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="H7" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="8">
       <x:c r="A8" t="str">
         <x:v>Manual removal (intertidal collection)</x:v>
       </x:c>
       <x:c r="B8" t="str">
         <x:v>&lt;p&gt;Manual removal of marine pest such as seastars and crabs has been used on aquaculture farms, around oyster racks and grow-up trays, and in the intertidal using dip nets or poles with a spike.&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="C8" t="str">
         <x:v>&lt;p&gt;Physical collection e.g. by pole spear (poles with a long nail on the end to spike the target species), dip netting or by hand is species specific, provided the collector was educated in the identification of the target species&amp;nbsp;and the method is approved in marine protected areas.&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="D8" t="str">
         <x:v/>
       </x:c>
       <x:c r="E8" t="str">
         <x:v/>
       </x:c>
       <x:c r="F8" t="str">
@@ -2952,51 +2951,51 @@
 The Species Range Map (SRM) model using worldwide SST (Sea Surface Temperature) was first run with the current tolerances in NIMPIS (Adult: 15–31 °C, CLP: 17–24 °C). The results showed that the latitudes where &lt;em&gt;D. perlucidum&lt;/em&gt; commonly occurs, i.e. throughout the tropics, are shown as unsuitable. This is not credible for a pan-tropical species. It seems, therefore, that 17 °C is at or close to the limiting minimum temperature for both larvae and adults. It also seems that the limiting maximum temperature (32 °C) is the same for both larvae and adults. Using this range for both adults and CLP in a revised SRM model results in a range that fits both GBIF occurrences and those in Novak and Shenkar (2020). It also fits occurrences mapped in NIMPIS and extends beyond them, except at Esperance in Western Australia, which is just (~50 km) out of range. The occurrence there may be due to local environmental conditions.&lt;/p&gt;
 &lt;p&gt;NIMPIS and proposed temperature tolerances using the mapping process.&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;NIMPIS&lt;/strong&gt;&lt;br&gt;
 Adult: 15–31&amp;nbsp;°C&lt;br&gt;
 CLP: 17–24&amp;nbsp;°C&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;Proposed temperature tolerances&lt;/strong&gt;&lt;br&gt;
 Adult: 17–32&amp;nbsp;°C&lt;br&gt;
 CLP:&amp;nbsp;17–32&amp;nbsp;°C&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="B2" t="str">
         <x:v>Hard
 &lt;p&gt;This category contains both natural and artificial habitats that are solid, fixed or permanent substrata. Species can reside on or within the habitat type. Naturally occurring hard substrates include bedrock, cobble stones and rocky reef structures. Artificial hard substrate include marine infrastructure such as wharf pylons and boat ramps. &amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&lt;/p&gt;
 Artificial
 Bedrock
 Boulder
 Cobble
 Oyster
 Pylons (concrete and timber)
 Reef
 Vessel
 Wood
 Soft
 &lt;p&gt;This category contains habitats that are not fixed or permanent, and are able to be affected by oceanic or estuarine currents. Material such as seagrass, sand, gravel, mud or any combination of these are considered soft structures that can be influenced by water and current movements.&amp;nbsp;Species can reside on the surface of this habitat type or within the habitat type.&lt;/p&gt;
 Algal bed
-Wood (Mangrove)
+Wood (e.g. mangrove)
 Tidal
 High Tide
 Vessel
 &lt;p&gt;This category refers to habitats associated with maritime transport and commercial shipping vessels. Known areas for species to inhabit on shipping vessels include hulls and ballast water tanks. Species can reside in ballast water, in the sediment layer or on the sediment-water interface inside ballast tanks.&lt;/p&gt;
 Hull Biofouling
 </x:v>
       </x:c>
       <x:c r="C2" t="str">
         <x:v/>
       </x:c>
       <x:c r="D2" t="str">
         <x:v>High Tide, Low Tide, Mid Tide, Sub-tidal</x:v>
       </x:c>
       <x:c r="E2" t="str">
         <x:v/>
       </x:c>
       <x:c r="F2" t="str">
         <x:v>15.0000</x:v>
       </x:c>
       <x:c r="G2" t="str">
         <x:v>&lt;p&gt;Muñoz and McDonald, 2014&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="H2" t="str">
         <x:v>31.0000</x:v>