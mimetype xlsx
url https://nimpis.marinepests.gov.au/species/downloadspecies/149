--- v3 (2026-06-07)
+++ v4 (2026-07-26)
@@ -1,78 +1,78 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbfa14c1079af4d5c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46ab1ad91db3497c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="Re656b52ed813458c"/>
-[...15 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="R1f156b66f31c4edf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="Rf0548ac9f802454f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="General" sheetId="2" r:id="R0c2539e390414275"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Identification" sheetId="3" r:id="Rf4aad5853c2740df"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Similar species" sheetId="4" r:id="R1fafab1e75be47e8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Habitat" sheetId="5" r:id="R04c87f87649f4f32"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Reproduction and growth" sheetId="6" r:id="Rf83b991e3b2d4379"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Feeding" sheetId="7" r:id="R55c705da20c54427"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Competitors" sheetId="8" r:id="Rb0dcb20a448a48c3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Predators" sheetId="9" r:id="Rfbe48531b38a4a94"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Vectors" sheetId="10" r:id="R6ddf6adfc52149d2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Impacts" sheetId="11" r:id="R9e8d7e8b871c4d12"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Controls" sheetId="12" r:id="R73b82cb203854f71"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Species controls" sheetId="13" r:id="R3113dcc8c10d4528"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Additional information" sheetId="14" r:id="R8f7d3d8792d14d62"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="References" sheetId="15" r:id="R2aa274a56b4547e1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Images" sheetId="16" r:id="R4f23b038e3404389"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="R2e8bc72a021149c0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re656b52ed813458c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R963d51a674a4448f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rab983d33535b4bf0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="Ra84f1dc261bb4fd4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="R617f14f4b06d43ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="Ra298adf870334496" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="R8c30428482c44b25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="Rd98a105269084269" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="R771f90132fe448a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="R52c0bc38cb59430f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="Rb97ef3bca3d74443" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="R1c6dd63de8304aa6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="Rea9e5ed0b3604abf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="R8840ba12fb854f8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="Rbf434cc8963e42c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="Rc587102c17ac4dc5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="R1f156b66f31c4edf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf0548ac9f802454f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R0c2539e390414275" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rf4aad5853c2740df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="R1fafab1e75be47e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="R04c87f87649f4f32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="Rf83b991e3b2d4379" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="R55c705da20c54427" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="Rb0dcb20a448a48c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="Rfbe48531b38a4a94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="R6ddf6adfc52149d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="R9e8d7e8b871c4d12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="R73b82cb203854f71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="R3113dcc8c10d4528" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="R8f7d3d8792d14d62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="R2aa274a56b4547e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="R4f23b038e3404389" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="R2e8bc72a021149c0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Scientific name</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Common name</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Developments</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>General description</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>ID card URL</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Australian distribution</x:v>
       </x:c>
       <x:c r="G1" t="str">