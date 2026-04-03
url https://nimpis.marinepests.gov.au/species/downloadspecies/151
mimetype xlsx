--- v0 (2025-10-19)
+++ v1 (2026-04-03)
@@ -1,78 +1,78 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R485c8df081ef45d3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3cc1bacc163c4b77" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="R120981232f0b474b"/>
-[...15 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="R27bfe1cd9dc64422"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="R4dfd876b46474e46"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="General" sheetId="2" r:id="R1dbd31f5a51b4d8f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Identification" sheetId="3" r:id="Rd82e6dabf2184026"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Similar species" sheetId="4" r:id="R6b9b9ae118cf4ab5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Habitat" sheetId="5" r:id="R7dacfaca9ba14365"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Reproduction and growth" sheetId="6" r:id="R4fc2257640194a32"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Feeding" sheetId="7" r:id="R94bebf8dcc204bf6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Competitors" sheetId="8" r:id="Rea1ef385d860414e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Predators" sheetId="9" r:id="R6c5b634421b74feb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Vectors" sheetId="10" r:id="R02f1aece37de41be"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Impacts" sheetId="11" r:id="Rfc30224f5c394da6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Controls" sheetId="12" r:id="Rb45b5b0fd3eb4e1c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Species controls" sheetId="13" r:id="Rc90cc07445c14a0f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Additional information" sheetId="14" r:id="R2687404ca60d4578"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="References" sheetId="15" r:id="R4cb01c992a4c41e4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Images" sheetId="16" r:id="R2001c4a59dc74265"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="R5208e9bbfb0d45f6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R120981232f0b474b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rf54457eb58cf4129" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R42bc6a4169f54f90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="Rc4a8391fe0054610" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="R8ad5d1acdfb44812" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="R40ca564e9d294be3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="R0509b4da31ef4ee1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="Rc624f99e90364d5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="R19b49d59b8cd4569" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="R4d49ef4db1a74ae9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="R5e8a0d2dcca94273" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="R672a06a597a64177" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="R392485b1e2ed44f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="R2e25cedb47014f6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="R4e2814ec3b6347ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="R19ba0f962358422d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="R27bfe1cd9dc64422" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4dfd876b46474e46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R1dbd31f5a51b4d8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rd82e6dabf2184026" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="R6b9b9ae118cf4ab5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="R7dacfaca9ba14365" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="R4fc2257640194a32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="R94bebf8dcc204bf6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="Rea1ef385d860414e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="R6c5b634421b74feb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="R02f1aece37de41be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="Rfc30224f5c394da6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="Rb45b5b0fd3eb4e1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="Rc90cc07445c14a0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="R2687404ca60d4578" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="R4cb01c992a4c41e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="R2001c4a59dc74265" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="R5208e9bbfb0d45f6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Scientific name</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Common name</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Developments</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>General description</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>ID card URL</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Australian distribution</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -89,158 +89,158 @@
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str">
         <x:v>Magallana (Crassostrea) bilineata (Röding, 1798)</x:v>
       </x:c>
       <x:c r="B2" t="str">
         <x:v>Black scar oyster</x:v>
       </x:c>
       <x:c r="C2" t="str">
         <x:v>&lt;p&gt;First detected in northern Australia in late 2019 (Cairns, Port Douglas, Cooktown; Willan et al.,&lt;em&gt; &lt;/em&gt;2021), further detection in Mourilyan Harbour in early 2021.&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="D2" t="str">
         <x:v>&lt;p&gt;The black-scar oyster, &lt;em&gt;Magallana bilineata&lt;/em&gt;, is a large, tropical oyster that can grow to up to 212 mm in shell length (Rao, 1987). It is usually found in estuaries and inlets attached to solid material such as rocks or pilings. While shells of all oyster species are extremely variable, the internal dark adductor muscle scar on both valves&amp;nbsp;is distinctive of&amp;nbsp;this species (Willan et al., 2021), although other species variably possess this trait. The external shell of the oyster is pale yellow or purplish in colour, and possesses thin, flaky layers (Willan et al.,&lt;em&gt; &lt;/em&gt;2021). When freshly opened, the outer parts of the shell hinge are distinctly iridescent green (Willan et al.,&lt;em&gt; &lt;/em&gt;2021). Other species found in the area possess internal pits, or ‘chomata’, around at least part of the shell margin; these are never seen in &lt;em&gt;M. bilineata&lt;/em&gt;.&lt;/p&gt;
 &lt;p&gt;&lt;em&gt;M. bilineata &lt;/em&gt;is an important aquaculture species in India (Rao and Rao, 1985) and the Philippines (Lebata-Ramos et al., 2021), and was deliberately introduced to Fiji in the 1970s for this purpose (Kinch et al.,&amp;nbsp;2019a;&amp;nbsp;Kinch et al.,&lt;em&gt; &lt;/em&gt;2019b). Until recently&amp;nbsp;it has only been found within disturbed habitats (marinas and harbours) in northern Queensland (Willan et al.,&lt;em&gt; &lt;/em&gt;2021), although it&amp;nbsp;has been recently discovered on rocks near unmodified anchorages near Cooktown. It is unknown whether this species poses a risk to Australian ecosystems, however as an exotic introduction it has been included as reportable ‘biosecurity matter’ in Queensland (Willan et al.,&lt;em&gt; &lt;/em&gt;2021).&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="E2" t="str">
         <x:v/>
       </x:c>
       <x:c r="F2" t="str">
         <x:v>Established</x:v>
       </x:c>
       <x:c r="G2" t="str">
-        <x:v>Queensland</x:v>
+        <x:v>Northern Territory, Queensland</x:v>
       </x:c>
       <x:c r="H2" t="str">
         <x:v>Non-native</x:v>
       </x:c>
       <x:c r="I2" t="str">
         <x:v>Indo-Pacific Ocean</x:v>
       </x:c>
       <x:c r="J2" t="str">
         <x:v>&lt;p&gt;&lt;em&gt;Magallana bilineata&lt;/em&gt; has a wide distribution including Pakistan, India, Sri Lanka, China, Thailand, Malaysia, Indonesia, Philippines, Japan and Papua New Guinea (Willan et al., 2021). Originally described based on a specimen from the ‘East Indian Seas’, it is likely that this important aquaculture species has been widely translocated.&lt;br&gt;
 &lt;br&gt;
 The species was intentionally introduced to Fiji in the 1970s for the purposes of aquaculture, and is now established there (Kinch&lt;em&gt; &lt;/em&gt;et al., 2019a, Kinch et al., 2019b).&amp;nbsp;&lt;/p&gt;
 </x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Notes</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Vectors</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str">
         <x:v>&lt;p&gt;Given the species has been found in large numbers on boat hulls in far north Queensland, and that it appears to have become established in several marinas/ports, it is proposed that hull biofouling is the most likely mechanism of translocation of the species in Australia at this time (Willan et al., 2021).&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="B2" t="str">
         <x:v>Vector type: Fisheries and Aquaculture
-Vector type description: &lt;p&gt;This class encompasses vectors associated with fisheries and aquaculture activities and trade. An example of a vector from this class is Fisheries intentional, which would incorporate, for example, the introduction of the Pacific oyster &lt;em&gt;Magallana gigas&lt;/em&gt; for aquaculture purposes. Other vectors included in this class are: Discarded bait, Fisheries accidental (not oysters), mollusc accidental, mollusc intentional, packing material and scientific escape.&lt;/p&gt;
+Vector type description: &lt;p&gt;Vectors types associated with fisheries and aquaculture and trade activities. Examples of&amp;nbsp; vectors from this class are the deliberately translocation&amp;nbsp;of oysters&amp;nbsp; for aquaculture purposes or discarded fishing equipment which is fouled with marine organisms.&amp;nbsp;&lt;/p&gt;
 Vectors:
 Vector: Fisheries - Accidental 
-Description: &lt;p&gt;The accidental translocation of species through aquaculture and fisheries activities. This vector includes the accidental release of live fish&amp;nbsp;and&amp;nbsp;crustaceans&amp;nbsp; imported for human consumption. This vector also includes the accidental translocation of species attached to aquaculture gear (floats, cages, etc).&lt;/p&gt;
+Description: &lt;p&gt;The accidental translocation of marine pests with aquaculture and commerical fisheries activities. This vector includes the accidental translocation of marine pests attached to aquaculture equipment such as floats, nets or cages.&lt;/p&gt;
 Vector: Mollusc - Intentional
-Description: This vector describes the deliberate introduction of molluscs.  Species of molluscs are highly valued aquaculture species and have been translocated to many locations around the world to establish aquaculture industries and also to restock areas where native stocks have been lost through either disease or overfishing.
+Description: &lt;p&gt;This vector describes the deliberate introduction of molluscs into a new location for aquaculture. Species of molluscs are highly valued aquaculture species and have been translocated to many locations around the world to establish aquaculture industries and also to restock production areas.&lt;/p&gt;
 Vector type: Marine Infrastructure
 Vector type description: &lt;p&gt;This class encompasses vectors associated with moveable infrastructure in the marine environment.&lt;/p&gt;
 Vectors:
 Vector: Marine Infrastructure
-Description: &lt;p&gt;The movement of marine infrastructure can act as a vector for fouling&amp;nbsp;communities such as encursting or sessile species (e.g. ascidians, bivalves, barnacles, bryozoans, algae),&amp;nbsp;however they can also&amp;nbsp;include mobile species (e.g. crabs, seastars). Marine infrastructure that can be moved may include buoys, floating pontoons and&amp;nbsp;navigation aids etc.&lt;/p&gt;
+Description: &lt;p&gt;The movement of marine infrastructure, may include buoys, floating pontoons and&amp;nbsp;navigation aids. It can act as a vector for fouling&amp;nbsp;communities such as encursting or sessile species e.g. ascidians, bivalves, barnacles, bryozoans or algae,&amp;nbsp;however they can also&amp;nbsp;include mobile species e.g. crabs or seastars. Marine infrastructure can also be moved intentionally or during natural disasters.&lt;/p&gt;
 Vector type: Natural Dispersal
-Vector type description: Natural dispersal is a mechanism for the range expansion of a species through natural processes such as the movement of larvae or adults to a new location.  As an example, through passive movement in water currents; or active movement (migration) in response to changes in environmental conditions such as salinity changes or water flow dynamics.  Natural dispersal also allows for the successful settlement of recruits in a new location.  The only vector associated with this class is: Natural dispersal.
+Vector type description: &lt;p&gt;Vectors associated with natural range extension through natural processes such as the movement of species to a new location. This is through passive movement in water currents or active movement (migration) due to changes in environmental conditions such as salinity or water temperature.&lt;/p&gt;
 Vectors:
 Vector: Natural Dispersal
-Description: Natural dispersal is a mechanism for the range expansion of a species through the movement of larvae or adults to a new location, and the successful settlement of recruits in this new location.  Characteristics of a species that may be translocated via this vector include having a planktonic dispersal phase; and readily fouling floating objects.  Natural dispersal also allows for the successful settlement of recruits in a new location.
+Description: &lt;p&gt;Natural dispersal is a mechanism for the range expansion of a species through the movement of larvae or adults to a new location, and the successful settlement of recruits in this new location.&lt;/p&gt;
 Vector type: Vessels
-Vector type description: &lt;p&gt;This class encompasses vectors associated with maritime transport and shipping activities. Vessels includes; commercial ships (e.g. tankers, container ships, ferries, barges), fishing vessels, recreational vessels, passenger vessels, drilling platforms and research vessels. An example of a vector from this class is ballast water, which has been found to transport up to 10 000 different species at any one time. Other vectors associated with this class include: dry ballast, biofouling community.&lt;/p&gt;
+Vector type description: &lt;p&gt;Vectors associated with maritime transport and shipping activities. Vessels include bulk carriers, container ships, passenger vessels, fishing vessels, illegal foreign entry vessels and recreational vessels. Ballast water can potentially transport marine species in vessel ballast tanks and via biofouling on the exterior of vessels or internal water systems and equipment. &amp;nbsp;&amp;nbsp;&lt;/p&gt;
 Vectors:
 Vector: Biofouling
-Description: &lt;p&gt;Fouling communities are typically composed of encrusting or sessile species, however they can include mobile species. This vector can introduce species through a variety of means. Three examples are: (1) The spawning of a fouling species on a vessel in port and its successful settlement and establishment of a reproductive population; (2) The dislodgement of fouling species from a vessel in port through abrasion with wharf structures, through high vessel speedswater or vessel hull cleaning (which&amp;nbsp;should only be undertake in accordance with the &lt;a href="https://www.agriculture.gov.au/biosecurity/avm/vessels/marine-pest-biosecurity/biofouling/anti-fouling-and-inwater-cleaning-guidelines"&gt;national antifouling and in-water cleaning guidelines&lt;/a&gt;); and (3) The sinking of fouled vessels either deliberately or accidentally can introduce new species to a location. There are a variety of vectors capable of having a fouling community. Characteristics of a fouling community found on wooden boat hulls include: having a wood boring habit; a benthic sessile or encrusting stage; and mobile adults or larval stages. Fouling communities found within sea chests, anchor wells etc. often are mobile crevice occupying species or known obligate associate of fouling species and can escape into new locations.&lt;/p&gt;
+Description: &lt;p&gt;Biofouling is the accumulation of sessile or mobile marine organisims on submerged parts of vessels. When marine pests attach to vessel hulls or niche areas (e.g. sea chests, propeller shafts or rudders), they can be transported to new locations. Introduction can occur through (1) A fouling species spawning event from the external or internal parts of a vessel while in port and its successful establishment. (2) The dislodgement of fouling species from a vessel accidentally such as abrasion with wharf structures, or deliberately through in-water cleaning activities; and (3) The sinking of fouled vessels either deliberately or accidentally.&lt;/p&gt;
 </x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Notes</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Impacts</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str">
         <x:v>&lt;p&gt;While only recently detected in Australia, the presence of the species on boat hulls indicates it may become a biofouling organism (Willan et al., 2021).&lt;/p&gt;
 &lt;p&gt;Internationally it is known to foul infrastructure; particularly cooling water systems for power stations (Sasikumar et al.,&lt;em&gt; &lt;/em&gt;1990, Rajagopal et al., 2003). It is a vector for a number of oyster pathogens (Suja et al., 2020).&lt;/p&gt;
 &lt;p&gt;Within India, short-term suspended aquaculture of &lt;em&gt;M. bilineata &lt;/em&gt;was found to have no impact on the benthic faunal community (Ramalinga and Kripa, 2007).&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="B2" t="str">
         <x:v>Impact type: Economic
-Impact type description: &lt;p&gt;Marine pests have the potential to affect fisheries, aquaculture and aquatic tourism industries. Introduced species that become invasive&amp;nbsp;may experience significant population increases and foul marine infrastructure, inhibiting their usage. They may also affect access for Australian seafood products in international markets.&lt;/p&gt;
+Impact type description: &lt;p&gt;Marine pests have the potential to affect fisheries, aquaculture, infrastructure, maritime vessels and trade and tourism.&lt;/p&gt;
 Impacts:
 Impact: Fisheries, Aquaculture and Other Aquatic Industries
 Description: &lt;p&gt;Marine pests may affect recreational fishing grounds and reduce the viability of various aquaculture industries. This can result in revenue losses for primary production sectors and commercial fisheries.&lt;/p&gt;
 Species specifics: &lt;p&gt;&lt;em&gt;M. bilineata &lt;/em&gt;is known to harbour a number of parasites and diseases (Joseph, 1977; Stephen, 1978; Suja et al., 2020); whether these can be transmitted to local aquaculture species is unknown.&lt;/p&gt;
 &lt;p&gt;&lt;em&gt;M. bilineata&lt;/em&gt; is the main species of oyster cultivated in some Asian countries and so provides income for farmers and economic activity in those areas where it is grown.&lt;/p&gt;
 Impact: Infrastructure
-Description: &lt;p&gt;Accumulation of marine pests may damage or impede performance of marine infrastructure including marinas, wharfs, jetties and immersed structures such as water intake pipes. Industries may incur costs associated with the removal of pests and repair of marine infrastructure once it has been damaged.&lt;/p&gt;
+Description: &lt;p&gt;Accumulation of marine pests may damage or impede performance of marine infrastructure including marinas, wharfs, jetties or immersed structures such as water intake pipes. Industries may incur costs associated with the removal of pests and repair of marine infrastructure once it has been damaged.&amp;nbsp;&lt;/p&gt;
 Species specifics: &lt;p&gt;&lt;em&gt;M. bilineata&lt;/em&gt; is known to foul tropical industrial cooling water systems (e.g., for power stations) (Sasikumar et al.,&lt;em&gt; &lt;/em&gt;1990, Rajagopal et al., 2003).&lt;/p&gt;
 Impact: Vessels
-Description: &lt;p&gt;The attachment of marine pests to vessels can damage the hull and other components of vessels including engines, propellers and rudders. The removal of marine pests also increases vessel down time, cleaning and treatment costs and may ultimately decrease the life of a vessel. Biofouling may also increase vessel drag and fuel consumption, leading to higher running costs.&lt;/p&gt;
+Description: &lt;p&gt;Biofouling increases vessels’ fuel consumption. Biofouling can damage or impact the operation of vessel components. The need to remove accumulated biofouling more frequently raises overall vessel maintenance costs.&lt;/p&gt;
 Species specifics: &lt;p&gt;&lt;em&gt;M. bilineata&lt;/em&gt; is known to settle on boat hulls (Willan et al., 2021).&lt;/p&gt;
 Impact type: Environmental
-Impact type description: &lt;p&gt;Marine pests have the potential to modify marine ecosystems by directy predating on or outcompeting native species for resources. Marine pests can also change existing marine habiats through their feeding, reproductive and sheltering behaviours&lt;/p&gt;
+Impact type description: &lt;p&gt;Marine pests can alter marine ecosystems and habitats through competition, predation, smothering and habitat modification.&lt;/p&gt;
 Impacts:
 Impact: Species and Communities
-Description: &lt;p&gt;Marine pests can be poisonous and/or venomous. They may pose a risk to native species or communities through direct predation or competition. They may also dominate and outcompete native species or introduce new pathogens and parasites.&lt;/p&gt;
+Description: &lt;p&gt;Marine pests can be poisonous and/or venomous. They may pose a risk to native species or communities through direct predation or competition. They may also dominate and outcompete native species or introduce new pathogens and parasites to new areas.&lt;/p&gt;
 Species specifics: &lt;p&gt;&lt;em&gt;M. bilineata &lt;/em&gt;is known to harbour a number of parasites and diseases (Joseph, 1977; Stephen, 1978; Suja et al., 2020); whether these can be transmitted to local species is unknown.&lt;/p&gt;
 Impact type: Human Health
-Impact type description: &lt;p&gt;Marine pests may pose a direct threat to public health and result in physical injury and illness. They may also act as vectors for other parasites and diseases of human health concerns.&lt;/p&gt;
+Impact type description: &lt;p&gt;Marine pests may pose direct human health risks.&amp;nbsp;For example they may be carriers of diseases and parasites which cause health human concerns.&amp;nbsp;&lt;/p&gt;
 Impacts:
 Impact: Human Health
-Description: &lt;p&gt;Marine pests may pose a threat to human health and can cause physical injury, poisoning, and food-borne illnesses,. Some organisms, notably aquatic dinoflagellates, have the potential to cause toxicity in humans when ingested in high levels. Other marine pests can act as vectors for parasites and diseases of human health concern.&lt;/p&gt;
+Description: &lt;p&gt;Certain marine organisms may pose risks to human health through physical injury, toxicity, or as vectors for disease and or parasites.&amp;nbsp;&lt;/p&gt;
 Species specifics: &lt;p&gt;All oysters can carry pathogens of human health concern from contaminated waters, and oysters may also occasionally carry toxins from algae if these are present in the area.&lt;/p&gt;
 </x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Notes</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Legal issues</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str">
         <x:v>&lt;p&gt;There are limited reports of control of &lt;em&gt;M. bilineata&lt;/em&gt;, except in water cooling systems. In these cases populations are controlled by dosing with chlorine and/or high temperature water.&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="B2" t="str">
@@ -263,68 +263,68 @@
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Application method</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>Side effects</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>Appropriate</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Health and safety</x:v>
       </x:c>
       <x:c r="G1" t="str">
         <x:v>Constraints</x:v>
       </x:c>
       <x:c r="H1" t="str">
         <x:v>Species specifics</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str">
         <x:v>Ammonia - ammonium compounds</x:v>
       </x:c>
       <x:c r="B2" t="str">
-        <x:v>&lt;p&gt;The common fertiliser component, ammonium sulphate has been added to brackish water ponds to successfully kill phytoplankton &lt;em&gt;Prymnesium parvum&lt;/em&gt; (Kimor 2000). Liquid ammonia is used as a reagent, pH adjustment, bleaching, manufacture of ammonium salts and aniline salts. It is reported to be a useful and inexpensive control agent in brackish water ponds to kill Prymnesium at temperatures lower than 20&amp;nbsp;&lt;sup&gt;o&lt;/sup&gt;C and less than pH 8.5 (Kimor 2000). Polyquartenary ammonium compounds have been used as non-oxidising molluscicides with a number of commercial products available in the USA for control of &lt;em&gt;Dreissena polymorpha&lt;/em&gt; infestations.&lt;br /&gt;
-Many of the commercial molluscides used for Dreissena control in the USA are not yet registered for use in Australia. However a number of other polyquaternary compounds are listed on the NRA database.&lt;/p&gt;
+        <x:v>&lt;p&gt;The common fertiliser component, ammonium sulphate has been added to brackish water ponds to successfully kill phytoplankton &lt;em&gt;Prymnesium parvum&lt;/em&gt; (Kimor 2000). Liquid ammonia is used as a reagent, pH adjustment, bleaching, manufacture of ammonium salts and aniline salts. Polyquartenary ammonium compounds have been used as non-oxidising molluscicides.&lt;br /&gt;
+&amp;nbsp;&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="C2" t="str">
-        <x:v>&lt;p&gt;Injection of poisons including ammonia using pole spears was found to be locally effective on the Great Barrier Reef to kill &lt;em&gt;Acanthaster planci&lt;/em&gt;. Kill rates were close to 100% depending on the poison used (Birkeland and Lucus 1990; Thresher et al., 1998). &lt;nbsp&gt;Ammonia is toxic to the stream snail&lt;em&gt; Potamopyrgus antipodarum&lt;/em&gt; (was &lt;em&gt;P. jenkinsi&lt;/em&gt;). However, &lt;em&gt;P. antipodarum &lt;/em&gt;was relatively intolerant of ammonia compared with other invertebrate taxa reported in the literature (Watton and Hawkes 1984). &lt;nbsp&gt;Application of the common fertiliser component, ammonium sulphate at a concentration of 1:100 000 to brackish water ponds to successfully kill phytoplankton &lt;em&gt;Prymnesium parvum&lt;/em&gt; (Kimor 2000).&lt;nbsp&gt;&amp;nbsp;Polyquartenary ammonium compounds have been used as non-oxidising molluscicides with a number of commercial products available in the USA for control of &lt;em&gt;Dreissena polymorpha&lt;/em&gt; infestations. These include:&amp;nbsp;Clam-trol&amp;nbsp;CT2- Betz Chemicals; Calgon H-130- Calgon Corporation; Macrotrol 7326-&amp;nbsp;Nalco; Mexel 432- RTK Technologies; Bayer 73- Mobay Corporation. (Barrett-O&amp;#39;Leary 1994; Claudi and Mackie, 1994; Command and Matthews, 1994; Fisher et al., 1994; Balog et al., 1995; Boelman et al., 1997). Dimethyl-diallyl-ammonium chloride has also been used to control &lt;em&gt;Dreissena polymorpha&lt;/em&gt; (Blanck et al., 1996). While PQ1 (poly-(oxyethylene(dimethyliminio) ethylene(dimethyliminio)ethylene dichloride) and TCMTB (2-(thiocyanomethylthio)benzothiazole) have been used for control of &lt;em&gt;Dreissena polymorpha&lt;/em&gt; and &lt;em&gt;Corbicula fluminea&lt;/em&gt; (McMahon et al., 1993).&lt;/nbsp&gt;&lt;/nbsp&gt;&lt;/nbsp&gt;&lt;/p&gt;
+        <x:v>&lt;p&gt;Injection of poisons including ammonia using pole spears was found to be locally effective on the Great Barrier Reef to kill Crown of Thorns (&lt;em&gt;Acanthaster planci)&lt;/em&gt;. Kill rates were close to 100% depending on the poison used (Birkeland and Lucus 1990; Thresher et al., 1998). Ammonia is toxic to the stream snail&lt;em&gt; Potamopyrgus antipodarum&lt;/em&gt; (was &lt;em&gt;P. jenkinsi&lt;/em&gt;). However, &lt;em&gt;P. antipodarum &lt;/em&gt;was relatively intolerant of ammonia compared with other invertebrate taxa (Watton and Hawkes 1984). Application of the common fertiliser component, ammonium sulphate at a concentration of 1:100 000 to brackish water ponds to successfully kill phytoplankton &lt;em&gt;Prymnesium parvum&lt;/em&gt; (Kimor 2000).&amp;nbsp;&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="D2" t="str">
         <x:v>&lt;p&gt;The addition of ammonium sulphate to brackish water ponds to successfully kill phytoplankton &lt;em&gt;Prymnesium parvum&lt;/em&gt; has generally had no adverse effects on fish or other plankton (Kimor 2000).&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="E2" t="str">
-        <x:v>&lt;p&gt;Maximum rate of 140 injections per hour using pole spears (Birkeland and Lucus, 1990).&lt;/p&gt;
-</x:v>
+        <x:v/>
       </x:c>
       <x:c r="F2" t="str">
-        <x:v>Ammonia and ammonium chloride are hazardous according to Worksafe Australia criteria (NOHSC), while ammonium sulphate is classified as non hazardous. MSDS are available from the manufacturers, vendors, NOHSC and some Internet sources.</x:v>
+        <x:v>&lt;p&gt;Ammonia and ammonium chloride are hazardous according to Worksafe Australia criteria (NOHSC), while ammonium sulphate is classified as non hazardous. Follow available MSDS.&amp;nbsp;&lt;/p&gt;
+</x:v>
       </x:c>
       <x:c r="G2" t="str">
         <x:v/>
       </x:c>
       <x:c r="H2" t="str">
         <x:v>&lt;p&gt;Spat can tolerate at least up to 0.8 ppm ammonia (Lebata-Ramos et al., 2021)&lt;/p&gt;
 </x:v>
       </x:c>
     </x:row>
     <x:row r="3">
       <x:c r="A3" t="str">
         <x:v>Chlorine</x:v>
       </x:c>
       <x:c r="B3" t="str">
         <x:v>&lt;p&gt;Biocide. Chlorine based chemicals that rely on the biocidal action of hypochlorous acid are commonly used to reduce the level of bacteria, viruses, algae and fungi in domestic water supplies, swimming pools, sewerage effluent and industrial water systems. (Bolch and Hallegraeff, 1993). Chlorine can be used in many forms including sodium hypochlorite - NaOCl, chloramines - NH&lt;sub&gt;2&lt;/sub&gt;Cl, NHCl&lt;sub&gt;2&lt;/sub&gt;, NCl3, chlorine dioxide - ClO&lt;sub&gt;2&lt;/sub&gt; (gas), sodium chlorite - NaClO&lt;sub&gt;2&lt;/sub&gt; (produces super-oxide O&lt;sup&gt;&lt;sub&gt;-2)&lt;/sub&gt;&lt;/sup&gt; (Boelman et al., 1997; Harrington et al., 1997). Chlorol (chloros -10% chlorine) has been used to control Urosalpinx gastropods.&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="C3" t="str">
         <x:v>&lt;p&gt;Application methods varying including gas injection, solutions pumped underneath black plastic used to smother the sediments or through water conduits or placing bags of solution around target species.&amp;nbsp;Electrolysis of natural seawater produces NaOCl at concentrations and has been used to control dinoflagellates in laboratory studies&amp;nbsp;and in ballast water (Carpenter et al., 1972; Boyd 1996; Kim et al., 2000), &lt;em&gt;Caulerpa taxifolia&lt;/em&gt; (Boudouresque et al., 1996) and fouling in ship water piping systems (Ganti and Kalyanasundarum, 1975). &lt;nbsp&gt;Chlorination is also used to control fouling bivalves and prevent settlement in freshwater reservoirs, treatment works, power stations and water ways and raw water supply systems, estuarine waterworks and seawater cooled power stations&amp;nbsp;(Morton et al., 1976; Rajagopal et al., 1997b). &lt;nbsp&gt;Continuous chlorination using chlorine gas or hypochlorite forces closure of the shell valves of bivalves cutting off the supply of oxygen and food enriched waters and preventing the expulsion of carbon dioxide and other waste products&amp;nbsp;(Morton et al., 1976). Intermittent chlorination is generally ineffective in preventing mussel settlement and growth, as mussels that settle between the chlorine pulses were able to resist subsequent exposures to chlorine. If chemicals are applied after and during spawning periods, settlement and recolonisation of the system by newly metamorphosed mussels is prevented&amp;nbsp;(Ricciardi 1998). A selective summary of the details of chlorination of various mussel species in power plant biofouling control is given in Rajagopal et al., (1997b). &lt;nbsp&gt;Free chlorine levels between 0.2-1.0 ppm are required to control phytoplankton growth. Williams et al., (1982) as cited in Bolcha nd Hallegraeff (1993) required free chlorine concentrations (as sodium or calcium hypochlorite) or 20ppm over 24 hours to kill small shrimp and larval fish in ballast water samples.&lt;/nbsp&gt;&lt;/nbsp&gt;&lt;/nbsp&gt;&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="D3" t="str">
         <x:v/>
       </x:c>
       <x:c r="E3" t="str">
@@ -451,51 +451,51 @@
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Url</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str">
         <x:v>&lt;p&gt;Amin, S.M.N., Zafar, M., Halim, A. 2008. Age, growth, mortality and population structure of the oyster, &lt;em&gt;Crassostrea madrasensis&lt;/em&gt;, in the Moheskhali Channel (southeastern coast of Bangladesh). &lt;em&gt;Journal of Applied Ichthyology, &lt;/em&gt;24: 18-25. DOI: 10.1111/j.1439-0426.2007.01007.x.&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="B2" t="str">
         <x:v>https://www.researchgate.net/publication/230265486_Age_growth_mortality_and_population_structure_of_the_oyster_Crassostrea_madrasensis_in_the_Moheskhali_Channel_southeastern_coast_of_Bangladesh</x:v>
       </x:c>
     </x:row>
     <x:row r="3">
       <x:c r="A3" t="str">
         <x:v>&lt;p&gt;Aslam, S., Dekker, H., Siddiqui, G., Mustaquim, J., Kazmi, S.J.H. 2020. Biodiversity on intertidal oyster reefs in the Hab River mouth: 35 new records from Pakistan. &lt;em&gt;Regional Studies of Marine Science&lt;/em&gt;, 39: 101415. DOI: 10.1016/j.rsma.2020.101415.&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="B3" t="str">
         <x:v>https://www.sciencedirect.com/science/article/pii/S2352485520305430</x:v>
       </x:c>
     </x:row>
     <x:row r="4">
       <x:c r="A4" t="str">
-        <x:v>&lt;p&gt;Bloomfield, N., Summerson, R. and Arthur, T. (2021). Updating the Species Temperature Tolerances used in the Species Range Mapping Method and Incorporating Known Species Distributions. Canberra, ABARES: 87.&lt;/p&gt;
+        <x:v>&lt;p&gt;Bloomfield, N., Summerson, R. and Arthur, T. 2021. Updating the Species Temperature Tolerances used in the Species Range Mapping Method and Incorporating Known Species Distributions. Canberra, ABARES: 87.&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="B4" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="5">
       <x:c r="A5" t="str">
         <x:v>&lt;p&gt;Born, I.E. 1788. Index rerum naturalium Musei Caesarei Vindobonensis. Verzeichniss der Natürlichen Seltenheiten des K.K. Naturalien Kabinets zu Wien. Erster Theil, Schalthiere. Pars 1 Testacea. Vindobonae :ex officina Krausiana. Vienna.&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="B5" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="6">
       <x:c r="A6" t="str">
         <x:v>&lt;p&gt;Bory de Saint-Vincent, J.B. 1827. Tableau Encyclopédique et Méthodique des Trois Règnes de la nature. Vers, Coquilles, Mollusques et Polypiers. Tome Premier. Chez Mme veuve Agasse, Imprimeur-Librarie, Paris. Vol. 1: i–vii+1–180+pls 1–95.&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="B6" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="7">
@@ -1218,190 +1218,219 @@
       </x:c>
       <x:c r="C5" t="str">
         <x:v>13/01/2020</x:v>
       </x:c>
       <x:c r="D5" t="str">
         <x:v>Passive</x:v>
       </x:c>
       <x:c r="E5" t="str">
         <x:v>Visual Survey</x:v>
       </x:c>
       <x:c r="F5" t="str">
         <x:v>Queensland</x:v>
       </x:c>
       <x:c r="G5" t="str">
         <x:v>-16.4825</x:v>
       </x:c>
       <x:c r="H5" t="str">
         <x:v>145.4601</x:v>
       </x:c>
       <x:c r="I5" t="str">
         <x:v>Port Douglas</x:v>
       </x:c>
     </x:row>
     <x:row r="6">
       <x:c r="A6" t="str">
-        <x:v>Mourilyan Harbour 2021</x:v>
+        <x:v>Cullen Bay Marina 2025</x:v>
       </x:c>
       <x:c r="B6" t="str">
-        <x:v>Qld DPI</x:v>
+        <x:v>NT DAF</x:v>
       </x:c>
       <x:c r="C6" t="str">
-        <x:v>10/02/2021</x:v>
+        <x:v>18/07/2025</x:v>
       </x:c>
       <x:c r="D6" t="str">
-        <x:v>Passive</x:v>
+        <x:v>Active</x:v>
       </x:c>
       <x:c r="E6" t="str">
-        <x:v>Visual Survey</x:v>
+        <x:v>planned but not targeted</x:v>
       </x:c>
       <x:c r="F6" t="str">
-        <x:v>Queensland</x:v>
+        <x:v>Northern Territory</x:v>
       </x:c>
       <x:c r="G6" t="str">
-        <x:v>-17.6013</x:v>
+        <x:v>-12.4513</x:v>
       </x:c>
       <x:c r="H6" t="str">
-        <x:v>146.1210</x:v>
+        <x:v>130.8213</x:v>
       </x:c>
       <x:c r="I6" t="str">
-        <x:v>Mourilyan Harbour boat ramp</x:v>
+        <x:v>Darwin NT</x:v>
       </x:c>
     </x:row>
     <x:row r="7">
       <x:c r="A7" t="str">
-        <x:v>MPSC24_QLD_ElimBeach</x:v>
+        <x:v>Mourilyan Harbour 2021</x:v>
       </x:c>
       <x:c r="B7" t="str">
         <x:v>Qld DPI</x:v>
       </x:c>
       <x:c r="C7" t="str">
-        <x:v>01/08/2022</x:v>
+        <x:v>10/02/2021</x:v>
       </x:c>
       <x:c r="D7" t="str">
-        <x:v>Active</x:v>
+        <x:v>Passive</x:v>
       </x:c>
       <x:c r="E7" t="str">
-        <x:v>Survey</x:v>
+        <x:v>Visual Survey</x:v>
       </x:c>
       <x:c r="F7" t="str">
         <x:v>Queensland</x:v>
       </x:c>
       <x:c r="G7" t="str">
-        <x:v>-15.2566</x:v>
+        <x:v>-17.6013</x:v>
       </x:c>
       <x:c r="H7" t="str">
-        <x:v>145.2869</x:v>
+        <x:v>146.1210</x:v>
       </x:c>
       <x:c r="I7" t="str">
-        <x:v>Elim Beach</x:v>
+        <x:v>Mourilyan Harbour boat ramp</x:v>
       </x:c>
     </x:row>
     <x:row r="8">
       <x:c r="A8" t="str">
-        <x:v>MPSC24_QLD_MissionBeach</x:v>
+        <x:v>MPSC24_QLD_ElimBeach</x:v>
       </x:c>
       <x:c r="B8" t="str">
         <x:v>Qld DPI</x:v>
       </x:c>
       <x:c r="C8" t="str">
-        <x:v>06/10/2022</x:v>
+        <x:v>01/08/2022</x:v>
       </x:c>
       <x:c r="D8" t="str">
         <x:v>Active</x:v>
       </x:c>
       <x:c r="E8" t="str">
         <x:v>Survey</x:v>
       </x:c>
       <x:c r="F8" t="str">
         <x:v>Queensland</x:v>
       </x:c>
       <x:c r="G8" t="str">
-        <x:v>-17.8681</x:v>
+        <x:v>-15.2566</x:v>
       </x:c>
       <x:c r="H8" t="str">
-        <x:v>146.1097</x:v>
+        <x:v>145.2869</x:v>
       </x:c>
       <x:c r="I8" t="str">
-        <x:v>Mission Beach</x:v>
+        <x:v>Elim Beach</x:v>
       </x:c>
     </x:row>
     <x:row r="9">
       <x:c r="A9" t="str">
-        <x:v>One Mile Creek 2024</x:v>
+        <x:v>MPSC24_QLD_MissionBeach</x:v>
       </x:c>
       <x:c r="B9" t="str">
         <x:v>Qld DPI</x:v>
       </x:c>
       <x:c r="C9" t="str">
-        <x:v>13/09/2024</x:v>
+        <x:v>06/10/2022</x:v>
       </x:c>
       <x:c r="D9" t="str">
         <x:v>Active</x:v>
       </x:c>
       <x:c r="E9" t="str">
-        <x:v>Visual inspection</x:v>
+        <x:v>Survey</x:v>
       </x:c>
       <x:c r="F9" t="str">
         <x:v>Queensland</x:v>
       </x:c>
       <x:c r="G9" t="str">
-        <x:v>-14.0949</x:v>
+        <x:v>-17.8681</x:v>
       </x:c>
       <x:c r="H9" t="str">
-        <x:v>143.6927</x:v>
+        <x:v>146.1097</x:v>
       </x:c>
       <x:c r="I9" t="str">
-        <x:v>One Mile Creek Qld</x:v>
+        <x:v>Mission Beach</x:v>
       </x:c>
     </x:row>
     <x:row r="10">
       <x:c r="A10" t="str">
-        <x:v>Weipa Hey River 2024</x:v>
+        <x:v>One Mile Creek 2024</x:v>
       </x:c>
       <x:c r="B10" t="str">
         <x:v>Qld DPI</x:v>
       </x:c>
       <x:c r="C10" t="str">
-        <x:v>17/09/2024</x:v>
+        <x:v>13/09/2024</x:v>
       </x:c>
       <x:c r="D10" t="str">
         <x:v>Active</x:v>
       </x:c>
       <x:c r="E10" t="str">
         <x:v>Visual inspection</x:v>
       </x:c>
       <x:c r="F10" t="str">
         <x:v>Queensland</x:v>
       </x:c>
       <x:c r="G10" t="str">
+        <x:v>-14.0949</x:v>
+      </x:c>
+      <x:c r="H10" t="str">
+        <x:v>143.6927</x:v>
+      </x:c>
+      <x:c r="I10" t="str">
+        <x:v>One Mile Creek Qld</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="11">
+      <x:c r="A11" t="str">
+        <x:v>Weipa Hey River 2024</x:v>
+      </x:c>
+      <x:c r="B11" t="str">
+        <x:v>Qld DPI</x:v>
+      </x:c>
+      <x:c r="C11" t="str">
+        <x:v>17/09/2024</x:v>
+      </x:c>
+      <x:c r="D11" t="str">
+        <x:v>Active</x:v>
+      </x:c>
+      <x:c r="E11" t="str">
+        <x:v>Visual inspection</x:v>
+      </x:c>
+      <x:c r="F11" t="str">
+        <x:v>Queensland</x:v>
+      </x:c>
+      <x:c r="G11" t="str">
         <x:v>-12.7456</x:v>
       </x:c>
-      <x:c r="H10" t="str">
+      <x:c r="H11" t="str">
         <x:v>141.8940</x:v>
       </x:c>
-      <x:c r="I10" t="str">
+      <x:c r="I11" t="str">
         <x:v>Weipa Qld</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Synonyms</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Other common names</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Taxonomic group</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>Kingdom</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>Phylum</x:v>
@@ -1795,51 +1824,51 @@
 &lt;p&gt;The lower adult limit tolerance remains unchanged, but the upper limit has been set as 37.5 °C. Rajagopal et al., (2003) found that, in laboratory experiments, the lethal temperature for &lt;em&gt;Crassostrea madrasensis&lt;/em&gt;, one of the many synonyms of &lt;em&gt;Magallana bilineata&lt;/em&gt; (WoRMS, 2021), was 39 °C. Little difference in oxygen consumption was found between 30–37.5 °C. 37.5 °C, or even 36 °C, is not a limiting temperature in Australia. The lower CLP tolerance remains unchanged, but the upper limit has been set as 33 °C which is a conservative approach based on observations by Devakie and Ali (2000) who found that, at marine salinities (~30 ‰), the survival rate of larvae at 36 °C was 2.4 % (+/- 0.3). The highest rate of larval survival at 30 ‰ was at 30 °C.&lt;/p&gt;
 &lt;p&gt;The modelled potential worldwide range encompasses all known occurrences worldwide and possibly extends further pole-wards, both north and south than might be expected for a tropical oyster. While this is conservative, it may be excessively so. Further research may be necessary.&lt;/p&gt;
 &lt;p&gt;NIMPIS and proposed temperature tolerances using the mapping process.&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;NIMPIS&lt;/strong&gt;&lt;br&gt;
 Adult: 15–32.5&amp;nbsp;°C&lt;br&gt;
 CLP:&amp;nbsp;24–36&amp;nbsp;°C&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;Proposed temperature tolerances&lt;/strong&gt;&lt;br&gt;
 Adult:&amp;nbsp;15–37.5 °C&lt;br&gt;
 CLP:&amp;nbsp;24–33 °C&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="B2" t="str">
         <x:v>Hard
 &lt;p&gt;This category contains both natural and artificial habitats that are solid, fixed or permanent substrata. Species can reside on or within the habitat type. Naturally occurring hard substrates include bedrock, cobble stones and rocky reef structures. Artificial hard substrate include marine infrastructure such as wharf pylons and boat ramps. &amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&lt;/p&gt;
 Artificial
 Bedrock
 Oyster
 Pylons (concrete and timber)
 Reef
 Vessel
 Tidal
 Low Tide
 Mid Tide
 Sub-tidal
 Vessel
-&lt;p&gt;This category refers to habitats associated with maritime transport and commercial shipping vessels. Known areas for species to inhabit on shipping vessels include hulls and tanks for the storage of ballast water. Species can reside in dry ballast, ballast water, in the sediment layer or on the sediment-water interface formed inside ballast tanks.&lt;/p&gt;
+&lt;p&gt;This category refers to habitats associated with maritime transport and commercial shipping vessels. Known areas for species to inhabit on shipping vessels include hulls and ballast water tanks. Species can reside in ballast water, in the sediment layer or on the sediment-water interface inside ballast tanks.&lt;/p&gt;
 Hull Biofouling
 </x:v>
       </x:c>
       <x:c r="C2" t="str">
         <x:v>&lt;p&gt;Larvae: Water – Planktonic&lt;/p&gt;
 &lt;p&gt;Gametes: Water – Planktonic&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="D2" t="str">
         <x:v>Low Tide, Mid Tide, Sub-tidal</x:v>
       </x:c>
       <x:c r="E2" t="str">
         <x:v>&lt;p&gt;Spat (Juvenile): Mid Tide, Low Tide, Subtidal&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="F2" t="str">
         <x:v>15.0000</x:v>
       </x:c>
       <x:c r="G2" t="str">
         <x:v>&lt;p&gt;Rajagopal et al., (2003) found that, in laboratory experiments, the lethal temperature for &lt;em&gt;Crassostrea madrasensis&lt;/em&gt;, one of the many synonyms of &lt;em&gt;Magallana bilineata&lt;/em&gt; (WORMS, 2021), was 39 °C. Little difference in oxygen consumption was found between 30–37.5 °C. Rao (1956) documented maximum water temperatures of 32.5 ˚C over &lt;em&gt;M. bilineata &lt;/em&gt;oyster beds in the Ennur Backwater, India. Similar maximum temperatures (31.8 ˚C) were recorded for oyster populations in an estuary on India’s west coast (Joseph and Madhystha, 1982). &lt;em&gt;M. bilineata&lt;/em&gt; is also known to tolerate high temperatures (31.5 ˚C) in power station outflow pipes (Sasikumar et al., 1990). &lt;em&gt;M. bilineata&lt;/em&gt; had much higher rates of filtration at 30 ˚C than 25 ˚C or lower (Lau et al., 2020).&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="H2" t="str">
         <x:v>37.5000</x:v>
       </x:c>