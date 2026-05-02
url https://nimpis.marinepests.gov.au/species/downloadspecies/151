--- v1 (2026-04-03)
+++ v2 (2026-05-02)
@@ -1,78 +1,78 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3cc1bacc163c4b77" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbbafa117a09549e4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="R4dfd876b46474e46"/>
-[...15 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="R5208e9bbfb0d45f6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="R2e5e849945bc4563"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="General" sheetId="2" r:id="Re2d345726b494226"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Identification" sheetId="3" r:id="R0989cea13031440d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Similar species" sheetId="4" r:id="R57f0490c405648e8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Habitat" sheetId="5" r:id="R73ba028df36a4943"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Reproduction and growth" sheetId="6" r:id="R2dc96bd3f0494228"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Feeding" sheetId="7" r:id="Rddc7127424a2484b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Competitors" sheetId="8" r:id="Rbb568d20b44846b7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Predators" sheetId="9" r:id="R6af493dcf0e548af"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Vectors" sheetId="10" r:id="Rcdf069838eec4b69"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Impacts" sheetId="11" r:id="R8e6cf70018484921"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Controls" sheetId="12" r:id="R367f01e258c34f40"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Species controls" sheetId="13" r:id="Rc6ea1a46c4ed47d7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Additional information" sheetId="14" r:id="R38f833b788cc46f7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="References" sheetId="15" r:id="R9eb8a11a6e974a7e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Images" sheetId="16" r:id="R6f22d4256e634d86"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="Rbe148b93d0624e1b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4dfd876b46474e46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R1dbd31f5a51b4d8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rd82e6dabf2184026" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="R6b9b9ae118cf4ab5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="R7dacfaca9ba14365" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="R4fc2257640194a32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="R94bebf8dcc204bf6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="Rea1ef385d860414e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="R6c5b634421b74feb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="R02f1aece37de41be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="Rfc30224f5c394da6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="Rb45b5b0fd3eb4e1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="Rc90cc07445c14a0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="R2687404ca60d4578" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="R4cb01c992a4c41e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="R2001c4a59dc74265" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="R5208e9bbfb0d45f6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2e5e849945bc4563" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Re2d345726b494226" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R0989cea13031440d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="R57f0490c405648e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="R73ba028df36a4943" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="R2dc96bd3f0494228" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="Rddc7127424a2484b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="Rbb568d20b44846b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="R6af493dcf0e548af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="Rcdf069838eec4b69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="R8e6cf70018484921" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="R367f01e258c34f40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="Rc6ea1a46c4ed47d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="R38f833b788cc46f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="R9eb8a11a6e974a7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="R6f22d4256e634d86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="Rbe148b93d0624e1b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Scientific name</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Common name</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Developments</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>General description</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>ID card URL</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Australian distribution</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -126,71 +126,71 @@
 </x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Notes</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Vectors</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str">
         <x:v>&lt;p&gt;Given the species has been found in large numbers on boat hulls in far north Queensland, and that it appears to have become established in several marinas/ports, it is proposed that hull biofouling is the most likely mechanism of translocation of the species in Australia at this time (Willan et al., 2021).&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="B2" t="str">
         <x:v>Vector type: Fisheries and Aquaculture
-Vector type description: &lt;p&gt;Vectors types associated with fisheries and aquaculture and trade activities. Examples of&amp;nbsp; vectors from this class are the deliberately translocation&amp;nbsp;of oysters&amp;nbsp; for aquaculture purposes or discarded fishing equipment which is fouled with marine organisms.&amp;nbsp;&lt;/p&gt;
+Vector type description: &lt;p&gt;Vectors types associated with fisheries and aquaculture and trade activities. Examples of vectors from this class are the deliberately translocation&amp;nbsp;of oysters for aquaculture purposes or discarded fishing equipment which is fouled with marine organisms.&amp;nbsp;&lt;/p&gt;
 Vectors:
 Vector: Fisheries - Accidental 
-Description: &lt;p&gt;The accidental translocation of marine pests with aquaculture and commerical fisheries activities. This vector includes the accidental translocation of marine pests attached to aquaculture equipment such as floats, nets or cages.&lt;/p&gt;
+Description: &lt;p&gt;The accidental translocation of marine pests with aquaculture and commercial fisheries activities. This vector includes the accidental translocation of marine pests attached to aquaculture equipment such as floats, nets or cages.&lt;/p&gt;
 Vector: Mollusc - Intentional
 Description: &lt;p&gt;This vector describes the deliberate introduction of molluscs into a new location for aquaculture. Species of molluscs are highly valued aquaculture species and have been translocated to many locations around the world to establish aquaculture industries and also to restock production areas.&lt;/p&gt;
 Vector type: Marine Infrastructure
 Vector type description: &lt;p&gt;This class encompasses vectors associated with moveable infrastructure in the marine environment.&lt;/p&gt;
 Vectors:
 Vector: Marine Infrastructure
 Description: &lt;p&gt;The movement of marine infrastructure, may include buoys, floating pontoons and&amp;nbsp;navigation aids. It can act as a vector for fouling&amp;nbsp;communities such as encursting or sessile species e.g. ascidians, bivalves, barnacles, bryozoans or algae,&amp;nbsp;however they can also&amp;nbsp;include mobile species e.g. crabs or seastars. Marine infrastructure can also be moved intentionally or during natural disasters.&lt;/p&gt;
 Vector type: Natural Dispersal
 Vector type description: &lt;p&gt;Vectors associated with natural range extension through natural processes such as the movement of species to a new location. This is through passive movement in water currents or active movement (migration) due to changes in environmental conditions such as salinity or water temperature.&lt;/p&gt;
 Vectors:
 Vector: Natural Dispersal
 Description: &lt;p&gt;Natural dispersal is a mechanism for the range expansion of a species through the movement of larvae or adults to a new location, and the successful settlement of recruits in this new location.&lt;/p&gt;
 Vector type: Vessels
 Vector type description: &lt;p&gt;Vectors associated with maritime transport and shipping activities. Vessels include bulk carriers, container ships, passenger vessels, fishing vessels, illegal foreign entry vessels and recreational vessels. Ballast water can potentially transport marine species in vessel ballast tanks and via biofouling on the exterior of vessels or internal water systems and equipment. &amp;nbsp;&amp;nbsp;&lt;/p&gt;
 Vectors:
 Vector: Biofouling
-Description: &lt;p&gt;Biofouling is the accumulation of sessile or mobile marine organisims on submerged parts of vessels. When marine pests attach to vessel hulls or niche areas (e.g. sea chests, propeller shafts or rudders), they can be transported to new locations. Introduction can occur through (1) A fouling species spawning event from the external or internal parts of a vessel while in port and its successful establishment. (2) The dislodgement of fouling species from a vessel accidentally such as abrasion with wharf structures, or deliberately through in-water cleaning activities; and (3) The sinking of fouled vessels either deliberately or accidentally.&lt;/p&gt;
+Description: &lt;p&gt;Biofouling is the accumulation of sessile or mobile marine organisms on submerged parts of vessels. When marine pests attach to vessel hulls or niche areas (e.g. sea chests, propeller shafts or rudders), they can be transported to new locations. Introduction can occur through (1) A fouling species spawning event from the external or internal parts of a vessel while in port and its successful establishment. (2) The dislodgement of fouling species from a vessel accidentally such as abrasion with wharf structures, or deliberately through in-water cleaning activities; and (3) The sinking of fouled vessels either deliberately or accidentally.&lt;/p&gt;
 </x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Notes</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Impacts</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str">
         <x:v>&lt;p&gt;While only recently detected in Australia, the presence of the species on boat hulls indicates it may become a biofouling organism (Willan et al., 2021).&lt;/p&gt;
 &lt;p&gt;Internationally it is known to foul infrastructure; particularly cooling water systems for power stations (Sasikumar et al.,&lt;em&gt; &lt;/em&gt;1990, Rajagopal et al., 2003). It is a vector for a number of oyster pathogens (Suja et al., 2020).&lt;/p&gt;
 &lt;p&gt;Within India, short-term suspended aquaculture of &lt;em&gt;M. bilineata &lt;/em&gt;was found to have no impact on the benthic faunal community (Ramalinga and Kripa, 2007).&lt;/p&gt;
 </x:v>
       </x:c>