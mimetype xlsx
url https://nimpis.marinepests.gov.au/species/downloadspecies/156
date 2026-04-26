--- v0 (2026-04-04)
+++ v1 (2026-04-26)
@@ -1,78 +1,78 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22e57333d62443e0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11b756483a7b4794" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="R288f73129cfe4efa"/>
-[...15 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="R6268372f3fdc44f2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="R827c0769223741b6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="General" sheetId="2" r:id="Rebd8c82f7ee940ee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Identification" sheetId="3" r:id="Rac05942636ee4af3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Similar species" sheetId="4" r:id="Re08b2b96ff3242ea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Habitat" sheetId="5" r:id="R2e2358ea90834a31"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Reproduction and growth" sheetId="6" r:id="R239aed8654174a37"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Feeding" sheetId="7" r:id="R04edc43a76964522"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Competitors" sheetId="8" r:id="Rc16e8bcd94c94453"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Predators" sheetId="9" r:id="R562c424ac0254bff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Vectors" sheetId="10" r:id="Rcbfbe9afdd3c449c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Impacts" sheetId="11" r:id="R172fb24ec8874150"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Controls" sheetId="12" r:id="R58533dc515604016"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Species controls" sheetId="13" r:id="Rfa2eef9632e34561"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Additional information" sheetId="14" r:id="R0bda3006d656498d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="References" sheetId="15" r:id="Rcaf781cd0b484145"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Images" sheetId="16" r:id="R51cbd009125b4ff1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="Rf4940435318e476d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R288f73129cfe4efa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R14cc145ecef44c2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R7f3f3e3e5f894baa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="R8d9d3763a6fe4f2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="R6c14d64dd26d4ae4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="Rdf56e05d73414a88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="Rbf300eb8b6e745fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="Rc9c4427717fc485a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="R2dfadbbd20ea435b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="R142f9957a3bc4f6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="R61624ae2dd484921" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="R5fbdbdfbbb0e4cf9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="Rc903f873585d426c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="R625e12a4dfd04723" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="Rf794181290cd4a80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="R2f8fd47d745c45c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="R6268372f3fdc44f2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R827c0769223741b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rebd8c82f7ee940ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rac05942636ee4af3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="Re08b2b96ff3242ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="R2e2358ea90834a31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="R239aed8654174a37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="R04edc43a76964522" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="Rc16e8bcd94c94453" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="R562c424ac0254bff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="Rcbfbe9afdd3c449c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="R172fb24ec8874150" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="R58533dc515604016" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="Rfa2eef9632e34561" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="R0bda3006d656498d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="Rcaf781cd0b484145" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="R51cbd009125b4ff1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="Rf4940435318e476d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Scientific name</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Common name</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Developments</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>General description</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>ID card URL</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Australian distribution</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -127,51 +127,51 @@
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Notes</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Vectors</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str">
         <x:v>&lt;p&gt;The primary potential vectors for the dispersal of &lt;em&gt;Mya japonica&lt;/em&gt; are: deliberate introduction for aquaculture; accidental introduction in association with a deliberately introduced species; ballast water; and natural dispersal of planktonic larvae.&lt;/p&gt;
 &lt;p&gt;The Pacific Oyster &lt;em&gt;Magallana gigas&lt;/em&gt; was introduced to Tasmania to establish an aquaculture industry in the late 1940s (Thompson 1952, 1959). The establishment was successful and &lt;em&gt;M. gigas&lt;/em&gt; is one of the most successful mollusc aquaculture species in Australia. However, feral populations have developed that also rank &lt;em&gt;M. gigas&lt;/em&gt; as a major pest (NIMPIS 2022). The experience with &lt;em&gt;M. gigas&lt;/em&gt; and other species, both in Australia and overseas, has led to a much better understanding of the risks of deliberate introductions of marine species. As &lt;em&gt;M. japonica&lt;/em&gt; is a potential invasive species, it is unlikely to receive approval for deliberate introduction as an aquaculture species. Both &lt;em&gt;M. japonica&lt;/em&gt; and &lt;em&gt;M. arenaria&lt;/em&gt; are thought to have been inadvertently introduced into new locations in association with deliberate introductions of &lt;em&gt;M. gigas&lt;/em&gt; for aquaculture (Zhang et al. 2023). Again, the risks of such inadvertent introductions are much lower with modern regulatory requirements reducing deliberate introductions. However, there is a risk that the general public will deliberately move the species to new locations. To minimise this risk the Tasmanian government introduced an order on 11 July 2018 formally prohibiting the taking and possession of soft-shell clams in Tasmania by any unauthorised persons (NRE 2023).&lt;/p&gt;
 &lt;p&gt;Ballast water is an important risk for other introductions of &lt;em&gt;M. japonica&lt;/em&gt;&amp;nbsp;around Australia. Because of the proximity of Triabunna deepwater port, and the age of the clams matching the timing of woodchip export operations to Japan it is thought the Tasmanian population may have been introduced through ballast water (Grove et al. 2018).&lt;/p&gt;
 &lt;p&gt;&lt;em&gt;Mya arenaria&lt;/em&gt; has separate sexes and is a is a broadcast spawner. Fertilisation is external in the water column where the trochophore and veliger stages remain for 2-6 weeks before assuming their juvenile benthic stage (Abraham &amp;amp; Dillon 1986). Assuming the reproductive biology of &lt;em&gt;M. japonica&lt;/em&gt; is similar, the planktonic phase would make possible the progressive distribution of the species into new areas of Tasmania and eventually beyond. This may be gradual. For example, the marine snail &lt;em&gt;Maoricolpus roseus&lt;/em&gt; is thought to have been introduced to Hobart along with oyster shipments about a century ago (Dartnell 1967). Its distribution has subsequently gradually expanded into other areas of Tasmania, Victoria and southern New South Wales (NIMPIS 2023). &lt;em&gt;&amp;nbsp;&lt;/em&gt;&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="B2" t="str">
         <x:v>Vector type: Fisheries and Aquaculture
-Vector type description: &lt;p&gt;Vectors types associated with fisheries and aquaculture and trade activities. Examples of&amp;nbsp; vectors from this class are the deliberately translocation&amp;nbsp;of oysters&amp;nbsp; for aquaculture purposes or discarded fishing equipment which is fouled with marine organisms.&amp;nbsp;&lt;/p&gt;
+Vector type description: &lt;p&gt;Vectors types associated with fisheries and aquaculture and trade activities. Examples of vectors from this class are the deliberately translocation&amp;nbsp;of oysters for aquaculture purposes or discarded fishing equipment which is fouled with marine organisms.&amp;nbsp;&lt;/p&gt;
 Vectors:
 Vector: Mollusc - Intentional
 Description: &lt;p&gt;This vector describes the deliberate introduction of molluscs into a new location for aquaculture. Species of molluscs are highly valued aquaculture species and have been translocated to many locations around the world to establish aquaculture industries and also to restock production areas.&lt;/p&gt;
 Vector type: Natural Dispersal
 Vector type description: &lt;p&gt;Vectors associated with natural range extension through natural processes such as the movement of species to a new location. This is through passive movement in water currents or active movement (migration) due to changes in environmental conditions such as salinity or water temperature.&lt;/p&gt;
 Vectors:
 Vector: Natural Dispersal
 Description: &lt;p&gt;Natural dispersal is a mechanism for the range expansion of a species through the movement of larvae or adults to a new location, and the successful settlement of recruits in this new location.&lt;/p&gt;
 Vector type: Vessels
 Vector type description: &lt;p&gt;Vectors associated with maritime transport and shipping activities. Vessels include bulk carriers, container ships, passenger vessels, fishing vessels, illegal foreign entry vessels and recreational vessels. Ballast water can potentially transport marine species in vessel ballast tanks and via biofouling on the exterior of vessels or internal water systems and equipment. &amp;nbsp;&amp;nbsp;&lt;/p&gt;
 Vectors:
 Vector: Ballast Water
 Description: &lt;p&gt;Various types and life stages of aquatic species can be transported in&amp;nbsp;ballast water. Species taken up in ballast water can be discharged from vessels if it’s not correctly managed. Marine pests can also survive within ballast tank sediments.&lt;/p&gt;
 &lt;p&gt;&amp;nbsp;&lt;/p&gt;
 </x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">