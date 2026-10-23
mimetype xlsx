--- v2 (2026-06-04)
+++ v3 (2026-10-23)
@@ -1,78 +1,78 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5668e84b0644cd5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc60bbd9298ff46a8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="R94d71029aa164bee"/>
-[...15 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="R4d2ddebcd8624bae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="Ref1f23516ca14dbd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="General" sheetId="2" r:id="R69650a4f42474e03"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Identification" sheetId="3" r:id="Ra3bfe5b289aa4985"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Similar species" sheetId="4" r:id="R2e161f4e06a64511"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Habitat" sheetId="5" r:id="Rd16d33ce18794c2e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Reproduction and growth" sheetId="6" r:id="Rc477cad43e954602"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Feeding" sheetId="7" r:id="Reb71dc09685f402d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Competitors" sheetId="8" r:id="R9dd9afe857324e4d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Predators" sheetId="9" r:id="R95d2314d7203465f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Vectors" sheetId="10" r:id="Re9dff6f425f941d4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Impacts" sheetId="11" r:id="R5ed85d253f2c41e9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Controls" sheetId="12" r:id="R2cdd6c8d0f424f2c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Species controls" sheetId="13" r:id="Rfcbadb9b9699478c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Additional information" sheetId="14" r:id="Rf21f4f9edf834045"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="References" sheetId="15" r:id="Rc48c4be930f34847"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Images" sheetId="16" r:id="R311063f907104284"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="Rf9cdbc2856d6453c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R94d71029aa164bee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R9e28dd282db0456f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rabab8e757b90465b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="R18a4ccd641ee4685" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="Rc41c4dc023ab4023" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="R51c0c8200e954fbb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="Rcdec20b082f9481e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="R2c5ccc3bb701438a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="R3a56e76bf18643d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="R54b32a9e3a834c51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="R238c1f0963974008" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="Rfdffdb4e9898404e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="R1c9c5350d7f14818" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="R4f421f52170941a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="R4fb3fd0be6bb48f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="R51508cfa8136460c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="R4d2ddebcd8624bae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ref1f23516ca14dbd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R69650a4f42474e03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Ra3bfe5b289aa4985" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="R2e161f4e06a64511" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="Rd16d33ce18794c2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="Rc477cad43e954602" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="Reb71dc09685f402d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="R9dd9afe857324e4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="R95d2314d7203465f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="Re9dff6f425f941d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="R5ed85d253f2c41e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="R2cdd6c8d0f424f2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="Rfcbadb9b9699478c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="Rf21f4f9edf834045" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="Rc48c4be930f34847" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="R311063f907104284" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="Rf9cdbc2856d6453c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Scientific name</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Common name</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Developments</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>General description</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>ID card URL</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Australian distribution</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -1108,51 +1108,51 @@
       </x:c>
       <x:c r="U1" t="str">
         <x:v>Depth maximum notes</x:v>
       </x:c>
       <x:c r="V1" t="str">
         <x:v>pH minimum (pH)</x:v>
       </x:c>
       <x:c r="W1" t="str">
         <x:v>pH minimum notes</x:v>
       </x:c>
       <x:c r="X1" t="str">
         <x:v>pH maximum (pH)</x:v>
       </x:c>
       <x:c r="Y1" t="str">
         <x:v>pH maximum notes</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str">
         <x:v>&lt;p&gt;&lt;strong&gt;Habitat Summary&lt;/strong&gt;&lt;br&gt;
 In Queensland and Western Australia, it is found on sandy to sandy-muddy substrates in the open upper subtidal areas. Also found underneath stones, amongst fouling species such as mussels and ascidians and in seagrass beds in the mid to low intertidal and subtidally to 15 m. Also found in biofouling in a harbour in Ghana (Edmunds, 1977). &lt;em&gt;G.quadricolor&lt;/em&gt; settle in brackish water areas and adapt to a great variety of environmental conditions (e.g. temperature and salinity) (Lombardo and Marletta, 2019).&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="B2" t="str">
         <x:v>Hard
-&lt;p&gt;This category contains both natural and artificial habitats that are solid, fixed or permanent substrata. Species can reside on or within the habitat type. Naturally occurring hard substrates include bedrock, cobble stones and rocky reef structures. Artificial hard substrate include marine infrastructure such as wharf pylons and boat ramps. &amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&lt;/p&gt;
+&lt;p&gt;This category contains both natural and artificial habitats that are solid, fixed or permanent substrata. Species can reside on or within the habitat type. Naturally occurring hard substrates include bedrock, cobble stones and rocky reef structures. Artificial hard substrates may include the following marine infrastructure;&amp;nbsp; &amp;nbsp; &amp;nbsp;&amp;nbsp;&lt;/p&gt;
 Pylons (concrete and timber)
 Reef
 Soft
 &lt;p&gt;This category contains habitats that are not fixed or permanent, and are able to be affected by oceanic or estuarine currents. Material such as seagrass, sand, gravel, mud or any combination of these are considered soft structures that can be influenced by water and current movements.&amp;nbsp;Species can reside on the surface of this habitat type or within the habitat type.&lt;/p&gt;
 Sand - coarse
 Seagrass
 Tidal
 Low Tide
 Mid Tide
 Sub-tidal
 Vessel
 &lt;p&gt;This category refers to habitats associated with maritime transport and commercial shipping vessels. Known areas for species to inhabit on shipping vessels include hulls and ballast water tanks. Species can reside in ballast water, in the sediment layer or on the sediment-water interface inside ballast tanks.&lt;/p&gt;
 Hull Biofouling
 </x:v>
       </x:c>
       <x:c r="C2" t="str">
         <x:v/>
       </x:c>
       <x:c r="D2" t="str">
         <x:v>Low Tide, Mid Tide, Sub-tidal</x:v>
       </x:c>
       <x:c r="E2" t="str">
         <x:v/>
       </x:c>
       <x:c r="F2" t="str">
@@ -1259,51 +1259,51 @@
       <x:c r="J1" t="str">
         <x:v>Growth rate (mm/year</x:v>
       </x:c>
       <x:c r="K1" t="str">
         <x:v>Growth rate notes</x:v>
       </x:c>
       <x:c r="L1" t="str">
         <x:v>Age to maturity (days)</x:v>
       </x:c>
       <x:c r="M1" t="str">
         <x:v>Age to maturity notes</x:v>
       </x:c>
       <x:c r="N1" t="str">
         <x:v>Life cycle duration minimum (days)</x:v>
       </x:c>
       <x:c r="O1" t="str">
         <x:v>Life cycle duration minimum notes</x:v>
       </x:c>
       <x:c r="P1" t="str">
         <x:v>Life cycle duration maximum (days)</x:v>
       </x:c>
       <x:c r="Q1" t="str">
         <x:v>Life cycle duration maximum notes</x:v>
       </x:c>
       <x:c r="R1" t="str">
-        <x:v>Cues</x:v>
+        <x:v>Cues_HtmlData</x:v>
       </x:c>
       <x:c r="S1" t="str">
         <x:v>Strategy</x:v>
       </x:c>
       <x:c r="T1" t="str">
         <x:v>Season</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str">
         <x:v>&lt;p&gt;&lt;strong&gt;Reproduction Summary&lt;/strong&gt;&lt;br&gt;
 &lt;br&gt;
 &lt;em&gt;G. quadricolor&lt;/em&gt; has spawned in aquaria, depositing egg masses on the substrate (Willan, 2004). Egg masses may be laid in a spiral pattern and hatch in 4 days. The reproductive biology of this species is unknown, however all nudibranchs are simultaneous hermaphrodites (possessing male and female reproductive structures). During mating individuals swap packets of sperm, eggs are fertilised internally and then deposited in egg masses onto the substrate to hatch, often near a food source. In the majority of sea slug species, embryos hatch into planktonic larvae which settle and metamorphose into benthic juveniles. However, some species hatch as crawling juveniles. Which form occurs in this species is unknown.&lt;br&gt;
 &lt;br&gt;
 &lt;em&gt;G. rachelae&lt;/em&gt;&amp;nbsp;in aquaria, laid egg masses on hydroids. These were a large, tangled tubular chain of segments (~3 mm long) containing white eggs (Rudman, 1980). &lt;em&gt;G. rachelae&lt;/em&gt; is now considered a synonym of &lt;em&gt;G. quadricolor&lt;/em&gt;.&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="B2" t="str">
         <x:v/>
       </x:c>
       <x:c r="C2" t="str">
         <x:v/>
       </x:c>
       <x:c r="D2" t="str">
         <x:v/>