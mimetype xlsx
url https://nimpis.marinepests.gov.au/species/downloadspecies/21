--- v0 (2026-04-04)
+++ v1 (2026-05-08)
@@ -1,78 +1,78 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca147bece091417c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R053fc9cbdfe34e7c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="Rb88966dbbe6e43d0"/>
-[...15 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="R376bb9e067eb4e79"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="Ra38437ca96d7435f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="General" sheetId="2" r:id="Raaf3e66042824a41"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Identification" sheetId="3" r:id="Rbfa10070c8f840a8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Similar species" sheetId="4" r:id="R860bf12b95954d78"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Habitat" sheetId="5" r:id="R8826ad4159274fda"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Reproduction and growth" sheetId="6" r:id="R61c4064d72514165"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Feeding" sheetId="7" r:id="R9ae651423b294ad6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Competitors" sheetId="8" r:id="R14c4cdcfdd294823"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Predators" sheetId="9" r:id="R3d7fcc13b2264e7d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Vectors" sheetId="10" r:id="R85e91c615d5c4f48"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Impacts" sheetId="11" r:id="R0e0a68382d1444cb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Controls" sheetId="12" r:id="R1a070f7f00da468f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Species controls" sheetId="13" r:id="Rf706e557563c473c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Additional information" sheetId="14" r:id="Ree0aa44f73ae45eb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="References" sheetId="15" r:id="Raa1bf6b91ef44b18"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Images" sheetId="16" r:id="R108f00e2fc714eea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="R508ad1feb34a4770"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb88966dbbe6e43d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R7840afaf7b80421e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R779a5cc3d3664c93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="R9c227fa74d354ee3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="R1155d874354a4fb2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="R13b07fddb20a4a26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="Rb3cc593678844b59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="R07226ba0692643ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="R534f739e6bc74d52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="R4ac396c0178f4377" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="Rf644102ae6c843e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="R0517422cc33248ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="R2fcac4747cf54d6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="R87f8515e54e14fa7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="R88e0a8fa2c4c4e28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="Rd610551f022b43d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="R376bb9e067eb4e79" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra38437ca96d7435f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Raaf3e66042824a41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rbfa10070c8f840a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="R860bf12b95954d78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="R8826ad4159274fda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="R61c4064d72514165" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="R9ae651423b294ad6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="R14c4cdcfdd294823" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="R3d7fcc13b2264e7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="R85e91c615d5c4f48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="R0e0a68382d1444cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="R1a070f7f00da468f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="Rf706e557563c473c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="Ree0aa44f73ae45eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="Raa1bf6b91ef44b18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="R108f00e2fc714eea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="R508ad1feb34a4770" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Scientific name</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Common name</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Developments</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>General description</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>ID card URL</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Australian distribution</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -131,51 +131,51 @@
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Notes</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Vectors</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str">
         <x:v>&lt;p&gt;Species specifics:&amp;nbsp;&lt;/p&gt;
 &lt;p&gt;This species is thought most likely to be introduced via ballast water, it is most commonly found invading locations with high anthropogenic disturbance with substantial marine traffic (Willan, 2004; Furfaro et al., 2018). It has been found as part of the biofouling community on a vessel/floating structure, which is another possible vector of entry into a non-native environment (Edmunds, 1977).&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="B2" t="str">
         <x:v>Vector type: Vessels
 Vector type description: &lt;p&gt;Vectors associated with maritime transport and shipping activities. Vessels include bulk carriers, container ships, passenger vessels, fishing vessels, illegal foreign entry vessels and recreational vessels. Ballast water can potentially transport marine species in vessel ballast tanks and via biofouling on the exterior of vessels or internal water systems and equipment. &amp;nbsp;&amp;nbsp;&lt;/p&gt;
 Vectors:
 Vector: Ballast Water
 Description: &lt;p&gt;Various types and life stages of aquatic species can be transported in&amp;nbsp;ballast water. Species taken up in ballast water can be discharged from vessels if it’s not correctly managed. Marine pests can also survive within ballast tank sediments.&lt;/p&gt;
 &lt;p&gt;&amp;nbsp;&lt;/p&gt;
 Vector: Biofouling
-Description: &lt;p&gt;Biofouling is the accumulation of sessile or mobile marine organisims on submerged parts of vessels. When marine pests attach to vessel hulls or niche areas (e.g. sea chests, propeller shafts or rudders), they can be transported to new locations. Introduction can occur through (1) A fouling species spawning event from the external or internal parts of a vessel while in port and its successful establishment. (2) The dislodgement of fouling species from a vessel accidentally such as abrasion with wharf structures, or deliberately through in-water cleaning activities; and (3) The sinking of fouled vessels either deliberately or accidentally.&lt;/p&gt;
+Description: &lt;p&gt;Biofouling is the accumulation of sessile or mobile marine organisms on submerged parts of vessels. When marine pests attach to vessel hulls or niche areas (e.g. sea chests, propeller shafts or rudders), they can be transported to new locations. Introduction can occur through (1) A fouling species spawning event from the external or internal parts of a vessel while in port and its successful establishment. (2) The dislodgement of fouling species from a vessel accidentally such as abrasion with wharf structures, or deliberately through in-water cleaning activities; and (3) The sinking of fouled vessels either deliberately or accidentally.&lt;/p&gt;
 </x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Notes</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Impacts</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str">
         <x:v>&lt;p&gt;There are no recorded impacts of this species on native organisms other than its predation on other species of nudibranchs.&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="B2" t="str">
         <x:v/>