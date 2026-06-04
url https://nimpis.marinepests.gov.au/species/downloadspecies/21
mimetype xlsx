--- v1 (2026-05-08)
+++ v2 (2026-06-04)
@@ -1,78 +1,78 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R053fc9cbdfe34e7c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5668e84b0644cd5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="Ra38437ca96d7435f"/>
-[...15 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="R508ad1feb34a4770"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="R94d71029aa164bee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="General" sheetId="2" r:id="R9e28dd282db0456f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Identification" sheetId="3" r:id="Rabab8e757b90465b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Similar species" sheetId="4" r:id="R18a4ccd641ee4685"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Habitat" sheetId="5" r:id="Rc41c4dc023ab4023"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Reproduction and growth" sheetId="6" r:id="R51c0c8200e954fbb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Feeding" sheetId="7" r:id="Rcdec20b082f9481e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Competitors" sheetId="8" r:id="R2c5ccc3bb701438a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Predators" sheetId="9" r:id="R3a56e76bf18643d8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Vectors" sheetId="10" r:id="R54b32a9e3a834c51"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Impacts" sheetId="11" r:id="R238c1f0963974008"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Controls" sheetId="12" r:id="Rfdffdb4e9898404e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Species controls" sheetId="13" r:id="R1c9c5350d7f14818"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Additional information" sheetId="14" r:id="R4f421f52170941a5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="References" sheetId="15" r:id="R4fb3fd0be6bb48f9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Images" sheetId="16" r:id="R51508cfa8136460c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="R4d2ddebcd8624bae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra38437ca96d7435f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Raaf3e66042824a41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rbfa10070c8f840a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="R860bf12b95954d78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="R8826ad4159274fda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="R61c4064d72514165" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="R9ae651423b294ad6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="R14c4cdcfdd294823" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="R3d7fcc13b2264e7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="R85e91c615d5c4f48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="R0e0a68382d1444cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="R1a070f7f00da468f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="Rf706e557563c473c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="Ree0aa44f73ae45eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="Raa1bf6b91ef44b18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="R108f00e2fc714eea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="R508ad1feb34a4770" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R94d71029aa164bee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R9e28dd282db0456f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rabab8e757b90465b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="R18a4ccd641ee4685" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="Rc41c4dc023ab4023" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="R51c0c8200e954fbb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="Rcdec20b082f9481e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="R2c5ccc3bb701438a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="R3a56e76bf18643d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="R54b32a9e3a834c51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="R238c1f0963974008" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="Rfdffdb4e9898404e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="R1c9c5350d7f14818" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="R4f421f52170941a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="R4fb3fd0be6bb48f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="R51508cfa8136460c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="R4d2ddebcd8624bae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Scientific name</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Common name</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Developments</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>General description</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>ID card URL</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Australian distribution</x:v>
       </x:c>
       <x:c r="G1" t="str">