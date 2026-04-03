--- v0 (2025-10-25)
+++ v1 (2026-04-03)
@@ -1,78 +1,78 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71dbc43ad6144783" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb72e4e32bf3846d6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="R2c0588e5cc4e4e78"/>
-[...15 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="R68454cdecefc4b1a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="R776c50b7c2764c36"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="General" sheetId="2" r:id="R444b5d038f6346ee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Identification" sheetId="3" r:id="R9e5ac3a89db9410d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Similar species" sheetId="4" r:id="Re67d80b87ae74bc8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Habitat" sheetId="5" r:id="R7d4435dfbbc348b3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Reproduction and growth" sheetId="6" r:id="R12a2b571dd2c449a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Feeding" sheetId="7" r:id="Rca852246facc4cc8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Competitors" sheetId="8" r:id="R929ecb4d5d6b4116"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Predators" sheetId="9" r:id="R5074c960710443fc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Vectors" sheetId="10" r:id="R57b278a3bddf4a1c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Impacts" sheetId="11" r:id="Rb6a60c7e4b4c469d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Controls" sheetId="12" r:id="Rb84f6f5e4c0849e7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Species controls" sheetId="13" r:id="R0082f0fd58ef447e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Additional information" sheetId="14" r:id="R5a446b17df7241ad"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="References" sheetId="15" r:id="R9036b4ebf48241f4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Images" sheetId="16" r:id="R941d947003aa40cd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="R363ce6f49b7c402c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2c0588e5cc4e4e78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Ra693c3b306bd402b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R3bcdc353ee3d4163" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="R9202770d8a51494f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="R88c333c0a8734891" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="R01315fea15674a68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="R9a3951e16aa14b9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="R2bbac70e1a30470e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="R8ae8f6f376b64363" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="R1f152b1c4d3b496d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="Rc657a1f11512439a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="R739cc30debd842c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="R38fab9236c564ea0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="R26532db3e1524196" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="Re3dbab6141094318" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="R20e5d643aaae4d90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="R68454cdecefc4b1a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R776c50b7c2764c36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R444b5d038f6346ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R9e5ac3a89db9410d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="Re67d80b87ae74bc8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="R7d4435dfbbc348b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="R12a2b571dd2c449a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="Rca852246facc4cc8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="R929ecb4d5d6b4116" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="R5074c960710443fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="R57b278a3bddf4a1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="Rb6a60c7e4b4c469d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="Rb84f6f5e4c0849e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="R0082f0fd58ef447e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="R5a446b17df7241ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="R9036b4ebf48241f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="R941d947003aa40cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="R363ce6f49b7c402c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Scientific name</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Common name</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Developments</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>General description</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>ID card URL</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Australian distribution</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -122,104 +122,105 @@
         <x:v>&lt;p&gt;No countries, other than Australia, have declared this species “invasive”, but globally it is widely monitored for as a “pest” either in plankton, using genetic probes or microscopy, or through sediment cyst surveys, notably in shellfish growing areas.&lt;/p&gt;
 </x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Notes</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Vectors</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str">
         <x:v/>
       </x:c>
       <x:c r="B2" t="str">
         <x:v>Vector type: Fisheries and Aquaculture
-Vector type description: &lt;p&gt;This class encompasses vectors associated with fisheries and aquaculture activities and trade. An example of a vector from this class is Fisheries intentional, which would incorporate, for example, the introduction of the Pacific oyster &lt;em&gt;Magallana gigas&lt;/em&gt; for aquaculture purposes. Other vectors included in this class are: Discarded bait, Fisheries accidental (not oysters), mollusc accidental, mollusc intentional, packing material and scientific escape.&lt;/p&gt;
+Vector type description: &lt;p&gt;Vectors types associated with fisheries and aquaculture and trade activities. Examples of&amp;nbsp; vectors from this class are the deliberately translocation&amp;nbsp;of oysters&amp;nbsp; for aquaculture purposes or discarded fishing equipment which is fouled with marine organisms.&amp;nbsp;&lt;/p&gt;
 Vectors:
 Vector: Fisheries - Accidental 
-Description: &lt;p&gt;The accidental translocation of species through aquaculture and fisheries activities. This vector includes the accidental release of live fish&amp;nbsp;and&amp;nbsp;crustaceans&amp;nbsp; imported for human consumption. This vector also includes the accidental translocation of species attached to aquaculture gear (floats, cages, etc).&lt;/p&gt;
+Description: &lt;p&gt;The accidental translocation of marine pests with aquaculture and commerical fisheries activities. This vector includes the accidental translocation of marine pests attached to aquaculture equipment such as floats, nets or cages.&lt;/p&gt;
 Vector type: Natural Dispersal
-Vector type description: Natural dispersal is a mechanism for the range expansion of a species through natural processes such as the movement of larvae or adults to a new location.  As an example, through passive movement in water currents; or active movement (migration) in response to changes in environmental conditions such as salinity changes or water flow dynamics.  Natural dispersal also allows for the successful settlement of recruits in a new location.  The only vector associated with this class is: Natural dispersal.
+Vector type description: &lt;p&gt;Vectors associated with natural range extension through natural processes such as the movement of species to a new location. This is through passive movement in water currents or active movement (migration) due to changes in environmental conditions such as salinity or water temperature.&lt;/p&gt;
 Vectors:
 Vector: Natural Dispersal
-Description: Natural dispersal is a mechanism for the range expansion of a species through the movement of larvae or adults to a new location, and the successful settlement of recruits in this new location.  Characteristics of a species that may be translocated via this vector include having a planktonic dispersal phase; and readily fouling floating objects.  Natural dispersal also allows for the successful settlement of recruits in a new location.
+Description: &lt;p&gt;Natural dispersal is a mechanism for the range expansion of a species through the movement of larvae or adults to a new location, and the successful settlement of recruits in this new location.&lt;/p&gt;
 Vector type: Research
 Vector type description: The accidental introduction of species during research activities conducted by education, scientific and private institutions.
 Vectors:
 Vector: Research - Escape
 Description: The accidental introduction of species during research activities conducted by education, scientific and private institutions.
 Vector type: Vessels
-Vector type description: &lt;p&gt;This class encompasses vectors associated with maritime transport and shipping activities. Vessels includes; commercial ships (e.g. tankers, container ships, ferries, barges), fishing vessels, recreational vessels, passenger vessels, drilling platforms and research vessels. An example of a vector from this class is ballast water, which has been found to transport up to 10 000 different species at any one time. Other vectors associated with this class include: dry ballast, biofouling community.&lt;/p&gt;
+Vector type description: &lt;p&gt;Vectors associated with maritime transport and shipping activities. Vessels include bulk carriers, container ships, passenger vessels, fishing vessels, illegal foreign entry vessels and recreational vessels. Ballast water can potentially transport marine species in vessel ballast tanks and via biofouling on the exterior of vessels or internal water systems and equipment. &amp;nbsp;&amp;nbsp;&lt;/p&gt;
 Vectors:
 Vector: Ballast Water
-Description: The release of species in ballast water discharged from vessels.  Various types and life stages of species can be transported in ballast water, including plankton, crustaceans, fish, larvae, eggs or cysts.  Ballast water is used in commercial vessels to stabilise the vessel and is uploaded or discharged depending on the amount of cargo onboard.  Ballast water as a vector also includes sediments that accumulate in the bottom of ballast tanks.  Species that are able to survive within these sediments include those that have a resistant stage or resting cyst (e.g. dinoflagellates) as well as adult stages of benthic organisms.
+Description: &lt;p&gt;Various types and life stages of aquatic species can be transported in&amp;nbsp;ballast water. Species taken up in ballast water can be discharged from vessels if it’s not correctly managed. Marine pests can also survive within ballast tank sediments.&lt;/p&gt;
+&lt;p&gt;&amp;nbsp;&lt;/p&gt;
 </x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Notes</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Impacts</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str">
         <x:v>&lt;p&gt;Toxins produced by&amp;nbsp;&lt;em&gt;G. catenatum&lt;/em&gt;&amp;nbsp;can cause Paralytic Shellfish Poisoning (PSP) in humans. The toxins accumulate in shellfish (oysters, mussels, scallops, hepatopancreas of lobster) which then become toxic to humans and other organisms. In extreme cases, PSP causes muscular paralysis, respiratory difficulties, and can lead to human death.&amp;nbsp;&lt;em&gt;G. catenatum&lt;/em&gt;&amp;nbsp;also poses threats to wild and aquaculture shellfish industries, due to economic losses resulting from farm closures. A bloom event in 1993 triggered 140 weeks of farm closures involving 14 leases some of which were closed for up to 6 months. Many of these leases subsequently closed business and state government solved the problem by declaring the area unsuitable for shellﬁsh aquaculture (Hallegraeff et al. 2021).&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="B2" t="str">
         <x:v>Impact type: Economic
-Impact type description: &lt;p&gt;Marine pests have the potential to affect fisheries, aquaculture and aquatic tourism industries. Introduced species that become invasive&amp;nbsp;may experience significant population increases and foul marine infrastructure, inhibiting their usage. They may also affect access for Australian seafood products in international markets.&lt;/p&gt;
+Impact type description: &lt;p&gt;Marine pests have the potential to affect fisheries, aquaculture, infrastructure, maritime vessels and trade and tourism.&lt;/p&gt;
 Impacts:
 Impact: Fisheries, Aquaculture and Other Aquatic Industries
 Description: &lt;p&gt;Marine pests may affect recreational fishing grounds and reduce the viability of various aquaculture industries. This can result in revenue losses for primary production sectors and commercial fisheries.&lt;/p&gt;
 Species specifics: &lt;p&gt;The denial of access to traditional sources of spat supply due to the risk of introducing &lt;em&gt;G. catenatum&lt;/em&gt; into important unaffected populations (Mackenzie &amp;amp; Beauchamp, 2001).&lt;/p&gt;
 Impact type: Human Health
-Impact type description: &lt;p&gt;Marine pests may pose a direct threat to public health and result in physical injury and illness. They may also act as vectors for other parasites and diseases of human health concerns.&lt;/p&gt;
+Impact type description: &lt;p&gt;Marine pests may pose direct human health risks.&amp;nbsp;For example they may be carriers of diseases and parasites which cause health human concerns.&amp;nbsp;&lt;/p&gt;
 Impacts:
 Impact: Human Health
-Description: &lt;p&gt;Marine pests may pose a threat to human health and can cause physical injury, poisoning, and food-borne illnesses,. Some organisms, notably aquatic dinoflagellates, have the potential to cause toxicity in humans when ingested in high levels. Other marine pests can act as vectors for parasites and diseases of human health concern.&lt;/p&gt;
+Description: &lt;p&gt;Certain marine organisms may pose risks to human health through physical injury, toxicity, or as vectors for disease and or parasites.&amp;nbsp;&lt;/p&gt;
 Species specifics: &lt;p&gt;Widespread contamination of shellfish with PSP toxins in New Zealand (Mackenzie &amp;amp; Beauchamp, 2001).&lt;br /&gt;
 500 individuals hospitalised and the death of at least 20 people is due to PSP along the Pacific coasts of Mexico (Ochoa et al., 1998).&lt;br /&gt;
 Mussels, oysters and scallops from areas affected by &lt;em&gt;G. catenatum&lt;/em&gt; blooms were highly contaminated with paralytic shellfish toxins. Two human poisonings were also reported (Hallegraeff &amp;amp; Sumner, 1986).&lt;/p&gt;
 </x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Notes</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Legal issues</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str">
         <x:v/>
       </x:c>
@@ -243,68 +244,75 @@
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Application method</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>Side effects</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>Appropriate</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Health and safety</x:v>
       </x:c>
       <x:c r="G1" t="str">
         <x:v>Constraints</x:v>
       </x:c>
       <x:c r="H1" t="str">
         <x:v>Species specifics</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str">
         <x:v>Changes to salinity</x:v>
       </x:c>
       <x:c r="B2" t="str">
-        <x:v>&lt;p&gt;The decommissioned warship USS Missouri was recently moved from Washington to Hawaii to become a memorial museum. The vessel was heavily fouled with marine growths from 5 years of inactivity and as a precaution to prevent introduction of alien species to Hawaii was moved to a freshwater river for 9 days prior to travelling to Hawaii. A prevoyage survey found 116 taxa in hull scrapings whereas after arrival in Hawaii only 11 species were found and 90% of the hull was completely clear of any fouling organisms. This freshwater exposure coupled with increased temperatures during the journey to Hawaii appears to be an extremely effective means of eliminating the temperate marine fouling community (Brock et al., 1999).&lt;/p&gt;
+        <x:v>&lt;p&gt;Osmotic treatment involves manipulating salinity levels to disrupt the osmotic balance of marine pests, leading to mortality. This can be achieved by:&lt;/p&gt;
+&lt;ul&gt;
+	&lt;li&gt;Immersing infested structures or equipment in freshwater (hyposaline conditions).&amp;nbsp;&lt;/li&gt;
+	&lt;li&gt;Increasing salinity by adding salt (hypersaline conditions).&amp;nbsp;&lt;/li&gt;
+	&lt;li&gt;Altering salinity in enclosed water bodies through diversion of fresh or salt water.&lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;&amp;nbsp;&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="C2" t="str">
-        <x:v>&lt;p&gt;Saturated salt solutions have all been used with varying success to kill &lt;em&gt;Callinectes sapidus&lt;/em&gt; in the USA (Cristini et al., 1994). Dipping of dredge loads of oysters and associated species, and oysters and culch (settlement substrate of rocks and old shells) in saturated or strong salt solutions is extremely effective in killing:. small and large seastars (&lt;em&gt;Asterias&lt;/em&gt; spp.), boring sponges, ascidians, hydroids and slipper limpets (&lt;em&gt;Crepidula fornicata&lt;/em&gt;)&amp;nbsp;without harming the oysters in the USA (Loosanoff 1961). Brine dipping of oysters fouled with &lt;em&gt;Sargassum muticum&lt;/em&gt;, &lt;em&gt;Codium fragile ssp.&lt;/em&gt; tomentosoides and &lt;em&gt;Styela&lt;/em&gt; &lt;em&gt;clava &lt;/em&gt;was found to be an effective control of the alga and ascidian by Lewey (1976) in Minchin 1996; MacNair and Smith 1999). Brine dipping infested oysters is considered the cheapest, safest and most effective method of control of fouling species (Eno et al., 1997). &lt;nbsp&gt;Freshwater immersion is a successful method of killing &lt;em&gt;Asterias&lt;/em&gt; larvae and juveniles, the macroalga &lt;em&gt;Undaria&lt;/em&gt; &lt;em&gt;pinnatifida&lt;/em&gt;, the oyster drilling gastropod &lt;em&gt;Ceratostoma inornatum&lt;/em&gt;&amp;nbsp;without harming the oysters as &lt;em&gt;Crassostrea gigas&lt;/em&gt; and most other biota that live in full strength seawater. Freshwater treatment can cause juvenile mussels (&lt;em&gt;Mytilus edulis&lt;/em&gt;) to drop off mussel ropes along with killing the other epibiota (L. Gunthrope, MAFRI, pers. comm.).&lt;/nbsp&gt;&lt;/p&gt;
+        <x:v>&lt;p&gt;Vessels can be moved upstream into freshwater to change salinity. Saturated salt solutions have all been used with varying success to kill &lt;em&gt;Callinectes sapidus&lt;/em&gt; in the USA (Cristini et al., 1994). Dipping of dredge loads of oysters and associated species, and oysters and culch (settlement substrate of rocks and old shells) in saturated or strong salt solutions is extremely effective in killing:. small and large seastars (&lt;em&gt;Asterias&lt;/em&gt; spp.), boring sponges, ascidians, hydroids and slipper limpets (&lt;em&gt;Crepidula fornicata&lt;/em&gt;)&amp;nbsp;without harming the oysters in the USA (Loosanoff 1961). Brine dipping of oysters fouled with &lt;em&gt;Sargassum muticum&lt;/em&gt;, &lt;em&gt;Codium fragile ssp.&lt;/em&gt; tomentosoides and &lt;em&gt;Styela&lt;/em&gt; &lt;em&gt;clava &lt;/em&gt;was found to be an effective control of the alga and ascidian by Lewey (1976) in Minchin 1996; MacNair and Smith 1999). Brine dipping infested oysters is considered the cheapest, safest and most effective method of control of fouling species (Eno et al., 1997). Freshwater immersion is a successful method of killing &lt;em&gt;Asterias&lt;/em&gt; larvae and juveniles, the macroalga &lt;em&gt;Undaria&lt;/em&gt; &lt;em&gt;pinnatifida&lt;/em&gt;, the oyster drilling gastropod &lt;em&gt;Ceratostoma inornatum&lt;/em&gt;&amp;nbsp;without harming the oysters as &lt;em&gt;Crassostrea gigas&lt;/em&gt; and most other biota that live in full strength seawater. Freshwater treatment can cause juvenile mussels (&lt;em&gt;Mytilus edulis&lt;/em&gt;) to drop off mussel ropes along with killing the other epibiota (L. Gunthrope, MAFRI, pers. comm.).&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="D2" t="str">
         <x:v/>
       </x:c>
       <x:c r="E2" t="str">
-        <x:v>Time required for mortality is species dependent.</x:v>
+        <x:v>&lt;p&gt;Time required for mortality is species dependent.&amp;nbsp;The decommissioned warship USS Missouri was recently moved from Washington to Hawaii to become a memorial museum. The vessel was heavily fouled with marine growths from 5 years of inactivity and as a precaution to prevent introduction of alien species to Hawaii was moved to a freshwater river for 9 days prior to travelling to Hawaii. A prevoyage survey found 116 taxa in hull scrapings whereas after arrival in Hawaii only 11 species were found and 90% of the hull was completely clear of any fouling organisms. This freshwater exposure coupled with increased temperatures during the journey to Hawaii appears to be an extremely effective means of eliminating the temperate marine fouling community (Brock et al., 1999).&lt;/p&gt;
+</x:v>
       </x:c>
       <x:c r="F2" t="str">
         <x:v/>
       </x:c>
       <x:c r="G2" t="str">
-        <x:v>&lt;p&gt;The success of this method depends on the salinity tolerance of the target species and so other species may be killed before the lethal limit is reached for the target species. Various subspecies of &lt;em&gt;Dreissena polymorpha&lt;/em&gt; have different salinity tolerances,&amp;nbsp;&lt;em&gt;D. polymorpha&lt;/em&gt; polymorpha the most successful invader in the former Soviet Union, Europe and North America is found from 0-6ppt&amp;nbsp;while &lt;em&gt;D. polymorpha&lt;/em&gt; aralens and &lt;em&gt;D. polymorpha&lt;/em&gt; obtusecarinata can survive salinities up to 17.6ppt and 18.4ppt (Karatayev et al., 1998). &lt;em&gt;Corbula gibba&lt;/em&gt; and &lt;em&gt;Corbicula fluminea&lt;/em&gt; have salinity tolerances 28-34ppt (Jensen 1988) and 0-3ppt (Gunther et al., 1999) respectively. While prolonged emersion in freshwater or saltwater baths may be effective in controlling &lt;em&gt;Corbula gibba&lt;/em&gt; and &lt;em&gt;Corbicula fluminea&lt;/em&gt; respectively, their typical occurrence in open water habitat precludes this as a control option. To treat fouled oysters in a bath requires collection of the individuals as it is not possible to implement in the open environment, which could be costly.&lt;/p&gt;
+        <x:v>&lt;p&gt;The success of this method depends on the salinity tolerance of the target species and so non target species may be killed before the lethal limit is reached for the target species.&amp;nbsp;&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="H2" t="str">
         <x:v>&lt;p&gt;Successful.&lt;br /&gt;
 &lt;br /&gt;
 Cysts exposed for 24 hours to freshwater showed some disruption to their cell contents, but suprisingly their viability was unaffected. Similarly exposures to salinities in the range 15-50ppt and only treatment with extreme salinities as high as 100% prevented their successful germination (Bolch and Hallegraeff, 1993).&lt;/p&gt;
 </x:v>
       </x:c>
     </x:row>
     <x:row r="3">
       <x:c r="A3" t="str">
         <x:v>Chlorine</x:v>
       </x:c>
       <x:c r="B3" t="str">
         <x:v>&lt;p&gt;Biocide. Chlorine based chemicals that rely on the biocidal action of hypochlorous acid are commonly used to reduce the level of bacteria, viruses, algae and fungi in domestic water supplies, swimming pools, sewerage effluent and industrial water systems. (Bolch and Hallegraeff, 1993). Chlorine can be used in many forms including sodium hypochlorite - NaOCl, chloramines - NH&lt;sub&gt;2&lt;/sub&gt;Cl, NHCl&lt;sub&gt;2&lt;/sub&gt;, NCl3, chlorine dioxide - ClO&lt;sub&gt;2&lt;/sub&gt; (gas), sodium chlorite - NaClO&lt;sub&gt;2&lt;/sub&gt; (produces super-oxide O&lt;sup&gt;&lt;sub&gt;-2)&lt;/sub&gt;&lt;/sup&gt; (Boelman et al., 1997; Harrington et al., 1997). Chlorol (chloros -10% chlorine) has been used to control Urosalpinx gastropods.&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="C3" t="str">
         <x:v>&lt;p&gt;Application methods varying including gas injection, solutions pumped underneath black plastic used to smother the sediments or through water conduits or placing bags of solution around target species.&amp;nbsp;Electrolysis of natural seawater produces NaOCl at concentrations and has been used to control dinoflagellates in laboratory studies&amp;nbsp;and in ballast water (Carpenter et al., 1972; Boyd 1996; Kim et al., 2000), &lt;em&gt;Caulerpa taxifolia&lt;/em&gt; (Boudouresque et al., 1996) and fouling in ship water piping systems (Ganti and Kalyanasundarum, 1975). &lt;nbsp&gt;Chlorination is also used to control fouling bivalves and prevent settlement in freshwater reservoirs, treatment works, power stations and water ways and raw water supply systems, estuarine waterworks and seawater cooled power stations&amp;nbsp;(Morton et al., 1976; Rajagopal et al., 1997b). &lt;nbsp&gt;Continuous chlorination using chlorine gas or hypochlorite forces closure of the shell valves of bivalves cutting off the supply of oxygen and food enriched waters and preventing the expulsion of carbon dioxide and other waste products&amp;nbsp;(Morton et al., 1976). Intermittent chlorination is generally ineffective in preventing mussel settlement and growth, as mussels that settle between the chlorine pulses were able to resist subsequent exposures to chlorine. If chemicals are applied after and during spawning periods, settlement and recolonisation of the system by newly metamorphosed mussels is prevented&amp;nbsp;(Ricciardi 1998). A selective summary of the details of chlorination of various mussel species in power plant biofouling control is given in Rajagopal et al., (1997b). &lt;nbsp&gt;Free chlorine levels between 0.2-1.0 ppm are required to control phytoplankton growth. Williams et al., (1982) as cited in Bolcha nd Hallegraeff (1993) required free chlorine concentrations (as sodium or calcium hypochlorite) or 20ppm over 24 hours to kill small shrimp and larval fish in ballast water samples.&lt;/nbsp&gt;&lt;/nbsp&gt;&lt;/nbsp&gt;&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="D3" t="str">
         <x:v/>
       </x:c>
       <x:c r="E3" t="str">
@@ -357,61 +365,61 @@
 Injection of poisons including copper sulphate using pole spears was found to be locally effective on the Great Barrier Reef to control &lt;em&gt;Acanthaster planci&lt;/em&gt; (Birkeland and Lucus, 1990; Thresher et al., 1999). However, the problem of thousands of toxic rotting seastars on the benthos and the subsequent environmental impacts of the chemicals to the sediments and associated species needs to be addressed.&lt;br /&gt;
 Control of &lt;em&gt;Asterias&lt;/em&gt; spp (&lt;em&gt;A. forbesii &lt;/em&gt;and &lt;em&gt;A. rubens&lt;/em&gt;) by chemical agents such as copper and zinc sulphate or chromium salts did not prove practical, especially around shellfish farms. Only a small number of seastars died and others moved to adjacent areas. Also due to the non-specificity of copper the oysters were effected and accumulation of copper was a concern (Lee 1948; Loosanoff 1961).&lt;br /&gt;
 One problem with using copper sulphate is that stronger solutions react with saline water and form a precipitate (Kerkut and Munday, 1962).&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="H4" t="str">
         <x:v>&lt;p&gt;Limited success.&lt;br /&gt;
 &lt;br /&gt;
 Copper sulphate has been trialed as a control for species in ballast water (Bolch and Hallegraeff, 1993). Motile dinoflagellate cells are readily killed at concentrations of 1mg/l but has only minor effects on dinoflagellate cysts (68% germination at concentrations as high as 200mg/l). However it is too costly to be deployed on a large scale.&lt;/p&gt;
 </x:v>
       </x:c>
     </x:row>
     <x:row r="5">
       <x:c r="A5" t="str">
         <x:v>Electrical barriers / electric shock</x:v>
       </x:c>
       <x:c r="B5" t="str">
         <x:v>&lt;p&gt;Cathodic protection is a common practice in many Australian ports including Albany, Bunbury, and Fremantle, Western Australia; Portland, Victoria; Botany Bay, New South Wales; and Gladstone and Mackay, Queensland. Hallegraeff et al., (1997) concluded that the success of the electric shock method used to disable toxic phytoplankton cysts (&lt;em&gt;Alexandrium spp.&lt;/em&gt; and &lt;em&gt;Gymnodinium &lt;/em&gt;spp. from Japanese sediments) in ballast water by Montani et al., (1995) was due to the production of chlorine through electrolysis of seawater. As electric shock is an effective and economical method it may be applicable to ships&amp;#39; ballast water as water is pumped into tanks, if a procedure can be developed (Montani et al., 1995).&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="C5" t="str">
         <x:v>&lt;p&gt;Electric shock has been used since the 1960&amp;#39;s in the USSR (Morton 1977 and citations). Until recently, it was not considered feasible because of safety issues, voltage required, length of exposure, and the amount of power required (Claudi and Mackie, 1994). However an experimental 20kV pulse has been shown to suppress zebra mussel settlement by more than 80% in a Mississippi power plant water cooling system. The pulsed power method stuns or kills veligers in the pipe entrance but has no effect on animals upstream of the entrance or downstream from the system discharge (Marshall 1999). &lt;nbsp&gt;No cysts of &lt;em&gt;Gymnodinium &lt;/em&gt;spp., &lt;em&gt;Alexandrium &lt;/em&gt;spp, &lt;em&gt;Chattonella spp.&lt;/em&gt; germinated after exposure to electric shock for 5 seconds (Montani et al., 1995).&lt;nbsp&gt;&amp;nbsp;In order to prevent the migration of &lt;em&gt;Eriocheir sinensis&lt;/em&gt; up rivers in Germany in the 1930-40&amp;#39;s electrical screens were installed on the river bottom and pulses 30-40 times per minute were found to disable and then kill the crabs. (Veldhuizen and Stanish, 1999 and citations therein). &lt;nbsp&gt;An aquatic nuisance species dispersal barrier is being developed for the Chicago Sanitary and Ship Canal, a man-made canal between the Mississippi River and Great Lakes drainages. The project has three phases:&amp;nbsp;Phase 1 will target bottom dwelling species, phase 2 will target actively swimming organisms in the entire water column and phase 3 will address planktonic organisms. Phase 1 will consist of an electric barrier array while phase 2 is the implementation of the full water column electric barrier, dependent upon safety and liability concerns (Moy 1999). &lt;nbsp&gt;Cathodic protection, running a current across submerged metal structures to help deter/control fouling settlement is utilised in many industrial ports on commercial wharves and jetties in the marine environments. &lt;nbsp&gt;Electro-fishing (and detonation cord) is a method of collecting and controlling and collecting fish in freshwater e.g. carp, lampreys, trout and salmon.&lt;/nbsp&gt;&lt;/nbsp&gt;&lt;/nbsp&gt;&lt;/nbsp&gt;&lt;/nbsp&gt;&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="D5" t="str">
-        <x:v/>
+        <x:v>&lt;p&gt;Electric shock is a non-selective method and populations of rare or endangered species among the target pest species can be severely impacted on by this method. In addition, electric shock is not very successful in saltwater due to the higher ion concentrations and is best used in freshwater.&lt;/p&gt;
+</x:v>
       </x:c>
       <x:c r="E5" t="str">
         <x:v/>
       </x:c>
       <x:c r="F5" t="str">
         <x:v>Cathodic protection and electric pulse barriers can also be harmful to humans and care must be taken by divers in these areas.</x:v>
       </x:c>
       <x:c r="G5" t="str">
-        <x:v>&lt;p&gt;Contrary to popular belief, cathodic protection and trickle feeding of currents have been shown to encourage fouling in many marine systems, not halt it (Eashwar et al., 1995). They are also costly to run for prolonged periods.&lt;br /&gt;
-Electric shock is a non-selective method and populations of rare or endangered species among the target pest species can be severely impacted on by this method. In addition, electric shock is not very successful in saltwater due to the higher ion concentrations and is best used in freshwater.&lt;/p&gt;
+        <x:v>&lt;p&gt;Contrary to popular belief, cathodic protection and trickle feeding of currents have been shown to encourage fouling in many marine systems, not halt it (Eashwar et al., 1995). They are also costly to run for prolonged periods.&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="H5" t="str">
         <x:v>&lt;p&gt;Cyst viability in laboratory cultures was reduced to 60% by application of voltages of 5 volts/square centimetre, 10% at 6.25 and 7% at 7.5 volts/square centimetre. Killed cysts exhibited a bleached appearance indicative of chemical action and tests for chlorine indicate that death was not caused by electric shock&amp;nbsp;but the consequent generation of free chlorine and potentially localised temperature increases. For example, voltages up to 30 volts increased temperatures up to 25&lt;sup&gt;o&lt;/sup&gt;C from 17&lt;sup&gt;o&lt;/sup&gt;C (Hallegraeff et al., 1997).&lt;/p&gt;
 </x:v>
       </x:c>
     </x:row>
     <x:row r="6">
       <x:c r="A6" t="str">
         <x:v>Heated water treatment (baths, spray)</x:v>
       </x:c>
       <x:c r="B6" t="str">
         <x:v>&lt;p&gt;Heated water has been shown to kill seastars (Martin 1998 and citations therein), &lt;em&gt;Dreissena polymorpha&lt;/em&gt; (Morton 1977; Claudi and Mackie, 1994; Boelman et al., 1997) and &lt;em&gt;Corbicula fluminea&lt;/em&gt; (Graney et al., 1980; Jenner and Janssen-Mommen, 1993). During the cleanup of crude oil spilt by the Exxon Valdez in 1989 high pressure cleaning using hot (60&amp;nbsp;&lt;sup&gt;o&lt;/sup&gt;C+) and warm water (30-60 &lt;sup&gt;o&lt;/sup&gt;C) was used on intertidal and subtidal regions (Mearns 1996). Studies of the intertidal biota before and after treatment showed that as much as 90% of the marine life that survived the oiling could have been killed through thermal shock or displaced by high pressure-hot water washing. (Driskell et al., 1996; Houghton et al., 1996; Lees et al., 1996). In addition, elevated temperatures has been shown to affect reproductive success of mussels (eg. &lt;i&gt;Arcuatula&amp;nbsp;&lt;/i&gt;&lt;em&gt;senhousia &lt;/em&gt;and &lt;em&gt;Limnoperna&lt;/em&gt; &lt;em&gt;fortunei kikuchi &lt;/em&gt;(re-identified as &lt;em&gt;Xenostrobus securis&lt;/em&gt;, native to Australia; Morton 1996) in Japan.&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="C6" t="str">
         <x:v>&lt;p&gt;Seastars (&lt;em&gt;Asterias&lt;/em&gt; &lt;em&gt;forbesi&lt;/em&gt;) collected by trawled mops are killed by immersion in troughs of hot water (Lee 1948). While steam treatment (~100&amp;nbsp;&lt;sup&gt;o&lt;/sup&gt;C) of &lt;em&gt;Spartina &lt;/em&gt;spp has been used in New Zealand with relative success. &lt;nbsp&gt;Heat treatment as an application to treat ships&amp;#39;&amp;nbsp;ballast water was found effective in destroying &lt;em&gt;Undaria&lt;/em&gt; &lt;em&gt;pinnatifida &lt;/em&gt;zoospores and phytoplankton cells and cysts eg. &lt;em&gt;Gymnodinium catenatum&lt;/em&gt;&amp;nbsp;(Montani et al., 1995; Bolch and Hallegraeff, 1993; Hallegraeff et al., 1997; Oemcke 1999; Rigby et al., 1999; Mountfort et al., 1999a). A short (30-90 second) heat treatment of dinoflagellate cysts at temperatures as low as 40-45 &lt;sup&gt;o&lt;/sup&gt;C may provide an effective, environmentally friendly solution to the global ballast water problem (Bolch and Hallegraeff, 1993). &lt;nbsp&gt;Thermal shock (flushing with hot water) is used in some power plants. Power plant cooling water picks up heat from the condenser and is usually discharged. By recirculating the heated effluent through the precondser sections the water flowing through the conduits may maintain a sufficient temperature to kill the organisms growing inside (Rajagopal et al., 1994). Heat treatment has been used to control&amp;nbsp;&lt;em&gt;Mytilus edulis&lt;/em&gt; in temperate areas and &lt;em&gt;Perna viridis&lt;/em&gt; in tropical areas (Fox and Coheren, 1957; Rajagopal et al., 1994) and &lt;em&gt;Dreissena polymorpha&lt;/em&gt; in freshwater (Morton 1977; Barrett-O&amp;#39;Leary 1995; Boelman et al., 1997; Harrington et al., 1997). Younger mussels are killed in less time period than adults. One practical aspect is that during peak settling periods young mussels can be easily killed by comparatively shorter exposure to elevated temperatures (Rajagopal et al., 1994). Usually twice a year, heated water is pumped through water-intakes to kill newly recruited zebra mussels. Some industrial plants also permanently heat flow-through water to temperatures greater than the thermal tolerance of the species (eg. Murray Station, Barrett-O&amp;#39;Leary 1995).&lt;/nbsp&gt;&lt;/nbsp&gt;&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="D6" t="str">
         <x:v/>
       </x:c>
       <x:c r="E6" t="str">
         <x:v>&lt;p&gt;A combination of lower heat and chemicals can reduce costs. A combination of heat and chemical oxidants (chlorine or ozone) allows lower temperatures (30&amp;deg;C) to be used and reducing heating costs (Harrington et al., 1997).&lt;/p&gt;
 </x:v>
@@ -1450,51 +1458,51 @@
       <x:c r="Y1" t="str">
         <x:v>pH maximum notes</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str">
         <x:v>&lt;p&gt;&lt;em&gt;Gymnodinium catenatum&lt;/em&gt;&amp;nbsp;is found in bays, estuaries and coastal waters throughout the world. Vegetative cells can be distributed throughout the whole water column during a bloom, with cysts being deposited in sediments.&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="B2" t="str">
         <x:v>Hard
 &lt;p&gt;This category contains both natural and artificial habitats that are solid, fixed or permanent substrata. Species can reside on or within the habitat type. Naturally occurring hard substrates include bedrock, cobble stones and rocky reef structures. Artificial hard substrate include marine infrastructure such as wharf pylons and boat ramps. &amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&lt;/p&gt;
 Oyster
 Organism
 This category is used for species that reside on or within another organism.
 Organism
 Soft
 &lt;p&gt;This category contains habitats that are not fixed or permanent, and are able to be affected by oceanic or estuarine currents. Material such as seagrass, sand, gravel, mud or any combination of these are considered soft structures that can be influenced by water and current movements.&amp;nbsp;Species can reside on the surface of this habitat type or within the habitat type.&lt;/p&gt;
 Clay
 Sand - fine
 Sand - medium
 Silt
 Tidal
 Planktonic
 Vessel
-&lt;p&gt;This category refers to habitats associated with maritime transport and commercial shipping vessels. Known areas for species to inhabit on shipping vessels include hulls and tanks for the storage of ballast water. Species can reside in dry ballast, ballast water, in the sediment layer or on the sediment-water interface formed inside ballast tanks.&lt;/p&gt;
+&lt;p&gt;This category refers to habitats associated with maritime transport and commercial shipping vessels. Known areas for species to inhabit on shipping vessels include hulls and ballast water tanks. Species can reside in ballast water, in the sediment layer or on the sediment-water interface inside ballast tanks.&lt;/p&gt;
 Ballast Water
 </x:v>
       </x:c>
       <x:c r="C2" t="str">
         <x:v>Resting Cyst: Tidal - Sub-tidal; Water - Planktonic&lt;br&gt;Gametes: Tidal - Sub-tidal; Water - Planktonic</x:v>
       </x:c>
       <x:c r="D2" t="str">
         <x:v>High Tide, Low Tide, Mid Tide, Sub-tidal</x:v>
       </x:c>
       <x:c r="E2" t="str">
         <x:v/>
       </x:c>
       <x:c r="F2" t="str">
         <x:v>4.0000</x:v>
       </x:c>
       <x:c r="G2" t="str">
         <x:v/>
       </x:c>
       <x:c r="H2" t="str">
         <x:v>30.0000</x:v>
       </x:c>
       <x:c r="I2" t="str">
         <x:v>&lt;p&gt;Growth poor at 4 °C and 12 °C (Blackburn et al., 1989) (Tasmanian strains). No growth at 11 °C (Bravo and Anderson, 1994). Growth in laboratory at 12-17 °C (Bravo and Anderson, 1994). Blooms when water temperatures range from 12-18 °C. Ambient temperature &amp;lt;10 °C terminates blooms (Hallegraeff et al., 1995). Tropical strains are also known (e.g. Singapore, Philippines).&lt;/p&gt;
 </x:v>
       </x:c>