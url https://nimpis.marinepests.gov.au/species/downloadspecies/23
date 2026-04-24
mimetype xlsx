--- v1 (2026-04-03)
+++ v2 (2026-04-24)
@@ -1,78 +1,78 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb72e4e32bf3846d6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R329a5cc448724620" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="R776c50b7c2764c36"/>
-[...15 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="R363ce6f49b7c402c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="R443d4ffed0b94a88"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="General" sheetId="2" r:id="R1b012bfcded44e31"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Identification" sheetId="3" r:id="R18fff8b00fc74c02"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Similar species" sheetId="4" r:id="R0d10cd44b2e94b82"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Habitat" sheetId="5" r:id="R0b94a4731ec34025"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Reproduction and growth" sheetId="6" r:id="Rabed906a064043ac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Feeding" sheetId="7" r:id="R8eb13b9aba4b493a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Competitors" sheetId="8" r:id="Rb491e4e39ddd41ae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Predators" sheetId="9" r:id="Rb414dc63ddba49c0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Vectors" sheetId="10" r:id="R749554ba38674f07"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Impacts" sheetId="11" r:id="R953e8ea075224567"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Controls" sheetId="12" r:id="R34f71626a83a45c4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Species controls" sheetId="13" r:id="Re2adf63ee116476b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Additional information" sheetId="14" r:id="Recd97435c3364b23"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="References" sheetId="15" r:id="R3ae076eea8694069"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Images" sheetId="16" r:id="R8327ea769fb6490a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="R8a0ca564756441fd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R776c50b7c2764c36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R444b5d038f6346ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R9e5ac3a89db9410d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="Re67d80b87ae74bc8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="R7d4435dfbbc348b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="R12a2b571dd2c449a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="Rca852246facc4cc8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="R929ecb4d5d6b4116" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="R5074c960710443fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="R57b278a3bddf4a1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="Rb6a60c7e4b4c469d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="Rb84f6f5e4c0849e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="R0082f0fd58ef447e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="R5a446b17df7241ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="R9036b4ebf48241f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="R941d947003aa40cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="R363ce6f49b7c402c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R443d4ffed0b94a88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R1b012bfcded44e31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R18fff8b00fc74c02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="R0d10cd44b2e94b82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="R0b94a4731ec34025" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="Rabed906a064043ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="R8eb13b9aba4b493a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="Rb491e4e39ddd41ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="Rb414dc63ddba49c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="R749554ba38674f07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="R953e8ea075224567" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="R34f71626a83a45c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="Re2adf63ee116476b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="Recd97435c3364b23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="R3ae076eea8694069" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="R8327ea769fb6490a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="R8a0ca564756441fd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Scientific name</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Common name</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Developments</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>General description</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>ID card URL</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Australian distribution</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -122,54 +122,54 @@
         <x:v>&lt;p&gt;No countries, other than Australia, have declared this species “invasive”, but globally it is widely monitored for as a “pest” either in plankton, using genetic probes or microscopy, or through sediment cyst surveys, notably in shellfish growing areas.&lt;/p&gt;
 </x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Notes</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Vectors</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str">
         <x:v/>
       </x:c>
       <x:c r="B2" t="str">
         <x:v>Vector type: Fisheries and Aquaculture
-Vector type description: &lt;p&gt;Vectors types associated with fisheries and aquaculture and trade activities. Examples of&amp;nbsp; vectors from this class are the deliberately translocation&amp;nbsp;of oysters&amp;nbsp; for aquaculture purposes or discarded fishing equipment which is fouled with marine organisms.&amp;nbsp;&lt;/p&gt;
+Vector type description: &lt;p&gt;Vectors types associated with fisheries and aquaculture and trade activities. Examples of vectors from this class are the deliberately translocation&amp;nbsp;of oysters for aquaculture purposes or discarded fishing equipment which is fouled with marine organisms.&amp;nbsp;&lt;/p&gt;
 Vectors:
 Vector: Fisheries - Accidental 
-Description: &lt;p&gt;The accidental translocation of marine pests with aquaculture and commerical fisheries activities. This vector includes the accidental translocation of marine pests attached to aquaculture equipment such as floats, nets or cages.&lt;/p&gt;
+Description: &lt;p&gt;The accidental translocation of marine pests with aquaculture and commercial fisheries activities. This vector includes the accidental translocation of marine pests attached to aquaculture equipment such as floats, nets or cages.&lt;/p&gt;
 Vector type: Natural Dispersal
 Vector type description: &lt;p&gt;Vectors associated with natural range extension through natural processes such as the movement of species to a new location. This is through passive movement in water currents or active movement (migration) due to changes in environmental conditions such as salinity or water temperature.&lt;/p&gt;
 Vectors:
 Vector: Natural Dispersal
 Description: &lt;p&gt;Natural dispersal is a mechanism for the range expansion of a species through the movement of larvae or adults to a new location, and the successful settlement of recruits in this new location.&lt;/p&gt;
 Vector type: Research
 Vector type description: The accidental introduction of species during research activities conducted by education, scientific and private institutions.
 Vectors:
 Vector: Research - Escape
 Description: The accidental introduction of species during research activities conducted by education, scientific and private institutions.
 Vector type: Vessels
 Vector type description: &lt;p&gt;Vectors associated with maritime transport and shipping activities. Vessels include bulk carriers, container ships, passenger vessels, fishing vessels, illegal foreign entry vessels and recreational vessels. Ballast water can potentially transport marine species in vessel ballast tanks and via biofouling on the exterior of vessels or internal water systems and equipment. &amp;nbsp;&amp;nbsp;&lt;/p&gt;
 Vectors:
 Vector: Ballast Water
 Description: &lt;p&gt;Various types and life stages of aquatic species can be transported in&amp;nbsp;ballast water. Species taken up in ballast water can be discharged from vessels if it’s not correctly managed. Marine pests can also survive within ballast tank sediments.&lt;/p&gt;
 &lt;p&gt;&amp;nbsp;&lt;/p&gt;
 </x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">