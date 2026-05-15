--- v2 (2026-04-24)
+++ v3 (2026-05-15)
@@ -1,78 +1,78 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R329a5cc448724620" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d229440b97b4dec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="R443d4ffed0b94a88"/>
-[...15 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="R8a0ca564756441fd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="Rf36d299623d24205"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="General" sheetId="2" r:id="R8bbfb4544abf4018"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Identification" sheetId="3" r:id="R80c8441082a64298"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Similar species" sheetId="4" r:id="Rd463a9c22a754c62"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Habitat" sheetId="5" r:id="Rcd5f9f0e07c849e8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Reproduction and growth" sheetId="6" r:id="R0120005847ea4055"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Feeding" sheetId="7" r:id="Rd8a8124c70ba42e9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Competitors" sheetId="8" r:id="Rd18382216d8a49bb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Predators" sheetId="9" r:id="Rdca2e6b9009743b4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Vectors" sheetId="10" r:id="Rf48ba0a270024f19"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Impacts" sheetId="11" r:id="Reff5ce4db0c64fa6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Controls" sheetId="12" r:id="Rae34ec4dd38b47c9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Species controls" sheetId="13" r:id="R0dd4393e6a2140a3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Additional information" sheetId="14" r:id="R65aa785e2a0841de"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="References" sheetId="15" r:id="Rd4cd9f59a7cd4e05"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Images" sheetId="16" r:id="R6d264e8c8ba14255"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="R3527664e0a5f40d5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R443d4ffed0b94a88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R1b012bfcded44e31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R18fff8b00fc74c02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="R0d10cd44b2e94b82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="R0b94a4731ec34025" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="Rabed906a064043ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="R8eb13b9aba4b493a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="Rb491e4e39ddd41ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="Rb414dc63ddba49c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="R749554ba38674f07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="R953e8ea075224567" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="R34f71626a83a45c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="Re2adf63ee116476b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="Recd97435c3364b23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="R3ae076eea8694069" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="R8327ea769fb6490a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="R8a0ca564756441fd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf36d299623d24205" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R8bbfb4544abf4018" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R80c8441082a64298" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="Rd463a9c22a754c62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="Rcd5f9f0e07c849e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="R0120005847ea4055" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="Rd8a8124c70ba42e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="Rd18382216d8a49bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="Rdca2e6b9009743b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="Rf48ba0a270024f19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="Reff5ce4db0c64fa6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="Rae34ec4dd38b47c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="R0dd4393e6a2140a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="R65aa785e2a0841de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="Rd4cd9f59a7cd4e05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="R6d264e8c8ba14255" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="R3527664e0a5f40d5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Scientific name</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Common name</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Developments</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>General description</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>ID card URL</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Australian distribution</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -88,51 +88,51 @@
         <x:v>Native origin notes</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str">
         <x:v>Gymnodinium catenatum (Graham 1943)</x:v>
       </x:c>
       <x:c r="B2" t="str">
         <x:v>toxic dinoflagellate</x:v>
       </x:c>
       <x:c r="C2" t="str">
         <x:v/>
       </x:c>
       <x:c r="D2" t="str">
         <x:v>&lt;p&gt;First detected in the plankton in Australia in Tasmania in the Derwent River in 1980, Huon River in 1985/86 (Hallegraeff et al. 1988), Triabunna (east coast) in 1993, in Victoria (Lorne) in 1993 (Sonneman &amp;amp; Hill 1997), Port Lincoln SA in 1996, and Hawkesbury NSW in 1996 (Bolch &amp;amp; de Salas 2007). Sediment cyst studies have traced the organism back to 1971 in the Huon River, Tasmania (McMinn et al. 1997); 1975 in Port Lincoln, SA,(McMinn et al. 2001) and 1937 in New Zealand (Irwin et al. 2003). Molecular tracing (sediment ancient DNA) in Maria Island deep sediment cores is in progress (Armbrecht et al. 2021). Bolch and de Salas, 2007 detected a single nucleotide polymorphism among 63 rDNA-ITS sequences examined, separating &lt;em&gt;G. catenatum&lt;/em&gt; strains into two rDNA-ITS ribotypes. Australian and New Zealand strains clustered together with a strain isolated from the Seto Inland Sea, Japan, (a confirmed source of woodchip carriers travelling to Tasmania), separate to strains from other global populations. A re-examination of population genetics using a larger number of strains and broader and more variable marker regions such as mSATs, restriction site–associated DNA markers (RADseq) would be advisable to fully resolve this question of source of introduction.&lt;/p&gt;
 &lt;p&gt;&lt;em&gt;Gymnodinium catenatum&lt;/em&gt;&amp;nbsp;is a toxic, bloom forming species of microalgae with a green-brown colour. It is usually seen in long, swimming chains of tiny cells, with up to 32 cells in a chain (occasionally 64). It is more difficult to identify when seen as solitary cells. The size of these cells ranges from 38-53 µm long and 33-45 µm wide. The cells are circular to squarish in shape, with many rounded organelles, a large central nucleus and horse-shoe shaped apical groove (Blackburn et al. 1989). Cysts of&amp;nbsp;&lt;em&gt;G. catenatum&lt;/em&gt;&amp;nbsp;are brown, spherical and range in size from 45-50 µm in diameter with a distinctive microreticulate surface ornamentation (Anderson et al. 1988).&amp;nbsp;&lt;em&gt;G. catenatum&lt;/em&gt;&amp;nbsp;is the only known unarmoured dinoflagellate that produces toxins responsible for PSP (Paralytic Shellfish Poisoning) (Oshima et al. 1987).&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="E2" t="str">
         <x:v/>
       </x:c>
       <x:c r="F2" t="str">
         <x:v>Established</x:v>
       </x:c>
       <x:c r="G2" t="str">
-        <x:v/>
+        <x:v>South Australia</x:v>
       </x:c>
       <x:c r="H2" t="str">
         <x:v>Cryptogenic</x:v>
       </x:c>
       <x:c r="I2" t="str">
         <x:v>Argentina, Gulf of California, Venezuela, Japan, Korea, Portugal, Spain, Morocco, Mediterranean, Canary Islands. Tropical ecotypes are known from Singapore, Philippines, Palau, Malaysia, Thailand. Cryptogenic in New Zealand (since 2000) (Bolch &amp; de Salas 2</x:v>
       </x:c>
       <x:c r="J2" t="str">
         <x:v>&lt;p&gt;No countries, other than Australia, have declared this species “invasive”, but globally it is widely monitored for as a “pest” either in plankton, using genetic probes or microscopy, or through sediment cyst surveys, notably in shellfish growing areas.&lt;/p&gt;
 </x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Notes</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Vectors</x:v>
@@ -1045,51 +1045,139 @@
       </x:c>
       <x:c r="B5" t="str">
         <x:v>Gymnodinium catenatum chain - NIMPIS.</x:v>
       </x:c>
       <x:c r="C5" t="str">
         <x:v>Copyright Notice: Naomi Parker, CSIRO Marine Research. Acknowledge: true</x:v>
       </x:c>
     </x:row>
     <x:row r="6">
       <x:c r="A6" t="str">
         <x:v>/userfiles/images/216.jpg</x:v>
       </x:c>
       <x:c r="B6" t="str">
         <x:v>Gymnodinium catenatum chain - NIMPIS.</x:v>
       </x:c>
       <x:c r="C6" t="str">
         <x:v>Copyright Notice: Naomi Parker, CSIRO Marine Research. Acknowledge: true</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:sheetData/>
+  <x:sheetData>
+    <x:row r="1">
+      <x:c r="A1" t="str">
+        <x:v>Unique identifier</x:v>
+      </x:c>
+      <x:c r="B1" t="str">
+        <x:v>Organisation</x:v>
+      </x:c>
+      <x:c r="C1" t="str">
+        <x:v>Date</x:v>
+      </x:c>
+      <x:c r="D1" t="str">
+        <x:v>Class</x:v>
+      </x:c>
+      <x:c r="E1" t="str">
+        <x:v>Activity description</x:v>
+      </x:c>
+      <x:c r="F1" t="str">
+        <x:v>Jurisdiction</x:v>
+      </x:c>
+      <x:c r="G1" t="str">
+        <x:v>Latitude</x:v>
+      </x:c>
+      <x:c r="H1" t="str">
+        <x:v>Longitude</x:v>
+      </x:c>
+      <x:c r="I1" t="str">
+        <x:v>Location description</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="2">
+      <x:c r="A2" t="str">
+        <x:v>CRIMP Port Lincoln brennans Jetty 1996</x:v>
+      </x:c>
+      <x:c r="B2" t="str">
+        <x:v>MAFRI</x:v>
+      </x:c>
+      <x:c r="C2" t="str">
+        <x:v>01/06/1996</x:v>
+      </x:c>
+      <x:c r="D2" t="str">
+        <x:v>Active</x:v>
+      </x:c>
+      <x:c r="E2" t="str">
+        <x:v>CRIMP</x:v>
+      </x:c>
+      <x:c r="F2" t="str">
+        <x:v>South Australia</x:v>
+      </x:c>
+      <x:c r="G2" t="str">
+        <x:v>-34.7130</x:v>
+      </x:c>
+      <x:c r="H2" t="str">
+        <x:v>135.8702</x:v>
+      </x:c>
+      <x:c r="I2" t="str">
+        <x:v>Port Lincoln</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="3">
+      <x:c r="A3" t="str">
+        <x:v>CRIMP Port Lincoln Channel marker 6 1996</x:v>
+      </x:c>
+      <x:c r="B3" t="str">
+        <x:v>MAFRI</x:v>
+      </x:c>
+      <x:c r="C3" t="str">
+        <x:v>01/06/1996</x:v>
+      </x:c>
+      <x:c r="D3" t="str">
+        <x:v>Active</x:v>
+      </x:c>
+      <x:c r="E3" t="str">
+        <x:v>CRIMP</x:v>
+      </x:c>
+      <x:c r="F3" t="str">
+        <x:v>South Australia</x:v>
+      </x:c>
+      <x:c r="G3" t="str">
+        <x:v>-34.7026</x:v>
+      </x:c>
+      <x:c r="H3" t="str">
+        <x:v>135.8774</x:v>
+      </x:c>
+      <x:c r="I3" t="str">
+        <x:v>Port Lincoln</x:v>
+      </x:c>
+    </x:row>
+  </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Synonyms</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Other common names</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Taxonomic group</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>Kingdom</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>Phylum</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Class</x:v>
       </x:c>