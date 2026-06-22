--- v3 (2026-05-15)
+++ v4 (2026-06-22)
@@ -1,78 +1,78 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d229440b97b4dec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ba7f92f5f3b49c8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="Rf36d299623d24205"/>
-[...15 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="R3527664e0a5f40d5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="Rb94d8b794b4b478a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="General" sheetId="2" r:id="R376d4248c61d44a4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Identification" sheetId="3" r:id="Rfd55993d76b34c7c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Similar species" sheetId="4" r:id="Rbffb05ed04ac465d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Habitat" sheetId="5" r:id="Rc5c1f36834ff40e1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Reproduction and growth" sheetId="6" r:id="Re830597bfabc401f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Feeding" sheetId="7" r:id="R1d3fd496d02b4ed1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Competitors" sheetId="8" r:id="Re27f2415945d4d1a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Predators" sheetId="9" r:id="R18ea9cb164064494"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Vectors" sheetId="10" r:id="Rbc723120e1ed4f3e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Impacts" sheetId="11" r:id="Rf8e06cd708304792"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Controls" sheetId="12" r:id="R4fad164f65a342fe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Species controls" sheetId="13" r:id="R534059b67dd44836"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Additional information" sheetId="14" r:id="R6fef61cffe5b4bd0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="References" sheetId="15" r:id="R537c9f84bc0447db"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Images" sheetId="16" r:id="R8f296a38693a4ca2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="Rfad59380a8644b9d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf36d299623d24205" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R8bbfb4544abf4018" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R80c8441082a64298" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="Rd463a9c22a754c62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="Rcd5f9f0e07c849e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="R0120005847ea4055" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="Rd8a8124c70ba42e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="Rd18382216d8a49bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="Rdca2e6b9009743b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="Rf48ba0a270024f19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="Reff5ce4db0c64fa6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="Rae34ec4dd38b47c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="R0dd4393e6a2140a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="R65aa785e2a0841de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="Rd4cd9f59a7cd4e05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="R6d264e8c8ba14255" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="R3527664e0a5f40d5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb94d8b794b4b478a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R376d4248c61d44a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rfd55993d76b34c7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="Rbffb05ed04ac465d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="Rc5c1f36834ff40e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="Re830597bfabc401f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="R1d3fd496d02b4ed1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="Re27f2415945d4d1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="R18ea9cb164064494" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="Rbc723120e1ed4f3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="Rf8e06cd708304792" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="R4fad164f65a342fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="R534059b67dd44836" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="R6fef61cffe5b4bd0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="R537c9f84bc0447db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="R8f296a38693a4ca2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="Rfad59380a8644b9d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Scientific name</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Common name</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Developments</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>General description</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>ID card URL</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Australian distribution</x:v>
       </x:c>
       <x:c r="G1" t="str">