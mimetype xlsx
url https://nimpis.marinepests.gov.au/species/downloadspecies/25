--- v1 (2026-03-12)
+++ v2 (2026-04-03)
@@ -1,78 +1,78 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a20e71d8e8b4682" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7a05dba6bff4b9e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="Rd33cce0ec8b343ea"/>
-[...15 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="Rb22be80d0d14438c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="Ra40ff53dc8f44a52"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="General" sheetId="2" r:id="Ra0b95596d3fe4388"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Identification" sheetId="3" r:id="R899203cb3aeb4f10"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Similar species" sheetId="4" r:id="R41406705d8344e12"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Habitat" sheetId="5" r:id="Rb3c1e128dd024e54"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Reproduction and growth" sheetId="6" r:id="R8c24fdf67b544a55"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Feeding" sheetId="7" r:id="R09c8e89cc3aa4b0f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Competitors" sheetId="8" r:id="R4ac1ef074dec424f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Predators" sheetId="9" r:id="R5ab5f50e826c46ba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Vectors" sheetId="10" r:id="R72e9484626234906"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Impacts" sheetId="11" r:id="R96d063e7a0814e6e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Controls" sheetId="12" r:id="R6bb6e12cb4c94b75"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Species controls" sheetId="13" r:id="Ra97973ce816a4c5f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Additional information" sheetId="14" r:id="R19296bd6c9174232"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="References" sheetId="15" r:id="Rfc53ba5295794d20"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Images" sheetId="16" r:id="Rb118f63e3a5d4d78"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="R63043bcaa3e14e42"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd33cce0ec8b343ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rb660fc680c60455c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R2937e70554514a54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="Ra2a9544f390543dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="Red76178d284040b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="R15a160b999024295" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="R9b70abe4a4d04808" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="R8d1c9c14cd4b488c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="Re76a890a4c3a4ff8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="R85c85ebfa921423b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="R6c6a618f343c43a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="R865aff9605104abc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="Rbbb5cb1728fc448d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="R001d1e209a714883" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="Rad1a080f3c5a4a37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="Rd0806a3224a2427b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="Rb22be80d0d14438c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra40ff53dc8f44a52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Ra0b95596d3fe4388" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R899203cb3aeb4f10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="R41406705d8344e12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="Rb3c1e128dd024e54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="R8c24fdf67b544a55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="R09c8e89cc3aa4b0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="R4ac1ef074dec424f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="R5ab5f50e826c46ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="R72e9484626234906" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="R96d063e7a0814e6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="R6bb6e12cb4c94b75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="Ra97973ce816a4c5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="R19296bd6c9174232" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="Rfc53ba5295794d20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="Rb118f63e3a5d4d78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="R63043bcaa3e14e42" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Scientific name</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Common name</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Developments</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>General description</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>ID card URL</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Australian distribution</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -126,51 +126,51 @@
 </x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Notes</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Vectors</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str">
         <x:v>&lt;p&gt;Larvae and recently settled crabs living in ports in Asia, Europe and Northeast USA are potential candidates for translocation as vessel biofouling or ballast water (Carlton and Geller, 1993). This is the likely route of introduction into Australia.&amp;nbsp;&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="B2" t="str">
         <x:v>Vector type: Vessels
-Vector type description: &lt;p&gt;Vectors associated with maritime transport and shipping activities. Vessels include bulk carriers, container ships, passenger vessels, fishing vessels, illegal foreign entry vessels and recreational vessels. Unmanaged ballast water can potentially transport marine species in vessel ballast tanks and via biofouling on the exterior of vessels or internal water systems and equipment. &amp;nbsp;&amp;nbsp;&lt;/p&gt;
+Vector type description: &lt;p&gt;Vectors associated with maritime transport and shipping activities. Vessels include bulk carriers, container ships, passenger vessels, fishing vessels, illegal foreign entry vessels and recreational vessels. Ballast water can potentially transport marine species in vessel ballast tanks and via biofouling on the exterior of vessels or internal water systems and equipment. &amp;nbsp;&amp;nbsp;&lt;/p&gt;
 Vectors:
 Vector: Ballast Water
 Description: &lt;p&gt;Various types and life stages of aquatic species can be transported in&amp;nbsp;ballast water. Species taken up in ballast water can be discharged from vessels if it’s not correctly managed. Marine pests can also survive within ballast tank sediments.&lt;/p&gt;
 &lt;p&gt;&amp;nbsp;&lt;/p&gt;
 Vector: Biofouling
 Description: &lt;p&gt;Biofouling is the accumulation of sessile or mobile marine organisims on submerged parts of vessels. When marine pests attach to vessel hulls or niche areas (e.g. sea chests, propeller shafts or rudders), they can be transported to new locations. Introduction can occur through (1) A fouling species spawning event from the external or internal parts of a vessel while in port and its successful establishment. (2) The dislodgement of fouling species from a vessel accidentally such as abrasion with wharf structures, or deliberately through in-water cleaning activities; and (3) The sinking of fouled vessels either deliberately or accidentally.&lt;/p&gt;
 </x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Notes</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Impacts</x:v>
       </x:c>
     </x:row>
     <x:row r="2">