--- v2 (2026-04-03)
+++ v3 (2026-04-24)
@@ -1,78 +1,78 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7a05dba6bff4b9e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22ada13528ef42b5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="Ra40ff53dc8f44a52"/>
-[...15 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="R63043bcaa3e14e42"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="R85d4057996544508"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="General" sheetId="2" r:id="R0c06108ef99641d1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Identification" sheetId="3" r:id="Rbd602a300ad54917"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Similar species" sheetId="4" r:id="R386e19c62d994fd2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Habitat" sheetId="5" r:id="R21fb7d74180c4071"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Reproduction and growth" sheetId="6" r:id="R1e7dca7f88fe4f26"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Feeding" sheetId="7" r:id="R00e16def15c345f6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Competitors" sheetId="8" r:id="R58241c08fd79431c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Predators" sheetId="9" r:id="R0f62e1353f884063"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Vectors" sheetId="10" r:id="R9b15c87f183740fb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Impacts" sheetId="11" r:id="Rb81f2c3897fe46c7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Controls" sheetId="12" r:id="Rd86df5a36f7640bd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Species controls" sheetId="13" r:id="R238aee3a0dbd48ed"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Additional information" sheetId="14" r:id="R73a161228aca4557"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="References" sheetId="15" r:id="R9911d71347be4e86"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Images" sheetId="16" r:id="R4ccacb00ccc24f24"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="Re6a0b8d14f0a4bf8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra40ff53dc8f44a52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Ra0b95596d3fe4388" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R899203cb3aeb4f10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="R41406705d8344e12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="Rb3c1e128dd024e54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="R8c24fdf67b544a55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="R09c8e89cc3aa4b0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="R4ac1ef074dec424f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="R5ab5f50e826c46ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="R72e9484626234906" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="R96d063e7a0814e6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="R6bb6e12cb4c94b75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="Ra97973ce816a4c5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="R19296bd6c9174232" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="Rfc53ba5295794d20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="Rb118f63e3a5d4d78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="R63043bcaa3e14e42" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R85d4057996544508" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R0c06108ef99641d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rbd602a300ad54917" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="R386e19c62d994fd2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="R21fb7d74180c4071" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="R1e7dca7f88fe4f26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="R00e16def15c345f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="R58241c08fd79431c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="R0f62e1353f884063" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="R9b15c87f183740fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="Rb81f2c3897fe46c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="Rd86df5a36f7640bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="R238aee3a0dbd48ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="R73a161228aca4557" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="R9911d71347be4e86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="R4ccacb00ccc24f24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="Re6a0b8d14f0a4bf8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Scientific name</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Common name</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Developments</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>General description</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>ID card URL</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Australian distribution</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -132,51 +132,51 @@
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Notes</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Vectors</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str">
         <x:v>&lt;p&gt;Larvae and recently settled crabs living in ports in Asia, Europe and Northeast USA are potential candidates for translocation as vessel biofouling or ballast water (Carlton and Geller, 1993). This is the likely route of introduction into Australia.&amp;nbsp;&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="B2" t="str">
         <x:v>Vector type: Vessels
 Vector type description: &lt;p&gt;Vectors associated with maritime transport and shipping activities. Vessels include bulk carriers, container ships, passenger vessels, fishing vessels, illegal foreign entry vessels and recreational vessels. Ballast water can potentially transport marine species in vessel ballast tanks and via biofouling on the exterior of vessels or internal water systems and equipment. &amp;nbsp;&amp;nbsp;&lt;/p&gt;
 Vectors:
 Vector: Ballast Water
 Description: &lt;p&gt;Various types and life stages of aquatic species can be transported in&amp;nbsp;ballast water. Species taken up in ballast water can be discharged from vessels if it’s not correctly managed. Marine pests can also survive within ballast tank sediments.&lt;/p&gt;
 &lt;p&gt;&amp;nbsp;&lt;/p&gt;
 Vector: Biofouling
-Description: &lt;p&gt;Biofouling is the accumulation of sessile or mobile marine organisims on submerged parts of vessels. When marine pests attach to vessel hulls or niche areas (e.g. sea chests, propeller shafts or rudders), they can be transported to new locations. Introduction can occur through (1) A fouling species spawning event from the external or internal parts of a vessel while in port and its successful establishment. (2) The dislodgement of fouling species from a vessel accidentally such as abrasion with wharf structures, or deliberately through in-water cleaning activities; and (3) The sinking of fouled vessels either deliberately or accidentally.&lt;/p&gt;
+Description: &lt;p&gt;Biofouling is the accumulation of sessile or mobile marine organisms on submerged parts of vessels. When marine pests attach to vessel hulls or niche areas (e.g. sea chests, propeller shafts or rudders), they can be transported to new locations. Introduction can occur through (1) A fouling species spawning event from the external or internal parts of a vessel while in port and its successful establishment. (2) The dislodgement of fouling species from a vessel accidentally such as abrasion with wharf structures, or deliberately through in-water cleaning activities; and (3) The sinking of fouled vessels either deliberately or accidentally.&lt;/p&gt;
 </x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Notes</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Impacts</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str">
         <x:v>&lt;p&gt;Invasions of alien habitat by the Asian shore crab have been characterised by rapid geographical expansion and widespread displacement of and interaction with competing crab species in the NW USA (Epifanio, 2013). Impact on the population of the green crab is equivocal (Jungblut et al., 2017). Experiments in the NW Pacific which the Asian shore crab has not so far invaded have found the endemic species of &lt;em&gt;Hemigrapsus&lt;/em&gt; may out-compete it (Steinberg and Epifanio, 2011; Lord, 2017). The crab is a significant consumer of juvenile blue mussels in the USA&lt;em&gt; &lt;/em&gt;(Brousseau et al., 2014) and of other molluscs and small crustaceans.&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="B2" t="str">
         <x:v>Impact type: Economic
@@ -404,51 +404,51 @@
       </x:c>
       <x:c r="B12" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="13">
       <x:c r="A13" t="str">
         <x:v>&lt;p&gt;CARLTON, J. T. &amp;amp; GELLER, J. B. , 'Ecological Roulette: The Global Transport of Nonindigenous Marine Organisms', &lt;em&gt;Science&lt;/em&gt;, vol. 261, pp. 78-82.&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="B13" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="14">
       <x:c r="A14" t="str">
         <x:v>&lt;p&gt;Connor, N.J. 2007. Stimulation of molting in megalopae of the Asian shore crab &lt;em&gt;Hemigrapsus sanguineus&lt;/em&gt;: physical and chemical cues. &lt;em&gt;Marine Ecology Progress Series&lt;/em&gt; 352: 1-8. &lt;u&gt;https://doi.org/10.3354/meps07315&lt;/u&gt;&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="B14" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="15">
       <x:c r="A15" t="str">
-        <x:v>&lt;p&gt;Dauvin, J.-C., Rius, A.T., and Ruellet, T. 2009. Recent expansion of two invasive crabs species &lt;em&gt;Hemigrapsus sanguineus &lt;/em&gt;(de Haan, 1835) and &lt;em&gt;H. takanoi &lt;/em&gt;Asakura and Watanabe 2005 along the Opal Coast, France &lt;em&gt;Aquatic Invasions&lt;/em&gt; 4: 451-465 &lt;u&gt;https://doi.org/10.3391/ai.2009.4.3.3&lt;/u&gt;&lt;/p&gt;
+        <x:v>&lt;p&gt;Dauvin, J.C., Rius, A.T., and Ruellet, T. 2009. Recent expansion of two invasive crabs species &lt;em&gt;Hemigrapsus sanguineus &lt;/em&gt;(de Haan, 1835) and &lt;em&gt;H. takanoi &lt;/em&gt;Asakura and Watanabe 2005 along the Opal Coast, France &lt;em&gt;Aquatic Invasions&lt;/em&gt; 4: 451-465 &lt;u&gt;https://doi.org/10.3391/ai.2009.4.3.3&lt;/u&gt;&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="B15" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="16">
       <x:c r="A16" t="str">
         <x:v>&lt;p&gt;Epifanio, C.E. 2013. Invasion biology of the Asian shore crab &lt;em&gt;Hemigrapsus sanguineus:&lt;/em&gt; a review. &lt;em&gt;Journal of Experimental Marine Biology and Ecology&lt;/em&gt; 441: 33-49. &lt;u&gt;https://doi.org/10.1016/j.jembe.2013.01.010&lt;/u&gt;&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="B16" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="17">
       <x:c r="A17" t="str">
         <x:v>&lt;p&gt;Epifanio, C.E., Dittel, A.I., Park, S., Schwalm, S., and Fouts, A. 1998. Early life history of &lt;em&gt;Hemigrapsus sanguineus&lt;/em&gt;, a non-indigenous crab in the Middle Atlantic Bight (USA). &lt;em&gt;Marine Ecology Progress Series&lt;/em&gt; 170: 231-238. https://www.int-res.com/abstracts/meps/v170/p231-238/&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="B17" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="18">