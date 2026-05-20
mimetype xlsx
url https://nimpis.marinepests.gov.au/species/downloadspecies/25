--- v3 (2026-04-24)
+++ v4 (2026-05-20)
@@ -1,78 +1,78 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22ada13528ef42b5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10476e57ec8d44f5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="R85d4057996544508"/>
-[...15 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="Re6a0b8d14f0a4bf8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="Ra42a35d47d454009"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="General" sheetId="2" r:id="R898e65df20b44f0b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Identification" sheetId="3" r:id="R7dea6fdad3654cdb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Similar species" sheetId="4" r:id="Rb709c10baaa34d05"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Habitat" sheetId="5" r:id="R5b0d53cd10b942bc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Reproduction and growth" sheetId="6" r:id="R3dacf24f92174057"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Feeding" sheetId="7" r:id="R3ffec45668b24256"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Competitors" sheetId="8" r:id="R3283c007152d42d2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Predators" sheetId="9" r:id="R1cf99be2c8224a2f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Vectors" sheetId="10" r:id="R99e0a74f20a242d6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Impacts" sheetId="11" r:id="R819b170b9e93482e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Controls" sheetId="12" r:id="R533a699dd52e496b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Species controls" sheetId="13" r:id="R43338346f5c745b5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Additional information" sheetId="14" r:id="R64f1aa22c63e4578"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="References" sheetId="15" r:id="Rb83a2926fdef402d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Images" sheetId="16" r:id="R61275a932da048d6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="Rc3157ac9d09d411a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R85d4057996544508" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R0c06108ef99641d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rbd602a300ad54917" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="R386e19c62d994fd2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="R21fb7d74180c4071" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="R1e7dca7f88fe4f26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="R00e16def15c345f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="R58241c08fd79431c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="R0f62e1353f884063" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="R9b15c87f183740fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="Rb81f2c3897fe46c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="Rd86df5a36f7640bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="R238aee3a0dbd48ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="R73a161228aca4557" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="R9911d71347be4e86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="R4ccacb00ccc24f24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="Re6a0b8d14f0a4bf8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra42a35d47d454009" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R898e65df20b44f0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R7dea6fdad3654cdb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="Rb709c10baaa34d05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="R5b0d53cd10b942bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="R3dacf24f92174057" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="R3ffec45668b24256" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="R3283c007152d42d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="R1cf99be2c8224a2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="R99e0a74f20a242d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="R819b170b9e93482e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="R533a699dd52e496b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="R43338346f5c745b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="R64f1aa22c63e4578" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="Rb83a2926fdef402d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="R61275a932da048d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="Rc3157ac9d09d411a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Scientific name</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Common name</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Developments</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>General description</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>ID card URL</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Australian distribution</x:v>
       </x:c>
       <x:c r="G1" t="str">