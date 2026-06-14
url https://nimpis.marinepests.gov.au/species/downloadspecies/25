--- v4 (2026-05-20)
+++ v5 (2026-06-14)
@@ -1,78 +1,78 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10476e57ec8d44f5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R356263e1ab144474" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="Ra42a35d47d454009"/>
-[...15 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="Rc3157ac9d09d411a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="R158d974a793a45b7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="General" sheetId="2" r:id="R1d0a97d4a9b44d66"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Identification" sheetId="3" r:id="Rec4e9067a77d454e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Similar species" sheetId="4" r:id="Rcbac51b35bb342b3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Habitat" sheetId="5" r:id="R7f4e2e8a95284e3b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Reproduction and growth" sheetId="6" r:id="Rd769199dd6bb4a87"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Feeding" sheetId="7" r:id="Racf22f9ffbfb4490"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Competitors" sheetId="8" r:id="Rd46cb23bdd484e29"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Predators" sheetId="9" r:id="Ra3f18a14564c4605"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Vectors" sheetId="10" r:id="R6a75301f32934458"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Impacts" sheetId="11" r:id="R9e62df0e2cda4eac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Controls" sheetId="12" r:id="R13ae17f6ffaf4169"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Species controls" sheetId="13" r:id="Rd698101b0dc9471d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Additional information" sheetId="14" r:id="Rfe87796fc2ac4a5f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="References" sheetId="15" r:id="R72acc1df3c3345f9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Images" sheetId="16" r:id="Rc3a19740e8cf4bac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="R7bcf9186b8334901"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra42a35d47d454009" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R898e65df20b44f0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R7dea6fdad3654cdb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="Rb709c10baaa34d05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="R5b0d53cd10b942bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="R3dacf24f92174057" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="R3ffec45668b24256" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="R3283c007152d42d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="R1cf99be2c8224a2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="R99e0a74f20a242d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="R819b170b9e93482e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="R533a699dd52e496b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="R43338346f5c745b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="R64f1aa22c63e4578" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="Rb83a2926fdef402d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="R61275a932da048d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="Rc3157ac9d09d411a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R158d974a793a45b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R1d0a97d4a9b44d66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rec4e9067a77d454e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="Rcbac51b35bb342b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="R7f4e2e8a95284e3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="Rd769199dd6bb4a87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="Racf22f9ffbfb4490" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="Rd46cb23bdd484e29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="Ra3f18a14564c4605" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="R6a75301f32934458" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="R9e62df0e2cda4eac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="R13ae17f6ffaf4169" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="Rd698101b0dc9471d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="Rfe87796fc2ac4a5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="R72acc1df3c3345f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="Rc3a19740e8cf4bac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="R7bcf9186b8334901" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Scientific name</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Common name</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Developments</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>General description</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>ID card URL</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Australian distribution</x:v>
       </x:c>
       <x:c r="G1" t="str">