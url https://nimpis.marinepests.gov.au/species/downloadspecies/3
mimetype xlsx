--- v0 (2025-10-25)
+++ v1 (2026-04-01)
@@ -1,78 +1,78 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e840f10699540a8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07dfc65a6bab4989" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="R3ab971c18dc547c9"/>
-[...15 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="R95081b4f75de4347"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="R359e3ea1cb824cb4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="General" sheetId="2" r:id="Rdcb04b5bccff4cc4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Identification" sheetId="3" r:id="Rdd67feaa59bc41f8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Similar species" sheetId="4" r:id="Rabaf6460b43e4d21"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Habitat" sheetId="5" r:id="R7eeac3012c4f4562"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Reproduction and growth" sheetId="6" r:id="R7dff310d468f4502"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Feeding" sheetId="7" r:id="R25f7c3ef5c584912"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Competitors" sheetId="8" r:id="Rd4e8873060854da1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Predators" sheetId="9" r:id="R40b2e27e54ef46af"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Vectors" sheetId="10" r:id="R2f7bf464d18346df"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Impacts" sheetId="11" r:id="R66bf914a39534c86"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Controls" sheetId="12" r:id="R49aaa8cd3e4a4749"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Species controls" sheetId="13" r:id="R4d06c66043184b87"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Additional information" sheetId="14" r:id="R3b811944d4f54e05"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="References" sheetId="15" r:id="R4ee983ca5b394a3d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Images" sheetId="16" r:id="R37cf9fae58834976"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="R30ef8787292b490b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3ab971c18dc547c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Ra34c7c1e7d8343f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R485d571e7781468f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="Reae7c5cb37eb4d9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="R1143debbf6bc4fa4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="R04f77cdddbbf43fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="R3bfa02bfded74bc6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="R50ee46d1d8ee455c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="R90ab57bd33f64190" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="R2f6e97def0264ccc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="Rf6e594285d6d429e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="R27c8d991892a4869" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="R4dec38761c4d4ffa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="Ra1bef178c62049a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="Rda06f4267d7c434a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="Ra24465c972834c34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="R95081b4f75de4347" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R359e3ea1cb824cb4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rdcb04b5bccff4cc4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rdd67feaa59bc41f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="Rabaf6460b43e4d21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="R7eeac3012c4f4562" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="R7dff310d468f4502" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="R25f7c3ef5c584912" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="Rd4e8873060854da1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="R40b2e27e54ef46af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="R2f7bf464d18346df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="R66bf914a39534c86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="R49aaa8cd3e4a4749" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="R4d06c66043184b87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="R3b811944d4f54e05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="R4ee983ca5b394a3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="R37cf9fae58834976" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="R30ef8787292b490b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Scientific name</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Common name</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Developments</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>General description</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>ID card URL</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Australian distribution</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -119,98 +119,91 @@
       <x:c r="J2" t="str">
         <x:v/>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Notes</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Vectors</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str">
         <x:v/>
       </x:c>
       <x:c r="B2" t="str">
         <x:v>Vector type: Vessels
-Vector type description: &lt;p&gt;This class encompasses vectors associated with maritime transport and shipping activities. Vessels includes; commercial ships (e.g. tankers, container ships, ferries, barges), fishing vessels, recreational vessels, passenger vessels, drilling platforms and research vessels. An example of a vector from this class is ballast water, which has been found to transport up to 10 000 different species at any one time. Other vectors associated with this class include: dry ballast, biofouling community.&lt;/p&gt;
+Vector type description: &lt;p&gt;Vectors associated with maritime transport and shipping activities. Vessels include bulk carriers, container ships, passenger vessels, fishing vessels, illegal foreign entry vessels and recreational vessels. Ballast water can potentially transport marine species in vessel ballast tanks and via biofouling on the exterior of vessels or internal water systems and equipment. &amp;nbsp;&amp;nbsp;&lt;/p&gt;
 Vectors:
 Vector: Ballast Water
-Description: The release of species in ballast water discharged from vessels.  Various types and life stages of species can be transported in ballast water, including plankton, crustaceans, fish, larvae, eggs or cysts.  Ballast water is used in commercial vessels to stabilise the vessel and is uploaded or discharged depending on the amount of cargo onboard.  Ballast water as a vector also includes sediments that accumulate in the bottom of ballast tanks.  Species that are able to survive within these sediments include those that have a resistant stage or resting cyst (e.g. dinoflagellates) as well as adult stages of benthic organisms.
+Description: &lt;p&gt;Various types and life stages of aquatic species can be transported in&amp;nbsp;ballast water. Species taken up in ballast water can be discharged from vessels if it’s not correctly managed. Marine pests can also survive within ballast tank sediments.&lt;/p&gt;
+&lt;p&gt;&amp;nbsp;&lt;/p&gt;
 </x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Notes</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Impacts</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str">
         <x:v>&lt;p&gt;The introduction of &lt;em&gt;M. leidyi&lt;/em&gt; into the Black Sea and Sea of Azov caused a dramatic decrease in local pelagic fisheries. &lt;em&gt;M. leidyi&lt;/em&gt; reduces the biomass of food available to fish by clogging nets and feeding on eggs and larval stages. The estimated loss to the fishery in the Black Sea was $250 million (US). The predation by &lt;em&gt;M. leidyi&lt;/em&gt; on the planktonic larvae of benthic invertebrates may alter the composition of benthic communities, possibly affecting the shellfish industry.&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="B2" t="str">
         <x:v>Impact type: Economic
-Impact type description: &lt;p&gt;Marine pests have the potential to affect fisheries, aquaculture and aquatic tourism industries. Introduced species that become invasive&amp;nbsp;may experience significant population increases and foul marine infrastructure, inhibiting their usage. They may also affect access for Australian seafood products in international markets.&lt;/p&gt;
+Impact type description: &lt;p&gt;Marine pests have the potential to affect fisheries, aquaculture, infrastructure, maritime vessels and trade and tourism.&lt;/p&gt;
 Impacts:
 Impact: Fisheries, Aquaculture and Other Aquatic Industries
 Description: &lt;p&gt;Marine pests may affect recreational fishing grounds and reduce the viability of various aquaculture industries. This can result in revenue losses for primary production sectors and commercial fisheries.&lt;/p&gt;
 Species specifics: &lt;p&gt;The introduction of &lt;em&gt;M. leidyi&lt;/em&gt; to the Black Sea in the early 1980&amp;rsquo;s caused a dramatic loss of the commercially viable Black Sea anchovy (&lt;em&gt;Engraulis encrasicolus&lt;/em&gt;). Economic estimates showed that &lt;em&gt;M. leidyi&lt;/em&gt; had a dramatic effect on the potential sustainable harvest from an optimally managed anchovy fishery in this area (Knowler, 2005). Results from experiments carried out in the Baltic Sea suggest that &lt;em&gt;M. leidyi&lt;/em&gt; was having a negative impact on the commercially important Eastern Baltic cod industry in the area through predation on the species eggs. However this effect is likely to be compounded by overfishing and detrimental environmental conditions (Haslob et al., 2007).&lt;/p&gt;
 Impact type: Environmental
-Impact type description: &lt;p&gt;Marine pests have the potential to modify marine ecosystems by directy predating on or outcompeting native species for resources. Marine pests can also change existing marine habiats through their feeding, reproductive and sheltering behaviours&lt;/p&gt;
+Impact type description: &lt;p&gt;Marine pests can alter marine ecosystems and habitats through competition, predation, smothering and habitat modification.&lt;/p&gt;
 Impacts:
-Impact: Competitors
-[...3 lines deleted...]
-Species diversity of fish catches of planktivorous fish dropped after the explosive development of &lt;em&gt;Mnemiopsis&lt;/em&gt; in the Black Sea and Sea of Azov (Shiganova, 1998).&lt;/p&gt;
 Impact: Ecosystems
-Description: &lt;p&gt;An introduced species that becomes invasive may reach high densities and their feeding, breeding and sheltering behaviours may change the surrounding ecological and physical environment. &amp;nbsp;They may cause habitat modifications, alter trophic interactions and food-webs, alter bio-geochemical cycles or smother and overgrow entire areas.&lt;/p&gt;
+Description: &lt;p&gt;An introduced species that becomes invasive may reach high densities and their feeding, breeding and sheltering behaviours may change the ecological and physical environment. &amp;nbsp;They may cause habitat modifications, alter trophic interactions and food-webs, alter water quality or overgrow areas.&amp;nbsp;Marine pests may out compete native marine species for food and resources. This competition can lead to biodiversity loss and changes in marine food webs.&lt;/p&gt;
 Species specifics: &lt;p&gt;Species diversity of fish catches of planktivorous fish dropped after the explosive development of &lt;em&gt;M. leidyi&lt;/em&gt; in the Black Sea and Sea of Azov, drastically changing the overall make-up of the regions food-webs (Shiganova, 1998). As a result of experiments in the Caspian Sea from 1998 to 2001, it has been suggested that predation by &lt;em&gt;M. leidyi&lt;/em&gt; on zooplankton communities has caused an increase in chlorophyll (and therefore phytoplankton) values (Kideys, 2005). Further evidence for this shift in the food-web interactions in the Caspian Sea can be found in Nasrollahzadeh et al., (2008). who looked at the abundance of phytoplankton before (&amp;quot;Phase I&amp;quot; of the experiment, 1996-1997) and after (&amp;quot;&amp;quot;Phase II&amp;quot;of the experiment, 2005) the invasion of &lt;em&gt;M. leidyi&lt;/em&gt;. In their results, it was found that there was a significantly higher abundance of phytoplankton in the Caspian Sea as a result of &lt;em&gt;M. leidyi&lt;/em&gt; preying upon the zooplankton (which is the primary consumer of the phytoplankton). They also noted that this similar trend has been observed in Narragansett Bay (USA), and in the Black and Azov Seas (Nasrollahzadeh et al., 2008).&lt;/p&gt;
-Impact: Feeding
-[...1 lines deleted...]
-Species specifics: &lt;p&gt;In its alien range,&amp;nbsp;&lt;em&gt;M. leidyi&lt;/em&gt; preys on a variety of naturally occurring zooplankton and fish eggs and larvae (Nasrollahzadeh et al., 2008) (Haslob et al., 2007).&lt;/p&gt;
 </x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Notes</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Legal issues</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str">
         <x:v/>
       </x:c>
       <x:c r="B2" t="str">
         <x:v/>
       </x:c>
@@ -231,70 +224,69 @@
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Application method</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>Side effects</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>Appropriate</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Health and safety</x:v>
       </x:c>
       <x:c r="G1" t="str">
         <x:v>Constraints</x:v>
       </x:c>
       <x:c r="H1" t="str">
         <x:v>Species specifics</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str">
         <x:v>Netting (seines, gill nets, fyke nets)</x:v>
       </x:c>
       <x:c r="B2" t="str">
-        <x:v>&lt;p&gt;Many types of nets exist with many different mesh sizes available, which can be used to target different species.&lt;/p&gt;
+        <x:v>&lt;p&gt;A variety of netting (baited and non‑baited) can be used to target mobile marine species such as decapod crustaceans (crabs, lobsters), fish and seastars.&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="C2" t="str">
-        <x:v>&lt;p&gt;Nets (seines, midwater trawl nets, gill nets, fyke nets) can be used to catch active species including fish and crustaceans in deeper waters while dipnets can be used in the shallow subtidal with some success to collect crustaceans and asteroids&amp;nbsp;e.g. &lt;em&gt;Asterias amurensis&lt;/em&gt;. &lt;nbsp&gt;Exclusion barriers have been used in the USA around aquaculture facilities to exclude predatory crabs such as &lt;em&gt;Callinectes sapidus&lt;/em&gt; and &lt;em&gt;Carcinus maenas&lt;/em&gt;, with varying success (Cristini et al., 1994). For example, commercial shellfish growers use mesh nets (8-45 mm diagonal mesh) over shellfish stocks to prevent &lt;em&gt;C. maenas&lt;/em&gt; preying on juvenile oysters (15-47 mm shell length). Oysters larger than 50 mm shell length are relatively safe from attack by &lt;em&gt;C. maenas&lt;/em&gt;. Nets are also used in as a barrier in waterways to prevent the active drift of vegetative fragments of aquatic weeds created during mechanical harvesting eg. &lt;em&gt;Spartina spp.&lt;/em&gt; (Moreira et al., 1999).&lt;/nbsp&gt;&lt;/p&gt;
+        <x:v>&lt;p&gt;Nets (seines, midwater trawl nets, gill nets or fyke nets) can be used to catch active species including fish and crustaceans in deeper waters while dipnets can be used in the shallow subtidal with some success to collect crustaceans and asteroids.&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="D2" t="str">
         <x:v/>
       </x:c>
       <x:c r="E2" t="str">
         <x:v>Deployment durations of  nets is dependent on target species abundance and size of target area.</x:v>
       </x:c>
       <x:c r="F2" t="str">
-        <x:v>Care must be taken in deploying nets where recreational activities occur and swimmers should be alerted to avoid areas where netting is present in case of strong currents entangling them.</x:v>
+        <x:v>&lt;p&gt;Health and safety considerations are critical during deployment, particularly in areas where recreational activities occur.&lt;/p&gt;
+</x:v>
       </x:c>
       <x:c r="G2" t="str">
-        <x:v>&lt;p&gt;The use of nets (seines, midwater trawl nets, gill nets, fyke nets and dipnets) are unsuccessful in capturing all individuals of a population (juveniles escape through the mesh) and impractical and too costly for carp and ruffe. (Busiahn 1996; Barnham 1998a). Improving the efficiency of fishing methods by targeting radio-tagged &amp;#39;Jonah&amp;#39;&amp;nbsp;fish, or removing only females and returning males to aggregate remaining females show some promise (J. Diggle, Inland Fisheries Commission, Tasmania, pers. comm.). There are difficulties in using nets in restricted areas especially port environments where numerous underwater obstacles exist. Unfortunately netting is non-specific (with the exception of hand held dip nets) and the bycatch of other species may be high and the impact of this needs to be considered (eg. impacts on recreation fisheries or marine protected areas).&lt;br /&gt;
-[...1 lines deleted...]
-Using dip nets, small recruits of target species are likely to be overseen due to difficulties in locating them from the water surface in a vessel or from the shore.&lt;/p&gt;
+        <x:v>&lt;p&gt;An environmental and logistical drawback of netting is the amount of bycatch. Nets can be difficult to operate in complex habitats such as coral and rock areas and seagrass meadows. Also, nets are usually prohibited in some port areas or in some marine park estate.&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="H2" t="str">
         <x:v>&lt;p&gt;Not recommended.&lt;br /&gt;
 &lt;br /&gt;
 Physical removal with nets is not recommended as a control for jellyfish-like animals eg. &lt;em&gt;Mnemiopsis leidyi&lt;/em&gt; as damaged ctenophores are able to regenerate quickly, although fecundity and feeding rates are reduced (Purcell and Cowan, 1995).&lt;/p&gt;
 </x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Vegetative cell</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Resting cyst </x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Planomeiocyte </x:v>