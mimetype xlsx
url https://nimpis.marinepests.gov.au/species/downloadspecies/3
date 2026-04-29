--- v1 (2026-04-01)
+++ v2 (2026-04-29)
@@ -1,78 +1,78 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07dfc65a6bab4989" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ca6a6b1fd6f42f4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="R359e3ea1cb824cb4"/>
-[...15 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="R30ef8787292b490b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="Rfb498e4ec20d4f18"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="General" sheetId="2" r:id="Rc4cdf35864e7437e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Identification" sheetId="3" r:id="R0325495830f844fd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Similar species" sheetId="4" r:id="R00c45ab419574291"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Habitat" sheetId="5" r:id="R27d37019a1e645b8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Reproduction and growth" sheetId="6" r:id="R52c9c89bbacf4c19"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Feeding" sheetId="7" r:id="Rb8fd9e2998fd49e8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Competitors" sheetId="8" r:id="Rbf280e9ccd73475f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Predators" sheetId="9" r:id="Rc4b417b17e0b4892"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Vectors" sheetId="10" r:id="Rd7358481047542f3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Impacts" sheetId="11" r:id="R0a41ebd53bda4797"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Controls" sheetId="12" r:id="R14893ded82254e03"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Species controls" sheetId="13" r:id="Rfafcc8959a2a4fef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Additional information" sheetId="14" r:id="R17a6abbc844e43e2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="References" sheetId="15" r:id="R656aa216f4ca47d2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Images" sheetId="16" r:id="R5f75da0e5fc749b3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="Refa77daa000143a2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R359e3ea1cb824cb4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rdcb04b5bccff4cc4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rdd67feaa59bc41f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="Rabaf6460b43e4d21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="R7eeac3012c4f4562" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="R7dff310d468f4502" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="R25f7c3ef5c584912" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="Rd4e8873060854da1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="R40b2e27e54ef46af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="R2f7bf464d18346df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="R66bf914a39534c86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="R49aaa8cd3e4a4749" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="R4d06c66043184b87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="R3b811944d4f54e05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="R4ee983ca5b394a3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="R37cf9fae58834976" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="R30ef8787292b490b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rfb498e4ec20d4f18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rc4cdf35864e7437e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R0325495830f844fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="R00c45ab419574291" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="R27d37019a1e645b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="R52c9c89bbacf4c19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="Rb8fd9e2998fd49e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="Rbf280e9ccd73475f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="Rc4b417b17e0b4892" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="Rd7358481047542f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="R0a41ebd53bda4797" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="R14893ded82254e03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="Rfafcc8959a2a4fef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="R17a6abbc844e43e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="R656aa216f4ca47d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="R5f75da0e5fc749b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="Refa77daa000143a2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Scientific name</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Common name</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Developments</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>General description</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>ID card URL</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Australian distribution</x:v>
       </x:c>
       <x:c r="G1" t="str">