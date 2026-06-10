--- v2 (2026-04-29)
+++ v3 (2026-06-10)
@@ -1,78 +1,78 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ca6a6b1fd6f42f4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8675d1d98ea3457d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="Rfb498e4ec20d4f18"/>
-[...15 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="Refa77daa000143a2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="R83473074d8e04732"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="General" sheetId="2" r:id="R3bcedb3876634052"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Identification" sheetId="3" r:id="R480ee15248184787"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Similar species" sheetId="4" r:id="R541a908e02104f38"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Habitat" sheetId="5" r:id="Re28bf1a481734b28"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Reproduction and growth" sheetId="6" r:id="R33c19fda22ac44bf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Feeding" sheetId="7" r:id="Rfc0dbf61523341b9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Competitors" sheetId="8" r:id="Re3638cfbcf3346b2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Predators" sheetId="9" r:id="R372c89a4b91643d5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Vectors" sheetId="10" r:id="R234237daa2fe441c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Impacts" sheetId="11" r:id="R0701a7cfd64d4b3d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Controls" sheetId="12" r:id="R23e48a17cf7b4c02"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Species controls" sheetId="13" r:id="Rda3656e86adc4832"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Additional information" sheetId="14" r:id="R4350044147dc43fc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="References" sheetId="15" r:id="R427bd48e56ad47f0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Images" sheetId="16" r:id="Rf0935c6429e0424c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="R42cae9c912c445ec"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rfb498e4ec20d4f18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rc4cdf35864e7437e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R0325495830f844fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="R00c45ab419574291" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="R27d37019a1e645b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="R52c9c89bbacf4c19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="Rb8fd9e2998fd49e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="Rbf280e9ccd73475f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="Rc4b417b17e0b4892" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="Rd7358481047542f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="R0a41ebd53bda4797" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="R14893ded82254e03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="Rfafcc8959a2a4fef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="R17a6abbc844e43e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="R656aa216f4ca47d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="R5f75da0e5fc749b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="Refa77daa000143a2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R83473074d8e04732" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R3bcedb3876634052" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R480ee15248184787" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="R541a908e02104f38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="Re28bf1a481734b28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="R33c19fda22ac44bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="Rfc0dbf61523341b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="Re3638cfbcf3346b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="R372c89a4b91643d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="R234237daa2fe441c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="R0701a7cfd64d4b3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="R23e48a17cf7b4c02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="Rda3656e86adc4832" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="R4350044147dc43fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="R427bd48e56ad47f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="Rf0935c6429e0424c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="R42cae9c912c445ec" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Scientific name</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Common name</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Developments</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>General description</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>ID card URL</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Australian distribution</x:v>
       </x:c>
       <x:c r="G1" t="str">