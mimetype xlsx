--- v0 (2025-10-18)
+++ v1 (2026-04-04)
@@ -1,78 +1,78 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8cefceed9cb4df5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re80db3489f6f4754" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="R37e73c4047c94a3f"/>
-[...15 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="Rb3d4053a5625449c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="R86502c40db2342a8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="General" sheetId="2" r:id="R04a93013f19f4f64"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Identification" sheetId="3" r:id="R5d67a1241e474999"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Similar species" sheetId="4" r:id="Rc6eb22a3e7d54a23"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Habitat" sheetId="5" r:id="R3a7dc475b8cb4fc8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Reproduction and growth" sheetId="6" r:id="R20f9e7b1ebe64401"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Feeding" sheetId="7" r:id="R1ed794ef827747d6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Competitors" sheetId="8" r:id="R5869daf8cd434cd5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Predators" sheetId="9" r:id="R1f518a5e2c524d7c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Vectors" sheetId="10" r:id="Rbc81c0a1691e44a5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Impacts" sheetId="11" r:id="R02e7d366bcd2414a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Controls" sheetId="12" r:id="R2787200409ea4d89"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Species controls" sheetId="13" r:id="Rf89320b8108849cb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Additional information" sheetId="14" r:id="Rb8e7d2450a1847df"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="References" sheetId="15" r:id="R083afc889cf04158"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Images" sheetId="16" r:id="R5ab2a2cb6ec446d6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="R4ba8df340c7b4297"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R37e73c4047c94a3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R4e3a76d3e5404ce7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R4899aeef0f2949a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="Rc7710d40bd014d56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="R9a90669a8cf84a52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="R57d648dedfee4c28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="R82e160f675c249d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="R4c2831894a364a1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="R07557b8c365540ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="R495492bdaa474cda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="R643f525575734a43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="Rcab9613069364445" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="R503309e97bb44012" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="R28e97a82913947a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="R15aa1ecc8f3b45d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="Ra60eba34e21a44c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="Rb3d4053a5625449c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R86502c40db2342a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R04a93013f19f4f64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R5d67a1241e474999" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="Rc6eb22a3e7d54a23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="R3a7dc475b8cb4fc8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="R20f9e7b1ebe64401" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="R1ed794ef827747d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="R5869daf8cd434cd5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="R1f518a5e2c524d7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="Rbc81c0a1691e44a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="R02e7d366bcd2414a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="R2787200409ea4d89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="Rf89320b8108849cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="Rb8e7d2450a1847df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="R083afc889cf04158" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="R5ab2a2cb6ec446d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="R4ba8df340c7b4297" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Scientific name</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Common name</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Developments</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>General description</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>ID card URL</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Australian distribution</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -125,94 +125,84 @@
 </x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Notes</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Vectors</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str">
         <x:v>&lt;p&gt;&lt;em&gt;M. roseus&lt;/em&gt; is thought to have been introduced to Tasmania in oyster shipments or ballast water. The widespread nature of the species in southeastern Australia in areas well away from ports suggests much of the secondary dispersion has occurred naturally.&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="B2" t="str">
         <x:v>Vector type: Natural Dispersal
-Vector type description: Natural dispersal is a mechanism for the range expansion of a species through natural processes such as the movement of larvae or adults to a new location.  As an example, through passive movement in water currents; or active movement (migration) in response to changes in environmental conditions such as salinity changes or water flow dynamics.  Natural dispersal also allows for the successful settlement of recruits in a new location.  The only vector associated with this class is: Natural dispersal.
+Vector type description: &lt;p&gt;Vectors associated with natural range extension through natural processes such as the movement of species to a new location. This is through passive movement in water currents or active movement (migration) due to changes in environmental conditions such as salinity or water temperature.&lt;/p&gt;
 Vectors:
 Vector: Natural Dispersal
-Description: Natural dispersal is a mechanism for the range expansion of a species through the movement of larvae or adults to a new location, and the successful settlement of recruits in this new location.  Characteristics of a species that may be translocated via this vector include having a planktonic dispersal phase; and readily fouling floating objects.  Natural dispersal also allows for the successful settlement of recruits in a new location.
+Description: &lt;p&gt;Natural dispersal is a mechanism for the range expansion of a species through the movement of larvae or adults to a new location, and the successful settlement of recruits in this new location.&lt;/p&gt;
 Vector type: Vessels
-Vector type description: &lt;p&gt;This class encompasses vectors associated with maritime transport and shipping activities. Vessels includes; commercial ships (e.g. tankers, container ships, ferries, barges), fishing vessels, recreational vessels, passenger vessels, drilling platforms and research vessels. An example of a vector from this class is ballast water, which has been found to transport up to 10 000 different species at any one time. Other vectors associated with this class include: dry ballast, biofouling community.&lt;/p&gt;
+Vector type description: &lt;p&gt;Vectors associated with maritime transport and shipping activities. Vessels include bulk carriers, container ships, passenger vessels, fishing vessels, illegal foreign entry vessels and recreational vessels. Ballast water can potentially transport marine species in vessel ballast tanks and via biofouling on the exterior of vessels or internal water systems and equipment. &amp;nbsp;&amp;nbsp;&lt;/p&gt;
 Vectors:
 Vector: Ballast Water
-Description: The release of species in ballast water discharged from vessels.  Various types and life stages of species can be transported in ballast water, including plankton, crustaceans, fish, larvae, eggs or cysts.  Ballast water is used in commercial vessels to stabilise the vessel and is uploaded or discharged depending on the amount of cargo onboard.  Ballast water as a vector also includes sediments that accumulate in the bottom of ballast tanks.  Species that are able to survive within these sediments include those that have a resistant stage or resting cyst (e.g. dinoflagellates) as well as adult stages of benthic organisms.
-[...1 lines deleted...]
-Description: The accidental release of species with solid ballast.  Though solid ballast has predominantly been replaced by ballast water, it historically was used in vessels to stabilise the ship during transit.  Dry ballast included rocks, sand, wood and other substrata collected from the foreshore and hence many intertidal species were also unintentionally included.  When no longer required, this dry ballast was disposed of, usually overboard or onto the foreshore for subsequent use, releasing organisms to a new environment.
+Description: &lt;p&gt;Various types and life stages of aquatic species can be transported in&amp;nbsp;ballast water. Species taken up in ballast water can be discharged from vessels if it’s not correctly managed. Marine pests can also survive within ballast tank sediments.&lt;/p&gt;
+&lt;p&gt;&amp;nbsp;&lt;/p&gt;
 </x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Notes</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Impacts</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str">
         <x:v>The impacts of dense populations of filter feeding &lt;em&gt;M. roseus&lt;/em&gt; on native species have yet to be determined. &lt;em&gt;M. roseus&lt;/em&gt; could possibly reduce numbers of native screwshells and scallops via direct competition for food and space as they are all filter feeding species with overlaps in habitat suitability.</x:v>
       </x:c>
       <x:c r="B2" t="str">
-        <x:v>Impact type: Environmental
-[...8 lines deleted...]
-</x:v>
+        <x:v/>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Notes</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Legal issues</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str">
         <x:v>&lt;p&gt;&lt;em&gt;Maoricolpus roseus&lt;/em&gt; is distributed in a large area, from Tasmania and west to South Australia and north to southern Queensland in depths ranging from the lower intertidal to the outer continental shelf, a distribution achieved in nearly 100 years. There are no controls possible over such a broad range and in open waters.&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="B2" t="str">
         <x:v/>
       </x:c>
@@ -305,51 +295,51 @@
       </x:c>
       <x:c r="B2" t="str">
         <x:v>http://www.bioone.org/doi/full/10.4002/040.054.0107</x:v>
       </x:c>
     </x:row>
     <x:row r="3">
       <x:c r="A3" t="str">
         <x:v>&lt;p&gt;Anon, (n.d.). Atlas of Living Australia – Open access to Australia’s biodiversity data. [online]&amp;nbsp; Accessed 1 June 2020.&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="B3" t="str">
         <x:v>https://www.ala.org.au/</x:v>
       </x:c>
     </x:row>
     <x:row r="4">
       <x:c r="A4" t="str">
         <x:v>&lt;p&gt;Bax, N. J., McEnnulty, F. R. and&amp;nbsp;Gowlett-Holmes, K. (2003). Distribution and biology of the introduced gastropod, &lt;em&gt;Maoricolpus roseus&lt;/em&gt; (Quoy and Gaimard, 1834) (Caenogastropoda: Turritellidae) in Australia.&amp;nbsp;&lt;em&gt;CRIMP Technical Report &lt;/em&gt;25&lt;em&gt;:&amp;nbsp;&lt;/em&gt;32p. DOI: doi.org/10.4225/08/585d6674c8ae9&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="B4" t="str">
         <x:v>https://doi.org/10.4225/08/585d6674c8ae9</x:v>
       </x:c>
     </x:row>
     <x:row r="5">
       <x:c r="A5" t="str">
-        <x:v>&lt;p&gt;Bloomfield, N., Summerson, R. and Arthur, T. (2021). Updating the Species Temperature Tolerances used in the Species Range Mapping Method and Incorporating Known Species Distributions. Canberra, ABARES: 87.&lt;/p&gt;
+        <x:v>&lt;p&gt;Bloomfield, N., Summerson, R. and Arthur, T. 2021. Updating the Species Temperature Tolerances used in the Species Range Mapping Method and Incorporating Known Species Distributions. Canberra, ABARES: 87.&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="B5" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="6">
       <x:c r="A6" t="str">
         <x:v>&lt;p&gt;Department of Agriculture, Water and the Environment, 2020a. Marine Pests. Department of Agriculture, Water and the Environment, Canberra, Australia. Viewed on 1 June 2020.&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="B6" t="str">
         <x:v>https://www.marinepests.gov.au/</x:v>
       </x:c>
     </x:row>
     <x:row r="7">
       <x:c r="A7" t="str">
         <x:v>&lt;p&gt;Donald, K.M. and Spencer, H.G. 2015.&amp;nbsp; New Zealand screw shells &lt;em&gt;Maoricolpus roseus &lt;/em&gt;(Gastropoda: Turritellidae): two species, two subspecies or a single variable species? &lt;em&gt;Molluscan Research&lt;/em&gt;, 35(2), 123–127.&amp;nbsp;&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="B7" t="str">
         <x:v>http://dx.doi.org/10.1080/13235818.2014.977838</x:v>
       </x:c>
     </x:row>
     <x:row r="8">