--- v1 (2026-04-04)
+++ v2 (2026-04-04)
@@ -1,78 +1,78 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re80db3489f6f4754" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90123cf79302409e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="R86502c40db2342a8"/>
-[...15 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="R4ba8df340c7b4297"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="Rd5c83c7b4ce9466c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="General" sheetId="2" r:id="Raa5130f1f9af49d5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Identification" sheetId="3" r:id="Rad5aaf168d4f4688"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Similar species" sheetId="4" r:id="Rf29f8bb0f0ef4ab7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Habitat" sheetId="5" r:id="R4e378369e29340da"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Reproduction and growth" sheetId="6" r:id="Rec0938c8aee84a80"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Feeding" sheetId="7" r:id="R11aa2ffdd40f4b96"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Competitors" sheetId="8" r:id="Ra3f9f6f769e3459d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Predators" sheetId="9" r:id="Ra9ca76e275ed45e0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Vectors" sheetId="10" r:id="R0c5bc78f2a3f42a1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Impacts" sheetId="11" r:id="Rd2f1abd29943402c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Controls" sheetId="12" r:id="R8961e14980924932"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Species controls" sheetId="13" r:id="Raaddc559ae88458f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Additional information" sheetId="14" r:id="Rf4b986ce009c4e64"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="References" sheetId="15" r:id="Rb939f3abc0eb4450"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Images" sheetId="16" r:id="Rbe3e0027c05b4d06"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="Re0d9e66a43874538"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R86502c40db2342a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R04a93013f19f4f64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R5d67a1241e474999" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="Rc6eb22a3e7d54a23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="R3a7dc475b8cb4fc8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="R20f9e7b1ebe64401" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="R1ed794ef827747d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="R5869daf8cd434cd5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="R1f518a5e2c524d7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="Rbc81c0a1691e44a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="R02e7d366bcd2414a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="R2787200409ea4d89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="Rf89320b8108849cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="Rb8e7d2450a1847df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="R083afc889cf04158" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="R5ab2a2cb6ec446d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="R4ba8df340c7b4297" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd5c83c7b4ce9466c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Raa5130f1f9af49d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rad5aaf168d4f4688" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="Rf29f8bb0f0ef4ab7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="R4e378369e29340da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="Rec0938c8aee84a80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="R11aa2ffdd40f4b96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="Ra3f9f6f769e3459d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="Ra9ca76e275ed45e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="R0c5bc78f2a3f42a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="Rd2f1abd29943402c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="R8961e14980924932" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="Raaddc559ae88458f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="Rf4b986ce009c4e64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="Rb939f3abc0eb4450" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="Rbe3e0027c05b4d06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="Re0d9e66a43874538" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Scientific name</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Common name</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Developments</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>General description</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>ID card URL</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Australian distribution</x:v>
       </x:c>
       <x:c r="G1" t="str">