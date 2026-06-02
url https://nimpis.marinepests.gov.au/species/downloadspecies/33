--- v2 (2026-04-04)
+++ v3 (2026-06-02)
@@ -1,78 +1,78 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90123cf79302409e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21f35dd0f6bf4de6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="Rd5c83c7b4ce9466c"/>
-[...15 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="Re0d9e66a43874538"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="R9ffd1ce5a2444348"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="General" sheetId="2" r:id="R69b87e7013544967"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Identification" sheetId="3" r:id="R7e6778c4803b428e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Similar species" sheetId="4" r:id="R7ee7efc2b57a43cc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Habitat" sheetId="5" r:id="R9b746852190e4acd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Reproduction and growth" sheetId="6" r:id="R6cbb10c0de4e4333"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Feeding" sheetId="7" r:id="R0b583df0171b4aa2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Competitors" sheetId="8" r:id="Ra989acadb20146e6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Predators" sheetId="9" r:id="R1741b3e2f98c4929"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Vectors" sheetId="10" r:id="R8dbd0aa99a274812"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Impacts" sheetId="11" r:id="Rf504a2cf0ff94679"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Controls" sheetId="12" r:id="R01e4919339ce4eb6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Species controls" sheetId="13" r:id="R202e28706fe84880"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Additional information" sheetId="14" r:id="Radf5d407835443ac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="References" sheetId="15" r:id="Rdfdc746e2b49410e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Images" sheetId="16" r:id="Rc80e42fe0e04462a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="Rfa110c5b7ca4416a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd5c83c7b4ce9466c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Raa5130f1f9af49d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rad5aaf168d4f4688" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="Rf29f8bb0f0ef4ab7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="R4e378369e29340da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="Rec0938c8aee84a80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="R11aa2ffdd40f4b96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="Ra3f9f6f769e3459d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="Ra9ca76e275ed45e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="R0c5bc78f2a3f42a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="Rd2f1abd29943402c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="R8961e14980924932" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="Raaddc559ae88458f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="Rf4b986ce009c4e64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="Rb939f3abc0eb4450" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="Rbe3e0027c05b4d06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="Re0d9e66a43874538" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9ffd1ce5a2444348" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R69b87e7013544967" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R7e6778c4803b428e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="R7ee7efc2b57a43cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="R9b746852190e4acd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="R6cbb10c0de4e4333" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="R0b583df0171b4aa2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="Ra989acadb20146e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="R1741b3e2f98c4929" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="R8dbd0aa99a274812" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="Rf504a2cf0ff94679" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="R01e4919339ce4eb6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="R202e28706fe84880" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="Radf5d407835443ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="Rdfdc746e2b49410e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="Rc80e42fe0e04462a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="Rfa110c5b7ca4416a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Scientific name</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Common name</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Developments</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>General description</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>ID card URL</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Australian distribution</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -1338,393 +1338,480 @@
       </x:c>
       <x:c r="C23" t="str">
         <x:v>21/04/2021</x:v>
       </x:c>
       <x:c r="D23" t="str">
         <x:v>Active</x:v>
       </x:c>
       <x:c r="E23" t="str">
         <x:v>Beach walks</x:v>
       </x:c>
       <x:c r="F23" t="str">
         <x:v>Victoria</x:v>
       </x:c>
       <x:c r="G23" t="str">
         <x:v>-38.5199</x:v>
       </x:c>
       <x:c r="H23" t="str">
         <x:v>145.3695</x:v>
       </x:c>
       <x:c r="I23" t="str">
         <x:v>San Remo</x:v>
       </x:c>
     </x:row>
     <x:row r="24">
       <x:c r="A24" t="str">
-        <x:v>Eden &amp; Twofold Bay 1996</x:v>
+        <x:v>CRIMP Burnie Harbour Berth 2 2003</x:v>
       </x:c>
       <x:c r="B24" t="str">
+        <x:v>Aquenal Pty Ltd</x:v>
+      </x:c>
+      <x:c r="C24" t="str">
+        <x:v>20/02/2003</x:v>
+      </x:c>
+      <x:c r="D24" t="str">
+        <x:v>Active</x:v>
+      </x:c>
+      <x:c r="E24" t="str">
         <x:v>CRIMP</x:v>
       </x:c>
-      <x:c r="C24" t="str">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F24" t="str">
-        <x:v>New South Wales</x:v>
+        <x:v>Tasmania</x:v>
       </x:c>
       <x:c r="G24" t="str">
-        <x:v>-37.0700</x:v>
+        <x:v>-41.0506</x:v>
       </x:c>
       <x:c r="H24" t="str">
-        <x:v>149.9200</x:v>
+        <x:v>145.9108</x:v>
       </x:c>
       <x:c r="I24" t="str">
-        <x:v>Eden &amp; Twofold Bay </x:v>
+        <x:v>Burnie</x:v>
       </x:c>
     </x:row>
     <x:row r="25">
       <x:c r="A25" t="str">
-        <x:v>Eden &amp; Twofold Bay 1999</x:v>
+        <x:v>CRIMP Burnie Harbour breakwall 2003 TAS</x:v>
       </x:c>
       <x:c r="B25" t="str">
-        <x:v>CRIMP</x:v>
+        <x:v>Aquenal Pty Ltd</x:v>
       </x:c>
       <x:c r="C25" t="str">
-        <x:v>01/07/1999</x:v>
+        <x:v>23/02/2003</x:v>
       </x:c>
       <x:c r="D25" t="str">
         <x:v>Active</x:v>
       </x:c>
       <x:c r="E25" t="str">
-        <x:v>Port survey based on sampling design by Centre for Research on Introduced Marine Pests. Report: Pollard, D.A. &amp; Rankin, B.K. (2003) Port of Eden. Introduced Marine Pest Species Study. NSW Fisheries Office of Conservation, Cronulla. </x:v>
+        <x:v>CRIMP</x:v>
       </x:c>
       <x:c r="F25" t="str">
-        <x:v>New South Wales</x:v>
+        <x:v>Tasmania</x:v>
       </x:c>
       <x:c r="G25" t="str">
-        <x:v>-37.0859</x:v>
+        <x:v>-41.0571</x:v>
       </x:c>
       <x:c r="H25" t="str">
-        <x:v>149.9270</x:v>
+        <x:v>145.9143</x:v>
       </x:c>
       <x:c r="I25" t="str">
-        <x:v>Eden &amp; Twofold Bay</x:v>
+        <x:v>Burnie</x:v>
       </x:c>
     </x:row>
     <x:row r="26">
       <x:c r="A26" t="str">
-        <x:v>Hobart 2002</x:v>
+        <x:v>CRIMP Burnie Harbour Spoilground  2003</x:v>
       </x:c>
       <x:c r="B26" t="str">
+        <x:v>Aquenal Pty Ltd</x:v>
+      </x:c>
+      <x:c r="C26" t="str">
+        <x:v>20/02/2003</x:v>
+      </x:c>
+      <x:c r="D26" t="str">
+        <x:v>Active</x:v>
+      </x:c>
+      <x:c r="E26" t="str">
         <x:v>CRIMP</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>Port survey based on sampling design by Centre for Research on Introduced Marine Pests (CRIMP). Report: Aquenal (2002) Exotic Marine Pests Survey. Port of Hobart, Tasmania, Aquenal Pty Ltd.</x:v>
       </x:c>
       <x:c r="F26" t="str">
         <x:v>Tasmania</x:v>
       </x:c>
       <x:c r="G26" t="str">
-        <x:v>-42.8839</x:v>
+        <x:v>-41.0400</x:v>
       </x:c>
       <x:c r="H26" t="str">
-        <x:v>147.3364</x:v>
+        <x:v>145.9300</x:v>
       </x:c>
       <x:c r="I26" t="str">
-        <x:v>Port of Hobart (Derwent Estuary)</x:v>
+        <x:v>Burnie</x:v>
       </x:c>
     </x:row>
     <x:row r="27">
       <x:c r="A27" t="str">
-        <x:v>Launceton 2001</x:v>
+        <x:v>Eden &amp; Twofold Bay 1996</x:v>
       </x:c>
       <x:c r="B27" t="str">
         <x:v>CRIMP</x:v>
       </x:c>
       <x:c r="C27" t="str">
-        <x:v>01/05/2001</x:v>
+        <x:v>08/11/1996</x:v>
       </x:c>
       <x:c r="D27" t="str">
         <x:v>Specific</x:v>
       </x:c>
       <x:c r="E27" t="str">
-        <x:v>Port survey based on sampling design by Centre for Research on Introduced Marine Pests (CRIMP). Aquenal (2001). Exotic Marine Pest Survey. Port of Launceston, Tasmania. Aquenal Pty Ltd</x:v>
+        <x:v>Port survey based on sampling design by Centre for Research on Introduced Marine Pests (CRIMP). Report:Hewitt, C.L. et al (1997) Introduced Species Survey, Eden and Twofold Bay, New South Wales. Centre for Research on Introduced Marine Pests. CSIRO.  </x:v>
       </x:c>
       <x:c r="F27" t="str">
-        <x:v>Tasmania</x:v>
+        <x:v>New South Wales</x:v>
       </x:c>
       <x:c r="G27" t="str">
-        <x:v>-41.4306</x:v>
+        <x:v>-37.0700</x:v>
       </x:c>
       <x:c r="H27" t="str">
-        <x:v>147.1240</x:v>
+        <x:v>149.9200</x:v>
       </x:c>
       <x:c r="I27" t="str">
-        <x:v>Port of Launceston</x:v>
+        <x:v>Eden &amp; Twofold Bay </x:v>
       </x:c>
     </x:row>
     <x:row r="28">
       <x:c r="A28" t="str">
-        <x:v>Beagle Marine Park 2018</x:v>
+        <x:v>Eden &amp; Twofold Bay 1999</x:v>
       </x:c>
       <x:c r="B28" t="str">
-        <x:v>IMAS</x:v>
+        <x:v>CRIMP</x:v>
       </x:c>
       <x:c r="C28" t="str">
-        <x:v>25/08/2018</x:v>
+        <x:v>01/07/1999</x:v>
       </x:c>
       <x:c r="D28" t="str">
-        <x:v>Specific</x:v>
+        <x:v>Active</x:v>
       </x:c>
       <x:c r="E28" t="str">
-        <x:v>IMOS AUV surveys</x:v>
+        <x:v>Port survey based on sampling design by Centre for Research on Introduced Marine Pests. Report: Pollard, D.A. &amp; Rankin, B.K. (2003) Port of Eden. Introduced Marine Pest Species Study. NSW Fisheries Office of Conservation, Cronulla. </x:v>
       </x:c>
       <x:c r="F28" t="str">
-        <x:v>Other territories (Cocos (Keeling) Islands, Christmas Island and Jervis Bay Territory)</x:v>
+        <x:v>New South Wales</x:v>
       </x:c>
       <x:c r="G28" t="str">
-        <x:v>-39.3541</x:v>
+        <x:v>-37.0859</x:v>
       </x:c>
       <x:c r="H28" t="str">
-        <x:v>147.0995</x:v>
+        <x:v>149.9270</x:v>
       </x:c>
       <x:c r="I28" t="str">
-        <x:v>Detected in depths between 58-68m</x:v>
+        <x:v>Eden &amp; Twofold Bay</x:v>
       </x:c>
     </x:row>
     <x:row r="29">
       <x:c r="A29" t="str">
-        <x:v>Flinders Marine Park 2013</x:v>
+        <x:v>Hobart 2002</x:v>
       </x:c>
       <x:c r="B29" t="str">
-        <x:v>IMAS</x:v>
+        <x:v>CRIMP</x:v>
       </x:c>
       <x:c r="C29" t="str">
-        <x:v>10/06/2013</x:v>
+        <x:v>30/05/2002</x:v>
       </x:c>
       <x:c r="D29" t="str">
         <x:v>Specific</x:v>
       </x:c>
       <x:c r="E29" t="str">
-        <x:v>IMOS AUV surveys</x:v>
+        <x:v>Port survey based on sampling design by Centre for Research on Introduced Marine Pests (CRIMP). Report: Aquenal (2002) Exotic Marine Pests Survey. Port of Hobart, Tasmania, Aquenal Pty Ltd.</x:v>
       </x:c>
       <x:c r="F29" t="str">
-        <x:v>Other territories (Cocos (Keeling) Islands, Christmas Island and Jervis Bay Territory)</x:v>
+        <x:v>Tasmania</x:v>
       </x:c>
       <x:c r="G29" t="str">
-        <x:v>-40.5921</x:v>
+        <x:v>-42.8839</x:v>
       </x:c>
       <x:c r="H29" t="str">
-        <x:v>148.7539</x:v>
+        <x:v>147.3364</x:v>
       </x:c>
       <x:c r="I29" t="str">
-        <x:v>Detected in depths between 118-139m</x:v>
+        <x:v>Port of Hobart (Derwent Estuary)</x:v>
       </x:c>
     </x:row>
     <x:row r="30">
       <x:c r="A30" t="str">
-        <x:v>Tasman Fracture Marine Park 2015</x:v>
+        <x:v>Launceton 2001</x:v>
       </x:c>
       <x:c r="B30" t="str">
-        <x:v>IMAS</x:v>
+        <x:v>CRIMP</x:v>
       </x:c>
       <x:c r="C30" t="str">
-        <x:v>01/03/2015</x:v>
+        <x:v>01/05/2001</x:v>
       </x:c>
       <x:c r="D30" t="str">
         <x:v>Specific</x:v>
       </x:c>
       <x:c r="E30" t="str">
-        <x:v>IMOS AUV surveys</x:v>
+        <x:v>Port survey based on sampling design by Centre for Research on Introduced Marine Pests (CRIMP). Aquenal (2001). Exotic Marine Pest Survey. Port of Launceston, Tasmania. Aquenal Pty Ltd</x:v>
       </x:c>
       <x:c r="F30" t="str">
-        <x:v>Other territories (Cocos (Keeling) Islands, Christmas Island and Jervis Bay Territory)</x:v>
+        <x:v>Tasmania</x:v>
       </x:c>
       <x:c r="G30" t="str">
-        <x:v>-43.7463</x:v>
+        <x:v>-41.4306</x:v>
       </x:c>
       <x:c r="H30" t="str">
-        <x:v>146.2868</x:v>
+        <x:v>147.1240</x:v>
       </x:c>
       <x:c r="I30" t="str">
-        <x:v>Detected in depths between 42-174m</x:v>
+        <x:v>Port of Launceston</x:v>
       </x:c>
     </x:row>
     <x:row r="31">
       <x:c r="A31" t="str">
-        <x:v>Clovelly 2024</x:v>
+        <x:v>Beagle Marine Park 2018</x:v>
       </x:c>
       <x:c r="B31" t="str">
-        <x:v>NSW DPIRD</x:v>
+        <x:v>IMAS</x:v>
       </x:c>
       <x:c r="C31" t="str">
-        <x:v>11/09/2024</x:v>
+        <x:v>25/08/2018</x:v>
       </x:c>
       <x:c r="D31" t="str">
-        <x:v>Passive</x:v>
+        <x:v>Specific</x:v>
       </x:c>
       <x:c r="E31" t="str">
-        <x:v>Visual - public sighting. Shell specimen only</x:v>
+        <x:v>IMOS AUV surveys</x:v>
       </x:c>
       <x:c r="F31" t="str">
-        <x:v>New South Wales</x:v>
+        <x:v>Other territories (Cocos (Keeling) Islands, Christmas Island and Jervis Bay Territory)</x:v>
       </x:c>
       <x:c r="G31" t="str">
-        <x:v>-33.9138</x:v>
+        <x:v>-39.3541</x:v>
       </x:c>
       <x:c r="H31" t="str">
-        <x:v>151.2665</x:v>
+        <x:v>147.0995</x:v>
       </x:c>
       <x:c r="I31" t="str">
-        <x:v>Clovelly NSW</x:v>
+        <x:v>Detected in depths between 58-68m</x:v>
       </x:c>
     </x:row>
     <x:row r="32">
       <x:c r="A32" t="str">
-        <x:v>Depot Beach / Twofold Bay 2024</x:v>
+        <x:v>Flinders Marine Park 2013</x:v>
       </x:c>
       <x:c r="B32" t="str">
-        <x:v>NSW DPIRD</x:v>
+        <x:v>IMAS</x:v>
       </x:c>
       <x:c r="C32" t="str">
-        <x:v>29/02/2024</x:v>
+        <x:v>10/06/2013</x:v>
       </x:c>
       <x:c r="D32" t="str">
-        <x:v>Passive</x:v>
+        <x:v>Specific</x:v>
       </x:c>
       <x:c r="E32" t="str">
-        <x:v>Visual</x:v>
+        <x:v>IMOS AUV surveys</x:v>
       </x:c>
       <x:c r="F32" t="str">
-        <x:v>New South Wales</x:v>
+        <x:v>Other territories (Cocos (Keeling) Islands, Christmas Island and Jervis Bay Territory)</x:v>
       </x:c>
       <x:c r="G32" t="str">
-        <x:v>-35.6249</x:v>
+        <x:v>-40.5921</x:v>
       </x:c>
       <x:c r="H32" t="str">
-        <x:v>150.3218</x:v>
+        <x:v>148.7539</x:v>
       </x:c>
       <x:c r="I32" t="str">
-        <x:v>Twofold Bay NSW</x:v>
+        <x:v>Detected in depths between 118-139m</x:v>
       </x:c>
     </x:row>
     <x:row r="33">
       <x:c r="A33" t="str">
-        <x:v>Depot Beach 2023</x:v>
+        <x:v>Tasman Fracture Marine Park 2015</x:v>
       </x:c>
       <x:c r="B33" t="str">
-        <x:v>NSW DPIRD</x:v>
+        <x:v>IMAS</x:v>
       </x:c>
       <x:c r="C33" t="str">
-        <x:v>03/01/2024</x:v>
+        <x:v>01/03/2015</x:v>
       </x:c>
       <x:c r="D33" t="str">
-        <x:v>Passive</x:v>
+        <x:v>Specific</x:v>
       </x:c>
       <x:c r="E33" t="str">
-        <x:v>Visual</x:v>
+        <x:v>IMOS AUV surveys</x:v>
       </x:c>
       <x:c r="F33" t="str">
-        <x:v>New South Wales</x:v>
+        <x:v>Other territories (Cocos (Keeling) Islands, Christmas Island and Jervis Bay Territory)</x:v>
       </x:c>
       <x:c r="G33" t="str">
-        <x:v>-35.6249</x:v>
+        <x:v>-43.7463</x:v>
       </x:c>
       <x:c r="H33" t="str">
-        <x:v>150.3218</x:v>
+        <x:v>146.2868</x:v>
       </x:c>
       <x:c r="I33" t="str">
-        <x:v>Depot Beach NSW</x:v>
+        <x:v>Detected in depths between 42-174m</x:v>
       </x:c>
     </x:row>
     <x:row r="34">
       <x:c r="A34" t="str">
-        <x:v>Depot Beach; Twofold Bay 2024</x:v>
+        <x:v>Clovelly 2024</x:v>
       </x:c>
       <x:c r="B34" t="str">
         <x:v>NSW DPIRD</x:v>
       </x:c>
       <x:c r="C34" t="str">
-        <x:v>29/02/2024</x:v>
+        <x:v>11/09/2024</x:v>
       </x:c>
       <x:c r="D34" t="str">
         <x:v>Passive</x:v>
       </x:c>
       <x:c r="E34" t="str">
-        <x:v>Visual</x:v>
+        <x:v>Visual - public sighting. Shell specimen only</x:v>
       </x:c>
       <x:c r="F34" t="str">
         <x:v>New South Wales</x:v>
       </x:c>
       <x:c r="G34" t="str">
-        <x:v>-35.6249</x:v>
+        <x:v>-33.9138</x:v>
       </x:c>
       <x:c r="H34" t="str">
-        <x:v>150.3218</x:v>
+        <x:v>151.2665</x:v>
       </x:c>
       <x:c r="I34" t="str">
-        <x:v>Twofold Bay NSW</x:v>
+        <x:v>Clovelly NSW</x:v>
       </x:c>
     </x:row>
     <x:row r="35">
       <x:c r="A35" t="str">
-        <x:v>Eden 2024</x:v>
+        <x:v>Depot Beach / Twofold Bay 2024</x:v>
       </x:c>
       <x:c r="B35" t="str">
         <x:v>NSW DPIRD</x:v>
       </x:c>
       <x:c r="C35" t="str">
-        <x:v>20/03/2024</x:v>
+        <x:v>29/02/2024</x:v>
       </x:c>
       <x:c r="D35" t="str">
         <x:v>Passive</x:v>
       </x:c>
       <x:c r="E35" t="str">
         <x:v>Visual</x:v>
       </x:c>
       <x:c r="F35" t="str">
         <x:v>New South Wales</x:v>
       </x:c>
       <x:c r="G35" t="str">
+        <x:v>-35.6249</x:v>
+      </x:c>
+      <x:c r="H35" t="str">
+        <x:v>150.3218</x:v>
+      </x:c>
+      <x:c r="I35" t="str">
+        <x:v>Twofold Bay NSW</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="36">
+      <x:c r="A36" t="str">
+        <x:v>Depot Beach 2023</x:v>
+      </x:c>
+      <x:c r="B36" t="str">
+        <x:v>NSW DPIRD</x:v>
+      </x:c>
+      <x:c r="C36" t="str">
+        <x:v>03/01/2024</x:v>
+      </x:c>
+      <x:c r="D36" t="str">
+        <x:v>Passive</x:v>
+      </x:c>
+      <x:c r="E36" t="str">
+        <x:v>Visual</x:v>
+      </x:c>
+      <x:c r="F36" t="str">
+        <x:v>New South Wales</x:v>
+      </x:c>
+      <x:c r="G36" t="str">
+        <x:v>-35.6249</x:v>
+      </x:c>
+      <x:c r="H36" t="str">
+        <x:v>150.3218</x:v>
+      </x:c>
+      <x:c r="I36" t="str">
+        <x:v>Depot Beach NSW</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="37">
+      <x:c r="A37" t="str">
+        <x:v>Depot Beach; Twofold Bay 2024</x:v>
+      </x:c>
+      <x:c r="B37" t="str">
+        <x:v>NSW DPIRD</x:v>
+      </x:c>
+      <x:c r="C37" t="str">
+        <x:v>29/02/2024</x:v>
+      </x:c>
+      <x:c r="D37" t="str">
+        <x:v>Passive</x:v>
+      </x:c>
+      <x:c r="E37" t="str">
+        <x:v>Visual</x:v>
+      </x:c>
+      <x:c r="F37" t="str">
+        <x:v>New South Wales</x:v>
+      </x:c>
+      <x:c r="G37" t="str">
+        <x:v>-35.6249</x:v>
+      </x:c>
+      <x:c r="H37" t="str">
+        <x:v>150.3218</x:v>
+      </x:c>
+      <x:c r="I37" t="str">
+        <x:v>Twofold Bay NSW</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="38">
+      <x:c r="A38" t="str">
+        <x:v>Eden 2024</x:v>
+      </x:c>
+      <x:c r="B38" t="str">
+        <x:v>NSW DPIRD</x:v>
+      </x:c>
+      <x:c r="C38" t="str">
+        <x:v>20/03/2024</x:v>
+      </x:c>
+      <x:c r="D38" t="str">
+        <x:v>Passive</x:v>
+      </x:c>
+      <x:c r="E38" t="str">
+        <x:v>Visual</x:v>
+      </x:c>
+      <x:c r="F38" t="str">
+        <x:v>New South Wales</x:v>
+      </x:c>
+      <x:c r="G38" t="str">
         <x:v>-37.0916</x:v>
       </x:c>
-      <x:c r="H35" t="str">
+      <x:c r="H38" t="str">
         <x:v>149.8724</x:v>
       </x:c>
-      <x:c r="I35" t="str">
+      <x:c r="I38" t="str">
         <x:v>Eden NSW</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Synonyms</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Other common names</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Taxonomic group</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>Kingdom</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>Phylum</x:v>