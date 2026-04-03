--- v1 (2025-10-25)
+++ v2 (2026-04-03)
@@ -1,690 +1,747 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85cfe184f8bb414c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30e7ced7c86746be" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="Rae3d586cf5954a00"/>
-[...15 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="R6d7c08e0b8c74fad"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="R5f8142ebaf9641b6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="General" sheetId="2" r:id="R37bb6d43ac9d44df"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Identification" sheetId="3" r:id="R2ca192b4165c4946"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Similar species" sheetId="4" r:id="Rf49f1f3926724767"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Habitat" sheetId="5" r:id="R7b28cb48eaee4139"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Reproduction and growth" sheetId="6" r:id="R306745d757364ec8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Feeding" sheetId="7" r:id="R085d9517c8fe4c3f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Competitors" sheetId="8" r:id="R5f2a3cbebd254107"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Predators" sheetId="9" r:id="R902f18075aeb4ea3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Vectors" sheetId="10" r:id="R037ddad97c244787"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Impacts" sheetId="11" r:id="R6633b61251b74b12"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Controls" sheetId="12" r:id="Ra1dbd6f54f5c4f4d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Species controls" sheetId="13" r:id="Rf67b222f03ee48e8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Additional information" sheetId="14" r:id="Rafe0133cfdaa47e6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="References" sheetId="15" r:id="Rc86a29cae86f4f39"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Images" sheetId="16" r:id="Rd5dd0bdbef4c47e2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="Re4b062694fa54237"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rae3d586cf5954a00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R2215e4b2a85a4ba5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R37feae9abb404db3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="Rb080b32dc0bf4875" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="R5298ed4c2dfb44b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="R49450c034edf4f98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="Ra96a142873374947" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="R5b398560c1ce4272" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="R37d4b204f8064616" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="Rf90749c8ef8c4827" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="Rc24689809ae540dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="Rbd52cb0d72454a46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="Rb05da87004894ecf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="Rf9319740f38c4749" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="R2a64cd2e1a5b49e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="Rb8b5c57695a642a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="R6d7c08e0b8c74fad" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5f8142ebaf9641b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R37bb6d43ac9d44df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R2ca192b4165c4946" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="Rf49f1f3926724767" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="R7b28cb48eaee4139" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="R306745d757364ec8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="R085d9517c8fe4c3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="R5f2a3cbebd254107" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="R902f18075aeb4ea3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="R037ddad97c244787" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="R6633b61251b74b12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="Ra1dbd6f54f5c4f4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="Rf67b222f03ee48e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="Rafe0133cfdaa47e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="Rc86a29cae86f4f39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="Rd5dd0bdbef4c47e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="Re4b062694fa54237" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Scientific name</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Common name</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Developments</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>General description</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>ID card URL</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Australian distribution</x:v>
       </x:c>
       <x:c r="G1" t="str">
         <x:v>Detected in</x:v>
       </x:c>
       <x:c r="H1" t="str">
         <x:v>Invasion status</x:v>
       </x:c>
       <x:c r="I1" t="str">
         <x:v>Native origin</x:v>
       </x:c>
       <x:c r="J1" t="str">
         <x:v>Native origin notes</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str">
         <x:v>Perna viridis (Linnaeus, 1758)</x:v>
       </x:c>
       <x:c r="B2" t="str">
         <x:v>Asian green mussel</x:v>
       </x:c>
       <x:c r="C2" t="str">
-        <x:v>&lt;p&gt;&lt;em&gt;Perna viridis&amp;nbsp;&lt;/em&gt;has been detected at Mornington Island, Amrun Port and Escape River in northern Queensland. These were individual detections and ongoing surveillance in these&amp;nbsp;areas indicated no established populations. The Mornington Island detection was on driftwood. Please report any sightings via&amp;nbsp;&lt;a href="https://nimpis.marinepests.gov.au/reportapest"&gt;Report a Pest&lt;/a&gt; or visit &lt;a href="https://www.qld.gov.au/environment/coasts-waterways/marine-pests"&gt;Biosecurity Queensland&lt;/a&gt; for more information.&amp;nbsp;&lt;/p&gt;
-[...1 lines deleted...]
-&lt;p&gt;McDonald (2012) reported a possible spawning event on a&amp;nbsp;vessel at Garden Island, WA, based on growth rates from tropical and subtropical waters. An alternative explanation is that the mussels had been spawned in Asia and the growth rates depressed in oligotrophic open ocean and cold New Zealand waters where the vessel had been operating before it arrived in Australia.&lt;/p&gt;
+        <x:v>&lt;p&gt;Asian green mussels poses biosecurity risks to marine ecosystems, aquaculture, and infrastructure. This invasive species was most recently detected in Weipa’s marine environment, in September 2024 (Summerson&lt;em&gt; &lt;/em&gt;2025). The Queensland Government has undertaken delimitation surveillance to determine the extent of the incursion (Summerson&lt;em&gt; &lt;/em&gt;2025).&lt;/p&gt;
+&lt;p&gt;Asian green mussels have been regularly found fouling commercial and recreational vessels arriving at Australian ports from Southeast Asia (Heersink et al. 2014). Anchor wells, sea chests and internal seawater systems are common areas where they have been detected. Asian green mussels have also been detected on apprehended foreign fishing vessels.&lt;/p&gt;
+&lt;p&gt;Past environmental detections of Asian green mussels:&lt;/p&gt;
+&lt;ul&gt;
+	&lt;li&gt;2001: Cairns Trinity Inlet (infestation died out naturally)&lt;/li&gt;
+	&lt;li&gt;2019: Mornington Island (dead specimens on driftwood)&lt;/li&gt;
+	&lt;li&gt;2019: Amrun Port, Weipa (settlement plate)&lt;/li&gt;
+	&lt;li&gt;2019: Escape River (aquaculture farm)&lt;/li&gt;
+	&lt;li&gt;2021: Cairns Trinity Inlet (long-term moored vessel)&lt;/li&gt;
+	&lt;li&gt;2024: Weipa’s marine environment (local operated vessel, pontoon and moorings)&lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;Surveillance indicated no established populations at these locations.&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="D2" t="str">
-        <x:v>&lt;p&gt;&lt;strong&gt;Summary Description&lt;/strong&gt;&lt;br&gt;
-[...4 lines deleted...]
-&lt;p&gt;As many vessels are now cleaned before entering Australian waters, &lt;em&gt;P. viridis&lt;/em&gt; on them are likely to be small juveniles, so their bright green colour should make them readily identifiable. The species lives on hard surfaces, such as rocks, jetties and wood. If introduced to Australia &lt;em&gt;P. viridis&lt;/em&gt; are most likely to be found in or near ports in the northern half of the continent. It can develop dense populations, clogging pipes and fouling other industrial infrastructure.&lt;/p&gt;
+        <x:v>&lt;p&gt;Asian green mussels are listed as a nationally significant pest on both the Australian Priority Marine Pest List (APMPL) and the national priority Exotic Environmental Pest List (EEPL). The species is also listed on several State and Territory government marine pest lists.&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;The key features:&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;Asian green mussels are large, conspicuous bivalves found individually or in dense clusters. The adult mussel typically measures between 80 and 100 mm long (Vakily 1989).&lt;/p&gt;
+&lt;p&gt;Shell colour: bright green to blue-green shell in juveniles&lt;em&gt;.&amp;nbsp;&lt;/em&gt;Older individuals tend to be a darker brown (Siddall 1980).&lt;/p&gt;
+&lt;p&gt;Ventral margin:&amp;nbsp;Straight or weakly concave.&amp;nbsp;&lt;/p&gt;
+&lt;p&gt;Adductor muscle:&amp;nbsp;The posterior adductor muscle is large, and kidney shaped&lt;strong&gt;.&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;Refer to diagnostic figures on this page.&lt;/p&gt;
+&lt;p&gt;If introduced to Australia, Asian green mussels is most likely to establish in northern Australian ports, where water temperature conditions are favourable for Asian green mussel establishment.&lt;/p&gt;
+&lt;p&gt;&amp;nbsp;&lt;/p&gt;
+&lt;p&gt;&amp;nbsp;&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="E2" t="str">
         <x:v>https://www.marinepests.gov.au/pests/identify/asian-green-mussel</x:v>
       </x:c>
       <x:c r="F2" t="str">
         <x:v>Not Established</x:v>
       </x:c>
       <x:c r="G2" t="str">
         <x:v>Queensland</x:v>
       </x:c>
       <x:c r="H2" t="str">
         <x:v>Non-native</x:v>
       </x:c>
       <x:c r="I2" t="str">
         <x:v>South-east Asia</x:v>
       </x:c>
       <x:c r="J2" t="str">
-        <x:v>&lt;p&gt;&lt;em&gt;Perna viridis&lt;/em&gt; or the Asian green mussel is regularly found on ships with biofouling that arrive&amp;nbsp;from south east Asian ports (Heersink et al., 2014). Although it once established briefly in Cairns that infestation has died out and it has not successfully established in Australia to date (Stafford et al., 2007; Wells, 2017). Occasional individuals have been found in some parts of northern Australia, or small numbers on driftwood in the Gulf of Carpentaria.&lt;/p&gt;
+        <x:v>&lt;p&gt;The native distribution of Asian green mussels cannot be accurately confirmed (Rajagopal et al. 2006). Literature states that its native distribution includes the Indo-Pacific region, India, Malaysia, Papua New Guinea and the South Pacific islands, Hong Kong and Japan.&amp;nbsp;&lt;/p&gt;
+&lt;p&gt;Asian green mussels are native to the Indo-Pacific region and is primarily distributed along the Indian and the South-east Asian coasts from the Persian Gulf to Japan (Rajagopal et al. 2006).&lt;/p&gt;
+&lt;p&gt;The species is widely farmed across the Indo-Pacific region, including southern China, Japan, Taiwan, India, Myanmar, Thailand, Singapore, Indonesia and the Philippines. They’ve also been introduced to Fiji and eastern Polynesia (Siriwardena, 2019).&lt;/p&gt;
 </x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Notes</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Vectors</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str">
-        <x:v>&lt;p&gt;Heersink et al. (2014) demonstrate that the species has been transported to Australia on numerous occasions as biofouling.&amp;nbsp;&lt;em&gt;Perna viridis&lt;/em&gt; have been commonly found in niches on vessels entering Australia after having been in Asian ports. &lt;em&gt;Perna viridis&lt;/em&gt; have been found regularly in bow thruster tunnels, sea chests, anchor wells, seawater piping systems and around stern niche areas of ships of all sizes. They have also been found on driftwood and floating debris such as abandoned fishing gear in Australian waters.&lt;/p&gt;
-&lt;p&gt;The primary introduction mechanisms of &lt;em&gt;Perna viridis &lt;/em&gt;are via vessels either in ballast water or as biofouling on vessel hulls. Gilg et al. (2014) used a combination of field collections and oceanographic modelling&lt;em&gt; &lt;/em&gt;to suggest the species arrived in the Caribbean through a series of stepwise movements.&lt;em&gt; &lt;/em&gt;&lt;/p&gt;
+        <x:v>&lt;p&gt;Vessels are the primary vector of Asian green mussels, either in ballast water or as biofouling on vessel hulls. Gilg et al. (2014) used a combination of field collections and oceanographic modelling&lt;em&gt; &lt;/em&gt;to suggest Asian green mussels arrived in the Caribbean on vessels.&amp;nbsp;&lt;/p&gt;
+&lt;p&gt;Heersink et al. (2014) demonstrated that the species has been transported to Australia on numerous occasions as vessel biofouling. Asian green mussels have been commonly detected in niches of vessels arriving from Southeast Asian ports. For example, Asian green mussels have been found in bow thruster tunnels, sea chests, anchor wells, seawater piping systems and around stern niche areas of vessels.&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="B2" t="str">
         <x:v>Vector type: Fisheries and Aquaculture
-Vector type description: &lt;p&gt;This class encompasses vectors associated with fisheries and aquaculture activities and trade. An example of a vector from this class is Fisheries intentional, which would incorporate, for example, the introduction of the Pacific oyster &lt;em&gt;Magallana gigas&lt;/em&gt; for aquaculture purposes. Other vectors included in this class are: Discarded bait, Fisheries accidental (not oysters), mollusc accidental, mollusc intentional, packing material and scientific escape.&lt;/p&gt;
+Vector type description: &lt;p&gt;Vectors types associated with fisheries and aquaculture and trade activities. Examples of&amp;nbsp; vectors from this class are the deliberately translocation&amp;nbsp;of oysters&amp;nbsp; for aquaculture purposes or discarded fishing equipment which is fouled with marine organisms.&amp;nbsp;&lt;/p&gt;
 Vectors:
 Vector: Fisheries - Intentional (Not mollusc)
-Description: &lt;p&gt;The deliberate translocation of fish and crustaceans&amp;nbsp; to establish or support a new fishery. For example many aquaculture operations use species that are not native, which involves introducing species from elsewhere in the world.&lt;/p&gt;
+Description: &lt;p&gt;The deliberate translocation of fish and crustaceans involves moving species from one region to another to establish or enhance a fishery. This practice may occur in aquaculture, when non-native species are introduced to support production goals.&lt;/p&gt;
 Vector type: Vessels
-Vector type description: &lt;p&gt;This class encompasses vectors associated with maritime transport and shipping activities. Vessels includes; commercial ships (e.g. tankers, container ships, ferries, barges), fishing vessels, recreational vessels, passenger vessels, drilling platforms and research vessels. An example of a vector from this class is ballast water, which has been found to transport up to 10 000 different species at any one time. Other vectors associated with this class include: dry ballast, biofouling community.&lt;/p&gt;
+Vector type description: &lt;p&gt;Vectors associated with maritime transport and shipping activities. Vessels include bulk carriers, container ships, passenger vessels, fishing vessels, illegal foreign entry vessels and recreational vessels. Ballast water can potentially transport marine species in vessel ballast tanks and via biofouling on the exterior of vessels or internal water systems and equipment. &amp;nbsp;&amp;nbsp;&lt;/p&gt;
 Vectors:
 Vector: Ballast Water
-Description: The release of species in ballast water discharged from vessels.  Various types and life stages of species can be transported in ballast water, including plankton, crustaceans, fish, larvae, eggs or cysts.  Ballast water is used in commercial vessels to stabilise the vessel and is uploaded or discharged depending on the amount of cargo onboard.  Ballast water as a vector also includes sediments that accumulate in the bottom of ballast tanks.  Species that are able to survive within these sediments include those that have a resistant stage or resting cyst (e.g. dinoflagellates) as well as adult stages of benthic organisms.
+Description: &lt;p&gt;Various types and life stages of aquatic species can be transported in&amp;nbsp;ballast water. Species taken up in ballast water can be discharged from vessels if it’s not correctly managed. Marine pests can also survive within ballast tank sediments.&lt;/p&gt;
+&lt;p&gt;&amp;nbsp;&lt;/p&gt;
 Vector: Biofouling
-Description: &lt;p&gt;Fouling communities are typically composed of encrusting or sessile species, however they can include mobile species. This vector can introduce species through a variety of means. Three examples are: (1) The spawning of a fouling species on a vessel in port and its successful settlement and establishment of a reproductive population; (2) The dislodgement of fouling species from a vessel in port through abrasion with wharf structures, through high vessel speedswater or vessel hull cleaning (which&amp;nbsp;should only be undertake in accordance with the &lt;a href="https://www.agriculture.gov.au/biosecurity/avm/vessels/marine-pest-biosecurity/biofouling/anti-fouling-and-inwater-cleaning-guidelines"&gt;national antifouling and in-water cleaning guidelines&lt;/a&gt;); and (3) The sinking of fouled vessels either deliberately or accidentally can introduce new species to a location. There are a variety of vectors capable of having a fouling community. Characteristics of a fouling community found on wooden boat hulls include: having a wood boring habit; a benthic sessile or encrusting stage; and mobile adults or larval stages. Fouling communities found within sea chests, anchor wells etc. often are mobile crevice occupying species or known obligate associate of fouling species and can escape into new locations.&lt;/p&gt;
+Description: &lt;p&gt;Biofouling is the accumulation of sessile or mobile marine organisims on submerged parts of vessels. When marine pests attach to vessel hulls or niche areas (e.g. sea chests, propeller shafts or rudders), they can be transported to new locations. Introduction can occur through (1) A fouling species spawning event from the external or internal parts of a vessel while in port and its successful establishment. (2) The dislodgement of fouling species from a vessel accidentally such as abrasion with wharf structures, or deliberately through in-water cleaning activities; and (3) The sinking of fouled vessels either deliberately or accidentally.&lt;/p&gt;
 </x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Notes</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Impacts</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str">
-        <x:v>&lt;p&gt;&lt;em&gt;Perna viridis&lt;/em&gt; can have economic, ecological and human health impacts. Economically, it can cause problems with water systems of industrial complexes by clogging pipes, increasing corrosion and reducing efficiency. It is also a problem for vessels: fouling can raise costs for owners due to increased maintenance, decreased fuel efficiency and blocked or damaged internal pipes.&lt;/p&gt;
+        <x:v>&lt;p&gt;Asian green mussels can have economic, ecological and human health impacts. Economically, it can adversely impact with water systems of industrial complexes by clogging pipes, increasing corrosion and reducing efficiency. It also affects vessels. Fouling of vessel hulls can raise costs for owners due to increased maintenance, decreased fuel efficiency and blocked or damaged internal water systems.&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="B2" t="str">
         <x:v>Impact type: Economic
-Impact type description: &lt;p&gt;Marine pests have the potential to affect fisheries, aquaculture and aquatic tourism industries. Introduced species that become invasive&amp;nbsp;may experience significant population increases and foul marine infrastructure, inhibiting their usage. They may also affect access for Australian seafood products in international markets.&lt;/p&gt;
+Impact type description: &lt;p&gt;Marine pests have the potential to affect fisheries, aquaculture, infrastructure, maritime vessels and trade and tourism.&lt;/p&gt;
 Impacts:
 Impact: Fisheries, Aquaculture and Other Aquatic Industries
 Description: &lt;p&gt;Marine pests may affect recreational fishing grounds and reduce the viability of various aquaculture industries. This can result in revenue losses for primary production sectors and commercial fisheries.&lt;/p&gt;
-Species specifics: &lt;p&gt;Causes fouling on fisheries and mariculture infrastructure (Huang et al., 1983). Fouling on mariculture equipment alters maintenance routines, harvest times and may restrict water flow thus effecting product quality.&lt;/p&gt;
+Species specifics: &lt;p&gt;Asian green mussels cause fouling on fisheries and mariculture infrastructure (Huang et al., 1983). Fouling on mariculture equipment alters maintenance routines, harvest times and may restrict water flow thus effecting product quality.&lt;/p&gt;
+Impact: Infrastructure
+Description: &lt;p&gt;Accumulation of marine pests may damage or impede performance of marine infrastructure including marinas, wharfs, jetties or immersed structures such as water intake pipes. Industries may incur costs associated with the removal of pests and repair of marine infrastructure once it has been damaged.&amp;nbsp;&lt;/p&gt;
+Species specifics: &lt;p&gt;Asian green mussels cause biofouling on infrastructure. Asian green mussels attach to infrastructure such as wharves, jetties, mariculture equipment, buoys and other navigation aids. In India, it blocks water intakes for industrial cooling systems (Rajagopal et al. 1996, 1998).&lt;/p&gt;
 Impact: Vessels
-Description: &lt;p&gt;The attachment of marine pests to vessels can damage the hull and other components of vessels including engines, propellers and rudders. The removal of marine pests also increases vessel down time, cleaning and treatment costs and may ultimately decrease the life of a vessel. Biofouling may also increase vessel drag and fuel consumption, leading to higher running costs.&lt;/p&gt;
-Species specifics: &lt;p&gt;Causes fouling in water intake/effluent systems, coolant systems of industrial complexes such as power plants, especially well documented for India (Rajagopal et al., 1996, 1997, 1998).&lt;br /&gt;
+Description: &lt;p&gt;Biofouling increases vessels’ fuel consumption. Biofouling can damage or impact the operation of vessel components. The need to remove accumulated biofouling more frequently raises overall vessel maintenance costs.&lt;/p&gt;
+Species specifics: &lt;p&gt;Asian green mussels cause fouling in water intake/effluent systems, coolant systems of industrial complexes such as power plants, especially well documented for India (Rajagopal et al., 1998).&lt;br /&gt;
+Asian green mussels cause fouling on vessels as well as piers, buoys and rafts in Hong Kong waters (Huang et al., 1983).&lt;/p&gt;
+&lt;p&gt;&lt;br /&gt;
 Causes fouling on vessels (ships, fishing vessels, recreational vessels) as well as piers, buoys and rafts in Hong Kong waters (Huang et al., 1983). Detections on vessels entering WA have generated expensive cleaning costs.&amp;nbsp;&lt;/p&gt;
 Impact type: Environmental
-Impact type description: &lt;p&gt;Marine pests have the potential to modify marine ecosystems by directy predating on or outcompeting native species for resources. Marine pests can also change existing marine habiats through their feeding, reproductive and sheltering behaviours&lt;/p&gt;
+Impact type description: &lt;p&gt;Marine pests can alter marine ecosystems and habitats through competition, predation, smothering and habitat modification.&lt;/p&gt;
 Impacts:
+Impact: Ecosystems
+Description: &lt;p&gt;An introduced species that becomes invasive may reach high densities and their feeding, breeding and sheltering behaviours may change the ecological and physical environment. &amp;nbsp;They may cause habitat modifications, alter trophic interactions and food-webs, alter water quality or overgrow areas.&amp;nbsp;Marine pests may out compete native marine species for food and resources. This competition can lead to biodiversity loss and changes in marine food webs.&lt;/p&gt;
+Species specifics: &lt;p&gt;Asian green mussels have the potential to modify marine ecosystems by directly outcompeting native species for resources.&lt;/p&gt;
 Impact: Species and Communities
-Description: &lt;p&gt;Marine pests can be poisonous and/or venomous. They may pose a risk to native species or communities through direct predation or competition. They may also dominate and outcompete native species or introduce new pathogens and parasites.&lt;/p&gt;
-Species specifics: &lt;p&gt;Ecologically, &lt;em&gt;P. viridis&lt;/em&gt; is able to outcompete many other fouling species, causing changes in community structure and trophic relationships.&lt;/p&gt;
+Description: &lt;p&gt;Marine pests can be poisonous and/or venomous. They may pose a risk to native species or communities through direct predation or competition. They may also dominate and outcompete native species or introduce new pathogens and parasites to new areas.&lt;/p&gt;
+Species specifics: &lt;p&gt;Asian green mussels&amp;nbsp;can outcompete many other fouling species, causing changes in community structure and trophic relationships due to its life history traits, physiological tolerances and reproductive ability that allows it to be highly invasive (&lt;a href="file:///C:/Users/CF0047/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/YZ2O34QQ/Rajagopal,%20S.,%20Venugopalan,%20V.P.,%20van%20der%20Velde,%20G.%20&amp;amp;%20Jenner,"&gt;Rajagopal et al., 2006&lt;/a&gt;).&amp;nbsp;&lt;/p&gt;
+&lt;p&gt;&amp;nbsp;&lt;/p&gt;
+&lt;p&gt;&amp;nbsp;&lt;/p&gt;
+&lt;p&gt;Ecologically it has been speculated they can displace native American oysters (Crassostrea virginica) on intertidal oyster reefs in the southern United States waters and reduce the density of native juvenile oysters (&lt;a href="https://www.researchgate.net/profile/Katherine-Mcfarland/publication/272786921_Temperature_Salinity_and_Aerial_Exposure_Tolerance_of_the_Invasive_Mussel_Perna_viridishttps:/www.researchgate.net/profile/Katherine-Mcfarland/publication/272786921_Temperature_Salinity_and_Aerial_Exposure_Tolerance_of_the_Invasive_Mussel_Perna_viridis_in_Estuarine_Habitats_Implications_for_Spread_and_Competiti_in_Estuarine_Habitats_Implications_for_Spread_and_Competiti"&gt;McFarland et al., 2015&lt;/a&gt;).&lt;/p&gt;
 Impact type: Human Health
-Impact type description: &lt;p&gt;Marine pests may pose a direct threat to public health and result in physical injury and illness. They may also act as vectors for other parasites and diseases of human health concerns.&lt;/p&gt;
+Impact type description: &lt;p&gt;Marine pests may pose direct human health risks.&amp;nbsp;For example they may be carriers of diseases and parasites which cause health human concerns.&amp;nbsp;&lt;/p&gt;
 Impacts:
 Impact: Human Health
-Description: &lt;p&gt;Marine pests may pose a threat to human health and can cause physical injury, poisoning, and food-borne illnesses,. Some organisms, notably aquatic dinoflagellates, have the potential to cause toxicity in humans when ingested in high levels. Other marine pests can act as vectors for parasites and diseases of human health concern.&lt;/p&gt;
-Species specifics: &lt;p&gt;&lt;em&gt;P. viridis&lt;/em&gt; has&amp;nbsp;been recorded with high levels of accumulated toxins and heavy metals and is linked to shellfish poisoning in humans.&lt;/p&gt;
+Description: &lt;p&gt;Certain marine organisms may pose risks to human health through physical injury, toxicity, or as vectors for disease and or parasites.&amp;nbsp;&lt;/p&gt;
+Species specifics: &lt;p&gt;Asian green mussels&amp;nbsp;have been recorded with high levels of accumulated toxins and heavy metals and is linked to shellfish poisoning in humans &lt;u&gt;(&lt;/u&gt;Ucros-Rodr&amp;iacute;guez et al 2025).&lt;/p&gt;
+&lt;p&gt;&amp;nbsp;&lt;/p&gt;
+&lt;p&gt;Asian green mussels have demonstrated to bioaccumulate toxins e.g. paralytic shellfish poisoning, amnesic shellfish poisoning, diarrhetic shellfish poisoning and hepatitis A virus through filter feeding (Ammons et al. 2001; Lee et al. 1997).&lt;/p&gt;
+Impact type: Social
+Impact type description: &lt;p&gt;Marine pests can reduce the usability and enjoyment of marine environments e.g. beaches and waterways.&lt;/p&gt;
+Impacts:
+Impact: Cultural
+Description: &lt;p&gt;Marine pests can impact places of cultural significance or cultural assets.&amp;nbsp;&lt;/p&gt;
+&lt;p&gt;&amp;nbsp;&lt;/p&gt;
+Species specifics: &lt;p&gt;The introduction of marine pests such as Asian green mussels&lt;em&gt; &lt;/em&gt;may impact on First Nations people&amp;rsquo;s native seafood sources and cultural values.&lt;/p&gt;
+Impact: Public amenity
+Description: &lt;p&gt;Increased marine pest biomass may lead to shorelines and beaches becoming inaccessible and unattractive.&amp;nbsp;Accumulation of fouling or algal blooms can also increase water pollution.&amp;nbsp;For example, algal blooms may result in closure of waterways for swimming and other recreational activities.&amp;nbsp;&lt;/p&gt;
+&lt;p&gt;The predation, competition, or modifications to an area by marine pests can impact valuable place or environmental amenity. These places or amenities may have an intrinsic, cultural, ecological values.&amp;nbsp;&lt;/p&gt;
+&lt;p&gt;&amp;nbsp;&lt;/p&gt;
+&lt;p&gt;&amp;nbsp;&lt;/p&gt;
+Species specifics: &lt;p&gt;Asian green mussels can impact on public amenity. The potential to impact on aesthetic and recreational values was given a &amp;ldquo;moderate&amp;rdquo; risk rating for Asian green mussels&lt;em&gt; &lt;/em&gt;in the&lt;em&gt; &lt;/em&gt;biofouling risk assessment process (DAFF, 2011).&lt;/p&gt;
 </x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Notes</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Legal issues</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str">
-        <x:v>&lt;p&gt;Divers inspecting ships hulls and niches for fouling regularly find Asian green mussels. They remove or kill&amp;nbsp;them and where numbers are few this is effective in managing these incursions. Checmical treatment of larger infestations in large&amp;nbsp;niches such as bow thrusters is also effective.&lt;/p&gt;
-&lt;p&gt;The wide variety of control studies cited below demonstrates that &lt;em&gt;P. viridis&lt;/em&gt; is having adverse effects in many tropical areas of the world.&amp;nbsp;&lt;/p&gt;
+        <x:v>&lt;p&gt;Marine pest prevention for vessels in Australia involves managing two primary risks: ballast water and biofouling.&lt;/p&gt;
+&lt;p&gt;Ballast water risks are managed by the &lt;a href="https://www.agriculture.gov.au/biosecurity-trade/aircraft-vessels-military/vessels/marine-pest-biosecurity/ballast/australian-ballast-water-management-requirements"&gt;Australian Ballast Water Management Requirements - DAFF&lt;/a&gt;.&lt;/p&gt;
+&lt;p&gt;The&amp;nbsp;&lt;a href="https://www.agriculture.gov.au/biosecurity-trade/aircraft-vessels-military/vessels/marine-pest-biosecurity/biofouling/australian-biofouling-requirements#management-requirements"&gt;Australian biofouling management requirements&lt;/a&gt;&amp;nbsp; set out vessel operator obligations to manage biofouling to comply with the&amp;nbsp;&lt;em&gt;Biosecurity Act 2015&lt;/em&gt;.&lt;/p&gt;
+&lt;p&gt;Dry-docking and in-water operation and recommendations are contained in the &lt;a href="http://www.agriculture.gov.au/biosecurity/avm/vessels/biofouling/anti-fouling-and-inwater-cleaning-guidelines"&gt;Anti‑fouling and in‑water cleaning guidelines&lt;/a&gt;.&lt;/p&gt;
+&lt;p&gt;Refer to the &lt;a href="https://www.marinepests.gov.au/what-we-do/emergency/emergency-marine-https:/www.marinepests.gov.au/what-we-do/emergency/emergency-marine-pest-plan#response-manual-for-invasive-marine-bivalvespest-plan"&gt;Response manual for invasive marine bivalves - EMPplan&lt;/a&gt; for detailed control options.&lt;/p&gt;
+&lt;p&gt;Summaries of controls in response marine pest detections upon vessel arrival or the natural environment are provided below. Applications will vary depending on the specific circumstances.&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="B2" t="str">
-        <x:v/>
+        <x:v>&lt;p&gt;Consider state government safety and environmental regulations before chemical treatments.&lt;/p&gt;
+</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Name</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Summary</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Application method</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>Side effects</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>Appropriate</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Health and safety</x:v>
       </x:c>
       <x:c r="G1" t="str">
         <x:v>Constraints</x:v>
       </x:c>
       <x:c r="H1" t="str">
         <x:v>Species specifics</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str">
-        <x:v>Air exposure/desiccation/freezing</x:v>
+        <x:v>Antifoulants</x:v>
       </x:c>
       <x:c r="B2" t="str">
-        <x:v>&lt;p&gt;Subtidal species are generally intolerant to prolonged air exposure with lethal limits species dependent.&lt;/p&gt;
+        <x:v>&lt;p&gt;An anti-fouling coating is a surface coating or paint designed to prevent, repel or facilitate the detachment of biofouling from hull and niche areas that are submerged in water. A wide range of anti-fouling coatings are available for vessels and movable structures.&amp;nbsp;&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="C2" t="str">
-        <x:v>&lt;p&gt;In some power plants, raw water systems, reservoirs, locked marinas and impoundments, water levels can be lowered (drawn-down) to expose fouling infestations to the air. Subsequent freezing or desiccation due to ambient temperatures may kill a large proportion of the exposed population (Boelman et al., 1997). The dreissenid mussels (&lt;em&gt;Dreissena spp.&lt;/em&gt;) and the mytilid mussels (&lt;em&gt;Musculista&lt;/em&gt; and &lt;em&gt;Limnoperna&lt;/em&gt;) have thin shells and are quick to desiccate when exposed to the air. Zebra mussels can not survive freezing (Karatayev et al., 1998). These species are generally absent from sites that are likely to dry out at low tide (Morton 1974; Willan 1987). Similarly the macroalga &lt;em&gt;Sargassum muticum&lt;/em&gt; does not withstand much desiccation and does not usually establish in areas that are exposed at low tide (Morrell and Farnham, 1982).&lt;/p&gt;
-</x:v>
+        <x:v/>
       </x:c>
       <x:c r="D2" t="str">
         <x:v/>
       </x:c>
       <x:c r="E2" t="str">
-        <x:v>Time required for mortality is species dependent and temperature dependent.</x:v>
+        <x:v/>
       </x:c>
       <x:c r="F2" t="str">
         <x:v/>
       </x:c>
       <x:c r="G2" t="str">
-        <x:v>&lt;p&gt;Relative humidity has a strong influence on the length exposure required for mortality to occur. Recent work by mussel growers in Port Phillip Bay indicated that 24 hour air exposure of mussel ropes kills small (50-70 mm arm length) individuals of the native seastar &lt;em&gt;Coscinasterias muricata&lt;/em&gt;&amp;nbsp;and many epiphytic biota on mussel ropes (&lt;em&gt;Sabella spallanzanii&lt;/em&gt;). However there is always likely to be some survival of individuals in amongst the denser clusters (e.g. of mussels) (Garnham 1998). Survival of &lt;em&gt;Dreissena polymorpha&lt;/em&gt; in freezing conditions was greatest in clumps of individuals and also mussels hiding in cracks and crevices compared to detached mussels and mussel attached to rocks. (Mellina and Rasmussen, 1994; Tucker et al., 1997). Air exposure is unlikely to kill intertidal organisms (eg. &lt;em&gt;Carcinus maenas&lt;/em&gt; and &lt;em&gt;Crassostrea gigas&lt;/em&gt;) unless maintained for extended periods.&lt;br /&gt;
-[...1 lines deleted...]
-</x:v>
+        <x:v/>
       </x:c>
       <x:c r="H2" t="str">
-        <x:v>&lt;p&gt;Unsuccessful.&lt;br /&gt;
-[...1 lines deleted...]
-The effect of salinity and time of exposure to air on the metabolism of green mussel, &lt;em&gt;P. viridis&lt;/em&gt; was examined by Shafee (1976).&lt;/p&gt;
+        <x:v>&lt;p&gt;Successful.&lt;br /&gt;
+&amp;nbsp;&lt;/p&gt;
 </x:v>
       </x:c>
     </x:row>
     <x:row r="3">
       <x:c r="A3" t="str">
-        <x:v>Antifoulants (TBT and novel modern coatings)</x:v>
+        <x:v>Changes to salinity</x:v>
       </x:c>
       <x:c r="B3" t="str">
-        <x:v>&lt;p&gt;TBT is used as a fungicide and pesticide in timber treatments. It was used in underwater and antifouling paints but use is now banned by international protocol. Copper based antifoulants have replaced TBT as world guidelines become stricter. Silicon antifouling coatings and organic booster biocides are now being developed to replace copper and TBT based antifoulants due to the environment damage caused by these paints (Voulvoulis et al., 1999; Evans et al., 2000; Hodson 2000).&lt;br /&gt;
-Use is now banned by international protocol.&lt;/p&gt;
+        <x:v>&lt;p&gt;Osmotic treatment involves manipulating salinity levels to disrupt the osmotic balance of marine pests, leading to mortality. This can be achieved by:&lt;/p&gt;
+&lt;ul&gt;
+	&lt;li&gt;Immersing infested structures or equipment in freshwater (hyposaline conditions).&amp;nbsp;&lt;/li&gt;
+	&lt;li&gt;Increasing salinity by adding salt (hypersaline conditions).&amp;nbsp;&lt;/li&gt;
+	&lt;li&gt;Altering salinity in enclosed water bodies through diversion of fresh or salt water.&lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;&amp;nbsp;&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="C3" t="str">
-        <x:v>&lt;p&gt;Chlorinated rubber-based paints containing TBTs offered some resistance for nearly a year against &lt;em&gt;Mytilopsis sallei &lt;/em&gt;in India (Rao and Balaji, 1994). However, none of the commercially available antifouling paints or wood preservatives containing copper used in India on vessels prevented heavy fouling of &lt;em&gt;Mytilopsis&lt;/em&gt; &lt;em&gt;sallei&lt;/em&gt;, even for a period of 6 months (Rao and Balaji, 1994). The American oyster drill &lt;em&gt;Urosalpinx cinerea&lt;/em&gt; underwent a dramatic decline in Essex estuaries (Great Britain) in the early 1970s as a result of imposex caused by TBT (Gibbs et al., 1991). This antifoulant also affected native gastropod species (Nehring 2000). &lt;nbsp&gt;A combination of three halogenated furanones isolated from the marine red alga, &lt;em&gt;Delisea pulchra&lt;/em&gt;. At concentrations of 20- 40 mg/l of Furanone 281 resulted in mortality of &lt;em&gt;Undaria&lt;/em&gt; &lt;em&gt;pinnatifida&lt;/em&gt; and &lt;em&gt;Ecklonia radiata&lt;/em&gt; gametophytes (Burridge and Gorski, 1998).&lt;/nbsp&gt;&lt;/p&gt;
+        <x:v>&lt;p&gt;Vessels can be moved upstream into freshwater to change salinity. Saturated salt solutions have all been used with varying success to kill &lt;em&gt;Callinectes sapidus&lt;/em&gt; in the USA (Cristini et al., 1994). Dipping of dredge loads of oysters and associated species, and oysters and culch (settlement substrate of rocks and old shells) in saturated or strong salt solutions is extremely effective in killing:. small and large seastars (&lt;em&gt;Asterias&lt;/em&gt; spp.), boring sponges, ascidians, hydroids and slipper limpets (&lt;em&gt;Crepidula fornicata&lt;/em&gt;)&amp;nbsp;without harming the oysters in the USA (Loosanoff 1961). Brine dipping of oysters fouled with &lt;em&gt;Sargassum muticum&lt;/em&gt;, &lt;em&gt;Codium fragile ssp.&lt;/em&gt; tomentosoides and &lt;em&gt;Styela&lt;/em&gt; &lt;em&gt;clava &lt;/em&gt;was found to be an effective control of the alga and ascidian by Lewey (1976) in Minchin 1996; MacNair and Smith 1999). Brine dipping infested oysters is considered the cheapest, safest and most effective method of control of fouling species (Eno et al., 1997). Freshwater immersion is a successful method of killing &lt;em&gt;Asterias&lt;/em&gt; larvae and juveniles, the macroalga &lt;em&gt;Undaria&lt;/em&gt; &lt;em&gt;pinnatifida&lt;/em&gt;, the oyster drilling gastropod &lt;em&gt;Ceratostoma inornatum&lt;/em&gt;&amp;nbsp;without harming the oysters as &lt;em&gt;Crassostrea gigas&lt;/em&gt; and most other biota that live in full strength seawater. Freshwater treatment can cause juvenile mussels (&lt;em&gt;Mytilus edulis&lt;/em&gt;) to drop off mussel ropes along with killing the other epibiota (L. Gunthrope, MAFRI, pers. comm.).&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="D3" t="str">
         <x:v/>
       </x:c>
       <x:c r="E3" t="str">
-        <x:v/>
+        <x:v>&lt;p&gt;Time required for mortality is species dependent.&amp;nbsp;The decommissioned warship USS Missouri was recently moved from Washington to Hawaii to become a memorial museum. The vessel was heavily fouled with marine growths from 5 years of inactivity and as a precaution to prevent introduction of alien species to Hawaii was moved to a freshwater river for 9 days prior to travelling to Hawaii. A prevoyage survey found 116 taxa in hull scrapings whereas after arrival in Hawaii only 11 species were found and 90% of the hull was completely clear of any fouling organisms. This freshwater exposure coupled with increased temperatures during the journey to Hawaii appears to be an extremely effective means of eliminating the temperate marine fouling community (Brock et al., 1999).&lt;/p&gt;
+</x:v>
       </x:c>
       <x:c r="F3" t="str">
-        <x:v>Tributyltin is hazardous according to Worksafe Australia criteria (NOHSC). Dangerous poison. Available only for industrial and manufacturing purposes. To be used by or in accordance with directions of accredited pest control officers. Operators to be trained in procedures for safe use of material.</x:v>
+        <x:v/>
       </x:c>
       <x:c r="G3" t="str">
-        <x:v>&lt;p&gt;Silicon synthetic resin paints have poor adhesive abilities and are still undergoing investigation. They can be easily damaged by large impacts and the service life of the paints in only ~1 year (Tanaka et al., 1996).&lt;/p&gt;
+        <x:v>&lt;p&gt;The success of this method depends on the salinity tolerance of the target species and so non target species may be killed before the lethal limit is reached for the target species.&amp;nbsp;&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="H3" t="str">
-        <x:v>&lt;p&gt;Successful.&lt;br /&gt;
-[...29 lines deleted...]
-      <x:c r="H4" t="str">
         <x:v>&lt;p&gt;Limited success.&lt;br /&gt;
 &lt;br /&gt;
 The effect of salinity and time of exposure to air on the metabolism of green mussel, &lt;em&gt;P. viridis&lt;/em&gt; was examined by Shafee (1976). See also Sundaram et al (1989).&lt;/p&gt;
 </x:v>
       </x:c>
     </x:row>
-    <x:row r="5">
-      <x:c r="A5" t="str">
+    <x:row r="4">
+      <x:c r="A4" t="str">
         <x:v>Chlorine</x:v>
       </x:c>
-      <x:c r="B5" t="str">
+      <x:c r="B4" t="str">
         <x:v>&lt;p&gt;Biocide. Chlorine based chemicals that rely on the biocidal action of hypochlorous acid are commonly used to reduce the level of bacteria, viruses, algae and fungi in domestic water supplies, swimming pools, sewerage effluent and industrial water systems. (Bolch and Hallegraeff, 1993). Chlorine can be used in many forms including sodium hypochlorite - NaOCl, chloramines - NH&lt;sub&gt;2&lt;/sub&gt;Cl, NHCl&lt;sub&gt;2&lt;/sub&gt;, NCl3, chlorine dioxide - ClO&lt;sub&gt;2&lt;/sub&gt; (gas), sodium chlorite - NaClO&lt;sub&gt;2&lt;/sub&gt; (produces super-oxide O&lt;sup&gt;&lt;sub&gt;-2)&lt;/sub&gt;&lt;/sup&gt; (Boelman et al., 1997; Harrington et al., 1997). Chlorol (chloros -10% chlorine) has been used to control Urosalpinx gastropods.&lt;/p&gt;
 </x:v>
       </x:c>
-      <x:c r="C5" t="str">
+      <x:c r="C4" t="str">
         <x:v>&lt;p&gt;Application methods varying including gas injection, solutions pumped underneath black plastic used to smother the sediments or through water conduits or placing bags of solution around target species.&amp;nbsp;Electrolysis of natural seawater produces NaOCl at concentrations and has been used to control dinoflagellates in laboratory studies&amp;nbsp;and in ballast water (Carpenter et al., 1972; Boyd 1996; Kim et al., 2000), &lt;em&gt;Caulerpa taxifolia&lt;/em&gt; (Boudouresque et al., 1996) and fouling in ship water piping systems (Ganti and Kalyanasundarum, 1975). &lt;nbsp&gt;Chlorination is also used to control fouling bivalves and prevent settlement in freshwater reservoirs, treatment works, power stations and water ways and raw water supply systems, estuarine waterworks and seawater cooled power stations&amp;nbsp;(Morton et al., 1976; Rajagopal et al., 1997b). &lt;nbsp&gt;Continuous chlorination using chlorine gas or hypochlorite forces closure of the shell valves of bivalves cutting off the supply of oxygen and food enriched waters and preventing the expulsion of carbon dioxide and other waste products&amp;nbsp;(Morton et al., 1976). Intermittent chlorination is generally ineffective in preventing mussel settlement and growth, as mussels that settle between the chlorine pulses were able to resist subsequent exposures to chlorine. If chemicals are applied after and during spawning periods, settlement and recolonisation of the system by newly metamorphosed mussels is prevented&amp;nbsp;(Ricciardi 1998). A selective summary of the details of chlorination of various mussel species in power plant biofouling control is given in Rajagopal et al., (1997b). &lt;nbsp&gt;Free chlorine levels between 0.2-1.0 ppm are required to control phytoplankton growth. Williams et al., (1982) as cited in Bolcha nd Hallegraeff (1993) required free chlorine concentrations (as sodium or calcium hypochlorite) or 20ppm over 24 hours to kill small shrimp and larval fish in ballast water samples.&lt;/nbsp&gt;&lt;/nbsp&gt;&lt;/nbsp&gt;&lt;/p&gt;
 </x:v>
       </x:c>
-      <x:c r="D5" t="str">
-[...2 lines deleted...]
-      <x:c r="E5" t="str">
+      <x:c r="D4" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="E4" t="str">
         <x:v>&lt;p&gt;Dense fouling in water conduits may require an initial high dose of chlorine (eg. 200 mgl) and then maintenace of a low dose (eg. 1.0 mgl) for several days, dependent on the fouling species. Repetition at 2-3 month intervals is usually effective.&lt;/p&gt;
 </x:v>
       </x:c>
-      <x:c r="F5" t="str">
+      <x:c r="F4" t="str">
         <x:v>&lt;p&gt;Chlorine products are hazardous according to Worksafe Australia criteria (NOHSC). &lt;nbsp&gt;MSDS are available from the manufacturers, vendors, NOHSC and some Internet sources. &lt;nbsp&gt;The chlorine in liquid form is capable of causing severe burns and is highly toxic if swallowed either in liquid or gas form. &lt;nbsp&gt;Half the NaOCl is degraded to harmless NaCl within 2 hours in bright sunlight (Kim et al., 2000).&lt;/nbsp&gt;&lt;/nbsp&gt;&lt;/nbsp&gt;&lt;/p&gt;
 </x:v>
       </x:c>
-      <x:c r="G5" t="str">
+      <x:c r="G4" t="str">
         <x:v>&lt;p&gt;The main disadvantages of chlorine are its lack of specificity, the difficulty in maintaining high concentrations in water bodies since chlorine breaks down in sunlight, the impact of trihalomethanes and potential high costs. However, increasing environmental concern about the discharge of chlorinated water to the environment has resulted in the introduction of stricter legislation on effluent discharge. in the USA and the Netherlands that may make continued use of chlorine difficult. (Claudi and Mackie, 1994; Rajagopal et al., 1997a). Studies have found that mussels treated with chlorine residual concentrations of 4.43 mg/l for 49 hours were capable of making a recovery but failed to recover after a 24 hour exposure to a chlorine residual concentration of 8-40 mg/l&amp;nbsp;(Lewis 1985 as cited in Rajagopal et al. 1996).&lt;br /&gt;
 Electrolysis of seawater to produce NaOCl could be used in closed systems and power station cooling waters to control phytoplankton blooms and fouling species,&amp;nbsp;but would be impractical on a large scale in open ocean situations because of the amounts of chlorine required. Half the NaOCl produced by electrolysis degraded to harmless NaCl within 2 hours in bright sunlight (Kim et al., 2000).&lt;br /&gt;
 Dinoflagellate cysts require a much greater concentration of chlorine than vegetative cells (Bolch and Hallegraeff, 1993). Estimates by Rigby et al., (1993) based on chlorine concentrations required to kill Gymnodinium cysts found 400 tonnes of an industrial solution of 12.5% sodium hypochlorite was needed to treat a 50 000 tonne ballast water tank at a cost of A$200 000. Apart from being prohibitively expensive (except when produced from seawater by a ship-board generator) and causing environmental problems as the port of discharge,&amp;nbsp;the high sediment load of ships&amp;#39; ballast tanks would considerably reduce the available free chlorine levels (Bolch and Hallegraeff, 1993).&lt;/p&gt;
 </x:v>
       </x:c>
-      <x:c r="H5" t="str">
-        <x:v>&lt;p&gt;Successful.&lt;br /&gt;
+      <x:c r="H4" t="str">
+        <x:v>&lt;p&gt;&lt;strong&gt;Species specifics:&amp;nbsp;&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;Appropriate for small, enclosed areas e.g. inside vessel water systems.&lt;br /&gt;
 &lt;br /&gt;
-Continuous chlorination at residual chlorine levels between 0.2-0.5 mg/l delayed settlement for 30% of the mussel larvae (Rajagopal et al., 1989, 1995, 1996). See also Satpathy et al (1994) and Masilamani et al (2002).&lt;/p&gt;
-[...4 lines deleted...]
-      <x:c r="A6" t="str">
+Continuous chlorination at 0.2&amp;ndash;0.5 mg/L delayed settlement in 30% of mussel larvae (&lt;em&gt;Perna viridis&lt;/em&gt;) (Rajagopal et al., 1989, 1995, 1996; Satpathy et al., 1994; Masilamani et al., 2002).&lt;/p&gt;
+</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5">
+      <x:c r="A5" t="str">
         <x:v>Copper compounds</x:v>
       </x:c>
-      <x:c r="B6" t="str">
+      <x:c r="B5" t="str">
         <x:v>&lt;p&gt;Biocide. Various forms of copper have been used as a biocide to control pest species including various copper salts especially copper sulphate, copper ions produced by electrolytic dissolution as well as copper based antifoulants (generally copper oxides). Resistance to copper differs between the fouling bivalves with &lt;em&gt;Mytilopsis&lt;/em&gt; &lt;em&gt;sallei &lt;/em&gt;more resistant to copper than oysters (&lt;em&gt;Crassostrea gigas&lt;/em&gt; and &lt;em&gt;C. virginica&lt;/em&gt;) and mussels (&lt;em&gt;M. edulis&lt;/em&gt;) (Brown and Newell, 1972; Rao and Balaji, 1994, Tables 1 &amp;amp; 2). Copper sulphate has been trialed on Spartina in the UK, macroalgae, bivalves and &lt;em&gt;Asterias&lt;/em&gt; spp and crustaceans (&lt;em&gt;Callinectes sapidus&lt;/em&gt;). Copper based antifoulants have replaced TBT as world guidelines become stricter.&lt;br /&gt;
 Discharge of copper sulphate into marine waters is in breach of International Maritime Organisation (IMO) conventions (Ferguson 2000). Coptrol Aquatic Algicide&amp;nbsp;is registered by the NRA for use in Australia (August 2000).&lt;/p&gt;
 </x:v>
       </x:c>
-      <x:c r="C6" t="str">
+      <x:c r="C5" t="str">
         <x:v>&lt;p&gt;Controlled electrolytic dissolution of copper and aluminium anodes has been trialed to control the &lt;em&gt;Dreissena spp.&lt;/em&gt; (Blume and Fitzgerald, 1996) and &lt;em&gt;Caulerpa taxifolia&lt;/em&gt; (Gavach et al., 1999;&amp;nbsp;Rebouillon et al., 1999).&lt;nbsp&gt;&amp;nbsp;Ion selective membranes that exchange sodium ions inside an enclosed space for copper ions in the surrounding seawater were tested as a method to increase the contact concentrations of copper to &lt;em&gt;Caulerpa taxifolia&lt;/em&gt; plants (Gavach et al., 1996). The copper ion concentration reaches equilibrium at about 8 ppm inside the membrane and at this level is reported to achieve a 96 % reduction in chlorophyll of the enclosed &lt;em&gt;C. taxifolia&lt;/em&gt;. However, recovery has been observed after 8 days. Pilot laboratory experiments using copper ions in a supersaturated solution of sodium chloride (to produce an application medium denser than seawater) increased the residence time of the copper ions in contact with &lt;em&gt;C. taxifolia&lt;/em&gt;. in (Charrin et al., 1999). &lt;nbsp&gt;Copper sulphate solution (5%) is sold as a commercial algicide (Coptrol) and generally sprayed on water surface at 1:10 dilution. In situ tests using Coptrol&amp;nbsp;examined several methods of applying herbicides to &lt;em&gt;Undaria&lt;/em&gt; &lt;em&gt;pinnatifida&lt;/em&gt;,&amp;nbsp;such as injection into the stipe or midrib, applying a gel formulation, attaching a sponge saturated with active substance to the thallus, and applying compounds inside a bag enclosing the thalli (Sanderson 1996). &lt;nbsp&gt;In the early 1960&amp;#39;s copper sulphate was applied by crop dusting planes to about 16 square miles of sea in an effort to control blooms of the red tide dinoflagellate &lt;em&gt;Gymnodinium breve&lt;/em&gt;&amp;nbsp;but it was concluded that it was not an effective control measure (Rounsefell and Nelson, 1966). &lt;nbsp&gt;Injection of poisons including copper sulphate using pole spears was found to be locally effective on the Great Barrier Reef to control &lt;em&gt;Acanthaster planci&lt;/em&gt; (Birkeland and Lucas, 1990; Thresher et al., 1999).&lt;/nbsp&gt;&lt;/nbsp&gt;&lt;/nbsp&gt;&lt;/nbsp&gt;&lt;/p&gt;
 </x:v>
       </x:c>
-      <x:c r="D6" t="str">
+      <x:c r="D5" t="str">
         <x:v>&lt;p&gt;The low specificity and persistence of copper sulphate makes it unsuitable for use in the open environment. Numerous studies have been conducted to determine the effects of heavy metals such as copper on various species in the aquatic environment. Copper often has a necrotic effect on species once threshold levels are reached and this level differs between taxa. Excessive amounts of copper are lethal to crustaceans (Thunberg et al., 1973 and citations therein). Copper ion toxicity to plankton is well studied;&amp;nbsp;it is concentration dependent, and causes damage to cell membranes, disrupting photosynthesis and eventually death (Sorentino 1979).&lt;/p&gt;
 </x:v>
       </x:c>
-      <x:c r="E6" t="str">
+      <x:c r="E5" t="str">
         <x:v>Depent on target species and method of application.</x:v>
       </x:c>
-      <x:c r="F6" t="str">
+      <x:c r="F5" t="str">
         <x:v>Copper sulphate, copper oxide and copper(1)chloride are hazardous according to Worksafe Australia criteria (NOHSC).</x:v>
       </x:c>
-      <x:c r="G6" t="str">
+      <x:c r="G5" t="str">
         <x:v>&lt;p&gt;The method of broadcast spray of copper sulphate was not recommended for general control over areas of ocean as it was deemed too expensive and non-specific (Rounsefell and Evans, 1958). It was concluded that because of its low solubility, copper sulphate ore could not be used as an effective control measure (Rounsefell and Nelson, 1966). .&lt;br /&gt;
 The main disadvantages associated with copper are that it is absorbed by soil and organic material, is ineffective at high pH and is toxic to many non-target organisms.&lt;br /&gt;
 Injection of poisons including copper sulphate using pole spears was found to be locally effective on the Great Barrier Reef to control &lt;em&gt;Acanthaster planci&lt;/em&gt; (Birkeland and Lucus, 1990; Thresher et al., 1999). However, the problem of thousands of toxic rotting seastars on the benthos and the subsequent environmental impacts of the chemicals to the sediments and associated species needs to be addressed.&lt;br /&gt;
 Control of &lt;em&gt;Asterias&lt;/em&gt; spp (&lt;em&gt;A. forbesii &lt;/em&gt;and &lt;em&gt;A. rubens&lt;/em&gt;) by chemical agents such as copper and zinc sulphate or chromium salts did not prove practical, especially around shellfish farms. Only a small number of seastars died and others moved to adjacent areas. Also due to the non-specificity of copper the oysters were effected and accumulation of copper was a concern (Lee 1948; Loosanoff 1961).&lt;br /&gt;
 One problem with using copper sulphate is that stronger solutions react with saline water and form a precipitate (Kerkut and Munday, 1962).&lt;/p&gt;
 </x:v>
       </x:c>
+      <x:c r="H5" t="str">
+        <x:v>&lt;p&gt;A notable success was the eradication of &lt;em&gt;M. sallei&lt;/em&gt; from Cullen Bay Marina in Darwin using copper sulphate (1.5 mg/L) combined with sodium hypochlorite over six days (Ferguson 2000; McEnnulty, Jones &amp;amp; Bax, 2001).&lt;/p&gt;
+&lt;p&gt;Appropriate:&amp;nbsp;&lt;/p&gt;
+&lt;p&gt;Results depend on the method of application.&lt;/p&gt;
+</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6">
+      <x:c r="A6" t="str">
+        <x:v>Encapsulation and wrapping </x:v>
+      </x:c>
+      <x:c r="B6" t="str">
+        <x:v>&lt;p&gt;Encapsulation/wrapping of marina pontoons, mooring buoys, pilings and chains with plastic film/bags prevents supply of clean water to the target species and smothers it through lack of oxygen (Coutts, A., &amp;amp; Forrest, B., 2007; Nimmo et al., 2011). Vessel hulls may also be treated by encapsulation. Depending on the size of the boat plastic covers could be specifically manufactured and put in place in a similar manner to pontoon wrapping (Coutts &amp;amp; Forrest, 2007).&lt;/p&gt;
+</x:v>
+      </x:c>
+      <x:c r="C6" t="str">
+        <x:v>&lt;p&gt;Wharf piles (2&amp;ndash;16 m depth) can be wrapped by divers, using rolls of black polyethylene (1 m wide &amp;times; 50 &amp;mu;m thick) delivered from a custom-made dispenser. Divers wrap piles in a circular motion aiming at achieving an overlap of approximately 400 mm on each successive wrap. PVC tape is used to secure and seal the plastic wraps to each pile. The method relied on preventing or greatly restricting water flow to the enclosed species, with the expectation that mortality would be induced through the creation of anoxic conditions (Coutts &amp;amp; Forrest, 2007). It can be used with chemical treatments.&amp;nbsp;&lt;/p&gt;
+</x:v>
+      </x:c>
+      <x:c r="D6" t="str">
+        <x:v>&lt;p&gt;All life enclosed dies and creates strong odours.&amp;nbsp;&amp;nbsp;&lt;/p&gt;
+</x:v>
+      </x:c>
+      <x:c r="E6" t="str">
+        <x:v>&lt;p&gt;Approriate in specific cirmumstances where chemical treatment alone, or other encapsulation is not an option.&lt;/p&gt;
+</x:v>
+      </x:c>
+      <x:c r="F6" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="G6" t="str">
+        <x:v>&lt;p&gt;This process is labour intensive and is most suited for man-made structures as opposed to natural structures. Once the plastic wrapping is removed, the defouled material would be released to the surrounding environment to break down naturally or sent to landfill (depending on assessment of risk) (Coutts &amp;amp; Forrest, 2007).&lt;/p&gt;
+</x:v>
+      </x:c>
       <x:c r="H6" t="str">
-        <x:v>&lt;p&gt;TBT has been replaced by copper based antifoulants for vessels.&lt;/p&gt;
+        <x:v>&lt;p&gt;&lt;strong&gt;Appropriate:&amp;nbsp;&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;&amp;nbsp;&lt;/p&gt;
+&lt;ul&gt;
+	&lt;li&gt;Best suited for small areas or specific structures where other treatments are impractical.&lt;/li&gt;
+	&lt;li&gt;Effective at moderate scales, such as wharf piles and pontoons (Coutts &amp;amp; Forrest, 2007).&lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;&amp;nbsp;&lt;/p&gt;
 </x:v>
       </x:c>
     </x:row>
     <x:row r="7">
       <x:c r="A7" t="str">
-        <x:v>Encapsulation and wrapping </x:v>
+        <x:v>Heated water treatment (baths, spray)</x:v>
       </x:c>
       <x:c r="B7" t="str">
-        <x:v>&lt;p&gt;Encapsulation/wrapping of marina pontoons, mooring buoys, pilings and chains with plastic film/bags prevents supply of clean water to the target species and smothers it through lack of oxygen (Coutts, A., &amp;amp; Forrest, B., 2007; Nimmo et al., 2011). Boat hulls may also be treated by encapsulation. Boats or yachts that have remained moored for considerable time are at risk of hull fouling.&amp;nbsp;Depending on the size of the boat plastic covers could be specifically manufactured and put in place in a similar manner to pontoon wrapping (Coutts &amp;amp; Forrest, 2007).&lt;/p&gt;
+        <x:v>&lt;p&gt;Heated water has been shown to kill seastars (Martin 1998 and citations therein), &lt;em&gt;Dreissena polymorpha&lt;/em&gt; (Morton 1977; Claudi and Mackie, 1994; Boelman et al., 1997) and &lt;em&gt;Corbicula fluminea&lt;/em&gt; (Graney et al., 1980; Jenner and Janssen-Mommen, 1993). During the cleanup of crude oil spilt by the Exxon Valdez in 1989 high pressure cleaning using hot (60&amp;nbsp;&lt;sup&gt;o&lt;/sup&gt;C+) and warm water (30-60 &lt;sup&gt;o&lt;/sup&gt;C) was used on intertidal and subtidal regions (Mearns 1996). Studies of the intertidal biota before and after treatment showed that as much as 90% of the marine life that survived the oiling could have been killed through thermal shock or displaced by high pressure-hot water washing. (Driskell et al., 1996; Houghton et al., 1996; Lees et al., 1996). In addition, elevated temperatures has been shown to affect reproductive success of mussels (eg. &lt;i&gt;Arcuatula&amp;nbsp;&lt;/i&gt;&lt;em&gt;senhousia &lt;/em&gt;and &lt;em&gt;Limnoperna&lt;/em&gt; &lt;em&gt;fortunei kikuchi &lt;/em&gt;(re-identified as &lt;em&gt;Xenostrobus securis&lt;/em&gt;, native to Australia; Morton 1996) in Japan.&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="C7" t="str">
-        <x:v>&lt;p&gt;Wharf piles (2&amp;ndash;16 m depth) were wrapped by divers over a 6 day period, using rolls of black polyethylene (1 m wide &amp;times; 50 &amp;mu;m thick) delivered from a custom-made dispenser. Divers wrapped the piles in a circular motion aiming at achieving an overlap of approximately 400 mm on each successive wrap. PVC tape was used to secure and seal the plastic wraps to each pile. The method relied on preventing or greatly restricting water flow to the enclosed species, with the expectation that mortality would be induced through the creation of anoxic conditions (Coutts &amp;amp; Forrest, 2007).&lt;/p&gt;
+        <x:v>&lt;p&gt;Seastars (&lt;em&gt;Asterias&lt;/em&gt; &lt;em&gt;forbesi&lt;/em&gt;) collected by trawled mops are killed by immersion in troughs of hot water (Lee 1948). While steam treatment (~100&amp;nbsp;&lt;sup&gt;o&lt;/sup&gt;C) of &lt;em&gt;Spartina &lt;/em&gt;spp has been used in New Zealand with relative success. &lt;nbsp&gt;Heat treatment as an application to treat ships&amp;#39;&amp;nbsp;ballast water was found effective in destroying &lt;em&gt;Undaria&lt;/em&gt; &lt;em&gt;pinnatifida &lt;/em&gt;zoospores and phytoplankton cells and cysts eg. &lt;em&gt;Gymnodinium catenatum&lt;/em&gt;&amp;nbsp;(Montani et al., 1995; Bolch and Hallegraeff, 1993; Hallegraeff et al., 1997; Oemcke 1999; Rigby et al., 1999; Mountfort et al., 1999a). A short (30-90 second) heat treatment of dinoflagellate cysts at temperatures as low as 40-45 &lt;sup&gt;o&lt;/sup&gt;C may provide an effective, environmentally friendly solution to the global ballast water problem (Bolch and Hallegraeff, 1993). &lt;nbsp&gt;Thermal shock (flushing with hot water) is used in some power plants. Power plant cooling water picks up heat from the condenser and is usually discharged. By recirculating the heated effluent through the precondser sections the water flowing through the conduits may maintain a sufficient temperature to kill the organisms growing inside (Rajagopal et al., 1994). Heat treatment has been used to control&amp;nbsp;&lt;em&gt;Mytilus edulis&lt;/em&gt; in temperate areas and &lt;em&gt;Perna viridis&lt;/em&gt; in tropical areas (Fox and Coheren, 1957; Rajagopal et al., 1994) and &lt;em&gt;Dreissena polymorpha&lt;/em&gt; in freshwater (Morton 1977; Barrett-O&amp;#39;Leary 1995; Boelman et al., 1997; Harrington et al., 1997). Younger mussels are killed in less time period than adults. One practical aspect is that during peak settling periods young mussels can be easily killed by comparatively shorter exposure to elevated temperatures (Rajagopal et al., 1994). Usually twice a year, heated water is pumped through water-intakes to kill newly recruited zebra mussels. Some industrial plants also permanently heat flow-through water to temperatures greater than the thermal tolerance of the species (eg. Murray Station, Barrett-O&amp;#39;Leary 1995).&lt;/nbsp&gt;&lt;/nbsp&gt;&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="D7" t="str">
-        <x:v>&lt;p&gt;All life enclosed dies and smells generated can be powerful.&lt;/p&gt;
-</x:v>
+        <x:v/>
       </x:c>
       <x:c r="E7" t="str">
-        <x:v>&lt;p&gt;Approriate in specific cirmumstances where chemical treatment or other encapsulation is not an option.&lt;/p&gt;
+        <x:v>&lt;p&gt;A combination of lower heat and chemicals can reduce costs. A combination of heat and chemical oxidants (chlorine or ozone) allows lower temperatures (30&amp;deg;C) to be used and reducing heating costs (Harrington et al., 1997).&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="F7" t="str">
         <x:v/>
       </x:c>
       <x:c r="G7" t="str">
-        <x:v>&lt;p&gt;This process is labour intensive and is most suited for man-made structures as opposed to natural structures. Once the plastic wrapping is removed, the defouled material would be released to the surrounding environment to break down naturally or sent to landfill (depending on assessment of risk) (Coutts &amp;amp; Forrest, 2007).&lt;/p&gt;
-[...28 lines deleted...]
-      <x:c r="G8" t="str">
         <x:v>&lt;p&gt;Heat treatment may be an effective method for controlling mussel fouling in power plants, provided that such treatment is compatible with plant design (Ricciardi 1998),&amp;nbsp;but would prove difficult to implement in open marine conditions unless fouled habitats can be isolated eg. Wharf pylons.&lt;br /&gt;
 Heat treatment (baths, spray) is likely to be ineffective for thick-walled organisms such as oysters (&lt;em&gt;Crassostrea gigas&lt;/em&gt;); exposure to 70&amp;nbsp;&lt;sup&gt;o&lt;/sup&gt;C water for 40 seconds did not raise the core temperature of the oysters above 24&amp;nbsp;&lt;sup&gt;o&lt;/sup&gt;C but killed associated boring spionid polychaetes (Nel et al., 1999). However, even though &lt;em&gt;C. gigas&lt;/em&gt; has a high thermal tolerance, experiments by Rajagopal et al., (2005) showed that exposure to 42 &lt;sup&gt;o&lt;/sup&gt;C for more than one hour results in 100% mortality for &lt;em&gt;C. gigas&lt;/em&gt;.&lt;br /&gt;
 Gametophytes of &lt;em&gt;Undaria&lt;/em&gt; &lt;em&gt;pinnatifida &lt;/em&gt;can survive temperatures of 30 &lt;sup&gt;o&lt;/sup&gt;C for up to 10-40 days (Kim and Nam, 1997),&amp;nbsp;and thus high temperature water treatment is needed for cleaning vessel hulls and this must penetrate into the crevices and other openings where gametophytes may otherwise survive (Wallentinus 1999a).&lt;/p&gt;
 </x:v>
       </x:c>
+      <x:c r="H7" t="str">
+        <x:v>&lt;p&gt;Limited success.&lt;/p&gt;
+&lt;p&gt;Thermal treatment uses elevated temperatures to kill marine pests, particularly bivalves such as Asian green mussels. Its effectiveness depends on the life stage of the target species and the ability to maintain lethal temperatures consistently throughout the treatment area and over time.&lt;/p&gt;
+&lt;p&gt;&amp;nbsp;&lt;/p&gt;
+&lt;ul&gt;
+	&lt;li&gt;Hot water treatment at 60 &amp;deg;C for at least 30 minutes can be effective if the temperature is maintained throughout the internal system (Gunthorpe et al., 2001).&lt;/li&gt;
+	&lt;li&gt;Bivalves generally require higher temperatures (50&amp;ndash;70 &amp;deg;C) for effective mortality compared to shell-less organisms.&lt;/li&gt;
+	&lt;li&gt;Heated water between 50&amp;ndash;60 &amp;deg;C can render bivalves non-viable in under two hours (Cahill et al., 2019a; Growcott, Kluza &amp;amp; Georgiades, 2016).&lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;&amp;nbsp;&lt;/p&gt;
+</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="8">
+      <x:c r="A8" t="str">
+        <x:v>Industrial detergent, disinfectant, or de-scaler</x:v>
+      </x:c>
+      <x:c r="B8" t="str">
+        <x:v>&lt;p&gt;Chemical agents such as detergents, disinfectants, and de-scalers can be used to manage biofouling and invasive marine pests. These products work by killing organisms or dissolving fouling material on vessel surfaces and internal seawater systems.&lt;/p&gt;
+&lt;p&gt;Quaternary ammonium compounds have been trialled against invasive marine bivalves (Cahill et al. 2021).&lt;/p&gt;
+&lt;p&gt;Detergents and disinfectants often contain quaternary ammonium compounds (QACs), which are widely used in cleaning and disinfection products.&amp;nbsp;&lt;/p&gt;
+&lt;p&gt;&amp;nbsp;&lt;/p&gt;
+</x:v>
+      </x:c>
+      <x:c r="C8" t="str">
+        <x:v>&lt;p&gt;De-scalers are typically acid-based and designed to dissolve calcium deposits and shell material.&lt;/p&gt;
+</x:v>
+      </x:c>
+      <x:c r="D8" t="str">
+        <x:v>&lt;p&gt;&amp;nbsp;&lt;/p&gt;
+&lt;p&gt;&amp;nbsp;&lt;/p&gt;
+</x:v>
+      </x:c>
+      <x:c r="E8" t="str">
+        <x:v>&lt;p&gt;Chemical detergent and de-scaler treatments can be successful depending on the situation. They should be applied carefully, following product guidelines and environmental regulations.&lt;/p&gt;
+</x:v>
+      </x:c>
+      <x:c r="F8" t="str">
+        <x:v>&lt;p&gt;Toxicity: Environmental and human health impacts must be assessed before use.&lt;/p&gt;
+</x:v>
+      </x:c>
+      <x:c r="G8" t="str">
+        <x:v>&lt;p&gt;Water system damage: Some chemicals may corrode or damage internal seawater systems.&lt;/p&gt;
+&lt;p&gt;&amp;nbsp;&lt;/p&gt;
+</x:v>
+      </x:c>
       <x:c r="H8" t="str">
-        <x:v>&lt;p&gt;Limited success.&lt;br /&gt;
-[...2 lines deleted...]
-</x:v>
+        <x:v/>
       </x:c>
     </x:row>
     <x:row r="9">
       <x:c r="A9" t="str">
-        <x:v>Hydrocarbons</x:v>
+        <x:v>Manual removal (diver collection)</x:v>
       </x:c>
       <x:c r="B9" t="str">
-        <x:v>&lt;p&gt;Polyaromatic hydrocarbons have been recognised as the main toxic component of crude oil and petroleum compounds. These hydrocarbons are known to have detrimental effects on the environment, particularly to larvae.&lt;/p&gt;
+        <x:v>&lt;p&gt;Diver collection of pest species may be possible if an incursion is detected while small in size (area and abundance) and before reproduction occurs (especially in species with planktonic larval stages).&lt;br /&gt;
+Permits are required to remove anything from marine protected areas, even introduced species.&amp;nbsp;&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="C9" t="str">
-        <x:v>Accidental pollution to marine environment, industrial wastes etc.</x:v>
+        <x:v>&lt;p&gt;The advantages of manual removal are selectivity for the target pest and limited damage to non‑target species. However, as it requires visual detection its not practical in turbid waters. Manual removal is of greatest utility when incursions are small and spatially confined or when they are in sensitive environments (such as marine reserves or areas of high biodiversity value).&lt;/p&gt;
+</x:v>
       </x:c>
       <x:c r="D9" t="str">
         <x:v/>
       </x:c>
       <x:c r="E9" t="str">
         <x:v/>
       </x:c>
       <x:c r="F9" t="str">
-        <x:v/>
+        <x:v>&lt;p&gt;Diver control is not cost effective at depths greater than 12 metres because of diving restrictions due to surface intervals required (Andrews et al., 1996).&lt;/p&gt;
+</x:v>
       </x:c>
       <x:c r="G9" t="str">
-        <x:v/>
+        <x:v>&lt;p&gt;Physical removal by divers is effective only as a tactical control useful, in small areas and it is not logistically possible for infestations extending over large areas,&amp;nbsp;but could be useful around marine farms, marine reserves or areas of new incursions.&amp;nbsp;Requires ongoing monitoring and to be repeated as necessary, especially if the source of the introduction can not be found or controlled, which can rapidly become costly.&lt;br /&gt;
+Care and diver education is of primary importance in this program because of the presence of similar-looking native species. Care is required during physical removal to not trigger spawning or spread reproductive propagules or fragments, precautions such as placing removed specimens in sealed plastic bags rather than mesh catch bags would need to be taken. The main concern associated with manual removal of macroalgae is that some species are to reproduce asexually from fragments, others can regrow from holdfast attachments and others have cryptic microscopic lifestages that are difficult to target. Additionally, detached thalli with mature propagules, may contribute to enhanced translocation of these species.&lt;br /&gt;
+&amp;nbsp;&lt;/p&gt;
+</x:v>
       </x:c>
       <x:c r="H9" t="str">
-        <x:v>&lt;p&gt;Successful.&lt;br /&gt;
-[...1 lines deleted...]
-The toxic effect of zinc-oil mixtures were examined by Prabhudeva and Menon (1987).&lt;/p&gt;
+        <x:v>&lt;p&gt;Where practical, vessels and moveable structures should be removed from the water for cleaning in preference to in-water cleaning operations (DAFF 2025).&lt;/p&gt;
+&lt;p&gt;&amp;nbsp;&lt;/p&gt;
+&lt;p&gt;Physical removal is possible if an incursion is detected before reproduction occurs. For example, the minimum size is 30mm at an age of two to three months. A mature population of&amp;nbsp;&lt;em&gt;Perna canaliculus&lt;/em&gt;&amp;nbsp;was successfully eradicated from the shipping channel adjacent to the Outer Harbour wharf in the Gulf St Vincent in South Australia in 1996 by manual collection during a research SCUBA dive (McEnnulty et al. 2001). &lt;a href="#_msocom_1" id="_anchor_1" name="_msoanchor_1"&gt;[SN1]&lt;/a&gt;&amp;nbsp;&lt;/p&gt;
+&lt;p&gt;&amp;nbsp;&lt;/p&gt;
+&lt;p&gt;In New Zealand the harvesting of wild&amp;nbsp;&lt;em&gt;Perna canaliculus&lt;/em&gt;&amp;nbsp;mussels by handpicking, snorkelling and grabs for domestic use and commercial markets has diminished wild populations.&lt;/p&gt;
+&lt;p&gt;&amp;nbsp;&lt;/p&gt;
+&lt;p&gt;&amp;nbsp;&lt;/p&gt;
 </x:v>
       </x:c>
     </x:row>
     <x:row r="10">
       <x:c r="A10" t="str">
-        <x:v>Manual removal (diver collection)</x:v>
+        <x:v>Manual removal (intertidal collection)</x:v>
       </x:c>
       <x:c r="B10" t="str">
-        <x:v>&lt;p&gt;Diver collection of pest species may be possible if an incursion is detected while small in size (area and abundance) and before reproduction occurs (especially in species with planktonic larval stages).&lt;br /&gt;
-Permits are required to remove anything from marine protected areas (even introduced species). Contact your state/territory authorities for more information.&lt;/p&gt;
+        <x:v>&lt;p&gt;Manual removal of marine pest such as seastars and crabs has been used on aquaculture farms, around oyster racks and grow-up trays, and in the intertidal using dip nets or poles with a spike.&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="C10" t="str">
-        <x:v>&lt;p&gt;Physical removal may be possible if an incursion is detected before reproduction occurs. For example, minimum size at maturation of &lt;em&gt;Sabella spallanzanii&lt;/em&gt; in the Mediterranean is 15 centimetres but in Port Phillip Bay, Australia is 5 centimetres&amp;nbsp;and large females can produce approximately 50 000 eggs over an extended autumn/winter period (Giangrande et al., 2000; Currie et al., 2000). A mature population of &lt;em&gt;Perna canaliculus&lt;/em&gt; was successfully eradicated from the shipping channel adjacent to the Outer Harbour wharf in the Gulf St Vincent in South Australia in 1996 by manual collection during a research SCUBA dive (PIRSA 1999). In many locations in New Zealand the harvesting of wild &lt;em&gt;Perna canaliculus&lt;/em&gt; mussels by handpicking, snorkelling and grabs for domestic use and commercial markets has greatly diminished wild populations (Paul 1966; Jeffs et al., 1999). &lt;nbsp&gt;Manual removal of &lt;em&gt;Caulerpa taxifolia&lt;/em&gt; in a National Park in the French Mediterranean is reported to have successfully eradicating the alga from the treated area (Cottalorda et al., 1996, Thibaut 2000). The eradication was initiated at an early stage of invasion in 1994 (area covered by &lt;em&gt;C. taxifolia&lt;/em&gt; colony: 3.4 m&lt;sup&gt;2&lt;/sup&gt;). The method used was careful removal of thalli and fragments by Scuba divers; the site was then regularly monitored and the removal was repeated, as necessary (Cottalorda et al., 1996). &lt;nbsp&gt;&lt;em&gt;Caulerpa taxifolia&lt;/em&gt; was temporarily eradicated when 200m&lt;sup&gt;2&lt;/sup&gt; (spread over 1 hectare) was found in Cala D&amp;#39;Or, Spain in 1992 (Meinesz 1999). The anchorage was closed 2 days after discovery, and the plants manually removed by divers within a month. Manual removal of any re-establishing plants was repeated in 1993, and in 1994 eradication appeared to have been successful. &lt;nbsp&gt;For seastar (&lt;em&gt;Asterias amurensis&lt;/em&gt;) infestations that are sporadic over time and have densities less than 2 m&lt;sup&gt;2&lt;/sup&gt;, diver control is more effective than trapping (Andrews et al., 1996).&lt;/nbsp&gt;&lt;/nbsp&gt;&lt;/nbsp&gt;&lt;/p&gt;
+        <x:v>&lt;p&gt;Physical collection e.g. by pole spear (poles with a long nail on the end to spike the target species), dip netting or by hand is species specific, provided the collector was educated in the identification of the target species&amp;nbsp;and the method is approved in marine protected areas.&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="D10" t="str">
         <x:v/>
       </x:c>
       <x:c r="E10" t="str">
         <x:v/>
       </x:c>
       <x:c r="F10" t="str">
-        <x:v>&lt;p&gt;Diver control is not cost effective at depths greater than 12 metres because of diving restrictions due to surface intervals required (Andrews et al., 1996).&lt;/p&gt;
-</x:v>
+        <x:v>Human health issues include over exposure to UV light (sunburn).</x:v>
       </x:c>
       <x:c r="G10" t="str">
-        <x:v>&lt;p&gt;Physical removal by divers is effective only as a tactical control useful, in small areas and it is not logistically possible for infestations extending over large areas,&amp;nbsp;but could be useful around marine farms, marine reserves or areas of new incursions.&amp;nbsp;Requires ongoing monitoring and to be repeated as necessary, especially if the source of the introduction can not be found or controlled, which can rapidly become costly.&lt;br /&gt;
-[...1 lines deleted...]
-Manual removal by scuba diver involving a suction pump to remove fragments has been used for &lt;em&gt;Caulerpa taxifolia&lt;/em&gt;.&lt;/p&gt;
+        <x:v>&lt;p&gt;Physical collection is effective only as a tactical control in small areas and it is not suitable for large-scale control, could be useful around marine farms, marine reserves or areas of new incursions. Small recruits of target species are likely to be overseen due to difficulties in finding, identifying, and actually removing.&lt;br /&gt;
+Hand-picking and shore-based mechanical harvesting is&amp;nbsp;time-consuming and labour-intensive as repeated visits are needed.&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="H10" t="str">
-        <x:v>&lt;p&gt;During ship inspections divers may collect all the Asian green mussels they find, or smash them. Only effective where there are small numbers.&lt;/p&gt;
+        <x:v>&lt;p&gt;&lt;strong&gt;Application method:&amp;nbsp;&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;&amp;nbsp;&lt;/p&gt;
+&lt;p&gt;Where practical, vessels and moveable structures should be removed from the water for cleaning in preference to in-water cleaning operations (DAFF 2025).&lt;/p&gt;
+&lt;p&gt;&amp;nbsp;&lt;/p&gt;
+&lt;p&gt;Physical removal is possible if an incursion is detected before reproduction occurs. For example, the minimum size is 30mm at an age of two to three months. A mature population of&amp;nbsp;&lt;em&gt;Perna canaliculus&lt;/em&gt;&amp;nbsp;was successfully eradicated from the shipping channel adjacent to the Outer Harbour wharf in the Gulf St Vincent in South Australia in 1996 by manual collection during a research SCUBA dive (McEnnulty et al. 2001). &lt;a href="#_msocom_1" id="_anchor_1" name="_msoanchor_1"&gt;[SN1]&lt;/a&gt;&amp;nbsp;&lt;/p&gt;
+&lt;p&gt;&amp;nbsp;&lt;/p&gt;
+&lt;p&gt;In New Zealand the harvesting of wild&amp;nbsp;&lt;em&gt;Perna canaliculus&lt;/em&gt;&amp;nbsp;mussels by handpicking, snorkelling and grabs for domestic use and commercial markets has diminished wild populations.&lt;/p&gt;
+&lt;p&gt;&amp;nbsp;&lt;/p&gt;
 </x:v>
       </x:c>
     </x:row>
     <x:row r="11">
       <x:c r="A11" t="str">
-        <x:v>Manual removal (intertidal collection)</x:v>
+        <x:v>Physical barriers (eg. nets, sieves, filters)</x:v>
       </x:c>
       <x:c r="B11" t="str">
-        <x:v>&lt;p&gt;Manual removal of seastars and crabs has been used on aquaculture farms, around oyster racks and grow-up trays, and in the intertidal using dip nets or poles with a long nail on the end to spike the seastars. In many locations in New Zealand the harvesting of wild &lt;em&gt;Perna canaliculus&lt;/em&gt; mussels by handpicking, snorkelling and grabs for domestic use and commercial markets has greatly diminished wild populations (Paul 1966; Jeffs et al., 1999).&lt;/p&gt;
+        <x:v>&lt;p&gt;Exclusion barriers are used more as a preventative control to stop the further spread of invasive species whether passively drifting larvae or algal or plant fragments or actively moving animals such as crabs. These can be made of various materials including netting or plastic. Filters and sieves are used to control settlement and clogging of pipe work by pest species (adults and larvae) such as &lt;em&gt;Dreissena polymorpha&lt;/em&gt; in freshwater and &lt;em&gt;Perna viridis&lt;/em&gt; in seawater in power stations and water treatment plants&amp;nbsp;(Claudi and Mackie, 1994; Rajagopal et al., 1996). Sieves are also used to exclude species from ballast water pumped in to vessels and also water pumped into on shore aquaculture facilities.&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="C11" t="str">
-        <x:v>&lt;p&gt;Physical collection by pole spear (poles with a long nail on the end to spike the target species), dip netting or by hand is species specific provided the collected has been educated in the identification of the target species&amp;nbsp;and can be used in marine protected areas with little impact on the environment. Physical removal through burning or digging is destructive to the environment and has been used on intertidal mudflats to control &lt;em&gt;Spartina spp.&lt;/em&gt; but without much success&amp;nbsp;(Johnson and Knapp, 1993; Smith and Proffitt, 1999; RGAG 1998; Faithful, 2000).&lt;/p&gt;
+        <x:v>&lt;p&gt;Exclusion barriers have been used in the USA around aquaculture facilities to exclude predatory crabs such as &lt;em&gt;Callinectes sapidus&lt;/em&gt; and &lt;em&gt;Carcinus maenas&lt;/em&gt;, with varying success (Cristini et al., 1994). For example, commercial shellfish growers use mesh nets (8-45 mm diagonal mesh) over shellfish stocks to prevent &lt;em&gt;C. maenas&lt;/em&gt; preying on juvenile oysters (15-47 mm shell length). Oysters larger than 50 mm shell length are relatively safe from attack by &lt;em&gt;C. maenas&lt;/em&gt;. Nets are also used in as a barrier in waterways to prevent the active drift of vegetative fragments of aquatic weeds created during mechanical harvesting eg. &lt;em&gt;Spartina spp.&lt;/em&gt; (Moreira et al., 1999). By farming oyster on racks elevated off the ground, predation by crabs (&lt;em&gt;Carcinus maenas&lt;/em&gt;) and fouling by slipper limpets (&lt;em&gt;Crepidula fornicata&lt;/em&gt;) is greatly reduced (Eno 1996; Proctor 1998). &lt;nbsp&gt;Skirts of plastic barriers can be erected around the perimeter of aquaculture (finfish) pens to prevent the advection of surface microalgal blooms into the pens. Within these barriers airlift or hydraulic pumps can be used to cause the upwelling of deeper colder water and also aerate the water. This reduces anoxic conditions caused by the phytoplankton and can inhibit algal growth by lowering water temperatures (Taylor 1993; Whyte 1999).&lt;/nbsp&gt;&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="D11" t="str">
         <x:v/>
       </x:c>
       <x:c r="E11" t="str">
-        <x:v/>
+        <x:v>Mesh size or barrier type would be dependent on target species, and the presence of adults or larvae.</x:v>
       </x:c>
       <x:c r="F11" t="str">
-        <x:v>Human health issues include over exposure to UV light (sunburn).</x:v>
+        <x:v>Swimmers should avoid areas where mesh barriers are present in case of strong currents entangling them.</x:v>
       </x:c>
       <x:c r="G11" t="str">
-        <x:v>&lt;p&gt;Physical collection is effective only as a tactical control in small areas and it is not suitable for large-scale control, could be useful around marine farms, marine reserves or areas of new incursions. Small recruits of target species are likely to be overseen due to difficulties in finding, identifying, and actually removing.&lt;br /&gt;
-[...2 lines deleted...]
-Hand-picking and shore-based mechanical harvesting of &lt;em&gt;S. muticum&lt;/em&gt; were time-consuming, labour-intensive,&amp;nbsp;despite large amounts of algae being removed, the efficacy was low and needed to be repeated and incursion sites were difficult to access, and collected material was difficult to contain and to dispose of. The main concern associated with mechanical removal techniques is regrowth from microscopic stages that are not removed the holdfast remnants of &lt;em&gt;Sargassum muticum&lt;/em&gt;, small recruits of target species are likely to be overseen due to difficulties in finding, identifying, and actually removing (Critchley et al., 1986).&lt;/p&gt;
+        <x:v>&lt;p&gt;Small recruits or fragments are likely to be able to pass through barrier if made of mesh if they are less than mesh size. There are difficulties in maintaining a physical barrier in the aquatic environment due to currents and water movement. Barriers could only be used in restricted waterways, although floating boom barriers used for oil slick control could be adapted to restrict surface floating species. Barriers also impede vessel passage and other recreational activities and the traffic rates must be considered. An aquatic nuisance species dispersal barrier is being developed for the Chicago Sanitary and Ship Canal, a man-made canal between the Mississippi River and Great Lakes drainages. Due to the commercial uses of the canal and its importance to Chicago&amp;#39;s drinking water, closure of the canal or installation of physical barriers were not considered practical and chemical control was recommended for use only as an emergency measure. Phase 1 will consist of an electric barrier array while phase 2 is the implementation of the full water column electric barrier, dependent upon safety and liability concerns. Other methodologies under consideration or development include infrasound, bubble screens and water jets (Moy 1999).&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="H11" t="str">
-        <x:v/>
-[...27 lines deleted...]
-      <x:c r="H12" t="str">
         <x:v>&lt;p&gt;Successful.&lt;br /&gt;
 &lt;br /&gt;
 Filters and sieves are used to control settlement and clogging of pipe work by pest species (adults and larvae) in power stations and water treatment plants (Claudi and Mackie, 1994).&lt;/p&gt;
 </x:v>
       </x:c>
     </x:row>
-    <x:row r="13">
-      <x:c r="A13" t="str">
+    <x:row r="12">
+      <x:c r="A12" t="str">
         <x:v>Water flow velocities/ high pressure spray</x:v>
       </x:c>
-      <x:c r="B13" t="str">
-[...3 lines deleted...]
-      <x:c r="C13" t="str">
+      <x:c r="B12" t="str">
+        <x:v>&lt;p&gt;High-pressure water blasting is a cost‑effective and an environmentally acceptable method of treating biofouling on infrastructure and should remove all mobile biofouling species. Within water conduits the water flow velocity can be used to remove fouling species.&lt;/p&gt;
+&lt;p&gt;&amp;nbsp;&lt;/p&gt;
+</x:v>
+      </x:c>
+      <x:c r="C12" t="str">
         <x:v>&lt;p&gt;Increased water flow velocity can be used in water conduits to remove fouling species. Flow velocities can be manipulated to reduce settlement of bivalve larvae, but to remove established mussels higher velocities are required due to the strength of byssal attachments. This varies between species. (Morton 1977; Boelman et al., 1997; Rajagopal et al., 1996). &lt;nbsp&gt;High pressure spraying (+/- heated water) is used to control fouling on outside of oyster (&lt;em&gt;Crassostrea gigas&lt;/em&gt; ) shells without harming the oyster (Rikard and Wallace, 1997; Cigarria et al., 1998),&amp;nbsp;as well as too remove fouling species within water conduits and vessel hulls on slipways etc.&amp;nbsp;&lt;nbsp&gt;Conversely, enriching oxygen levels by destratification of the water column through vertical convection, aeration or pumping can inhibit growth of toxic phytoplankton as they require calm stratified and/or warmer water&amp;nbsp;(Berdalet and Estrada, 1993; Gross and Enevoldsen, 1998; Whyte 1999).&lt;/nbsp&gt;&lt;/nbsp&gt;&lt;/p&gt;
 </x:v>
       </x:c>
-      <x:c r="D13" t="str">
-[...2 lines deleted...]
-      <x:c r="E13" t="str">
+      <x:c r="D12" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="E12" t="str">
         <x:v>&lt;p&gt;Lower flow velocities prevent larval settlement while higher flows are required to dislodge attached mussels. Application of anti-fouling paint after water-blasting and cleaning of vessels will assist in preventing re-establishment of fouling communities.&lt;/p&gt;
 </x:v>
       </x:c>
-      <x:c r="F13" t="str">
-[...8 lines deleted...]
-Flow velocities of more than 1.2m/second reduce settlement of &lt;em&gt;Perna viridis&lt;/em&gt; larvae, but established mussels can withstand velocities from 1.5-2.5m/second (Rajagopal et al. 1996. 1998).&lt;/p&gt;
+      <x:c r="F12" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="G12" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="H12" t="str">
+        <x:v>&lt;p&gt;Successful.&lt;/p&gt;
+&lt;p&gt;High-pressure water techniques can manage biofouling including mussels and other bivalves from marine infrastructure and vessels. Pressures of 2,000 psi or greater, using hot or cold water, can effectively remove fouling mussels.&lt;/p&gt;
+&lt;p&gt;&amp;nbsp;&lt;/p&gt;
+&lt;ul&gt;
+	&lt;li&gt;Pressure over 1.2m/second reduce settlement of Asian green mussel&amp;nbsp;larvae, but established mussels can withstand velocities from 1.5-2.5m/second (Rajagopal et al. 1996. 1998). Higher velocities are needed to dislodge established mussels because of strong byssal attachments (Rajagopal et al., 1996).&lt;/li&gt;
+&lt;/ul&gt;
 </x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Vegetative cell</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Resting cyst </x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Planomeiocyte </x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>Larvae </x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>Juvenile</x:v>
@@ -720,579 +777,935 @@
       </x:c>
       <x:c r="G2" t="str">
         <x:v/>
       </x:c>
       <x:c r="H2" t="str">
         <x:v/>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Reference</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Url</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str">
-        <x:v>&lt;p&gt;Ahmed M. 1974. Chromosomes of two species of the marine mussel &lt;em&gt;Perna&lt;/em&gt; (Mytilidae: Pelecypoda). Boletin del Instituto Oceanogáfico, Universidad de Oriente, Venezuela, 13, pp. 17 –22.&lt;/p&gt;
+        <x:v>&lt;p&gt;&lt;em&gt;Nanum Wungthim Land &amp;amp; Sea Management Group (2026). Asian Green Mussel Post Activity Report (2026). Unpublished. &lt;/em&gt;&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="B2" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="3">
       <x:c r="A3" t="str">
-        <x:v>&lt;p&gt;Barber, B. J. Fajans, J. S. Baker, S. M. Baker, P. . 2005, Gametogenesis in the non-native green mussel, &lt;em&gt;Perna viridis&lt;/em&gt;, and the native scorched mussel, Brachidontes exustus, in Tampa Bay, Florida, &lt;em&gt;Journal of Shellfish Research&lt;/em&gt;, vol. 24, pp. 1087-1095.DOI: &lt;u&gt;10.2983/0730-8000(2005)24[1087:GITNGM]2.0.CO;2&lt;/u&gt;&lt;/p&gt;
+        <x:v>&lt;p&gt;Ahmed M. 1974. Chromosomes of two species of the marine mussel &lt;em&gt;Perna&lt;/em&gt; (Mytilidae: Pelecypoda). Boletin del Instituto Oceanogáfico, Universidad de Oriente, Venezuela, 13, pp. 17 –22.&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="B3" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="4">
       <x:c r="A4" t="str">
-        <x:v>&lt;p&gt;Department of Agriculture, Water and the Environment, 2020a. Marine Pests. Department of Agriculture, Water and the Environment, Canberra, Australia. Viewed on 1 June 2020.&lt;/p&gt;
+        <x:v>&lt;p&gt;Asaduzzaman, M., Noor, A.R., Rahman, M.M., Akter, S., Hoque, N.F., Shakil, A. &amp;amp; Wahab, M.A. 2019 Reproductive biology and ecology of the green mussel &lt;em&gt;Perna viridis&lt;/em&gt;: A multidisciplinary approach. &lt;em&gt;Biology&lt;/em&gt;, 8(4), 88. https://doi.org/10.3390/biology8040088&lt;/p&gt;
+&lt;h1&gt;&amp;nbsp;&lt;/h1&gt;
 </x:v>
       </x:c>
       <x:c r="B4" t="str">
-        <x:v>https://www.marinepests.gov.au/</x:v>
+        <x:v/>
       </x:c>
     </x:row>
     <x:row r="5">
       <x:c r="A5" t="str">
-        <x:v>&lt;p&gt;Devi, P., Vennam, J., Naik, C.G., Parameshwaran, P.S., Raveendran, T.V. and Yeshwant, K.S. 1998. Antifouling activity of Indian marine invertebrates against the green mussel &lt;em&gt;Perna viridis&lt;/em&gt; L&lt;em&gt;. Journal of Marine Biotechnology&lt;/em&gt;, 6, pp.229-232.&lt;/p&gt;
+        <x:v>&lt;p&gt;Azanza, MPV, Azanza, RV &amp;amp; Ventura, SR 2005, &lt;a href="https://www.researchgate.net/publication/227753812_Heat_shocking_of_Philippine_green_mussels_Perna_viridis"&gt;Heat shocking of Philippine green mussels, Perna&amp;nbsp;viridis&lt;/a&gt;, &lt;em&gt;International Journal of Food Science and Technology&lt;/em&gt;, vol. 40, no. 7, pp. 689–94.&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="B5" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="6">
       <x:c r="A6" t="str">
-        <x:v>&lt;p&gt;Gilg, M.R., Howard, R., Turner, R., Middlebrook, M., Abdulnour, M., Lukaj, E., Sheng, Y.P., Liu, T. &amp;amp; Tutak, B. 2014&amp;nbsp;Estimating the dispersal capacity of the introduced green mussel, &lt;em&gt;Perna viridis&lt;/em&gt; (Linnaeus, 1758), from field collections and oceanographic modelling. &lt;em&gt;Journal of Experimental Marine Biology and Ecology, &lt;/em&gt;461, pp.233–242. DOI:&amp;nbsp;10.1016/j.jembe.2014.08.004&lt;/p&gt;
+        <x:v>&lt;p&gt;Baker SM, Baker P, Benson A, Nunez J, Philips E, Williams J (2002) Biopollution by the green mussel, Perna viridis, in the southern United States. 2002 Progress Report. EPA Grant Number: R828898&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="B6" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="7">
       <x:c r="A7" t="str">
-        <x:v>&lt;p&gt;Heersink, D., Paini, D., Caley, P, &amp;amp; Barry, S. 2014. Asian Green Mussel: Estimation of approach rate and probability of invasion via biofouling. CSIRO:&amp;nbsp;&lt;/p&gt;
+        <x:v>&lt;p&gt;Barber, B. J. Fajans, J. S. Baker, S. M. Baker, P. . 2005, Gametogenesis in the non-native green mussel, &lt;em&gt;Perna viridis&lt;/em&gt;, and the native scorched mussel, Brachidontes exustus, in Tampa Bay, Florida, &lt;em&gt;Journal of Shellfish Research&lt;/em&gt;, vol. 24, pp. 1087-1095.DOI: &lt;u&gt;10.2983/0730-8000(2005)24[1087:GITNGM]2.0.CO;2&lt;/u&gt;&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="B7" t="str">
-        <x:v>http://hdl.handle.net/102.100.100/94679?index=1</x:v>
+        <x:v/>
       </x:c>
     </x:row>
     <x:row r="8">
       <x:c r="A8" t="str">
-        <x:v>&lt;p&gt;Huhn, M., Zamani, N.P. &amp;amp; Lenz, M. 2015. A ferry line facilitates dispersal: Asian green mussels &lt;em&gt;Perna viridis&lt;/em&gt; (Linnaeus, 1758) detected in eastern Indonesia. &lt;em&gt;BioInvasions Records, &lt;/em&gt;4, pp.23–29.&lt;/p&gt;
+        <x:v>&lt;p&gt;Bax N, Hayes K, Marshall A, Parry D, Thresher R. 2002. Man-made marinas as sheltered islands for alien marine organisms: establishment and eradication of an alien invasive marine species. In: Veitch CR, CloutMN, editors. Turning the tide: the eradication of invasive species. Proceedings of the International Conference on Eradication of Island Invasives. Occasional Paper of the IUCN Species Survival Commission 27:26–39.&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="B8" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="9">
       <x:c r="A9" t="str">
-        <x:v>Ammons, D, Rampersad, J &amp;amp; Poli, MA 2001, 'Evidence for PSP in mussels in Trinidad', &lt;i&gt;Toxicon&lt;/i&gt;, vol. 39, pp. 889-892.</x:v>
+        <x:v>&lt;p&gt;Beales RW, Lindley RH, 1982. Studies on the growth and aquaculture potential of green mussel, Perna viridis, in Brunei waters. In: Beales RW, Currie DJ, Lindley RH eds. Investigations into fisheries resources in Brunei. Monograph Brunei Museum No. 5:123-126.&lt;/p&gt;
+</x:v>
       </x:c>
       <x:c r="B9" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="10">
       <x:c r="A10" t="str">
-        <x:v>Becker, K 1995, 'A study of the natural antifouling mechanisms of the green mussel &lt;em&gt;Perna viridis&lt;/em&gt; L. (&lt;em&gt;Mytilidae&lt;/em&gt;)', &lt;i&gt;Biofouling&lt;/i&gt;, vol. 8, pp. 233-242.</x:v>
+        <x:v>&lt;p&gt;Benson AJ, Marelli DC, Frischer ME, Danforth JM, Williams JD (2001) Establishment of the green mussel, Perna viridis (Linnaeus 1758) (Mollusca: Mytillidae) on the west coast of Florida. Journal of Shellfish Research 20: 21–29&lt;/p&gt;
+</x:v>
       </x:c>
       <x:c r="B10" t="str">
-        <x:v>https://doi.org/10.1080/08927019509378276</x:v>
+        <x:v/>
       </x:c>
     </x:row>
     <x:row r="11">
       <x:c r="A11" t="str">
-        <x:v>Bernard, FR, Cai, Y &amp;amp; Morton, B 1993, 'Catalogue of the living marine bivalve molluscs of China', Hong Kong University Press, Hong Kong.</x:v>
+        <x:v>&lt;p&gt;Cahill, P, Morrisey, D, South, P, Cunningham, S &amp;amp; Davidson, I 2021, &lt;a href="https://www.mpi.govt.nz/dmsdocument/48580"&gt;Treatments for marine pathways management and incursion response: current knowledge and research priorities&lt;/a&gt;, MPI Technical Paper No: 2021/10, Wellington, New Zealand, p. 85.&lt;/p&gt;
+</x:v>
       </x:c>
       <x:c r="B11" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="12">
       <x:c r="A12" t="str">
-        <x:v>Blackmore, G 1998, 'An overview of trace metal pollution in coastal waters of Hong Kong', &lt;i&gt;The Science of the Total Environment&lt;/i&gt;, vol. 214, pp. 21-48.</x:v>
+        <x:v>&lt;p&gt;Cahill, P., Hickey, C., Lewis, P., Tait, L., Floerl, O. 2019 Treatment agents for biofouling in internal pipework of recreational vessels A review of pipework configurations, biofouling risk, and operational considerations. MPI Technical Paper No: 2019/03. ISBN No: 978-1-98-859420-0 (online) ISSN No: 253-3923 (online).&lt;/p&gt;
+</x:v>
       </x:c>
       <x:c r="B12" t="str">
-        <x:v/>
+        <x:v>https://www.mpi.govt.nz/dmsdocument/33606/direct</x:v>
       </x:c>
     </x:row>
     <x:row r="13">
       <x:c r="A13" t="str">
-        <x:v>Cheung, SG &amp;amp; Cheung, RYH 1995, 'Effects of heavy metals on oxygen consumption and ammonia excretion in green-lipped mussels (&lt;em&gt;Perna viridis&lt;/em&gt;)', &lt;i&gt;Marine Pollution Bulletin&lt;/i&gt;, vol. 31, no. 4-12, pp. 381-386.</x:v>
+        <x:v>&lt;p&gt;Coutts D.M., and Forrest B.M. 2007&amp;nbsp;&amp;nbsp;Development and application of tools for incursion response:Lessons learned from the management of the fouling pest &lt;em&gt;Didemnum vexillum.&amp;nbsp;Journal of Experimental Marine Biology and Ecology 342 (2007) 154–162&lt;/em&gt;&lt;/p&gt;
+</x:v>
       </x:c>
       <x:c r="B13" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="14">
       <x:c r="A14" t="str">
-        <x:v>Cheung, SG 1993, 'Population dynamics and energy budgets of green-lipped mussel &lt;em&gt;Perna viridis&lt;/em&gt; (Linnaeus) in a polluted harbour', &lt;i&gt;Journal of Experimental Marine Biology and Ecology&lt;/i&gt;, vol. 168, pp. 1-24.</x:v>
+        <x:v>&lt;p&gt;Department of Agriculture, Fisheries and Forestry 2011, Species biofouling risk assessment, Australian Government, viewed 21 November 2025, &amp;lt;https://www.agriculture.gov.au/sites/default/files/sitecollectiondocuments/animal-plant/pests-diseases/marine-pests/biofouling-consult/species-biofouling-risk-assessment.pdf.&lt;/p&gt;
+</x:v>
       </x:c>
       <x:c r="B14" t="str">
-        <x:v>https://doi.org/10.1016/0022-0981(93)90113-3</x:v>
+        <x:v>https://www.agriculture.gov.au/sites/default/files/sitecollectiondocuments/animal-plant/pests-diseases/marine-pests/biofouling-consult/species-biofouling-risk-assessment.pdf.</x:v>
       </x:c>
     </x:row>
     <x:row r="15">
       <x:c r="A15" t="str">
-        <x:v>Chiu, ST, Lam, FS, Tze, WL, Chau, CW &amp;amp; Ye, DY 2000, 'Trace metals in mussels from mariculture zones, Hong Kong', &lt;i&gt;Chemosphere&lt;/i&gt;, vol. 41, pp. 101-108.</x:v>
+        <x:v>&lt;p&gt;Department of Agriculture, Water and the Environment, 2020a. Marine Pests. Department of Agriculture, Water and the Environment, Canberra, Australia. Viewed on 1 June 2020.&lt;/p&gt;
+</x:v>
       </x:c>
       <x:c r="B15" t="str">
-        <x:v/>
+        <x:v>https://www.marinepests.gov.au/</x:v>
       </x:c>
     </x:row>
     <x:row r="16">
       <x:c r="A16" t="str">
-        <x:v>Devi, P, Vennam, J, Naik, CG, Parameshwaran, PS, Raveendran, TV &amp;amp; Yeshwant, KS 1998, 'Antifouling activity of Indian marine invertebrates against the green mussel &lt;em&gt;Perna viridis&lt;/em&gt; L', &lt;i&gt;Journal of Marine Biotechnology&lt;/i&gt;, vol. 6, pp. 229-232.</x:v>
+        <x:v>&lt;p&gt;Devi, P., Vennam, J., Naik, C.G., Parameshwaran, P.S., Raveendran, T.V. and Yeshwant, K.S. 1998. Antifouling activity of Indian marine invertebrates against the green mussel &lt;em&gt;Perna viridis&lt;/em&gt; L&lt;em&gt;. Journal of Marine Biotechnology&lt;/em&gt;, 6, pp.229-232.&lt;/p&gt;
+</x:v>
       </x:c>
       <x:c r="B16" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="17">
       <x:c r="A17" t="str">
-        <x:v>Eldredge, LG 1994, 'Perspectives in aquatic exotic species management in the pacific islands. Volume 1. Introductions of commercially significant aquatic organisms to the pacific islands', &lt;i&gt;Inshore Fisheries Research Project Technical Document No. 7. SPREP Reports and Studies Series No. 78&lt;/i&gt;, pp. 127pp.</x:v>
+        <x:v>&lt;p&gt;Ferguson, R 2000, &lt;a href="https://www.dcceew.gov.au/environment/marine/publications/effectiveness-australias-response-black-striped-mussel-incursion-darwin-australia#:~:text=Unlike%20previous%20marine%20pest%20incursions,the%20waters%20of%20the%20marinas."&gt;The effectiveness of Australia’s response to the black striped mussel incursion in Darwin, Australia&lt;/a&gt;, in &lt;em&gt;A report of the marine pest incursion management workshop&lt;/em&gt;, pp. 27-8.&lt;/p&gt;
+</x:v>
       </x:c>
       <x:c r="B17" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="18">
       <x:c r="A18" t="str">
-        <x:v>Hicks, DW, McMahon, OF &amp;amp; Ingrao, DA 2001, 'Two invasive mussels in the genus &lt;em&gt;Perna&lt;/em&gt; in the Gulf of Mexico', in 'Virtual Proceedings for the State of the Bay Symposium V. January 31 - February 2, 2001', Texas Natural Resource Conservation Commission, Austin, Texas, USA, pp. 159-170.</x:v>
+        <x:v>&lt;p&gt;Gilg, M.R., Howard, R., Turner, R., Middlebrook, M., Abdulnour, M., Lukaj, E., Sheng, Y.P., Liu, T. &amp;amp; Tutak, B. 2014&amp;nbsp;Estimating the dispersal capacity of the introduced green mussel, &lt;em&gt;Perna viridis&lt;/em&gt; (Linnaeus, 1758), from field collections and oceanographic modelling. &lt;em&gt;Journal of Experimental Marine Biology and Ecology, &lt;/em&gt;461, pp.233–242. DOI:&amp;nbsp;10.1016/j.jembe.2014.08.004&lt;/p&gt;
+</x:v>
       </x:c>
       <x:c r="B18" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="19">
       <x:c r="A19" t="str">
-        <x:v>Huang, ZG, Lee, SY &amp;amp; Mak, PMS 1983, 'The distribution and population structure of &lt;em&gt;Perna viridis&lt;/em&gt; (Bivalvia: Mytilacea) in Hong Kong Waters', in Morton, B., Dudgeon, D. (eds), 'Proceedings of the Second International Workshop on the Malacofauna of Hong Kong and Southern China, Hong Kong, 1983', Hong Kong University Press, Hong Kong, pp. 465-471.</x:v>
+        <x:v>&lt;p&gt;Growcott, A, Kluza, D &amp;amp; Georgiades, E 2016, &lt;a href="https://www.mpi.govt.nz/dmsdocument/11821-literature-review-in-water-systems-to-remove-or-treat-biofouling-in-vessel-sea-chests-and-internal-pipework"&gt;Literature review: In-water systems to remove or treat biofouling in vessel sea chests and internal pipework&lt;/a&gt;, MPI Technical Paper No: 2016-16, Wellington New Zealand, p. 66.&lt;/p&gt;
+</x:v>
       </x:c>
       <x:c r="B19" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="20">
       <x:c r="A20" t="str">
-        <x:v>Hung, TC, Meng, PJ, Han, BC, Chuang, A &amp;amp; Huang, CC 2001, 'Trace metals in different species of mollusca, water and sediments from Taiwan coastal area', &lt;i&gt;Chemosphere&lt;/i&gt;, vol. 44, pp. 833-841.</x:v>
+        <x:v>&lt;p&gt;Heersink, D., Paini, D., Caley, P, &amp;amp; Barry, S. 2014. Asian Green Mussel: Estimation of approach rate and probability of invasion via biofouling. CSIRO:&amp;nbsp;&lt;/p&gt;
+</x:v>
       </x:c>
       <x:c r="B20" t="str">
-        <x:v/>
+        <x:v>http://hdl.handle.net/102.100.100/94679?index=1</x:v>
       </x:c>
     </x:row>
     <x:row r="21">
       <x:c r="A21" t="str">
-        <x:v>Ingrao, DA, Mikklesen, PM &amp;amp; Hicks, DW 2001, 'Another introduced marine mollusk in the Gulf of Mexico: the Indo-Pacific green mussel, &lt;em&gt;Perna viridis&lt;/em&gt;, in Tampa Bay, Florida', &lt;i&gt;Journal of Shellfish Research&lt;/i&gt;, vol. 20, no. 1, pp. 13-19.</x:v>
+        <x:v>&lt;p&gt;Hopkins, GA, Prince, M, Cahill, PL, Fletcher, LM, &amp;amp; Atalah, J 2015, &lt;a href="https://doi.org/10.1080/08927014.2015.1115484"&gt;Desiccation as a mitigation tool to manage biofouling risks: trials on temperate taxa to elucidate factors influencing mortality rates&lt;/a&gt;, &lt;em&gt;Biofouling&lt;/em&gt;, vol. 32, no. 1, pp. 1-11, DOI: 10.1080/08927014.2015.1115484.&lt;/p&gt;
+</x:v>
       </x:c>
       <x:c r="B21" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="22">
       <x:c r="A22" t="str">
-        <x:v>Jeng, MS, Jeng, WL, Hung, TC, Yeh, CY, Tseng, RJ, Meng, PJ &amp;amp; Han, BC 2000, 'Mussel watch: a review of Cu and other metals in various marine organisms in Taiwan, 1991-98', &lt;i&gt;Environmental Pollution&lt;/i&gt;, vol. 110, pp. 207-215.</x:v>
+        <x:v>&lt;p&gt;Huang, ZG, Lee, SY &amp;amp; Mak, PMS 1983, 'The distribution and population structure of&amp;nbsp;&lt;em&gt;Perna viridis&lt;/em&gt;&amp;nbsp;(Bivalvia: Mytilacea) in Hong Kong Waters', in Morton, B., Dudgeon, D. (eds), 'Proceedings of the Second International Workshop on the Malacofauna of Hong Kong and Southern China, Hong Kong, 1983', Hong Kong University Press, Hong Kong, pp. 465-471.&lt;/p&gt;
+</x:v>
       </x:c>
       <x:c r="B22" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="23">
       <x:c r="A23" t="str">
-        <x:v>Karande, AA &amp;amp; Ganti, SS 1994, 'Laboratory assays of tributyltin toxicity to some common marine organisms', in Thompson, M-F., Nagabhushanam, R., Sarojini, R., Fingerman, M. (eds), 'Recent Developments in Biofouling Control', A.A. Balkema, Rotterdam, pp. 115-123.</x:v>
+        <x:v>&lt;p&gt;Huhn, M., Zamani, N.P. &amp;amp; Lenz, M. 2015. A ferry line facilitates dispersal: Asian green mussels &lt;em&gt;Perna viridis&lt;/em&gt; (Linnaeus, 1758) detected in eastern Indonesia. &lt;em&gt;BioInvasions Records, &lt;/em&gt;4, pp.23–29.&lt;/p&gt;
+</x:v>
       </x:c>
       <x:c r="B23" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="24">
       <x:c r="A24" t="str">
-        <x:v>Karande, AA, Ganti, SS &amp;amp; Udhyakumar, M 1993, 'Toxicity of tributyltin to some bivalve species', &lt;i&gt;Indian Journal of Marine Sciences&lt;/i&gt;, vol. 22, no. 2, pp. 153-154.</x:v>
+        <x:v>&lt;p&gt;Inglis, G, Morrisey, D, Woods, C, Sinner, J &amp;amp; Newton, M 2013, &lt;em&gt;Managing the domestic spread of harmful marine organisms. Part A - operational tools for management.&lt;/em&gt;, Prepared for Preparedness and Partnerships Directorate, Ministry for Primary Industries, New Zealand. NIWA Client Report No: CHC2013-150.&lt;/p&gt;
+</x:v>
       </x:c>
       <x:c r="B24" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="25">
       <x:c r="A25" t="str">
-        <x:v>Lee, SY 1985, 'The population dynamics of the green mussel &lt;em&gt;Perna viridis&lt;/em&gt; (L.) in Victoria Harbour, Hong Kong - Dominance in a polluted environment', &lt;i&gt;Asian Marine Biology&lt;/i&gt;, vol. 2, pp. 107-118.</x:v>
+        <x:v>&lt;p&gt;Lee T, Yame WC, Tama TY, Hob BSW, Ng MH &amp;amp; Broomb MJ 1997, ‘Occurrence of hepatitis A virus in green-lipped mussels Perna viridis’, Water Research, vol. 33, pp. 885–889.&lt;/p&gt;
+</x:v>
       </x:c>
       <x:c r="B25" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="26">
       <x:c r="A26" t="str">
-        <x:v>Lee, SY 1988, 'The reproductive cycle and sexuality of the green mussel &lt;em&gt;Perna viridis&lt;/em&gt; (L.) (Bivalvia: Mytilidacea) in Victoria Harbour, Hong Kong', &lt;i&gt;Journal of Molluscan Studies&lt;/i&gt;, vol. 54, pp. 317-325.</x:v>
+        <x:v>&lt;p&gt;Lewis, J.A., and Dimas J.2007, &lt;a href="https://apps.dtic.mil/sti/citations/ADA481377"&gt;Treatment of biofouling in internal seawater systems – phase 2&lt;/a&gt;, Report DSTO-CR-2006-0441,&lt;em&gt; &lt;/em&gt;Maritime Platforms Division, DSTO, Melbourne, pp. 22.&lt;/p&gt;
+</x:v>
       </x:c>
       <x:c r="B26" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="27">
       <x:c r="A27" t="str">
-        <x:v>Li, SC, Wang, WX &amp;amp; Hsieh, DPH 2002, 'Effects of toxic dinoflagellate &lt;em&gt;Alexandrium tamarense&lt;/em&gt; on the energy budgets and growth of two marine bivalves', &lt;i&gt;Marine Environmental Research&lt;/i&gt;, vol. 53, pp. 145-160.</x:v>
+        <x:v>&lt;p&gt;McDonald, J. 2012. "Detection of the tropical mussel species&amp;nbsp;&lt;em&gt;Perna viridis&lt;/em&gt;&amp;nbsp;in temperate Western Australia: Possible association between spawning and a marine heat pulse".&amp;nbsp;&lt;em&gt;Aquatic Invasions&lt;/em&gt;, 7(4): 483–490.&amp;nbsp;&lt;/p&gt;
+</x:v>
       </x:c>
       <x:c r="B27" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="28">
       <x:c r="A28" t="str">
-        <x:v>Marasigan, AN, Sato, S, Fukuyo, Y &amp;amp; Kodama, M 2001, 'Accumulation of a high level of diarrhetic shellfish toxins in the green mussel &lt;em&gt;Perna viridis&lt;/em&gt; during a bloom of &lt;em&gt;Dinophysis caudata&lt;/em&gt; and &lt;em&gt;Dinophysis miles&lt;/em&gt; in Sapian Bay, Panay Island, the Philippines', &lt;i&gt;Fisheries Science&lt;/i&gt;, vol. 67, pp. 994-996.</x:v>
+        <x:v>&lt;p&gt;McDonald, J.I., Teo, S., Lee Siew Chen, S., Coupland, G.T., McKirdy, S.J., deLestang, P. &amp;amp; van der Merwe, J. 2018 It is all in the looks: a rapid field-based visual assessment tool for evaluating the spawning likelihood of the Asian green mussel, &lt;em&gt;Perna viridis&lt;/em&gt; (Linnaeus, 1758). &lt;em&gt;Management of Biological Invasions&lt;/em&gt;, 9(2), pp.91–99. doi:10.3391/mbi.2018.9.2.03.&lt;/p&gt;
+</x:v>
       </x:c>
       <x:c r="B28" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="29">
       <x:c r="A29" t="str">
-        <x:v>Masilamoni, G, Jesudoss, KS, Nandakumar, K, Satapathy, KK, Azariah, J &amp;amp; Nair, KVK 2002, 'Lethal and sub-lethal effects of chlorination on green mussel &lt;em&gt;Perna viridis&lt;/em&gt; in the context of biofouling control in a power plant cooling water system', &lt;i&gt;Marine Environmental Research&lt;/i&gt;, vol. 53, pp. 65-76.</x:v>
+        <x:v>&lt;p&gt;McEnnulty FR, Jones TE, Bax NJ 2001. The Web-Based Rapid Response Toolbox. Accessed on 30 December 2008.&lt;/p&gt;
+</x:v>
       </x:c>
       <x:c r="B29" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="30">
       <x:c r="A30" t="str">
-        <x:v>Poutiers, JM 1998, 'Bivalves (Acephala, Lamellibranchia: Pelecypoda)', in Carpemter, K.E., Niem, V.H. (eds), 'The Living Marine Resources of the Western Central Pacific. Volume 1. Seaweeds, corals, bivalves and gastropods', FAO, Rome, Italy.</x:v>
+        <x:v>&lt;p&gt;McFarland, K., Baker, S., Baker, P., Rybovich, M. &amp;amp; Volety, A.K. (2015) Temperature, salinity, and aerial exposure tolerance of the invasive mussel, Perna viridis, in estuarine habitats: implications for spread and competition with native oysters, Crassostrea virginica.&amp;nbsp;&lt;em&gt;Estuaries and Coasts&lt;/em&gt;&amp;nbsp;38, 1619–1628. doi: 10.1007/s12237-014-9903-5.&lt;/p&gt;
+</x:v>
       </x:c>
       <x:c r="B30" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="31">
       <x:c r="A31" t="str">
-        <x:v>Prabhudeva, KN &amp;amp; Menon, NR 1987, 'Toxic effects of Zn-Oil mixtures on &lt;em&gt;Perna viridis&lt;/em&gt; (L.)', &lt;i&gt;Indian Journal of Marine Sciences&lt;/i&gt;, vol. 16, pp. 199-200.</x:v>
+        <x:v>&lt;p&gt;Morrisey, DJ, Depree, CV, Hickey, CW, McKenzie, DS, Middleton, I, Smith, MD, Stewart, M &amp;amp; Thompson, KJ 2016, &lt;a href="https://pubmed.ncbi.nlm.nih.gov/26795943/"&gt;Rapid treatment of vessels fouled with an invasive polychaete, &lt;em&gt;Sabella spallanzanii,&lt;/em&gt; using a floating dock and chlorine as a biocide&lt;/a&gt;, &lt;em&gt;Biofouling&lt;/em&gt;, vol. 32, no. 2, pp. 135-44, DOI: 10.1080/08927014.2015.1126713.&lt;/p&gt;
+</x:v>
       </x:c>
       <x:c r="B31" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="32">
       <x:c r="A32" t="str">
-        <x:v>Rajagopal, S, Azariah, J &amp;amp; Nair, KVK 1994, 'Heat treatment as a fouling control method for Indian coastal power plants', in Thompson, M.F., Nagabhushanam, R., Sarojini, R., Fingerman, M. (eds), 'Recent developments in biofouling control', Oxford and IBH, New Dehli, India, pp. 391-396.</x:v>
+        <x:v>&lt;p&gt;Morton B, (1987). The Functional Morphology Of The Organs Of The Mantle Cavity Of Perna viridis (Linnaeus, 1758) (Bivalvia:Mytilacea). American Malacological Bulletin 5(2):159-164.&lt;/p&gt;
+</x:v>
       </x:c>
       <x:c r="B32" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="33">
       <x:c r="A33" t="str">
-        <x:v>Rajagopal, S, Nair, KVK &amp;amp; Azariah, J 1989, 'Fouling induced pressure drop in the seawater conduit of a power station', in 'Proceedings of the Third National Conference on Dock and Harbour Engineering, 6-9 December 1989', pp. 851-858.</x:v>
+        <x:v>&lt;p&gt;National Oceanic and Atmospheric Administration Marine Debris Program. (2017). Report on Marine Debris as a Potential Pathway for Invasive Species. Silver Spring, MD: National Oceanic and Atmospheric Administration Marine Debris Program.&lt;/p&gt;
+</x:v>
       </x:c>
       <x:c r="B33" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="34">
       <x:c r="A34" t="str">
-        <x:v>Rajagopal, S, Nair, KVK, Azariah, J, van der Velde, G &amp;amp; Jenner, HA 1996, 'Chlorination and mussel control in the cooling conduits of a tropical coastal power station', &lt;i&gt;Marine Environmental Research&lt;/i&gt;, vol. 41, no. 2, pp. 201-221.</x:v>
+        <x:v>&lt;p&gt;Rajagopal S, Venugopalan VP, Nair KVK, van der Velde G &amp;amp; Jenner HA 1998, ‘Settlement and growth of the green mussel Perna viridis (L.) in coastal waters: influence of water velocity’, Aquatic Ecology, vol. 32, pp. 313–322.&lt;/p&gt;
+</x:v>
       </x:c>
       <x:c r="B34" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="35">
       <x:c r="A35" t="str">
-        <x:v>Rajagopal, S, Venugopalan, VP, Azariah, J &amp;amp; Nair, KVK 1995, 'Response to the green mussel &lt;em&gt;Perna viridis&lt;/em&gt; (L.) to heat treatment in relation to power plant biofouling control', &lt;i&gt;Biofouling&lt;/i&gt;, vol. 8, pp. 313-330.</x:v>
+        <x:v>&lt;p&gt;Rajagopal, S, Venugopalan, V, Van der Velde, G &amp;amp; Jenner, HA 2003, &lt;a href="https://pubmed.ncbi.nlm.nih.gov/12517421/"&gt;Tolerance of five species of tropical marine mussels to continuous chlorination&lt;/a&gt;, &lt;em&gt;Marine Environmental Research&lt;/em&gt;, vol. 55, no. 4, pp. 277–91, DOI: 10.1016/s0141-1136(02)00272-6.&lt;/p&gt;
+</x:v>
       </x:c>
       <x:c r="B35" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="36">
       <x:c r="A36" t="str">
-        <x:v>Rajagopal, S, Venugopalan, VP, Nair, KVK &amp;amp; Azariah, J 1995, 'Response of green mussel, &lt;em&gt;Perna viridis&lt;/em&gt; (L.) to chlorine in the context of power plant biofouling control', &lt;i&gt;Marine Freshwater Behaviour and Physiology&lt;/i&gt;, vol. 25, pp. 261-274.</x:v>
+        <x:v>&lt;p&gt;Sanpanich, K. &amp;amp; Wells, F.E., 2019. Mytella strigata (Hanley, 1843) emerging as an invasive marine threat in Southeast Asia. &lt;em&gt;BioInvasions Records&lt;/em&gt;, 8(2), pp.343–356. Available at: https://doi.org/10.3391/bir.2019.8.2.16.&lt;/p&gt;
+</x:v>
       </x:c>
       <x:c r="B36" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="37">
       <x:c r="A37" t="str">
-        <x:v>Rajagopal, S, Venugopalan, VP, Nair, KVK, van der Velde, G, Jenner, HA &amp;amp; den Hartog, C 1998, 'Reproduction, growth rate and culture potential of the green mussel, &lt;em&gt;Perna viridis&lt;/em&gt; (L.) in Edaiyur backwaters, east coast of India', &lt;i&gt;Aquaculture&lt;/i&gt;, vol. 162, pp. 187-202.</x:v>
+        <x:v>&lt;p&gt;Siriwardena, S. (2019). &lt;em&gt;Perna viridis (Asian green mussels) &lt;/em&gt;[Online]. CABI. Available: https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.70090 [Accessed 13 June 2025 2025].&lt;/p&gt;
+</x:v>
       </x:c>
       <x:c r="B37" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="38">
       <x:c r="A38" t="str">
-        <x:v>Rajagopal, S. Venugopalan, V. P. van der Velde, G. Jenner, H. A. . 2006, Greening of the coasts: a review of the &lt;em&gt;Perna viridis&lt;/em&gt; success story, &lt;i&gt;Aquatic Ecology&lt;/i&gt;, vol. 40, pp. 273-297.</x:v>
+        <x:v>&lt;p&gt;Skasquia Ucros-Rodríguez, F., Araque-Romany, F., Montero-Mendoza, L., Sarmiento-Nater, V.C., Calvo-Carrillo, O.M., Johnson-Restrepo, B., Gallego, J.L. &amp;amp; Romero-Murillo, P. (2025) Analysis of pollutant accumulation in the invasive bivalve Perna viridis: Current status in the Colombian Caribbean 2020–2023. Toxics, 13(2), 77. https://doi.org/10.3390/toxics13020077&lt;/p&gt;
+</x:v>
       </x:c>
       <x:c r="B38" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="39">
       <x:c r="A39" t="str">
-        <x:v>Sachidhanandam, U &amp;amp; Chou, LM 1996, 'A generic account of marine soft-bottom benthic bivalves of Singapore', &lt;i&gt;The Raffles Bulletin of Zoology&lt;/i&gt;, vol. 44, no. 2, pp. 509-530.</x:v>
+        <x:v>&lt;p&gt;Soon,T and Ransangan J. (2014) A Review of Feeding Behavior, Growth, Reproduction and Aquaculture Site Selection for Green-Lipped Mussel, Perna viridis Advances in Bioscience and Biotechnology, 2014, 5, 462-469&lt;/p&gt;
+</x:v>
       </x:c>
       <x:c r="B39" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="40">
       <x:c r="A40" t="str">
-        <x:v>Satpathy, KK, Nair, KVK &amp;amp; Mathur, PK 1994, 'Chlorine demand and chemical control of biofouling in power plant cooling systems', in Thompson, M-F., Nagabhushanam, R., Sarojini, R., Fingerman, M. (eds), 'Recent Developments in Biofouling Control,', A.A. Balkema, Rotterdam, pp. 397-407.</x:v>
+        <x:v>&lt;p&gt;Summerson, R. (2025) Potential distribution of the invasive marine species Perna Viridis (Asian green mussel) in Australia. Research by the Australian Bureau of Agricultural and Resource Economics and Sciences, Research report No. 25.10.&lt;/p&gt;
+</x:v>
       </x:c>
       <x:c r="B40" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="41">
       <x:c r="A41" t="str">
-        <x:v>Segnini de Bravo, MI, Chung, KS &amp;amp; Perez, JE 1998, 'Salinity and temperature tolerances of the green and brown mussels, &lt;em&gt;Perna viridis&lt;/em&gt; and &lt;em&gt;Perna perna&lt;/em&gt; (Bivalvia, &lt;em&gt;Mytilidae&lt;/em&gt;)', &lt;i&gt;Revista de Biologia Tropical, Supplement&lt;/i&gt;, vol. 46, no. 5, pp. 121-126.</x:v>
+        <x:v>&lt;p&gt;Venkatnarayanan, S., Murthy, P.S., Kirubagaran, R.&amp;nbsp;Veeramani P, Venugopalan V.P&lt;em&gt;.&lt;/em&gt;&amp;nbsp;2007 Response of green mussels (&lt;em&gt;Perna viridis&lt;/em&gt;) subjected to chlorination: investigations by valve movement monitoring.&amp;nbsp;&lt;em&gt;Environ Monit Assess&lt;/em&gt;&amp;nbsp;193, 202 (2021). &lt;a href="https://doi.org/10.1007/s10661-021-09008-y"&gt;https://doi.org/10.1007/s10661-021-09008-y&lt;/a&gt; &lt;em&gt;&lt;a href="https://www.sciencedirect.com/journal/journal-of-experimental-marine-biology-and-ecology/vol/342/issue/1"&gt;Volume 342, Issue 1&lt;/a&gt; 26 March 2007&lt;/em&gt;&lt;/p&gt;
+</x:v>
       </x:c>
       <x:c r="B41" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="42">
       <x:c r="A42" t="str">
-        <x:v>Shafee, MS 1976, 'Effect of salinity and time of exposure to air on the metabolism of green mussel, &lt;em&gt;Mytilus viridis&lt;/em&gt; L', &lt;i&gt;Indian Journal of Marine Sciences&lt;/i&gt;, vol. 5, no. 1, pp. 130-132.</x:v>
+        <x:v>&lt;p&gt;Wells F.E. 2017 If the Asian green mussel, Perna viridis (Linnaeus, 1758), poses the greatest invasive marine species threat to Australia, why has it not invaded?, Molluscan Research, 37:3, 167-174, DOI: 10.1080/13235818.2017.1322676&lt;/p&gt;
+</x:v>
       </x:c>
       <x:c r="B42" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="43">
       <x:c r="A43" t="str">
-        <x:v>Siddall, SE 1980, 'A clarification of the genus &lt;em&gt;Perna&lt;/em&gt;(Mytlidae)', &lt;i&gt;Bulletin of Marine Science&lt;/i&gt;, vol. 30, pp. 858-870.</x:v>
+        <x:v>Ammons, D, Rampersad, J &amp;amp; Poli, MA 2001, 'Evidence for PSP in mussels in Trinidad', &lt;i&gt;Toxicon&lt;/i&gt;, vol. 39, pp. 889-892.</x:v>
       </x:c>
       <x:c r="B43" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="44">
       <x:c r="A44" t="str">
-        <x:v>Sivalingam, PM 1977, 'Aquaculture of the green mussel, &lt;em&gt;Mytilus viridis&lt;/em&gt; Linnaeus, in Malaysia', &lt;i&gt;Aquaculture&lt;/i&gt;, vol. 11, pp. 297-312.</x:v>
+        <x:v>Becker, K 1995, 'A study of the natural antifouling mechanisms of the green mussel &lt;em&gt;Perna viridis&lt;/em&gt; L. (&lt;em&gt;Mytilidae&lt;/em&gt;)', &lt;i&gt;Biofouling&lt;/i&gt;, vol. 8, pp. 233-242.</x:v>
       </x:c>
       <x:c r="B44" t="str">
-        <x:v/>
+        <x:v>https://doi.org/10.1080/08927019509378276</x:v>
       </x:c>
     </x:row>
     <x:row r="45">
       <x:c r="A45" t="str">
-        <x:v>Sundaram, KS &amp;amp; Shafee, MS 1989, 'Salinity tolerance of some bivalves of Ennore estuary', &lt;i&gt;Journal of the Marine Biological Association of India&lt;/i&gt;, vol. 31, no. 1-2, pp. 299-302.</x:v>
+        <x:v>Bernard, FR, Cai, Y &amp;amp; Morton, B 1993, 'Catalogue of the living marine bivalve molluscs of China', Hong Kong University Press, Hong Kong.</x:v>
       </x:c>
       <x:c r="B45" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="46">
       <x:c r="A46" t="str">
-        <x:v>Tana, TS &amp;amp; An, K 1999, 'Pole culture of the green mussel &lt;em&gt;Perna viridis&lt;/em&gt; in Koh Kong Bay, Cambodia', &lt;i&gt;Special Publication, Phuket Marine Biological Centre&lt;/i&gt;, vol. 19, no. 1, pp. 203-207.</x:v>
+        <x:v>Blackmore, G 1998, 'An overview of trace metal pollution in coastal waters of Hong Kong', &lt;i&gt;The Science of the Total Environment&lt;/i&gt;, vol. 214, pp. 21-48.</x:v>
       </x:c>
       <x:c r="B46" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="47">
       <x:c r="A47" t="str">
-        <x:v>Tookwinas, S 1991, 'Coastal aquaculture and sea farming in Thailand', &lt;i&gt;Special Publication, Phuket Marine Biological Centre&lt;/i&gt;, vol. 9, pp. 82-83.</x:v>
+        <x:v>Cheung, SG &amp;amp; Cheung, RYH 1995, 'Effects of heavy metals on oxygen consumption and ammonia excretion in green-lipped mussels (&lt;em&gt;Perna viridis&lt;/em&gt;)', &lt;i&gt;Marine Pollution Bulletin&lt;/i&gt;, vol. 31, no. 4-12, pp. 381-386.</x:v>
       </x:c>
       <x:c r="B47" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="48">
       <x:c r="A48" t="str">
-        <x:v>Umemori, T. Horikoshi, M. 1991, 'Death and survival during the winter season in different populations of the green mussel, &lt;em&gt;Perna viridis&lt;/em&gt;, living in different sites within a cove on the western coast of Tokyo Bay', &lt;i&gt;Umi/La Mer Tokyo&lt;/i&gt;, vol. 29, no. 3, pp. 103-107.</x:v>
+        <x:v>Cheung, SG 1993, 'Population dynamics and energy budgets of green-lipped mussel &lt;em&gt;Perna viridis&lt;/em&gt; (Linnaeus) in a polluted harbour', &lt;i&gt;Journal of Experimental Marine Biology and Ecology&lt;/i&gt;, vol. 168, pp. 1-24.</x:v>
       </x:c>
       <x:c r="B48" t="str">
-        <x:v/>
+        <x:v>https://doi.org/10.1016/0022-0981(93)90113-3</x:v>
       </x:c>
     </x:row>
     <x:row r="49">
       <x:c r="A49" t="str">
-        <x:v>Vakily, JM 1989, 'The biology and culture of mussles of the genus &lt;em&gt;Perna&lt;/em&gt;', &lt;i&gt;ICLARM Studies and Reviews 17&lt;/i&gt;, pp. 63.</x:v>
+        <x:v>Chiu, ST, Lam, FS, Tze, WL, Chau, CW &amp;amp; Ye, DY 2000, 'Trace metals in mussels from mariculture zones, Hong Kong', &lt;i&gt;Chemosphere&lt;/i&gt;, vol. 41, pp. 101-108.</x:v>
       </x:c>
       <x:c r="B49" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="50">
       <x:c r="A50" t="str">
-        <x:v>Wang, WX 2002, 'Cd and Se aqueous uptake and exposure of green mussels &lt;em&gt;Perna viridis&lt;/em&gt;: influences of seston quantity', &lt;i&gt;Marine Ecology Progress Series&lt;/i&gt;, vol. 226, pp. 211-221.</x:v>
+        <x:v>Devi, P, Vennam, J, Naik, CG, Parameshwaran, PS, Raveendran, TV &amp;amp; Yeshwant, KS 1998, 'Antifouling activity of Indian marine invertebrates against the green mussel &lt;em&gt;Perna viridis&lt;/em&gt; L', &lt;i&gt;Journal of Marine Biotechnology&lt;/i&gt;, vol. 6, pp. 229-232.</x:v>
       </x:c>
       <x:c r="B50" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="51">
       <x:c r="A51" t="str">
+        <x:v>Eldredge, LG 1994, 'Perspectives in aquatic exotic species management in the pacific islands. Volume 1. Introductions of commercially significant aquatic organisms to the pacific islands', &lt;i&gt;Inshore Fisheries Research Project Technical Document No. 7. SPREP Reports and Studies Series No. 78&lt;/i&gt;, pp. 127pp.</x:v>
+      </x:c>
+      <x:c r="B51" t="str">
+        <x:v/>
+      </x:c>
+    </x:row>
+    <x:row r="52">
+      <x:c r="A52" t="str">
+        <x:v>Gunthorpe, L, Mercer, J, Rees, C &amp;amp; Theodoropoulos, T 2001, 'Best practices for the sterilisation of aquaculture farming equipment: A case study for mussel ropes', &lt;i&gt;Marine and Freshwater Resources Institute Report No. 41&lt;/i&gt;, pp. 48.</x:v>
+      </x:c>
+      <x:c r="B52" t="str">
+        <x:v/>
+      </x:c>
+    </x:row>
+    <x:row r="53">
+      <x:c r="A53" t="str">
+        <x:v>Hicks, DW, McMahon, OF &amp;amp; Ingrao, DA 2001, 'Two invasive mussels in the genus &lt;em&gt;Perna&lt;/em&gt; in the Gulf of Mexico', in 'Virtual Proceedings for the State of the Bay Symposium V. January 31 - February 2, 2001', Texas Natural Resource Conservation Commission, Austin, Texas, USA, pp. 159-170.</x:v>
+      </x:c>
+      <x:c r="B53" t="str">
+        <x:v/>
+      </x:c>
+    </x:row>
+    <x:row r="54">
+      <x:c r="A54" t="str">
+        <x:v>Huang, ZG &amp;amp; Morton, B 1983, '&lt;em&gt;Mytilopsis sallei&lt;/em&gt; (Bivalvia: Dressenoidea) established in Victoria Harbour, Hong Kong', &lt;i&gt;Malacological Review&lt;/i&gt;, vol. 16, pp. 99-100.</x:v>
+      </x:c>
+      <x:c r="B54" t="str">
+        <x:v/>
+      </x:c>
+    </x:row>
+    <x:row r="55">
+      <x:c r="A55" t="str">
+        <x:v>Huang, ZG, Lee, SY &amp;amp; Mak, PMS 1983, 'The distribution and population structure of &lt;em&gt;Perna viridis&lt;/em&gt; (Bivalvia: Mytilacea) in Hong Kong Waters', in Morton, B., Dudgeon, D. (eds), 'Proceedings of the Second International Workshop on the Malacofauna of Hong Kong and Southern China, Hong Kong, 1983', Hong Kong University Press, Hong Kong, pp. 465-471.</x:v>
+      </x:c>
+      <x:c r="B55" t="str">
+        <x:v/>
+      </x:c>
+    </x:row>
+    <x:row r="56">
+      <x:c r="A56" t="str">
+        <x:v>Hung, TC, Meng, PJ, Han, BC, Chuang, A &amp;amp; Huang, CC 2001, 'Trace metals in different species of mollusca, water and sediments from Taiwan coastal area', &lt;i&gt;Chemosphere&lt;/i&gt;, vol. 44, pp. 833-841.</x:v>
+      </x:c>
+      <x:c r="B56" t="str">
+        <x:v/>
+      </x:c>
+    </x:row>
+    <x:row r="57">
+      <x:c r="A57" t="str">
+        <x:v>Ingrao, DA, Mikklesen, PM &amp;amp; Hicks, DW 2001, 'Another introduced marine mollusk in the Gulf of Mexico: the Indo-Pacific green mussel, &lt;em&gt;Perna viridis&lt;/em&gt;, in Tampa Bay, Florida', &lt;i&gt;Journal of Shellfish Research&lt;/i&gt;, vol. 20, no. 1, pp. 13-19.</x:v>
+      </x:c>
+      <x:c r="B57" t="str">
+        <x:v/>
+      </x:c>
+    </x:row>
+    <x:row r="58">
+      <x:c r="A58" t="str">
+        <x:v>Jeng, MS, Jeng, WL, Hung, TC, Yeh, CY, Tseng, RJ, Meng, PJ &amp;amp; Han, BC 2000, 'Mussel watch: a review of Cu and other metals in various marine organisms in Taiwan, 1991-98', &lt;i&gt;Environmental Pollution&lt;/i&gt;, vol. 110, pp. 207-215.</x:v>
+      </x:c>
+      <x:c r="B58" t="str">
+        <x:v/>
+      </x:c>
+    </x:row>
+    <x:row r="59">
+      <x:c r="A59" t="str">
+        <x:v>Karande, AA &amp;amp; Ganti, SS 1994, 'Laboratory assays of tributyltin toxicity to some common marine organisms', in Thompson, M-F., Nagabhushanam, R., Sarojini, R., Fingerman, M. (eds), 'Recent Developments in Biofouling Control', A.A. Balkema, Rotterdam, pp. 115-123.</x:v>
+      </x:c>
+      <x:c r="B59" t="str">
+        <x:v/>
+      </x:c>
+    </x:row>
+    <x:row r="60">
+      <x:c r="A60" t="str">
+        <x:v>Karande, AA, Ganti, SS &amp;amp; Udhyakumar, M 1993, 'Toxicity of tributyltin to some bivalve species', &lt;i&gt;Indian Journal of Marine Sciences&lt;/i&gt;, vol. 22, no. 2, pp. 153-154.</x:v>
+      </x:c>
+      <x:c r="B60" t="str">
+        <x:v/>
+      </x:c>
+    </x:row>
+    <x:row r="61">
+      <x:c r="A61" t="str">
+        <x:v>Lee, SY 1985, 'The population dynamics of the green mussel &lt;em&gt;Perna viridis&lt;/em&gt; (L.) in Victoria Harbour, Hong Kong - Dominance in a polluted environment', &lt;i&gt;Asian Marine Biology&lt;/i&gt;, vol. 2, pp. 107-118.</x:v>
+      </x:c>
+      <x:c r="B61" t="str">
+        <x:v/>
+      </x:c>
+    </x:row>
+    <x:row r="62">
+      <x:c r="A62" t="str">
+        <x:v>Lee, SY 1988, 'The reproductive cycle and sexuality of the green mussel &lt;em&gt;Perna viridis&lt;/em&gt; (L.) (Bivalvia: Mytilidacea) in Victoria Harbour, Hong Kong', &lt;i&gt;Journal of Molluscan Studies&lt;/i&gt;, vol. 54, pp. 317-325.</x:v>
+      </x:c>
+      <x:c r="B62" t="str">
+        <x:v/>
+      </x:c>
+    </x:row>
+    <x:row r="63">
+      <x:c r="A63" t="str">
+        <x:v>Li, SC, Wang, WX &amp;amp; Hsieh, DPH 2002, 'Effects of toxic dinoflagellate &lt;em&gt;Alexandrium tamarense&lt;/em&gt; on the energy budgets and growth of two marine bivalves', &lt;i&gt;Marine Environmental Research&lt;/i&gt;, vol. 53, pp. 145-160.</x:v>
+      </x:c>
+      <x:c r="B63" t="str">
+        <x:v/>
+      </x:c>
+    </x:row>
+    <x:row r="64">
+      <x:c r="A64" t="str">
+        <x:v>Marasigan, AN, Sato, S, Fukuyo, Y &amp;amp; Kodama, M 2001, 'Accumulation of a high level of diarrhetic shellfish toxins in the green mussel &lt;em&gt;Perna viridis&lt;/em&gt; during a bloom of &lt;em&gt;Dinophysis caudata&lt;/em&gt; and &lt;em&gt;Dinophysis miles&lt;/em&gt; in Sapian Bay, Panay Island, the Philippines', &lt;i&gt;Fisheries Science&lt;/i&gt;, vol. 67, pp. 994-996.</x:v>
+      </x:c>
+      <x:c r="B64" t="str">
+        <x:v/>
+      </x:c>
+    </x:row>
+    <x:row r="65">
+      <x:c r="A65" t="str">
+        <x:v>Masilamoni, G, Jesudoss, KS, Nandakumar, K, Satapathy, KK, Azariah, J &amp;amp; Nair, KVK 2002, 'Lethal and sub-lethal effects of chlorination on green mussel &lt;em&gt;Perna viridis&lt;/em&gt; in the context of biofouling control in a power plant cooling water system', &lt;i&gt;Marine Environmental Research&lt;/i&gt;, vol. 53, pp. 65-76.</x:v>
+      </x:c>
+      <x:c r="B65" t="str">
+        <x:v/>
+      </x:c>
+    </x:row>
+    <x:row r="66">
+      <x:c r="A66" t="str">
+        <x:v>McEnnulty, F. R. Bax, N. J. Schaffelke, B. Campbell, M. L . 2001, 'A review of rapid response options for the control of ABWMAC listed introduced marine pest species and related taxa in Australian waters', &lt;i&gt;&lt;/i&gt;, pp. 101 PP.</x:v>
+      </x:c>
+      <x:c r="B66" t="str">
+        <x:v/>
+      </x:c>
+    </x:row>
+    <x:row r="67">
+      <x:c r="A67" t="str">
+        <x:v>Poutiers, JM 1998, 'Bivalves (Acephala, Lamellibranchia: Pelecypoda)', in Carpemter, K.E., Niem, V.H. (eds), 'The Living Marine Resources of the Western Central Pacific. Volume 1. Seaweeds, corals, bivalves and gastropods', FAO, Rome, Italy.</x:v>
+      </x:c>
+      <x:c r="B67" t="str">
+        <x:v/>
+      </x:c>
+    </x:row>
+    <x:row r="68">
+      <x:c r="A68" t="str">
+        <x:v>Prabhudeva, KN &amp;amp; Menon, NR 1987, 'Toxic effects of Zn-Oil mixtures on &lt;em&gt;Perna viridis&lt;/em&gt; (L.)', &lt;i&gt;Indian Journal of Marine Sciences&lt;/i&gt;, vol. 16, pp. 199-200.</x:v>
+      </x:c>
+      <x:c r="B68" t="str">
+        <x:v/>
+      </x:c>
+    </x:row>
+    <x:row r="69">
+      <x:c r="A69" t="str">
+        <x:v>Rajagopal, S, Azariah, J &amp;amp; Nair, KVK 1994, 'Heat treatment as a fouling control method for Indian coastal power plants', in Thompson, M.F., Nagabhushanam, R., Sarojini, R., Fingerman, M. (eds), 'Recent developments in biofouling control', Oxford and IBH, New Dehli, India, pp. 391-396.</x:v>
+      </x:c>
+      <x:c r="B69" t="str">
+        <x:v/>
+      </x:c>
+    </x:row>
+    <x:row r="70">
+      <x:c r="A70" t="str">
+        <x:v>Rajagopal, S, Nair, KVK &amp;amp; Azariah, J 1989, 'Fouling induced pressure drop in the seawater conduit of a power station', in 'Proceedings of the Third National Conference on Dock and Harbour Engineering, 6-9 December 1989', pp. 851-858.</x:v>
+      </x:c>
+      <x:c r="B70" t="str">
+        <x:v/>
+      </x:c>
+    </x:row>
+    <x:row r="71">
+      <x:c r="A71" t="str">
+        <x:v>Rajagopal, S, Nair, KVK, Azariah, J, van der Velde, G &amp;amp; Jenner, HA 1996, 'Chlorination and mussel control in the cooling conduits of a tropical coastal power station', &lt;i&gt;Marine Environmental Research&lt;/i&gt;, vol. 41, no. 2, pp. 201-221.</x:v>
+      </x:c>
+      <x:c r="B71" t="str">
+        <x:v/>
+      </x:c>
+    </x:row>
+    <x:row r="72">
+      <x:c r="A72" t="str">
+        <x:v>Rajagopal, S, Venugopalan, VP, Azariah, J &amp;amp; Nair, KVK 1995, 'Response to the green mussel &lt;em&gt;Perna viridis&lt;/em&gt; (L.) to heat treatment in relation to power plant biofouling control', &lt;i&gt;Biofouling&lt;/i&gt;, vol. 8, pp. 313-330.</x:v>
+      </x:c>
+      <x:c r="B72" t="str">
+        <x:v/>
+      </x:c>
+    </x:row>
+    <x:row r="73">
+      <x:c r="A73" t="str">
+        <x:v>Rajagopal, S, Venugopalan, VP, Nair, KVK &amp;amp; Azariah, J 1995, 'Response of green mussel, &lt;em&gt;Perna viridis&lt;/em&gt; (L.) to chlorine in the context of power plant biofouling control', &lt;i&gt;Marine Freshwater Behaviour and Physiology&lt;/i&gt;, vol. 25, pp. 261-274.</x:v>
+      </x:c>
+      <x:c r="B73" t="str">
+        <x:v/>
+      </x:c>
+    </x:row>
+    <x:row r="74">
+      <x:c r="A74" t="str">
+        <x:v>Rajagopal, S, Venugopalan, VP, Nair, KVK, van der Velde, G, Jenner, HA &amp;amp; den Hartog, C 1998, 'Reproduction, growth rate and culture potential of the green mussel, &lt;em&gt;Perna viridis&lt;/em&gt; (L.) in Edaiyur backwaters, east coast of India', &lt;i&gt;Aquaculture&lt;/i&gt;, vol. 162, pp. 187-202.</x:v>
+      </x:c>
+      <x:c r="B74" t="str">
+        <x:v/>
+      </x:c>
+    </x:row>
+    <x:row r="75">
+      <x:c r="A75" t="str">
+        <x:v>Rajagopal, S. Venugopalan, V. P. van der Velde, G. Jenner, H. A. . 2006, Greening of the coasts: a review of the &lt;em&gt;Perna viridis&lt;/em&gt; success story, &lt;i&gt;Aquatic Ecology&lt;/i&gt;, vol. 40, pp. 273-297.</x:v>
+      </x:c>
+      <x:c r="B75" t="str">
+        <x:v/>
+      </x:c>
+    </x:row>
+    <x:row r="76">
+      <x:c r="A76" t="str">
+        <x:v>Sachidhanandam, U &amp;amp; Chou, LM 1996, 'A generic account of marine soft-bottom benthic bivalves of Singapore', &lt;i&gt;The Raffles Bulletin of Zoology&lt;/i&gt;, vol. 44, no. 2, pp. 509-530.</x:v>
+      </x:c>
+      <x:c r="B76" t="str">
+        <x:v/>
+      </x:c>
+    </x:row>
+    <x:row r="77">
+      <x:c r="A77" t="str">
+        <x:v>Satpathy, KK, Nair, KVK &amp;amp; Mathur, PK 1994, 'Chlorine demand and chemical control of biofouling in power plant cooling systems', in Thompson, M-F., Nagabhushanam, R., Sarojini, R., Fingerman, M. (eds), 'Recent Developments in Biofouling Control,', A.A. Balkema, Rotterdam, pp. 397-407.</x:v>
+      </x:c>
+      <x:c r="B77" t="str">
+        <x:v/>
+      </x:c>
+    </x:row>
+    <x:row r="78">
+      <x:c r="A78" t="str">
+        <x:v>Segnini de Bravo, MI, Chung, KS &amp;amp; Perez, JE 1998, 'Salinity and temperature tolerances of the green and brown mussels, &lt;em&gt;Perna viridis&lt;/em&gt; and &lt;em&gt;Perna perna&lt;/em&gt; (Bivalvia, &lt;em&gt;Mytilidae&lt;/em&gt;)', &lt;i&gt;Revista de Biologia Tropical, Supplement&lt;/i&gt;, vol. 46, no. 5, pp. 121-126.</x:v>
+      </x:c>
+      <x:c r="B78" t="str">
+        <x:v/>
+      </x:c>
+    </x:row>
+    <x:row r="79">
+      <x:c r="A79" t="str">
+        <x:v>Shafee, MS 1976, 'Effect of salinity and time of exposure to air on the metabolism of green mussel, &lt;em&gt;Mytilus viridis&lt;/em&gt; L', &lt;i&gt;Indian Journal of Marine Sciences&lt;/i&gt;, vol. 5, no. 1, pp. 130-132.</x:v>
+      </x:c>
+      <x:c r="B79" t="str">
+        <x:v/>
+      </x:c>
+    </x:row>
+    <x:row r="80">
+      <x:c r="A80" t="str">
+        <x:v>Siddall, SE 1980, 'A clarification of the genus &lt;em&gt;Perna&lt;/em&gt;(Mytlidae)', &lt;i&gt;Bulletin of Marine Science&lt;/i&gt;, vol. 30, pp. 858-870.</x:v>
+      </x:c>
+      <x:c r="B80" t="str">
+        <x:v/>
+      </x:c>
+    </x:row>
+    <x:row r="81">
+      <x:c r="A81" t="str">
+        <x:v>Sivalingam, PM 1977, 'Aquaculture of the green mussel, &lt;em&gt;Mytilus viridis&lt;/em&gt; Linnaeus, in Malaysia', &lt;i&gt;Aquaculture&lt;/i&gt;, vol. 11, pp. 297-312.</x:v>
+      </x:c>
+      <x:c r="B81" t="str">
+        <x:v/>
+      </x:c>
+    </x:row>
+    <x:row r="82">
+      <x:c r="A82" t="str">
+        <x:v>Sundaram, KS &amp;amp; Shafee, MS 1989, 'Salinity tolerance of some bivalves of Ennore estuary', &lt;i&gt;Journal of the Marine Biological Association of India&lt;/i&gt;, vol. 31, no. 1-2, pp. 299-302.</x:v>
+      </x:c>
+      <x:c r="B82" t="str">
+        <x:v/>
+      </x:c>
+    </x:row>
+    <x:row r="83">
+      <x:c r="A83" t="str">
+        <x:v>Tana, TS &amp;amp; An, K 1999, 'Pole culture of the green mussel &lt;em&gt;Perna viridis&lt;/em&gt; in Koh Kong Bay, Cambodia', &lt;i&gt;Special Publication, Phuket Marine Biological Centre&lt;/i&gt;, vol. 19, no. 1, pp. 203-207.</x:v>
+      </x:c>
+      <x:c r="B83" t="str">
+        <x:v/>
+      </x:c>
+    </x:row>
+    <x:row r="84">
+      <x:c r="A84" t="str">
+        <x:v>Tookwinas, S 1991, 'Coastal aquaculture and sea farming in Thailand', &lt;i&gt;Special Publication, Phuket Marine Biological Centre&lt;/i&gt;, vol. 9, pp. 82-83.</x:v>
+      </x:c>
+      <x:c r="B84" t="str">
+        <x:v/>
+      </x:c>
+    </x:row>
+    <x:row r="85">
+      <x:c r="A85" t="str">
+        <x:v>Umemori, T. Horikoshi, M. 1991, 'Death and survival during the winter season in different populations of the green mussel, &lt;em&gt;Perna viridis&lt;/em&gt;, living in different sites within a cove on the western coast of Tokyo Bay', &lt;i&gt;Umi/La Mer Tokyo&lt;/i&gt;, vol. 29, no. 3, pp. 103-107.</x:v>
+      </x:c>
+      <x:c r="B85" t="str">
+        <x:v/>
+      </x:c>
+    </x:row>
+    <x:row r="86">
+      <x:c r="A86" t="str">
+        <x:v>Vakily, JM 1989, 'The biology and culture of mussles of the genus &lt;em&gt;Perna&lt;/em&gt;', &lt;i&gt;ICLARM Studies and Reviews 17&lt;/i&gt;, pp. 63.</x:v>
+      </x:c>
+      <x:c r="B86" t="str">
+        <x:v/>
+      </x:c>
+    </x:row>
+    <x:row r="87">
+      <x:c r="A87" t="str">
+        <x:v>Wang, WX 2002, 'Cd and Se aqueous uptake and exposure of green mussels &lt;em&gt;Perna viridis&lt;/em&gt;: influences of seston quantity', &lt;i&gt;Marine Ecology Progress Series&lt;/i&gt;, vol. 226, pp. 211-221.</x:v>
+      </x:c>
+      <x:c r="B87" t="str">
+        <x:v/>
+      </x:c>
+    </x:row>
+    <x:row r="88">
+      <x:c r="A88" t="str">
         <x:v>Wong, CKC, Cheung, RYH &amp;amp; Wong, MH 2000, 'Heavy metal concentrations in green lipped mussels collected from Tolo Harbour and markets in Hong Kong and Shenzhen', &lt;i&gt;Environmental Pollution&lt;/i&gt;, vol. 109, pp. 165-171.</x:v>
       </x:c>
-      <x:c r="B51" t="str">
+      <x:c r="B88" t="str">
         <x:v/>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Url</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Caption</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Source</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str">
-        <x:v>/userfiles/images/326.jpg</x:v>
+        <x:v>/userfiles/images/327.jpg</x:v>
       </x:c>
       <x:c r="B2" t="str">
-        <x:v>&lt;p&gt;&lt;em&gt;Perna viridis &lt;/em&gt;fouling in dry dock. Note green margins on shells.&lt;/p&gt;
+        <x:v>&lt;p&gt;&lt;em&gt;Perna viridis&lt;/em&gt; shells exterior.&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="C2" t="str">
         <x:v>Marine Pest Photo album, ID confirmed by T.K. Siang, National University of Singapore</x:v>
       </x:c>
     </x:row>
     <x:row r="3">
       <x:c r="A3" t="str">
         <x:v>/userfiles/images/26.JPG</x:v>
       </x:c>
       <x:c r="B3" t="str">
         <x:v>&lt;p&gt;A single specimen of &lt;em&gt;Perna viridis&lt;/em&gt;. The distinct green colour of the shell is clearly visible.&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="C3" t="str">
         <x:v>Copyright Notice: Northern Territory Government. Acknowledge: true</x:v>
       </x:c>
     </x:row>
     <x:row r="4">
       <x:c r="A4" t="str">
-        <x:v>/userfiles/images/327.jpg</x:v>
+        <x:v>/userfiles/images/362.jpg</x:v>
       </x:c>
       <x:c r="B4" t="str">
-        <x:v>&lt;p&gt;&lt;em&gt;Perna viridis&lt;/em&gt; shells&lt;/p&gt;
+        <x:v>&lt;p&gt;Comparison of a convex antero-ventral valve margin of &lt;em&gt;P. canaliculus&lt;/em&gt;&amp;nbsp;(A) straight margin of &lt;em&gt;P. perna &lt;/em&gt;(B) a straight margin of &lt;em&gt;P. viridis&amp;nbsp;&lt;/em&gt;(C).&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="C4" t="str">
-        <x:v>Marine Pest Photo album, ID confirmed by T.K. Siang, National University of Singapore</x:v>
+        <x:v>Source: Ashley Coutts/Biofouling Solutions, for the Marine Pest Photo Album, modified by René Campbell (DAFF)</x:v>
       </x:c>
     </x:row>
     <x:row r="5">
       <x:c r="A5" t="str">
         <x:v>/userfiles/images/328.jpg</x:v>
       </x:c>
       <x:c r="B5" t="str">
-        <x:v>&lt;p&gt;Inside of &lt;em&gt;Perna viridis&lt;/em&gt; shells&lt;/p&gt;
+        <x:v>&lt;p&gt;Inside of &lt;em&gt;Perna viridis&lt;/em&gt; shells.&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="C5" t="str">
         <x:v>Marine Pest Photo album, ID confirmed by T.K. Siang, National University of Singapore</x:v>
       </x:c>
     </x:row>
     <x:row r="6">
       <x:c r="A6" t="str">
-        <x:v>/userfiles/images/20.jpg</x:v>
+        <x:v>/userfiles/images/366.png</x:v>
       </x:c>
       <x:c r="B6" t="str">
-        <x:v>&lt;p&gt;&lt;em&gt;Perna viridis&lt;/em&gt; (on hand).&lt;/p&gt;
+        <x:v>&lt;p&gt;&lt;em&gt;Perna viridis&lt;/em&gt; diagram and key features. Vivid emerald green shell covering. Anterior adductor muscle absent. Single tooth on right valve at beak, two teeth on left valve at beak. Posterior adductor muscle kidney-shaped and well separated from posterior pedal retractor muscle. Straight or weakly concave ventral margin. Pallial line S-shaped at posterior end.&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="C6" t="str">
-        <x:v>Copyright Notice: Dan Marelli, Florida Marine Research Institute. Acknowledge: true</x:v>
+        <x:v>Richard Willan, Museum and Art Gallery of the Northern Territory.</x:v>
       </x:c>
     </x:row>
     <x:row r="7">
       <x:c r="A7" t="str">
-        <x:v>/userfiles/images/22.jpg</x:v>
+        <x:v>/userfiles/images/25.JPG</x:v>
       </x:c>
       <x:c r="B7" t="str">
-        <x:v>&lt;p&gt;&lt;em&gt;Perna viridis, &lt;/em&gt;focus on byssal threads and attachment points.&lt;/p&gt;
+        <x:v>&lt;p&gt;A collection of eight specimens showing the varying size and colour of &lt;em&gt;Perna viridis&lt;/em&gt;.&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="C7" t="str">
-        <x:v>Copyright Notice: Debi Ingrao, Mote Marine Laboratory, Sarasota, Florida. Acknowledge: true</x:v>
+        <x:v>Copyright Notice: Northern Territory Government. Acknowledge: true</x:v>
       </x:c>
     </x:row>
     <x:row r="8">
       <x:c r="A8" t="str">
-        <x:v>/userfiles/images/23.gif</x:v>
+        <x:v>/userfiles/images/22.jpg</x:v>
       </x:c>
       <x:c r="B8" t="str">
-        <x:v>&lt;p&gt;&lt;em&gt;Perna viridis &lt;/em&gt;diagram &amp;amp; key features. Vivid emerald green shell covering. Anterior adductor muscle absent. Single tooth on right valve at beak, two teeth on left valve at beak. Posterior adductor muscle kidney-shaped and well separated from posterior pedal retractor muscel. Straight or weakly concave ventral margin. Pallial line S-shaped at posterior end.&lt;/p&gt;
+        <x:v>&lt;p&gt;&lt;em&gt;Perna viridis, &lt;/em&gt;with byssal threads used for attachment points.&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="C8" t="str">
-        <x:v>Copyright Notice: Richard Willan, Museum and Art Gallery of the Northern Territory. Acknowledge: true</x:v>
+        <x:v>Copyright Notice: Debi Ingrao, Mote Marine Laboratory, Sarasota, Florida. Acknowledge: true</x:v>
       </x:c>
     </x:row>
     <x:row r="9">
       <x:c r="A9" t="str">
-        <x:v>/userfiles/images/25.JPG</x:v>
+        <x:v>/userfiles/images/20.jpg</x:v>
       </x:c>
       <x:c r="B9" t="str">
-        <x:v>&lt;p&gt;A collection of eight specimens varying in size of &lt;em&gt;Perna viridis &lt;/em&gt;.&lt;/p&gt;
+        <x:v>&lt;p&gt;&lt;em&gt;Sample Perna viridis&lt;/em&gt;&amp;nbsp;speciment on a hand to demontrate scale.&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="C9" t="str">
-        <x:v>Copyright Notice: Northern Territory Government. Acknowledge: true</x:v>
+        <x:v>Copyright Notice: Dan Marelli, Florida Marine Research Institute. Acknowledge: true</x:v>
       </x:c>
     </x:row>
     <x:row r="10">
       <x:c r="A10" t="str">
         <x:v>/userfiles/images/325.jpg</x:v>
       </x:c>
       <x:c r="B10" t="str">
-        <x:v>&lt;p&gt;&lt;em&gt;Perna viridis&lt;/em&gt; fouling infrastructure&lt;/p&gt;
+        <x:v>&lt;p&gt;Image demonstrating dense&amp;nbsp;&lt;em&gt;Perna viridis &lt;/em&gt;fouling on infrasturcuture.&amp;nbsp;&amp;nbsp;&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="C10" t="str">
         <x:v>Marine Pest Photo album, ID confirmed by T.K. Siang, National University of Singapore</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="11">
+      <x:c r="A11" t="str">
+        <x:v>/userfiles/images/326.jpg</x:v>
+      </x:c>
+      <x:c r="B11" t="str">
+        <x:v>&lt;p&gt;&lt;em&gt;Perna viridis &lt;/em&gt;fouling in dry dock. Note green margins on shells.&lt;/p&gt;
+</x:v>
+      </x:c>
+      <x:c r="C11" t="str">
+        <x:v>Marine Pest Photo album, ID confirmed by T.K. Siang, National University of Singapore</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="12">
+      <x:c r="A12" t="str">
+        <x:v>/userfiles/images/383.jpg</x:v>
+      </x:c>
+      <x:c r="B12" t="str">
+        <x:v>&lt;p&gt;&lt;strong&gt;Map of maximum potential range of &lt;em&gt;Perna viridis&lt;/em&gt;, indicating areas of potential suitability (areas depicted in red) and areas of potential unsuitability (areas depicted in green).&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;&amp;nbsp;&lt;/p&gt;
+</x:v>
+      </x:c>
+      <x:c r="C12" t="str">
+        <x:v> Summerson, R. 2025. Potential distribution of the invasive marine species Perna viridis (Asian green mussel) in Australia. </x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Unique identifier</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Organisation</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Date</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>Class</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>Activity description</x:v>
       </x:c>
@@ -1382,316 +1795,490 @@
       </x:c>
       <x:c r="E4" t="str">
         <x:v>Six individuals found dead on a log washed ashore. Not considered an established population. Surveillance activity confirmed by Queensland Department of Agriculture and Fisheries</x:v>
       </x:c>
       <x:c r="F4" t="str">
         <x:v>Queensland</x:v>
       </x:c>
       <x:c r="G4" t="str">
         <x:v>-16.4705</x:v>
       </x:c>
       <x:c r="H4" t="str">
         <x:v>139.3851</x:v>
       </x:c>
       <x:c r="I4" t="str">
         <x:v>Mornington Island</x:v>
       </x:c>
     </x:row>
     <x:row r="5">
       <x:c r="A5" t="str">
         <x:v>Mooring Buoys Hey River 2024</x:v>
       </x:c>
       <x:c r="B5" t="str">
         <x:v>NQ Bulk Ports</x:v>
       </x:c>
       <x:c r="C5" t="str">
-        <x:v>16/11/2024</x:v>
+        <x:v>26/11/2024</x:v>
       </x:c>
       <x:c r="D5" t="str">
         <x:v>Passive</x:v>
       </x:c>
       <x:c r="E5" t="str">
         <x:v>Hey River, mooring inspections</x:v>
       </x:c>
       <x:c r="F5" t="str">
         <x:v>Queensland</x:v>
       </x:c>
       <x:c r="G5" t="str">
         <x:v>-12.7731</x:v>
       </x:c>
       <x:c r="H5" t="str">
         <x:v>141.9044</x:v>
       </x:c>
       <x:c r="I5" t="str">
         <x:v>Weipa QLD</x:v>
       </x:c>
     </x:row>
     <x:row r="6">
       <x:c r="A6" t="str">
-        <x:v>Pontoon, Evans Landing, Weipa 2025</x:v>
+        <x:v>Mission river bridge pylon #1 Weipa 2025</x:v>
       </x:c>
       <x:c r="B6" t="str">
-        <x:v>Private </x:v>
+        <x:v>Pacific Marine Group</x:v>
       </x:c>
       <x:c r="C6" t="str">
-        <x:v>08/04/2025</x:v>
+        <x:v>08/10/2025</x:v>
       </x:c>
       <x:c r="D6" t="str">
-        <x:v>Passive</x:v>
+        <x:v>Specific</x:v>
       </x:c>
       <x:c r="E6" t="str">
-        <x:v>Pontoon, Evans Landing public sighting MPSC 29</x:v>
+        <x:v>maintenance</x:v>
       </x:c>
       <x:c r="F6" t="str">
         <x:v>Queensland</x:v>
       </x:c>
       <x:c r="G6" t="str">
-        <x:v>-12.6650</x:v>
+        <x:v>-12.6008</x:v>
       </x:c>
       <x:c r="H6" t="str">
-        <x:v>141.8469</x:v>
+        <x:v>141.8944</x:v>
       </x:c>
       <x:c r="I6" t="str">
-        <x:v>Evans landing Weipa harbour</x:v>
+        <x:v>Weipa</x:v>
       </x:c>
     </x:row>
     <x:row r="7">
       <x:c r="A7" t="str">
-        <x:v>Weipa local operated vessel</x:v>
+        <x:v>Mission river bridge Pylon #2 2025</x:v>
       </x:c>
       <x:c r="B7" t="str">
-        <x:v>QDPI</x:v>
+        <x:v>Pacific Marine Group</x:v>
       </x:c>
       <x:c r="C7" t="str">
-        <x:v>04/09/2024</x:v>
+        <x:v>15/10/2025</x:v>
       </x:c>
       <x:c r="D7" t="str">
-        <x:v>Passive</x:v>
+        <x:v>Specific</x:v>
       </x:c>
       <x:c r="E7" t="str">
-        <x:v>Industry sighting when slipped</x:v>
+        <x:v>maintenance</x:v>
       </x:c>
       <x:c r="F7" t="str">
         <x:v>Queensland</x:v>
       </x:c>
       <x:c r="G7" t="str">
-        <x:v>-12.6675</x:v>
+        <x:v>-12.6008</x:v>
       </x:c>
       <x:c r="H7" t="str">
-        <x:v>141.8619</x:v>
+        <x:v>141.8942</x:v>
       </x:c>
       <x:c r="I7" t="str">
-        <x:v>Humbug Wharf Weipa, Mission River</x:v>
+        <x:v>Weipa QLD</x:v>
       </x:c>
     </x:row>
     <x:row r="8">
       <x:c r="A8" t="str">
-        <x:v>Cairns 2021</x:v>
+        <x:v>Pontoon, Evans Landing, Weipa 2025</x:v>
       </x:c>
       <x:c r="B8" t="str">
-        <x:v>Qld DPI</x:v>
+        <x:v>Private </x:v>
       </x:c>
       <x:c r="C8" t="str">
-        <x:v>28/09/2021</x:v>
+        <x:v>08/04/2025</x:v>
       </x:c>
       <x:c r="D8" t="str">
         <x:v>Passive</x:v>
       </x:c>
       <x:c r="E8" t="str">
-        <x:v>Single adult male found on vessel moored in Trinity inlet for a number of years. Not considered an established population. Reference CCIMPE OOS 2021-05.</x:v>
+        <x:v>Pontoon, Evans Landing public sighting MPSC 29</x:v>
       </x:c>
       <x:c r="F8" t="str">
         <x:v>Queensland</x:v>
       </x:c>
       <x:c r="G8" t="str">
-        <x:v>-16.9292</x:v>
+        <x:v>-12.6650</x:v>
       </x:c>
       <x:c r="H8" t="str">
-        <x:v>145.7838</x:v>
+        <x:v>141.8469</x:v>
       </x:c>
       <x:c r="I8" t="str">
-        <x:v>Trinity Inlet, Cairns</x:v>
+        <x:v>Evans landing Weipa harbour</x:v>
       </x:c>
     </x:row>
     <x:row r="9">
       <x:c r="A9" t="str">
-        <x:v>Alcoa Kwinana 2020</x:v>
+        <x:v>Evans Landing public boat ramp pontoon_2 2025</x:v>
       </x:c>
       <x:c r="B9" t="str">
-        <x:v>WA DPIRD</x:v>
+        <x:v>Public</x:v>
       </x:c>
       <x:c r="C9" t="str">
-        <x:v>25/08/2020</x:v>
+        <x:v>29/10/2025</x:v>
       </x:c>
       <x:c r="D9" t="str">
         <x:v>Specific</x:v>
       </x:c>
       <x:c r="E9" t="str">
-        <x:v>eDNA sampling in response to a vessel ballast water leak at Alcoa wharf, Kwinana</x:v>
+        <x:v>Surveillance</x:v>
       </x:c>
       <x:c r="F9" t="str">
-        <x:v>Western Australia</x:v>
+        <x:v>Queensland</x:v>
       </x:c>
       <x:c r="G9" t="str">
-        <x:v>-32.1897</x:v>
+        <x:v>-12.6648</x:v>
       </x:c>
       <x:c r="H9" t="str">
-        <x:v>115.7712</x:v>
+        <x:v>141.8503</x:v>
       </x:c>
       <x:c r="I9" t="str">
-        <x:v>Kwinana, Perth</x:v>
+        <x:v>Weipa QLD</x:v>
       </x:c>
     </x:row>
     <x:row r="10">
       <x:c r="A10" t="str">
-        <x:v>Christmas Island 2011</x:v>
+        <x:v>Evans Landing public boat ramp pontoon</x:v>
       </x:c>
       <x:c r="B10" t="str">
-        <x:v>WA DPIRD</x:v>
+        <x:v>QDPI</x:v>
       </x:c>
       <x:c r="C10" t="str">
-        <x:v>01/02/2011</x:v>
+        <x:v>30/10/2025</x:v>
       </x:c>
       <x:c r="D10" t="str">
         <x:v>Specific</x:v>
       </x:c>
       <x:c r="E10" t="str">
-        <x:v>Port survey of Christmas Island targeting 55 national priority listed pest species. No pest species detected.</x:v>
+        <x:v>Surveillance</x:v>
       </x:c>
       <x:c r="F10" t="str">
-        <x:v>Western Australia</x:v>
+        <x:v>Queensland</x:v>
       </x:c>
       <x:c r="G10" t="str">
-        <x:v>-10.4243</x:v>
+        <x:v>-12.6650</x:v>
       </x:c>
       <x:c r="H10" t="str">
-        <x:v>105.6713</x:v>
+        <x:v>141.8499</x:v>
       </x:c>
       <x:c r="I10" t="str">
-        <x:v>Christmas Island</x:v>
+        <x:v>Weipa QLD</x:v>
       </x:c>
     </x:row>
     <x:row r="11">
       <x:c r="A11" t="str">
-        <x:v>Dampier 2013</x:v>
+        <x:v>Evans Landing public boat ramp pontoon 2025</x:v>
       </x:c>
       <x:c r="B11" t="str">
-        <x:v>WA DPIRD</x:v>
+        <x:v>QDPI</x:v>
       </x:c>
       <x:c r="C11" t="str">
-        <x:v>24/05/2013</x:v>
+        <x:v>28/08/2025</x:v>
       </x:c>
       <x:c r="D11" t="str">
         <x:v>Specific</x:v>
       </x:c>
       <x:c r="E11" t="str">
-        <x:v>No marine pests species detected. Port survey was completed according to the National System for the Prevention and Mangement of Introduced Marine Pest Species.</x:v>
+        <x:v>Surveillance</x:v>
       </x:c>
       <x:c r="F11" t="str">
-        <x:v>Western Australia</x:v>
+        <x:v>Queensland</x:v>
       </x:c>
       <x:c r="G11" t="str">
-        <x:v>-20.6630</x:v>
+        <x:v>-12.6649</x:v>
       </x:c>
       <x:c r="H11" t="str">
-        <x:v>116.7080</x:v>
+        <x:v>141.8503</x:v>
       </x:c>
       <x:c r="I11" t="str">
-        <x:v>Port of Dampier</x:v>
+        <x:v>Weipa QLD</x:v>
       </x:c>
     </x:row>
     <x:row r="12">
       <x:c r="A12" t="str">
+        <x:v>Weipa local operated vessel</x:v>
+      </x:c>
+      <x:c r="B12" t="str">
+        <x:v>QDPI</x:v>
+      </x:c>
+      <x:c r="C12" t="str">
+        <x:v>04/09/2024</x:v>
+      </x:c>
+      <x:c r="D12" t="str">
+        <x:v>Passive</x:v>
+      </x:c>
+      <x:c r="E12" t="str">
+        <x:v>Industry sighting when slipped</x:v>
+      </x:c>
+      <x:c r="F12" t="str">
+        <x:v>Queensland</x:v>
+      </x:c>
+      <x:c r="G12" t="str">
+        <x:v>-12.6675</x:v>
+      </x:c>
+      <x:c r="H12" t="str">
+        <x:v>141.8619</x:v>
+      </x:c>
+      <x:c r="I12" t="str">
+        <x:v>Humbug Wharf Weipa, Mission River</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="13">
+      <x:c r="A13" t="str">
+        <x:v>Cairns 2021</x:v>
+      </x:c>
+      <x:c r="B13" t="str">
+        <x:v>Qld DPI</x:v>
+      </x:c>
+      <x:c r="C13" t="str">
+        <x:v>28/09/2021</x:v>
+      </x:c>
+      <x:c r="D13" t="str">
+        <x:v>Passive</x:v>
+      </x:c>
+      <x:c r="E13" t="str">
+        <x:v>Single adult male found on vessel moored in Trinity inlet for a number of years. Not considered an established population. Reference CCIMPE OOS 2021-05.</x:v>
+      </x:c>
+      <x:c r="F13" t="str">
+        <x:v>Queensland</x:v>
+      </x:c>
+      <x:c r="G13" t="str">
+        <x:v>-16.9292</x:v>
+      </x:c>
+      <x:c r="H13" t="str">
+        <x:v>145.7838</x:v>
+      </x:c>
+      <x:c r="I13" t="str">
+        <x:v>Trinity Inlet, Cairns</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="14">
+      <x:c r="A14" t="str">
+        <x:v>Alcoa Kwinana 2020</x:v>
+      </x:c>
+      <x:c r="B14" t="str">
+        <x:v>WA DPIRD</x:v>
+      </x:c>
+      <x:c r="C14" t="str">
+        <x:v>25/08/2020</x:v>
+      </x:c>
+      <x:c r="D14" t="str">
+        <x:v>Specific</x:v>
+      </x:c>
+      <x:c r="E14" t="str">
+        <x:v>eDNA sampling in response to a vessel ballast water leak at Alcoa wharf, Kwinana</x:v>
+      </x:c>
+      <x:c r="F14" t="str">
+        <x:v>Western Australia</x:v>
+      </x:c>
+      <x:c r="G14" t="str">
+        <x:v>-32.1897</x:v>
+      </x:c>
+      <x:c r="H14" t="str">
+        <x:v>115.7712</x:v>
+      </x:c>
+      <x:c r="I14" t="str">
+        <x:v>Kwinana, Perth</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="15">
+      <x:c r="A15" t="str">
+        <x:v>Christmas Island 2011</x:v>
+      </x:c>
+      <x:c r="B15" t="str">
+        <x:v>WA DPIRD</x:v>
+      </x:c>
+      <x:c r="C15" t="str">
+        <x:v>01/02/2011</x:v>
+      </x:c>
+      <x:c r="D15" t="str">
+        <x:v>Specific</x:v>
+      </x:c>
+      <x:c r="E15" t="str">
+        <x:v>Port survey of Christmas Island targeting 55 national priority listed pest species. No pest species detected.</x:v>
+      </x:c>
+      <x:c r="F15" t="str">
+        <x:v>Western Australia</x:v>
+      </x:c>
+      <x:c r="G15" t="str">
+        <x:v>-10.4243</x:v>
+      </x:c>
+      <x:c r="H15" t="str">
+        <x:v>105.6713</x:v>
+      </x:c>
+      <x:c r="I15" t="str">
+        <x:v>Christmas Island</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="16">
+      <x:c r="A16" t="str">
+        <x:v>Dampier 2013</x:v>
+      </x:c>
+      <x:c r="B16" t="str">
+        <x:v>WA DPIRD</x:v>
+      </x:c>
+      <x:c r="C16" t="str">
+        <x:v>24/05/2013</x:v>
+      </x:c>
+      <x:c r="D16" t="str">
+        <x:v>Specific</x:v>
+      </x:c>
+      <x:c r="E16" t="str">
+        <x:v>No marine pests species detected. Port survey was completed according to the National System for the Prevention and Mangement of Introduced Marine Pest Species.</x:v>
+      </x:c>
+      <x:c r="F16" t="str">
+        <x:v>Western Australia</x:v>
+      </x:c>
+      <x:c r="G16" t="str">
+        <x:v>-20.6630</x:v>
+      </x:c>
+      <x:c r="H16" t="str">
+        <x:v>116.7080</x:v>
+      </x:c>
+      <x:c r="I16" t="str">
+        <x:v>Port of Dampier</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="17">
+      <x:c r="A17" t="str">
         <x:v>MPSC24_WA_BroomePort</x:v>
       </x:c>
-      <x:c r="B12" t="str">
+      <x:c r="B17" t="str">
         <x:v>WA DPIRD</x:v>
       </x:c>
-      <x:c r="C12" t="str">
+      <x:c r="C17" t="str">
         <x:v>15/09/2022</x:v>
       </x:c>
-      <x:c r="D12" t="str">
+      <x:c r="D17" t="str">
         <x:v>Active</x:v>
       </x:c>
-      <x:c r="E12" t="str">
+      <x:c r="E17" t="str">
         <x:v>Diver vessel inspection</x:v>
       </x:c>
-      <x:c r="F12" t="str">
+      <x:c r="F17" t="str">
         <x:v>Western Australia</x:v>
       </x:c>
-      <x:c r="G12" t="str">
+      <x:c r="G17" t="str">
         <x:v>-17.9944</x:v>
       </x:c>
-      <x:c r="H12" t="str">
+      <x:c r="H17" t="str">
         <x:v>122.2144</x:v>
       </x:c>
-      <x:c r="I12" t="str">
+      <x:c r="I17" t="str">
         <x:v>Port of Broome</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="18">
+      <x:c r="A18" t="str">
+        <x:v>Local Weipa recreational vessel 2025</x:v>
+      </x:c>
+      <x:c r="B18" t="str">
+        <x:v>Weipa House Boats</x:v>
+      </x:c>
+      <x:c r="C18" t="str">
+        <x:v>19/08/2025</x:v>
+      </x:c>
+      <x:c r="D18" t="str">
+        <x:v>Passive</x:v>
+      </x:c>
+      <x:c r="E18" t="str">
+        <x:v>Slipping/maintenance</x:v>
+      </x:c>
+      <x:c r="F18" t="str">
+        <x:v>Queensland</x:v>
+      </x:c>
+      <x:c r="G18" t="str">
+        <x:v>-12.6644</x:v>
+      </x:c>
+      <x:c r="H18" t="str">
+        <x:v>141.8549</x:v>
+      </x:c>
+      <x:c r="I18" t="str">
+        <x:v>Weipa</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Synonyms</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Other common names</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Taxonomic group</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>Kingdom</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>Phylum</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Class</x:v>
       </x:c>
       <x:c r="G1" t="str">
         <x:v>Order</x:v>
       </x:c>
       <x:c r="H1" t="str">
         <x:v>Family</x:v>
       </x:c>
       <x:c r="I1" t="str">
         <x:v>Genus</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str">
         <x:v>Mytilus opalus (Lamarck, 1819), Mytilus smaragdinus (Gmelin, 1791), Mytilus viridis (Linnaeus, 1758)</x:v>
       </x:c>
       <x:c r="B2" t="str">
-        <x:v>green lipped mussel, green mussel, Philippine green mussel, Philippine mussel, sea mussel</x:v>
+        <x:v>Green lipped mussel, Green mussel, Philippine green mussel, Philippine mussel, Sea mussel</x:v>
       </x:c>
       <x:c r="C2" t="str">
         <x:v>Bivalve</x:v>
       </x:c>
       <x:c r="D2" t="str">
         <x:v>Animalia</x:v>
       </x:c>
       <x:c r="E2" t="str">
         <x:v>Mollusca</x:v>
       </x:c>
       <x:c r="F2" t="str">
         <x:v>Bivalvia</x:v>
       </x:c>
       <x:c r="G2" t="str">
         <x:v>Mytilida</x:v>
       </x:c>
       <x:c r="H2" t="str">
         <x:v>Mytilidae</x:v>
       </x:c>
       <x:c r="I2" t="str">
         <x:v>Perna</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
@@ -1763,199 +2350,229 @@
       </x:c>
       <x:c r="U1" t="str">
         <x:v>Height maximum (mm)</x:v>
       </x:c>
       <x:c r="V1" t="str">
         <x:v>Height maximum notes</x:v>
       </x:c>
       <x:c r="W1" t="str">
         <x:v>Density minimum (head/m2)</x:v>
       </x:c>
       <x:c r="X1" t="str">
         <x:v>Density minimum notes</x:v>
       </x:c>
       <x:c r="Y1" t="str">
         <x:v>Density maximum (head/m2)</x:v>
       </x:c>
       <x:c r="Z1" t="str">
         <x:v>Density maximum notes</x:v>
       </x:c>
       <x:c r="AA1" t="str">
         <x:v>Molecular information notes</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str">
-        <x:v>&lt;p&gt;&lt;em&gt;Perna viridis &lt;/em&gt;has a typical mussel shape and can reach 165 mm in length. The key feature is the bright green to blue-green shell in juveniles&lt;em&gt;. &lt;/em&gt;Older individuals tend to be a darker brown (Siddall, 1980).&lt;/p&gt;
+        <x:v>&lt;p&gt;&lt;strong&gt;Identification Characteristics&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Shell appearance &lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;n green mussels appear different depending on their life stage. Juvenile mussels often have a bright green or blue-green shell, sometimes with stripes or brown tones. As they grow older, their shells usually turn darker, ranging from greenish-blue to brown with a distinct green edge.&lt;/p&gt;
+&lt;p&gt;The outside of the shell is smooth and shows faint growth rings. Inside, the shell is shiny and smooth, with pale blue or green colours. There’s also a small ridge inside where the mussel’s ligament attaches.&lt;/p&gt;
+&lt;p&gt;They generally grow to a maximum length, between 80 mm and 100 mm.&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Shell colour&lt;/strong&gt;: bright green to blue-green shell in juveniles&lt;em&gt;.&amp;nbsp;&lt;/em&gt;Older individuals tend to be a darker brown (Siddall 1980).&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Ventral margin:&lt;/strong&gt;&amp;nbsp;Straight or weakly concave.&amp;nbsp;&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Adductor muscle:&amp;nbsp;&lt;/strong&gt;The posterior adductor muscle is large, and kidney shaped&lt;strong&gt;.&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;Refer to Asian green mussel diagram on this page for key identification features.&amp;nbsp;&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="B2" t="str">
         <x:v>Adult</x:v>
       </x:c>
       <x:c r="C2" t="str">
         <x:v/>
       </x:c>
       <x:c r="D2" t="str">
         <x:v/>
       </x:c>
       <x:c r="E2" t="str">
         <x:v/>
       </x:c>
       <x:c r="F2" t="str">
         <x:v/>
       </x:c>
       <x:c r="G2" t="str">
-        <x:v>&lt;p&gt;Sexes are separate. Adults spawn gametes into the water column, where fertilisation is external. At 26 °C prodissoconch I stage (D-larvae) is reached 14-18 hours after fertilisation. The first byssus is produced 10 to 20 days after fertilisation and indicates the onset of metamorphosis (Siddall, 1980). Once the veligers settle to the sea floor, they attach to hard surfaces with the byssal threads and develop the juvenile form.&lt;/p&gt;
+        <x:v>&lt;p&gt;Asian green mussels have separate sexes and reproduce via external fertilisation in the water column.&lt;/p&gt;
+&lt;p&gt;The prodissoconch I stage (earliest or original shell) is reached 14-18 hours after fertilisation.&lt;/p&gt;
+&lt;p&gt;The first byssus (attachment filaments) are produced 10 to 20 days after fertilisation and indicates the onset of metamorphosis. Once the veligers (final larval stage) settle to the sea floor, they attach to hard surfaces with the byssal threads and develop the juvenile form (Siddall 1980).&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="H2" t="str">
-        <x:v>&lt;p&gt;The periostracum in juveniles is typically green to blue-green, and when they mature to adults the older more central parts of the shell tend to be various shade of brown (Siddall, 1980).&lt;/p&gt;
+        <x:v>&lt;p&gt;The periostracum in juveniles is typically green to blue-green, and when they mature to adults the older more central parts of the shell tend to be various shade of brown (Siddall 1980).&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="I2" t="str">
-        <x:v>&lt;p&gt;&lt;em&gt;Perna viridis&lt;/em&gt; can reach 165 mm in length, but is usually 80-100 mm. It is a typical mussel shape, roughly trigonal-ovate in outline, swollen when viewed from above, with a sharp beak at the anterior end, and rounded and compressed posteriorly. The beaks are incurved (downturned) and the ventral margin is straight or weakly convex. The outer surface of the shell valves is nearly smooth and covered with periostracum (epidermis) that can be vivid green or dark brownish-green anteriorly, and olive-green posteriorly. However, the periostracum peels off when the animal dies and the shell dries out. The interior of the shell valves is shiny and iridescent (pearly) pale bluish green. The two shell valves are connected by a horny brown ligament and the ridge that supports this ligament is finely pitted. The beak has microscopic hinge teeth, one in the right valve and two in the left valve, that interlock when closed. Where the mantle (the part of the animal that secretes the shell) is attached internally is evident by a circular line (pallial line). The posterior end of this line is sinuous (wavy) a key feature of this species. The shell valves are closed shut by a large, kidney-shaped adductor muscle near the posterior end.&lt;/p&gt;
+        <x:v>&lt;p&gt;Asian green mussels can reach 165 mm in length, but is usually 80-100 mm. The largest recorded collection of adult Asian green mussels&amp;nbsp;in Queensland was 175 mm (DAFF, Evan Rees pers comm, 2025).&lt;/p&gt;
+&lt;p&gt;Refer to the Asian green mussel&lt;em&gt; &lt;/em&gt;diagram on this page for key morphological features.&amp;nbsp;&lt;/p&gt;
+&lt;p&gt;Morphology is a typical mussel shape. It’s roughly trigonal-ovate in outline, swollen when viewed from above, with a sharp beak at the anterior end, and rounded and compressed posteriorly. The shells beaks are incurved (downturned), and the ventral margin is straight or weakly convex.&lt;/p&gt;
+&lt;p&gt;The outer surface of the shell valves is smooth and covered with periostracum (epidermis) that can be vivid green or dark brownish-green anteriorly, and olive-green posteriorly. However, the periostracum peels off when the animal dies and the shell dries out.&lt;/p&gt;
+&lt;p&gt;The shell’s valves interior are shiny and iridescent (pearly) pale bluish green. The two shell valves are connected by a brown ligament and the ridge that supports this ligament is finely pitted. The beak has microscopic hinge teeth. One in the right valve and two in the left valve, that interlock when closed.&amp;nbsp;&lt;/p&gt;
+&lt;p&gt;Where the mantle (the part that secretes the shell) is attached internally, it is evident by a circular line (pallial line). The posterior end of this line is sinuous (wavy).&lt;/p&gt;
+&lt;p&gt;The shell valves are closed shut by a large, kidney-shaped adductor muscle near the posterior end.&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="J2" t="str">
         <x:v/>
       </x:c>
       <x:c r="K2" t="str">
         <x:v>3.0000</x:v>
       </x:c>
       <x:c r="L2" t="str">
         <x:v/>
       </x:c>
       <x:c r="M2" t="str">
         <x:v>230.0000</x:v>
       </x:c>
       <x:c r="N2" t="str">
-        <x:v>&lt;p&gt;&lt;i&gt;Juvenile&lt;/i&gt;&lt;br&gt;
-&lt;br&gt;
+        <x:v>&lt;p&gt;&lt;em&gt;Juvenile&lt;/em&gt;&lt;br&gt;
 25 mm&lt;/p&gt;
+&lt;p&gt;A single confirmed specimen located in Cairns Trintiy Inlet measured 175mm.&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="O2" t="str">
         <x:v/>
       </x:c>
       <x:c r="P2" t="str">
         <x:v/>
       </x:c>
       <x:c r="Q2" t="str">
         <x:v/>
       </x:c>
       <x:c r="R2" t="str">
         <x:v/>
       </x:c>
       <x:c r="S2" t="str">
         <x:v/>
       </x:c>
       <x:c r="T2" t="str">
         <x:v/>
       </x:c>
       <x:c r="U2" t="str">
         <x:v/>
       </x:c>
       <x:c r="V2" t="str">
         <x:v/>
       </x:c>
       <x:c r="W2" t="str">
         <x:v/>
       </x:c>
       <x:c r="X2" t="str">
         <x:v/>
       </x:c>
       <x:c r="Y2" t="str">
         <x:v>35000.0000</x:v>
       </x:c>
       <x:c r="Z2" t="str">
         <x:v/>
       </x:c>
       <x:c r="AA2" t="str">
-        <x:v>&lt;p&gt;&lt;em&gt;P. viridis&lt;/em&gt; can be distinguished from other species of the genus &lt;em&gt;Perna&lt;/em&gt; in having 30 instead of 28 diploid chromosomes (Ahmed, 1974).&lt;/p&gt;
+        <x:v>&lt;p&gt;&lt;em&gt;P. viridis&lt;/em&gt; can be distinguished from other species of the genus &lt;em&gt;Perna&lt;/em&gt; in having 30 instead of 28 diploid chromosomes (Ahmed, 1974).&amp;nbsp;&lt;/p&gt;
+&lt;p&gt;Molecular methods for the detection of &lt;em&gt;Perna spp&lt;/em&gt;. are available, and have a sufficiently high sensitivity to detect &lt;em&gt;P. viridis&lt;/em&gt; from larval stages or tiny settled juveniles.&lt;/p&gt;
 </x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Similar species</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Vegetative cell</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Resting cyst</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>Planozygote</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>Planomeiocyte</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Larvae</x:v>
       </x:c>
       <x:c r="G1" t="str">
         <x:v>Juvenile</x:v>
       </x:c>
       <x:c r="H1" t="str">
         <x:v>Adult</x:v>
       </x:c>
       <x:c r="I1" t="str">
         <x:v>Gametes</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str">
-        <x:v>Mytilus, Perna, Perna canaliculus (Gmelin, 1791), Perna perna (Linnaeus, 1758)</x:v>
+        <x:v>Mytilus edulis (Blue mussel), Perna canaliculus (Gmelin, 1791), Perna perna (Linnaeus, 1758), Septifer bilocularis (Shelf Mussel), Stavelia subdistorta (Giant Hairy Mussel)</x:v>
       </x:c>
       <x:c r="B2" t="str">
         <x:v/>
       </x:c>
       <x:c r="C2" t="str">
         <x:v/>
       </x:c>
       <x:c r="D2" t="str">
         <x:v/>
       </x:c>
       <x:c r="E2" t="str">
         <x:v/>
       </x:c>
       <x:c r="F2" t="str">
         <x:v/>
       </x:c>
       <x:c r="G2" t="str">
         <x:v/>
       </x:c>
       <x:c r="H2" t="str">
-        <x:v>&lt;p&gt;&lt;em&gt;Perna&lt;/em&gt; can be distinguished from all the other genera of mussels by the absence&amp;nbsp;of an anterior adductor muscle close to the beak. &lt;em&gt;Perna&lt;/em&gt; can also be distinguished from &lt;em&gt;Mytilus&lt;/em&gt; by the presence&amp;nbsp;of two posterior retractor scars (one in &lt;em&gt;Mytilus&lt;/em&gt;) and the fact that &lt;em&gt;Perna&lt;/em&gt; is characteristically green-brown in colour whereas &lt;em&gt;Mytilus&lt;/em&gt; is blue-black (Siddall, 1980). &lt;em&gt;Perna viridis&lt;/em&gt; is distinguished from &lt;em&gt;P. perna&lt;/em&gt; and &lt;em&gt;P. canaliculus&lt;/em&gt;, by the shape of the posterior adductor muscle, the shape of the pallial line and the straight or slightly concave ventral margin (Siddall, 1980).&lt;/p&gt;
+        <x:v>&lt;p&gt;Asian green mussels can be misidentified for other exotic Perna species.&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;NOTE:&lt;/strong&gt; All species in the Perna genus are exotic and should be reported to relevant government biosecurity authorities.&lt;/p&gt;
+&lt;p&gt;There are a few key differences that differentiate them from other Perna mussels:&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;No front muscle&lt;/strong&gt;: Asian green mussels can be distinguished from all the other genera of mussels by the absence of an anterior adductor muscle close to the beak.&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Colour and muscle scars&lt;/strong&gt;: Compared to the Mytilus mussel (which is usually blue-black), Asian green mussels are greenish-brown. They also have two small muscle scars near the back of the shell, while Mytilus only has one (Siddall, 1980).&amp;nbsp;&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Differences from other Perna species:&lt;/strong&gt; Asian green mussels are distinguished from &lt;em&gt;P. perna&lt;/em&gt; and &lt;em&gt;P. canaliculus&lt;/em&gt; by the;&lt;/p&gt;
+&lt;ul&gt;
+	&lt;li&gt;shape of the large muscle near the back (posterior adductor muscle)&lt;/li&gt;
+	&lt;li&gt;wavy internal line where the mussel’s body attaches to the shell (called the pallial line)&lt;/li&gt;
+	&lt;li&gt;bottom edge of the shell, which is straight or slightly curved (Siddall, 1980).&lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;Refer to the diagram on this page for a visual guide to these features.&lt;/p&gt;
+&lt;p&gt;&amp;nbsp;&lt;/p&gt;
+&lt;p&gt;&amp;nbsp;&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="I2" t="str">
         <x:v/>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Habitat notes</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Habitat classifications</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Habitat classification notes</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>Tidal ranges</x:v>
@@ -2005,174 +2622,173 @@
       <x:c r="S1" t="str">
         <x:v>Depth minimum notes</x:v>
       </x:c>
       <x:c r="T1" t="str">
         <x:v>Depth maximum (m)</x:v>
       </x:c>
       <x:c r="U1" t="str">
         <x:v>Depth maximum notes</x:v>
       </x:c>
       <x:c r="V1" t="str">
         <x:v>pH minimum (pH)</x:v>
       </x:c>
       <x:c r="W1" t="str">
         <x:v>pH minimum notes</x:v>
       </x:c>
       <x:c r="X1" t="str">
         <x:v>pH maximum (pH)</x:v>
       </x:c>
       <x:c r="Y1" t="str">
         <x:v>pH maximum notes</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str">
         <x:v>&lt;p&gt;&lt;strong&gt;Habitat Summary&lt;/strong&gt;&lt;/p&gt;
-&lt;p&gt;&lt;em&gt;Perna viridis&lt;/em&gt; forms dense populations (up to 35,000 individuals per square metre) on a variety of structures including vessels, wharves, mariculture equipment, buoys and other hard substrata. It is susceptible to overgrowth from other fouling organisms that make it difficult to detect despite its vivid green shell margins. Some shells may be brownish, particularly in larger specimens. The species is mainly found in estuaries with salinities ranging from 18-33 ppt and temperatures from 11-32 °C. &lt;em&gt;P. viridis&lt;/em&gt; has a broad salinity and temperature tolerance (in experimental testing it survived salinities of 0-80 ppt and temperatures of 7-37.5 °C).&lt;/p&gt;
+&lt;p&gt;Asian green mussels&amp;nbsp;can form dense populations on human made hard structures including vessels, wharves, aquaculture equipment and natural hard substrates such as rocks (Baker et al. 2002).&lt;/p&gt;
+&lt;p&gt;The species is mainly found in estuaries with salinities ranging from 18-33 ppt and temperatures from 11-32 °C.&amp;nbsp;Asian green mussels&amp;nbsp;have a broad salinity and temperature tolerance (in experimental testing it survived salinities of 0-80 ppt and temperatures between 7°C - 37.5 °C) (Sivalingam 1977; Lee 1985; Benson et al. 2001).&lt;/p&gt;
+&lt;p&gt;Environmental conditions such as nutrient poor waters may play a role in limiting establishment (Wells 2017).&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;Species Range Map Model Summary&lt;/strong&gt;&lt;/p&gt;
-&lt;p&gt;The temperature tolerances used to develop the potential establishment range map for &lt;em&gt;Perna viridis&lt;/em&gt; were (Adult: 12–37.5 °C, CLP: 24–33 °C) and compiled using the species range mapping methodology outlined by Bloomfield et al., (2021).&lt;/p&gt;
-[...11 lines deleted...]
-&lt;p&gt;CLP: 24-33 °C&lt;/p&gt;
+&lt;p&gt;Using critical life phase data based and water temperature tolerance modelling, results show that areas along the coast of Western Australia, north from Shark Bay, the Northern Territory, Queensland and New South Wales as far south as Port Macquarie are potentially suitable for Asian green mussels (Summerson&lt;strong&gt; &lt;/strong&gt;2025). The predicted distribution in Australia is restricted by the critical life phase temperatures.&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Adult:&lt;/strong&gt; 12–37.5 °C,&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Critical life phase&lt;/strong&gt;: 24–33 °C&lt;/p&gt;
+&lt;p&gt;This modelling was developed using species range mapping methodology (Bloomfield et al., 2021).&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="B2" t="str">
         <x:v>Hard
 &lt;p&gt;This category contains both natural and artificial habitats that are solid, fixed or permanent substrata. Species can reside on or within the habitat type. Naturally occurring hard substrates include bedrock, cobble stones and rocky reef structures. Artificial hard substrate include marine infrastructure such as wharf pylons and boat ramps. &amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&lt;/p&gt;
 Artificial
 Bedrock
 Pylons (concrete and timber)
+Reef
 Vessel
 Wood
 Tidal
 Low Tide
 Mid Tide
 Sub-tidal
 Vessel
-&lt;p&gt;This category refers to habitats associated with maritime transport and commercial shipping vessels. Known areas for species to inhabit on shipping vessels include hulls and tanks for the storage of ballast water. Species can reside in dry ballast, ballast water, in the sediment layer or on the sediment-water interface formed inside ballast tanks.&lt;/p&gt;
+&lt;p&gt;This category refers to habitats associated with maritime transport and commercial shipping vessels. Known areas for species to inhabit on shipping vessels include hulls and ballast water tanks. Species can reside in ballast water, in the sediment layer or on the sediment-water interface inside ballast tanks.&lt;/p&gt;
 Ballast Water
 Hull Biofouling
 </x:v>
       </x:c>
       <x:c r="C2" t="str">
-        <x:v>&lt;p&gt;Larvae are planktonic. Adults are attached to the bottom by byssal threads.&lt;/p&gt;
+        <x:v>&lt;p&gt;Larvae are planktonic. Adults attach to hard structures by byssal threads.&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="D2" t="str">
         <x:v>Low Tide, Mid Tide, Sub-tidal</x:v>
       </x:c>
       <x:c r="E2" t="str">
         <x:v/>
       </x:c>
       <x:c r="F2" t="str">
         <x:v>12.0000</x:v>
       </x:c>
       <x:c r="G2" t="str">
         <x:v>&lt;p&gt;&lt;strong&gt;Adult&lt;/strong&gt;&lt;br&gt;
-&lt;br&gt;
-No mortality &amp;lt;33.5 °C, 20% mortality at 36.5 °C and 50% mortality at 37.5 °C (Segnini de Bravo et al., 1997). 35 °C 50% mortality (Sivalingam, 1977). India water temps range 25.9 (Dec) - 30.9 (May/June) - 31.3 °C (Oct) (Rajagopal et al., 1998). In southwestern Florida the species survives in temperatures of 13 to 30 °C (McFarland et al., 2014)&lt;/p&gt;
+No mortality occurred less than 33.5 °C, 20% mortality occurred at 36.5 °C and 50% mortality occurred at 37.5 °C (Segnini de Bravo et al., 1998).&lt;/p&gt;
+&lt;p&gt;Water temperature 35 °C caused 50% mortality (Sivalingam, 1977).&lt;/p&gt;
+&lt;p&gt;In southwestern Florida the species survives in temperatures of 13 to 30 °C (McFarland et al., 2014).&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="H2" t="str">
         <x:v>33.5000</x:v>
       </x:c>
       <x:c r="I2" t="str">
         <x:v>&lt;p&gt;&lt;strong&gt;Adult&lt;/strong&gt;&lt;/p&gt;
-&lt;p&gt;Southwest Florida, USA, populations had a water temperature tollerance of 13 - 30°C (McFarland et al., 2015)&lt;/p&gt;
+&lt;p&gt;In Southwest Florida, USA, populations had a water temperature tolerance between 13 - 30°C (McFarland et al., 2015).&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="J2" t="str">
         <x:v>24.0000</x:v>
       </x:c>
       <x:c r="K2" t="str">
         <x:v>&lt;p&gt;&lt;strong&gt;Adult&lt;/strong&gt;&lt;br&gt;
 &lt;br&gt;
-2% mortality at 4ppt and 4% mortality at 0ppt and remainder survived the 11 day duration of expt (Segnini de Bravo et al., 1997). 50% mortality at 24ppt (Sivalingam, 1977). Salintiy ranges in India 27-35ppt (Rajagopal et al., 1998).). In southwestern Florida the species survives in salinities as low as 6 if the decrease is gradual, but there is significant mortality at 15 if the salinity is rapidly decreased. At low salinities shell closure and byssal thread formation are inhibited. There is a synergistic effect between exposure and temperature (McFarland et al., 2014)&lt;/p&gt;
+Asian green mussels exhibit a broad salinity tolerance. Only 2% mortality occurred at 4 parts per thousand (ppt) and 4% at 0 ppt, with the remainder surviving an 11-day exposure (Segnini de Bravo et al., 1998). At the upper end of the range, 50% mortality occurs at 24 ppt (Sivalingam, 1977). In natural conditions, populations in India typically inhabit waters with salinities between 27 and 35 ppt (Rajagopal et al., 1998).&lt;/p&gt;
+&lt;p&gt;In southwestern Florida the species survives in salinities as low as 6 ppt if the decrease is gradual, but there is significant mortality at 15 ppt if the salinity is rapidly decreased.&lt;/p&gt;
+&lt;p&gt;At low salinities shell closure and byssal thread formation are inhibited. There is a synergistic effect between exposure and temperature (McFarland et al., 2014).&lt;/p&gt;
+&lt;p&gt;&amp;nbsp;&lt;/p&gt;
+&lt;p&gt;&amp;nbsp;&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="L2" t="str">
         <x:v>80.0000</x:v>
       </x:c>
       <x:c r="M2" t="str">
         <x:v>&lt;p&gt;&lt;strong&gt;Adult&lt;/strong&gt;&lt;br&gt;
 &lt;br&gt;
-80 ppt (Sivalingam, 1977) 50% salinity tolerance. Lethal salinities 0 and 64ppt (Segnini de Bravo et al., 1997). Present in hypersaline lagoon (58ppt) in Venezuela (Segnini de Bravo et al., 1997).&lt;/p&gt;
+80 ppt 50% salinity tolerance (Sivalingam, 1977). Lethal salinities 0ppt and 64ppt (Segnini de Bravo et al., 1998).&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="N2" t="str">
         <x:v>4.1900</x:v>
       </x:c>
       <x:c r="O2" t="str">
         <x:v>&lt;p&gt;&lt;strong&gt;Adult&lt;/strong&gt;&lt;br&gt;
 India in June (Rajagopal et al., 1998).&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="P2" t="str">
         <x:v>6.2400</x:v>
       </x:c>
       <x:c r="Q2" t="str">
         <x:v>&lt;p&gt;&lt;strong&gt;Adult&lt;/strong&gt;&lt;br&gt;
 India in September (Rajagopal et al., 1998).&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="R2" t="str">
         <x:v>0.0000</x:v>
       </x:c>
       <x:c r="S2" t="str">
         <x:v>&lt;p&gt;Intertidal&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="T2" t="str">
         <x:v>12.0000</x:v>
       </x:c>
       <x:c r="U2" t="str">
         <x:v>&lt;p&gt;Vakily, 1989&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="V2" t="str">
         <x:v>3.5000</x:v>
       </x:c>
       <x:c r="W2" t="str">
-        <x:v>&lt;p&gt;&lt;strong&gt;Adult&lt;/strong&gt;&lt;br&gt;
-(Sivalingam, 1977) 50% pH tolerance.&lt;/p&gt;
+        <x:v>&lt;p&gt;&lt;strong&gt;Adult&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;50% pH tolerance (Sivalingam, 1977).&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="X2" t="str">
         <x:v>8.0000</x:v>
       </x:c>
       <x:c r="Y2" t="str">
         <x:v>&lt;p&gt;&lt;strong&gt;Adult&lt;/strong&gt;&lt;br&gt;
-Maintained in laboratory at pH7-8 (Segnini de Bravo et al., 1997).&lt;/p&gt;
+Maintained in laboratory at pH 7-8 (Segnini de Bravo et al., 1997).&lt;/p&gt;
 </x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Reproduction notes</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Temperature minimum (C)</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Temperature minimum notes</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>Temperature maximum (C)</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>Temperature maximum notes</x:v>
@@ -2204,128 +2820,134 @@
       <x:c r="N1" t="str">
         <x:v>Life cycle duration minimum (days)</x:v>
       </x:c>
       <x:c r="O1" t="str">
         <x:v>Life cycle duration minimum notes</x:v>
       </x:c>
       <x:c r="P1" t="str">
         <x:v>Life cycle duration maximum (days)</x:v>
       </x:c>
       <x:c r="Q1" t="str">
         <x:v>Life cycle duration maximum notes</x:v>
       </x:c>
       <x:c r="R1" t="str">
         <x:v>Cues</x:v>
       </x:c>
       <x:c r="S1" t="str">
         <x:v>Strategy</x:v>
       </x:c>
       <x:c r="T1" t="str">
         <x:v>Season</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str">
         <x:v>&lt;p&gt;&lt;strong&gt;Reproduction Summary&lt;/strong&gt;&lt;br&gt;
-Sexes are separate and fertilisation is external. Males and females spawn sperm and eggs into the water column where fertilisation is external. Fertilised eggs develop into veliger larvae and remain in the water column for two weeks before settling as juveniles.&lt;/p&gt;
+Spawning of&amp;nbsp;&lt;em&gt;P.&amp;nbsp;viridis&lt;/em&gt;&amp;nbsp;is initiated in response to environmental triggers such as high food availablity, temperature fluctuations, and physical disturbances such as salinity changes (Sallih, 2005) and (Asaduzzaman, et al 2019).&amp;nbsp;&lt;/p&gt;
+&lt;p&gt;Sexes are separate, and fertilisation occurs externally. Males and females spawn sperm and eggs into the water column. Fertilised eggs develop into veliger larvae and remain in the water column for two weeks before settling as juveniles.&lt;/p&gt;
+&lt;p&gt;Reproduction can be assessed visually using gonad colour and the proportion of visceral mass occupied by gonad tissue. A rapid field-based matrix developed by McDonald et al. (2018) classifies spawning likelihood as low, medium, or high based on these indicators. Gonad colour is the most reliable predictor of maturity, with intense colour indicating high spawning potential. This method provides a practical tool for estimating reproductive stage without histological analysis.&lt;/p&gt;
+&lt;p&gt;McDonald (2012) also reported a possible spawning event on a&amp;nbsp;vessel at Garden Island, WA caused by an increased water temperature “heat pulse”. An alternative explanation is that the mussels had been spawned in Asia and the growth rates depressed in oligotrophic open ocean and cold New Zealand waters where the vessel operated before arriving in Australia.&lt;/p&gt;
+&lt;p&gt;&amp;nbsp;&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="B2" t="str">
         <x:v>21.0000</x:v>
       </x:c>
       <x:c r="C2" t="str">
         <x:v>&lt;p&gt;Vakily (1989)&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="D2" t="str">
         <x:v>28.0000</x:v>
       </x:c>
       <x:c r="E2" t="str">
         <x:v>&lt;p&gt;Vakily (1989)&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="F2" t="str">
         <x:v>25.0000</x:v>
       </x:c>
       <x:c r="G2" t="str">
         <x:v>&lt;p&gt;Vakily (1989)&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="H2" t="str">
         <x:v>35.0000</x:v>
       </x:c>
       <x:c r="I2" t="str">
         <x:v>&lt;p&gt;Vakily (1989)&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="J2" t="str">
         <x:v>120.0000</x:v>
       </x:c>
       <x:c r="K2" t="str">
-        <x:v>&lt;p&gt;&lt;strong&gt;Adult&lt;/strong&gt;&lt;br&gt;
-[...4 lines deleted...]
-&amp;nbsp;&lt;/p&gt;
+        <x:v>&lt;p&gt;&lt;strong&gt;Adult&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;In January 2026, six Asian green mussels were found attached to a pontoon in Weipa and had grown to up to 98 mm over a nine‑month period. The pontoon was clean when placed in the water in April 2025 and retrieved in January 2026, providing an indicative growth rate under local environmental conditions of Northern Australia (Nanum Wungthim Land &amp;amp; Sea Management Group, 2026).&amp;nbsp;&lt;/p&gt;
+&lt;p&gt;&lt;br&gt;
+Asian green mussels are capable of rapid growth, particularly under favourable conditions. Reported growth rates include approximately 5 mm per month Victoria harbour Hong Kong (Lee, 1985, 1988); 49.7 mm/year Tolo Harbour, Hong Kong (Cheung, 1993), 120 mm per year in India (Rajagopal et al., 1998).&amp;nbsp;Asian green mussels&amp;nbsp;are capable of high growth rates, up to 10mm per month, especially under favourable conditions.&lt;/p&gt;
+&lt;p&gt;On the southeast coast of India, the mussel could reach 119mm shell length in the first year and 152mm in the second year (Rajagopal et al., 2006). &amp;nbsp;&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="L2" t="str">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M2" t="str">
-        <x:v>&lt;p&gt;Mature at 2-3 months at 15-30 mm shell length (Hicks et al., 2001).&lt;/p&gt;
+        <x:v>&lt;p&gt;They reach sexual maturity at 2-3 months, at approximate shell length of 15-30 mm (Hicks et al., 2001).&lt;/p&gt;
+&lt;p&gt;&amp;nbsp;&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="N2" t="str">
         <x:v/>
       </x:c>
       <x:c r="O2" t="str">
         <x:v/>
       </x:c>
       <x:c r="P2" t="str">
         <x:v>1095</x:v>
       </x:c>
       <x:c r="Q2" t="str">
         <x:v>&lt;p&gt;&lt;strong&gt;Adult&lt;/strong&gt;&lt;br&gt;
-Life span of 2-3 years, though it does vary between populations (Hicks et al., 2001).&lt;/p&gt;
+The life span is between 2-3 years (Hicks et al., 2001).&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="R2" t="str">
         <x:v>&lt;p&gt;&lt;strong&gt;Reproduction Cue&lt;/strong&gt;&lt;br&gt;
-Spawning is triggered in early summer by rising water temperatures and occurs again in Autumn as temperatures fall. Transfer of ripe adults from 22 °C water to 35 °C triggers spawning (Siddall, 1980).&lt;br&gt;
-[...2 lines deleted...]
-Spat settlement and growth rate primarily influenced by water flow (Rajagopal et al., 1998).&lt;/p&gt;
+Spawning is triggered in early Summer by rising water temperatures and occurs again in Autumn as temperatures fall. Transfer of ripe adults from 22 °C water to 35 °C triggers spawning (Siddall, 1980).&amp;nbsp;Within its native range, P. viridis has shown reproductive strategies ranging between one (Lee 1985) or two spawning peaks per year (Rajagopal et al. 1998).&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Settlement Cues&lt;/strong&gt;&lt;br&gt;
+Spat settlement and growth rate is primarily influenced by water flow (Rajagopal et al., 1998).&lt;/p&gt;
+&lt;p&gt;&amp;nbsp;&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="S2" t="str">
-        <x:v>&lt;p&gt;In tropical/subtropical populations, &lt;em&gt;P. viridis&lt;/em&gt; tends to spawn sporadically (Hicks et al., 2001).&lt;/p&gt;
+        <x:v>&lt;p&gt;In tropical and subtropical waters, spawning can be sporadic (Hicks et al., 2001).&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="T2" t="str">
-        <x:v>&lt;p&gt;India spawning March-June (May peak) and Sept-Oct (Oct peak) (Rajagopal et al., 1998). Hong Kong: Tolo Harbour spawning July-Sept and Nov-March (Cheung, 1993). Hong Kong: Victoria Harbour spawning June-Sept (Lee, 1985, 1988).&lt;/p&gt;
+        <x:v>&lt;p&gt;&lt;strong&gt;India&lt;/strong&gt;: Spawning happens twice a year. Once from March to June (with a peak in May), and again from September to October (peak in October) (Rajagopal et al., 1998).&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Hong Kong&amp;nbsp; (Tolo Harbour)&amp;nbsp;&lt;/strong&gt;: Spawning occurs from July to September and again from November to March (Cheung, 1993).&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Hong Kong (Victoria Harbour)&lt;/strong&gt;: Spawning mainly takes place from June to September (Lee, 1985, 1988).&lt;/p&gt;
 </x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Notes</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Trophic status</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Trophic status notes</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>Vegetative cell</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>Resting cyst </x:v>
@@ -2401,125 +3023,126 @@
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Resting cyst</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>Planozygote</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>Planomeiocyte</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Larvae</x:v>
       </x:c>
       <x:c r="G1" t="str">
         <x:v>Juvenile</x:v>
       </x:c>
       <x:c r="H1" t="str">
         <x:v>Adult</x:v>
       </x:c>
       <x:c r="I1" t="str">
         <x:v>Gametes</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str">
-        <x:v>&lt;p&gt;&lt;em&gt;Mytella strigata &lt;/em&gt;(Hanley, 1843)&lt;em&gt;&amp;nbsp;&lt;/em&gt;has recently invaded the natural habitat of &lt;em&gt;P. viridis i&lt;/em&gt;n Singapore and the Gulf of Thailand. &lt;em&gt;Mytella strigata &lt;/em&gt;has overgrown and replaced&lt;em&gt; P. viridis&lt;/em&gt; in some of these habitats (Lim et al., 2018; Sanpanich &amp;amp; Wells, 2019).&lt;/p&gt;
+        <x:v>&lt;p&gt;There is evidence that&lt;em&gt; Mytella strigata&amp;nbsp;&lt;/em&gt;(&lt;em&gt;Charru mussel&lt;/em&gt;)&amp;nbsp;may outcompete&lt;em&gt;&amp;nbsp;&lt;/em&gt;Asian green mussels&amp;nbsp;in some habitats the inner Gulf of Thailand (Sanpanich &amp;amp; Wells 2019).&lt;/p&gt;
+&lt;p&gt;&lt;em&gt;M. strigata&lt;/em&gt; may cause considerable disruption to the Asian green mussel fishery and marine ecosystems in Southeast Asia.&lt;/p&gt;
+&lt;p&gt;Asian green mussels have shown competitive dominance over &lt;em&gt;Perna perna&lt;/em&gt; in areas where both species co-exist. Studies by Vakily (1989) and Segnini de Bravo et al. (1998) indicate that Asian green mussels tends to displace &lt;em&gt;P. perna&lt;/em&gt; populations, suggesting a strong competitive advantage in shared habitats.&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="B2" t="str">
         <x:v/>
       </x:c>
       <x:c r="C2" t="str">
         <x:v/>
       </x:c>
       <x:c r="D2" t="str">
         <x:v/>
       </x:c>
       <x:c r="E2" t="str">
         <x:v/>
       </x:c>
       <x:c r="F2" t="str">
         <x:v/>
       </x:c>
       <x:c r="G2" t="str">
         <x:v/>
       </x:c>
       <x:c r="H2" t="str">
-        <x:v>&lt;p&gt;In the few places that both &lt;em&gt;P. viridis&lt;/em&gt; and &lt;em&gt;P. perna&lt;/em&gt; are found together i.e. Sri Lanka (Vakily, 1989) and Venezuela (Segnini de Bravo et al., 1997) &lt;em&gt;P. viridis&lt;/em&gt; is displacing &lt;em&gt;P. perna&lt;/em&gt;. Furthermore, &lt;em&gt;P. viridis&lt;/em&gt; can live in locations that are highly contaminated with industrial and human pollution, unlike many other species that cannot tolerate such conditions.&lt;/p&gt;
-</x:v>
+        <x:v/>
       </x:c>
       <x:c r="I2" t="str">
         <x:v/>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Notes</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Vegetative cell</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Resting cyst </x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>Planozygote</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>Planomeiocyte </x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Larvae </x:v>
       </x:c>
       <x:c r="G1" t="str">
         <x:v>Juvenile</x:v>
       </x:c>
       <x:c r="H1" t="str">
         <x:v>Adult</x:v>
       </x:c>
       <x:c r="I1" t="str">
         <x:v>Gametes</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str">
-        <x:v>&lt;p&gt;&lt;strong&gt;Consumers Summary&lt;/strong&gt;&lt;br&gt;
-[...1 lines deleted...]
-</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B2" t="str">
         <x:v/>
       </x:c>
       <x:c r="C2" t="str">
         <x:v/>
       </x:c>
       <x:c r="D2" t="str">
         <x:v/>
       </x:c>
       <x:c r="E2" t="str">
         <x:v/>
       </x:c>
       <x:c r="F2" t="str">
         <x:v/>
       </x:c>
       <x:c r="G2" t="str">
-        <x:v/>
+        <x:v>&lt;p&gt;The mud crab,&amp;nbsp;&lt;em&gt;Scylla serrata&lt;/em&gt;, has been found to be the primary predator of juveniles (Vakily 1989; Eldredge, 1994).&lt;/p&gt;
+</x:v>
       </x:c>
       <x:c r="H2" t="str">
-        <x:v>&lt;p&gt;Numerous species of starfish, crabs, fish and octopus prey on &lt;em&gt;P. viridis&lt;/em&gt;. The mud crab, &lt;em&gt;Scylla serrata&lt;/em&gt;, has been found to be the principle predator for both young and adult &lt;em&gt;P. viridis&lt;/em&gt; in the Philippines, Malaysia, Brunei Darussalam, and the Pacific Islands (Vakily, 1989; Eldredge, 1994).&lt;/p&gt;
+        <x:v>&lt;p&gt;Star fish, crabs, fish and octopus prey on&amp;nbsp;Asian green mussels. The mud crab,&amp;nbsp;&lt;em&gt;Scylla serrata&lt;/em&gt;, is the primary predator adult&amp;nbsp;&lt;em&gt;Asian green mussels&lt;/em&gt;&amp;nbsp;in the Philippines, Malaysia, Brunei Darussalam, and the Pacific Islands (Vakily 1989; Eldredge, 1994).&lt;/p&gt;
+&lt;p&gt;&amp;nbsp;&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="I2" t="str">
         <x:v/>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>