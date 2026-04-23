--- v2 (2026-04-03)
+++ v3 (2026-04-23)
@@ -1,78 +1,78 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30e7ced7c86746be" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf1b1be5ebba47f2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="R5f8142ebaf9641b6"/>
-[...15 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="Re4b062694fa54237"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="Rde373a5efeb64f39"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="General" sheetId="2" r:id="Ra7ea8141493a4801"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Identification" sheetId="3" r:id="Rac73348d533d4f1b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Similar species" sheetId="4" r:id="R1b877840b1b445fe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Habitat" sheetId="5" r:id="Rf03bc5cff98f4c8e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Reproduction and growth" sheetId="6" r:id="R92d5dc428b434f41"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Feeding" sheetId="7" r:id="R50834caf2c52440e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Competitors" sheetId="8" r:id="R6bb3cfbc658a4b76"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Predators" sheetId="9" r:id="Rd2001b5dad4142a2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Vectors" sheetId="10" r:id="R8605fd02dc4e4571"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Impacts" sheetId="11" r:id="R231818fb50f94ae7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Controls" sheetId="12" r:id="R4f7e6321c6b04774"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Species controls" sheetId="13" r:id="R81dcd87970df4c81"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Additional information" sheetId="14" r:id="R17aba7cbf019483f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="References" sheetId="15" r:id="Rb59c7eedde724cf1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Images" sheetId="16" r:id="Rfd97f98634854faf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="Rd3ed96a2182b406d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5f8142ebaf9641b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R37bb6d43ac9d44df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R2ca192b4165c4946" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="Rf49f1f3926724767" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="R7b28cb48eaee4139" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="R306745d757364ec8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="R085d9517c8fe4c3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="R5f2a3cbebd254107" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="R902f18075aeb4ea3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="R037ddad97c244787" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="R6633b61251b74b12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="Ra1dbd6f54f5c4f4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="Rf67b222f03ee48e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="Rafe0133cfdaa47e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="Rc86a29cae86f4f39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="Rd5dd0bdbef4c47e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="Re4b062694fa54237" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rde373a5efeb64f39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Ra7ea8141493a4801" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rac73348d533d4f1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="R1b877840b1b445fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="Rf03bc5cff98f4c8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="R92d5dc428b434f41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="R50834caf2c52440e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="R6bb3cfbc658a4b76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="Rd2001b5dad4142a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="R8605fd02dc4e4571" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="R231818fb50f94ae7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="R4f7e6321c6b04774" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="R81dcd87970df4c81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="R17aba7cbf019483f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="Rb59c7eedde724cf1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="Rfd97f98634854faf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="Rd3ed96a2182b406d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Scientific name</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Common name</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Developments</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>General description</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>ID card URL</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Australian distribution</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -89,52 +89,52 @@
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str">
         <x:v>Perna viridis (Linnaeus, 1758)</x:v>
       </x:c>
       <x:c r="B2" t="str">
         <x:v>Asian green mussel</x:v>
       </x:c>
       <x:c r="C2" t="str">
         <x:v>&lt;p&gt;Asian green mussels poses biosecurity risks to marine ecosystems, aquaculture, and infrastructure. This invasive species was most recently detected in Weipa’s marine environment, in September 2024 (Summerson&lt;em&gt; &lt;/em&gt;2025). The Queensland Government has undertaken delimitation surveillance to determine the extent of the incursion (Summerson&lt;em&gt; &lt;/em&gt;2025).&lt;/p&gt;
 &lt;p&gt;Asian green mussels have been regularly found fouling commercial and recreational vessels arriving at Australian ports from Southeast Asia (Heersink et al. 2014). Anchor wells, sea chests and internal seawater systems are common areas where they have been detected. Asian green mussels have also been detected on apprehended foreign fishing vessels.&lt;/p&gt;
 &lt;p&gt;Past environmental detections of Asian green mussels:&lt;/p&gt;
 &lt;ul&gt;
 	&lt;li&gt;2001: Cairns Trinity Inlet (infestation died out naturally)&lt;/li&gt;
 	&lt;li&gt;2019: Mornington Island (dead specimens on driftwood)&lt;/li&gt;
 	&lt;li&gt;2019: Amrun Port, Weipa (settlement plate)&lt;/li&gt;
 	&lt;li&gt;2019: Escape River (aquaculture farm)&lt;/li&gt;
 	&lt;li&gt;2021: Cairns Trinity Inlet (long-term moored vessel)&lt;/li&gt;
 	&lt;li&gt;2024: Weipa’s marine environment (local operated vessel, pontoon and moorings)&lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;Surveillance indicated no established populations at these locations.&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="D2" t="str">
-        <x:v>&lt;p&gt;Asian green mussels are listed as a nationally significant pest on both the Australian Priority Marine Pest List (APMPL) and the national priority Exotic Environmental Pest List (EEPL). The species is also listed on several State and Territory government marine pest lists.&lt;/p&gt;
-&lt;p&gt;&lt;strong&gt;The key features:&lt;/strong&gt;&lt;/p&gt;
+        <x:v>&lt;p&gt;Asian green mussels are listed as a nationally significant pest on both the Australian Priority Marine Pest List (APMPL) and the national priority Exotic Environmental Pest List (EEPL). The species is also listed on several State and Territory government marine pest list.&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Key identification features:&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;Asian green mussels are large, conspicuous bivalves found individually or in dense clusters. The adult mussel typically measures between 80 and 100 mm long (Vakily 1989).&lt;/p&gt;
 &lt;p&gt;Shell colour: bright green to blue-green shell in juveniles&lt;em&gt;.&amp;nbsp;&lt;/em&gt;Older individuals tend to be a darker brown (Siddall 1980).&lt;/p&gt;
 &lt;p&gt;Ventral margin:&amp;nbsp;Straight or weakly concave.&amp;nbsp;&lt;/p&gt;
 &lt;p&gt;Adductor muscle:&amp;nbsp;The posterior adductor muscle is large, and kidney shaped&lt;strong&gt;.&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;Refer to diagnostic figures on this page.&lt;/p&gt;
 &lt;p&gt;If introduced to Australia, Asian green mussels is most likely to establish in northern Australian ports, where water temperature conditions are favourable for Asian green mussel establishment.&lt;/p&gt;
 &lt;p&gt;&amp;nbsp;&lt;/p&gt;
 &lt;p&gt;&amp;nbsp;&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="E2" t="str">
         <x:v>https://www.marinepests.gov.au/pests/identify/asian-green-mussel</x:v>
       </x:c>
       <x:c r="F2" t="str">
         <x:v>Not Established</x:v>
       </x:c>
       <x:c r="G2" t="str">
         <x:v>Queensland</x:v>
       </x:c>
       <x:c r="H2" t="str">
         <x:v>Non-native</x:v>
       </x:c>
       <x:c r="I2" t="str">
         <x:v>South-east Asia</x:v>
       </x:c>
@@ -146,62 +146,62 @@
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Notes</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Vectors</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str">
         <x:v>&lt;p&gt;Vessels are the primary vector of Asian green mussels, either in ballast water or as biofouling on vessel hulls. Gilg et al. (2014) used a combination of field collections and oceanographic modelling&lt;em&gt; &lt;/em&gt;to suggest Asian green mussels arrived in the Caribbean on vessels.&amp;nbsp;&lt;/p&gt;
 &lt;p&gt;Heersink et al. (2014) demonstrated that the species has been transported to Australia on numerous occasions as vessel biofouling. Asian green mussels have been commonly detected in niches of vessels arriving from Southeast Asian ports. For example, Asian green mussels have been found in bow thruster tunnels, sea chests, anchor wells, seawater piping systems and around stern niche areas of vessels.&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="B2" t="str">
         <x:v>Vector type: Fisheries and Aquaculture
-Vector type description: &lt;p&gt;Vectors types associated with fisheries and aquaculture and trade activities. Examples of&amp;nbsp; vectors from this class are the deliberately translocation&amp;nbsp;of oysters&amp;nbsp; for aquaculture purposes or discarded fishing equipment which is fouled with marine organisms.&amp;nbsp;&lt;/p&gt;
+Vector type description: &lt;p&gt;Vectors types associated with fisheries and aquaculture and trade activities. Examples of vectors from this class are the deliberately translocation&amp;nbsp;of oysters for aquaculture purposes or discarded fishing equipment which is fouled with marine organisms.&amp;nbsp;&lt;/p&gt;
 Vectors:
 Vector: Fisheries - Intentional (Not mollusc)
 Description: &lt;p&gt;The deliberate translocation of fish and crustaceans involves moving species from one region to another to establish or enhance a fishery. This practice may occur in aquaculture, when non-native species are introduced to support production goals.&lt;/p&gt;
 Vector type: Vessels
 Vector type description: &lt;p&gt;Vectors associated with maritime transport and shipping activities. Vessels include bulk carriers, container ships, passenger vessels, fishing vessels, illegal foreign entry vessels and recreational vessels. Ballast water can potentially transport marine species in vessel ballast tanks and via biofouling on the exterior of vessels or internal water systems and equipment. &amp;nbsp;&amp;nbsp;&lt;/p&gt;
 Vectors:
 Vector: Ballast Water
 Description: &lt;p&gt;Various types and life stages of aquatic species can be transported in&amp;nbsp;ballast water. Species taken up in ballast water can be discharged from vessels if it’s not correctly managed. Marine pests can also survive within ballast tank sediments.&lt;/p&gt;
 &lt;p&gt;&amp;nbsp;&lt;/p&gt;
 Vector: Biofouling
-Description: &lt;p&gt;Biofouling is the accumulation of sessile or mobile marine organisims on submerged parts of vessels. When marine pests attach to vessel hulls or niche areas (e.g. sea chests, propeller shafts or rudders), they can be transported to new locations. Introduction can occur through (1) A fouling species spawning event from the external or internal parts of a vessel while in port and its successful establishment. (2) The dislodgement of fouling species from a vessel accidentally such as abrasion with wharf structures, or deliberately through in-water cleaning activities; and (3) The sinking of fouled vessels either deliberately or accidentally.&lt;/p&gt;
+Description: &lt;p&gt;Biofouling is the accumulation of sessile or mobile marine organisms on submerged parts of vessels. When marine pests attach to vessel hulls or niche areas (e.g. sea chests, propeller shafts or rudders), they can be transported to new locations. Introduction can occur through (1) A fouling species spawning event from the external or internal parts of a vessel while in port and its successful establishment. (2) The dislodgement of fouling species from a vessel accidentally such as abrasion with wharf structures, or deliberately through in-water cleaning activities; and (3) The sinking of fouled vessels either deliberately or accidentally.&lt;/p&gt;
 </x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Notes</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Impacts</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str">
         <x:v>&lt;p&gt;Asian green mussels can have economic, ecological and human health impacts. Economically, it can adversely impact with water systems of industrial complexes by clogging pipes, increasing corrosion and reducing efficiency. It also affects vessels. Fouling of vessel hulls can raise costs for owners due to increased maintenance, decreased fuel efficiency and blocked or damaged internal water systems.&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="B2" t="str">
         <x:v>Impact type: Economic
@@ -786,774 +786,783 @@
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Reference</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Url</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str">
         <x:v>&lt;p&gt;&lt;em&gt;Nanum Wungthim Land &amp;amp; Sea Management Group (2026). Asian Green Mussel Post Activity Report (2026). Unpublished. &lt;/em&gt;&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="B2" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="3">
       <x:c r="A3" t="str">
-        <x:v>&lt;p&gt;Ahmed M. 1974. Chromosomes of two species of the marine mussel &lt;em&gt;Perna&lt;/em&gt; (Mytilidae: Pelecypoda). Boletin del Instituto Oceanogáfico, Universidad de Oriente, Venezuela, 13, pp. 17 –22.&lt;/p&gt;
+        <x:v>&lt;p&gt;ABARES (2021), The National Priority List of Exotic Environmental Pests, Weeds and Diseases: Information Paper (Version 2.0), ABARES report to client prepared for the Chief Environmental Biosecurity Officer, Department of Agriculture, Water and the Environment, Canberra, ACT. CC BY 4.0.&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="B3" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="4">
       <x:c r="A4" t="str">
+        <x:v>&lt;p&gt;Ahmed M. 1974. Chromosomes of two species of the marine mussel &lt;em&gt;Perna&lt;/em&gt; (Mytilidae: Pelecypoda). Boletin del Instituto Oceanogáfico, Universidad de Oriente, Venezuela, 13, pp. 17 –22.&lt;/p&gt;
+</x:v>
+      </x:c>
+      <x:c r="B4" t="str">
+        <x:v/>
+      </x:c>
+    </x:row>
+    <x:row r="5">
+      <x:c r="A5" t="str">
         <x:v>&lt;p&gt;Asaduzzaman, M., Noor, A.R., Rahman, M.M., Akter, S., Hoque, N.F., Shakil, A. &amp;amp; Wahab, M.A. 2019 Reproductive biology and ecology of the green mussel &lt;em&gt;Perna viridis&lt;/em&gt;: A multidisciplinary approach. &lt;em&gt;Biology&lt;/em&gt;, 8(4), 88. https://doi.org/10.3390/biology8040088&lt;/p&gt;
 &lt;h1&gt;&amp;nbsp;&lt;/h1&gt;
 </x:v>
       </x:c>
-      <x:c r="B4" t="str">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="B5" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="6">
       <x:c r="A6" t="str">
-        <x:v>&lt;p&gt;Baker SM, Baker P, Benson A, Nunez J, Philips E, Williams J (2002) Biopollution by the green mussel, Perna viridis, in the southern United States. 2002 Progress Report. EPA Grant Number: R828898&lt;/p&gt;
+        <x:v>&lt;p&gt;Azanza, MPV, Azanza, RV &amp;amp; Ventura, SR 2005, &lt;a href="https://www.researchgate.net/publication/227753812_Heat_shocking_of_Philippine_green_mussels_Perna_viridis"&gt;Heat shocking of Philippine green mussels, Perna&amp;nbsp;viridis&lt;/a&gt;, &lt;em&gt;International Journal of Food Science and Technology&lt;/em&gt;, vol. 40, no. 7, pp. 689–94.&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="B6" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="7">
       <x:c r="A7" t="str">
-        <x:v>&lt;p&gt;Barber, B. J. Fajans, J. S. Baker, S. M. Baker, P. . 2005, Gametogenesis in the non-native green mussel, &lt;em&gt;Perna viridis&lt;/em&gt;, and the native scorched mussel, Brachidontes exustus, in Tampa Bay, Florida, &lt;em&gt;Journal of Shellfish Research&lt;/em&gt;, vol. 24, pp. 1087-1095.DOI: &lt;u&gt;10.2983/0730-8000(2005)24[1087:GITNGM]2.0.CO;2&lt;/u&gt;&lt;/p&gt;
+        <x:v>&lt;p&gt;Baker SM, Baker P, Benson A, Nunez J, Philips E, Williams J (2002) Biopollution by the green mussel, Perna viridis, in the southern United States. 2002 Progress Report. EPA Grant Number: R828898&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="B7" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="8">
       <x:c r="A8" t="str">
-        <x:v>&lt;p&gt;Bax N, Hayes K, Marshall A, Parry D, Thresher R. 2002. Man-made marinas as sheltered islands for alien marine organisms: establishment and eradication of an alien invasive marine species. In: Veitch CR, CloutMN, editors. Turning the tide: the eradication of invasive species. Proceedings of the International Conference on Eradication of Island Invasives. Occasional Paper of the IUCN Species Survival Commission 27:26–39.&lt;/p&gt;
+        <x:v>&lt;p&gt;Barber, B. J. Fajans, J. S. Baker, S. M. Baker, P. . 2005, Gametogenesis in the non-native green mussel, &lt;em&gt;Perna viridis&lt;/em&gt;, and the native scorched mussel, Brachidontes exustus, in Tampa Bay, Florida, &lt;em&gt;Journal of Shellfish Research&lt;/em&gt;, vol. 24, pp. 1087-1095.DOI: &lt;u&gt;10.2983/0730-8000(2005)24[1087:GITNGM]2.0.CO;2&lt;/u&gt;&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="B8" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="9">
       <x:c r="A9" t="str">
-        <x:v>&lt;p&gt;Beales RW, Lindley RH, 1982. Studies on the growth and aquaculture potential of green mussel, Perna viridis, in Brunei waters. In: Beales RW, Currie DJ, Lindley RH eds. Investigations into fisheries resources in Brunei. Monograph Brunei Museum No. 5:123-126.&lt;/p&gt;
+        <x:v>&lt;p&gt;Bax N, Hayes K, Marshall A, Parry D, Thresher R. 2002. Man-made marinas as sheltered islands for alien marine organisms: establishment and eradication of an alien invasive marine species. In: Veitch CR, CloutMN, editors. Turning the tide: the eradication of invasive species. Proceedings of the International Conference on Eradication of Island Invasives. Occasional Paper of the IUCN Species Survival Commission 27:26–39.&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="B9" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="10">
       <x:c r="A10" t="str">
-        <x:v>&lt;p&gt;Benson AJ, Marelli DC, Frischer ME, Danforth JM, Williams JD (2001) Establishment of the green mussel, Perna viridis (Linnaeus 1758) (Mollusca: Mytillidae) on the west coast of Florida. Journal of Shellfish Research 20: 21–29&lt;/p&gt;
+        <x:v>&lt;p&gt;Beales RW, Lindley RH, 1982. Studies on the growth and aquaculture potential of green mussel, Perna viridis, in Brunei waters. In: Beales RW, Currie DJ, Lindley RH eds. Investigations into fisheries resources in Brunei. Monograph Brunei Museum No. 5:123-126.&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="B10" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="11">
       <x:c r="A11" t="str">
-        <x:v>&lt;p&gt;Cahill, P, Morrisey, D, South, P, Cunningham, S &amp;amp; Davidson, I 2021, &lt;a href="https://www.mpi.govt.nz/dmsdocument/48580"&gt;Treatments for marine pathways management and incursion response: current knowledge and research priorities&lt;/a&gt;, MPI Technical Paper No: 2021/10, Wellington, New Zealand, p. 85.&lt;/p&gt;
+        <x:v>&lt;p&gt;Benson AJ, Marelli DC, Frischer ME, Danforth JM, Williams JD (2001) Establishment of the green mussel, Perna viridis (Linnaeus 1758) (Mollusca: Mytillidae) on the west coast of Florida. Journal of Shellfish Research 20: 21–29&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="B11" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="12">
       <x:c r="A12" t="str">
-        <x:v>&lt;p&gt;Cahill, P., Hickey, C., Lewis, P., Tait, L., Floerl, O. 2019 Treatment agents for biofouling in internal pipework of recreational vessels A review of pipework configurations, biofouling risk, and operational considerations. MPI Technical Paper No: 2019/03. ISBN No: 978-1-98-859420-0 (online) ISSN No: 253-3923 (online).&lt;/p&gt;
+        <x:v>&lt;p&gt;Cahill, P, Morrisey, D, South, P, Cunningham, S &amp;amp; Davidson, I 2021, &lt;a href="https://www.mpi.govt.nz/dmsdocument/48580"&gt;Treatments for marine pathways management and incursion response: current knowledge and research priorities&lt;/a&gt;, MPI Technical Paper No: 2021/10, Wellington, New Zealand, p. 85.&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="B12" t="str">
-        <x:v>https://www.mpi.govt.nz/dmsdocument/33606/direct</x:v>
+        <x:v/>
       </x:c>
     </x:row>
     <x:row r="13">
       <x:c r="A13" t="str">
-        <x:v>&lt;p&gt;Coutts D.M., and Forrest B.M. 2007&amp;nbsp;&amp;nbsp;Development and application of tools for incursion response:Lessons learned from the management of the fouling pest &lt;em&gt;Didemnum vexillum.&amp;nbsp;Journal of Experimental Marine Biology and Ecology 342 (2007) 154–162&lt;/em&gt;&lt;/p&gt;
+        <x:v>&lt;p&gt;Cahill, P., Hickey, C., Lewis, P., Tait, L., Floerl, O. 2019 Treatment agents for biofouling in internal pipework of recreational vessels A review of pipework configurations, biofouling risk, and operational considerations. MPI Technical Paper No: 2019/03. ISBN No: 978-1-98-859420-0 (online) ISSN No: 253-3923 (online).&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="B13" t="str">
-        <x:v/>
+        <x:v>https://www.mpi.govt.nz/dmsdocument/33606/direct</x:v>
       </x:c>
     </x:row>
     <x:row r="14">
       <x:c r="A14" t="str">
-        <x:v>&lt;p&gt;Department of Agriculture, Fisheries and Forestry 2011, Species biofouling risk assessment, Australian Government, viewed 21 November 2025, &amp;lt;https://www.agriculture.gov.au/sites/default/files/sitecollectiondocuments/animal-plant/pests-diseases/marine-pests/biofouling-consult/species-biofouling-risk-assessment.pdf.&lt;/p&gt;
+        <x:v>&lt;p&gt;Coutts D.M., and Forrest B.M. 2007&amp;nbsp;&amp;nbsp;Development and application of tools for incursion response:Lessons learned from the management of the fouling pest &lt;em&gt;Didemnum vexillum.&amp;nbsp;Journal of Experimental Marine Biology and Ecology 342 (2007) 154–162&lt;/em&gt;&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="B14" t="str">
-        <x:v>https://www.agriculture.gov.au/sites/default/files/sitecollectiondocuments/animal-plant/pests-diseases/marine-pests/biofouling-consult/species-biofouling-risk-assessment.pdf.</x:v>
+        <x:v/>
       </x:c>
     </x:row>
     <x:row r="15">
       <x:c r="A15" t="str">
-        <x:v>&lt;p&gt;Department of Agriculture, Water and the Environment, 2020a. Marine Pests. Department of Agriculture, Water and the Environment, Canberra, Australia. Viewed on 1 June 2020.&lt;/p&gt;
+        <x:v>&lt;p&gt;Department of Agriculture, Fisheries and Forestry 2011, Species biofouling risk assessment, Australian Government, viewed 21 November 2025, &amp;lt;https://www.agriculture.gov.au/sites/default/files/sitecollectiondocuments/animal-plant/pests-diseases/marine-pests/biofouling-consult/species-biofouling-risk-assessment.pdf.&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="B15" t="str">
-        <x:v>https://www.marinepests.gov.au/</x:v>
+        <x:v>https://www.agriculture.gov.au/sites/default/files/sitecollectiondocuments/animal-plant/pests-diseases/marine-pests/biofouling-consult/species-biofouling-risk-assessment.pdf.</x:v>
       </x:c>
     </x:row>
     <x:row r="16">
       <x:c r="A16" t="str">
-        <x:v>&lt;p&gt;Devi, P., Vennam, J., Naik, C.G., Parameshwaran, P.S., Raveendran, T.V. and Yeshwant, K.S. 1998. Antifouling activity of Indian marine invertebrates against the green mussel &lt;em&gt;Perna viridis&lt;/em&gt; L&lt;em&gt;. Journal of Marine Biotechnology&lt;/em&gt;, 6, pp.229-232.&lt;/p&gt;
+        <x:v>&lt;p&gt;Department of Agriculture, Water and the Environment, 2020a. Marine Pests. Department of Agriculture, Water and the Environment, Canberra, Australia. Viewed on 1 June 2020.&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="B16" t="str">
-        <x:v/>
+        <x:v>https://www.marinepests.gov.au/</x:v>
       </x:c>
     </x:row>
     <x:row r="17">
       <x:c r="A17" t="str">
-        <x:v>&lt;p&gt;Ferguson, R 2000, &lt;a href="https://www.dcceew.gov.au/environment/marine/publications/effectiveness-australias-response-black-striped-mussel-incursion-darwin-australia#:~:text=Unlike%20previous%20marine%20pest%20incursions,the%20waters%20of%20the%20marinas."&gt;The effectiveness of Australia’s response to the black striped mussel incursion in Darwin, Australia&lt;/a&gt;, in &lt;em&gt;A report of the marine pest incursion management workshop&lt;/em&gt;, pp. 27-8.&lt;/p&gt;
+        <x:v>&lt;p&gt;Devi, P., Vennam, J., Naik, C.G., Parameshwaran, P.S., Raveendran, T.V. and Yeshwant, K.S. 1998. Antifouling activity of Indian marine invertebrates against the green mussel &lt;em&gt;Perna viridis&lt;/em&gt; L&lt;em&gt;. Journal of Marine Biotechnology&lt;/em&gt;, 6, pp.229-232.&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="B17" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="18">
       <x:c r="A18" t="str">
-        <x:v>&lt;p&gt;Gilg, M.R., Howard, R., Turner, R., Middlebrook, M., Abdulnour, M., Lukaj, E., Sheng, Y.P., Liu, T. &amp;amp; Tutak, B. 2014&amp;nbsp;Estimating the dispersal capacity of the introduced green mussel, &lt;em&gt;Perna viridis&lt;/em&gt; (Linnaeus, 1758), from field collections and oceanographic modelling. &lt;em&gt;Journal of Experimental Marine Biology and Ecology, &lt;/em&gt;461, pp.233–242. DOI:&amp;nbsp;10.1016/j.jembe.2014.08.004&lt;/p&gt;
+        <x:v>&lt;p&gt;Ferguson, R 2000, &lt;a href="https://www.dcceew.gov.au/environment/marine/publications/effectiveness-australias-response-black-striped-mussel-incursion-darwin-australia#:~:text=Unlike%20previous%20marine%20pest%20incursions,the%20waters%20of%20the%20marinas."&gt;The effectiveness of Australia’s response to the black striped mussel incursion in Darwin, Australia&lt;/a&gt;, in &lt;em&gt;A report of the marine pest incursion management workshop&lt;/em&gt;, pp. 27-8.&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="B18" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="19">
       <x:c r="A19" t="str">
-        <x:v>&lt;p&gt;Growcott, A, Kluza, D &amp;amp; Georgiades, E 2016, &lt;a href="https://www.mpi.govt.nz/dmsdocument/11821-literature-review-in-water-systems-to-remove-or-treat-biofouling-in-vessel-sea-chests-and-internal-pipework"&gt;Literature review: In-water systems to remove or treat biofouling in vessel sea chests and internal pipework&lt;/a&gt;, MPI Technical Paper No: 2016-16, Wellington New Zealand, p. 66.&lt;/p&gt;
+        <x:v>&lt;p&gt;Gilg, M.R., Howard, R., Turner, R., Middlebrook, M., Abdulnour, M., Lukaj, E., Sheng, Y.P., Liu, T. &amp;amp; Tutak, B. 2014&amp;nbsp;Estimating the dispersal capacity of the introduced green mussel, &lt;em&gt;Perna viridis&lt;/em&gt; (Linnaeus, 1758), from field collections and oceanographic modelling. &lt;em&gt;Journal of Experimental Marine Biology and Ecology, &lt;/em&gt;461, pp.233–242. DOI:&amp;nbsp;10.1016/j.jembe.2014.08.004&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="B19" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="20">
       <x:c r="A20" t="str">
-        <x:v>&lt;p&gt;Heersink, D., Paini, D., Caley, P, &amp;amp; Barry, S. 2014. Asian Green Mussel: Estimation of approach rate and probability of invasion via biofouling. CSIRO:&amp;nbsp;&lt;/p&gt;
+        <x:v>&lt;p&gt;Growcott, A, Kluza, D &amp;amp; Georgiades, E 2016, &lt;a href="https://www.mpi.govt.nz/dmsdocument/11821-literature-review-in-water-systems-to-remove-or-treat-biofouling-in-vessel-sea-chests-and-internal-pipework"&gt;Literature review: In-water systems to remove or treat biofouling in vessel sea chests and internal pipework&lt;/a&gt;, MPI Technical Paper No: 2016-16, Wellington New Zealand, p. 66.&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="B20" t="str">
-        <x:v>http://hdl.handle.net/102.100.100/94679?index=1</x:v>
+        <x:v/>
       </x:c>
     </x:row>
     <x:row r="21">
       <x:c r="A21" t="str">
-        <x:v>&lt;p&gt;Hopkins, GA, Prince, M, Cahill, PL, Fletcher, LM, &amp;amp; Atalah, J 2015, &lt;a href="https://doi.org/10.1080/08927014.2015.1115484"&gt;Desiccation as a mitigation tool to manage biofouling risks: trials on temperate taxa to elucidate factors influencing mortality rates&lt;/a&gt;, &lt;em&gt;Biofouling&lt;/em&gt;, vol. 32, no. 1, pp. 1-11, DOI: 10.1080/08927014.2015.1115484.&lt;/p&gt;
+        <x:v>&lt;p&gt;Heersink, D., Paini, D., Caley, P, &amp;amp; Barry, S. 2014. Asian Green Mussel: Estimation of approach rate and probability of invasion via biofouling. CSIRO:&amp;nbsp;&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="B21" t="str">
-        <x:v/>
+        <x:v>http://hdl.handle.net/102.100.100/94679?index=1</x:v>
       </x:c>
     </x:row>
     <x:row r="22">
       <x:c r="A22" t="str">
-        <x:v>&lt;p&gt;Huang, ZG, Lee, SY &amp;amp; Mak, PMS 1983, 'The distribution and population structure of&amp;nbsp;&lt;em&gt;Perna viridis&lt;/em&gt;&amp;nbsp;(Bivalvia: Mytilacea) in Hong Kong Waters', in Morton, B., Dudgeon, D. (eds), 'Proceedings of the Second International Workshop on the Malacofauna of Hong Kong and Southern China, Hong Kong, 1983', Hong Kong University Press, Hong Kong, pp. 465-471.&lt;/p&gt;
+        <x:v>&lt;p&gt;Hopkins, GA, Prince, M, Cahill, PL, Fletcher, LM, &amp;amp; Atalah, J 2015, &lt;a href="https://doi.org/10.1080/08927014.2015.1115484"&gt;Desiccation as a mitigation tool to manage biofouling risks: trials on temperate taxa to elucidate factors influencing mortality rates&lt;/a&gt;, &lt;em&gt;Biofouling&lt;/em&gt;, vol. 32, no. 1, pp. 1-11, DOI: 10.1080/08927014.2015.1115484.&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="B22" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="23">
       <x:c r="A23" t="str">
-        <x:v>&lt;p&gt;Huhn, M., Zamani, N.P. &amp;amp; Lenz, M. 2015. A ferry line facilitates dispersal: Asian green mussels &lt;em&gt;Perna viridis&lt;/em&gt; (Linnaeus, 1758) detected in eastern Indonesia. &lt;em&gt;BioInvasions Records, &lt;/em&gt;4, pp.23–29.&lt;/p&gt;
+        <x:v>&lt;p&gt;Huang, ZG, Lee, SY &amp;amp; Mak, PMS 1983, 'The distribution and population structure of&amp;nbsp;&lt;em&gt;Perna viridis&lt;/em&gt;&amp;nbsp;(Bivalvia: Mytilacea) in Hong Kong Waters', in Morton, B., Dudgeon, D. (eds), 'Proceedings of the Second International Workshop on the Malacofauna of Hong Kong and Southern China, Hong Kong, 1983', Hong Kong University Press, Hong Kong, pp. 465-471.&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="B23" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="24">
       <x:c r="A24" t="str">
-        <x:v>&lt;p&gt;Inglis, G, Morrisey, D, Woods, C, Sinner, J &amp;amp; Newton, M 2013, &lt;em&gt;Managing the domestic spread of harmful marine organisms. Part A - operational tools for management.&lt;/em&gt;, Prepared for Preparedness and Partnerships Directorate, Ministry for Primary Industries, New Zealand. NIWA Client Report No: CHC2013-150.&lt;/p&gt;
+        <x:v>&lt;p&gt;Huhn, M., Zamani, N.P. &amp;amp; Lenz, M. 2015. A ferry line facilitates dispersal: Asian green mussels &lt;em&gt;Perna viridis&lt;/em&gt; (Linnaeus, 1758) detected in eastern Indonesia. &lt;em&gt;BioInvasions Records, &lt;/em&gt;4, pp.23–29.&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="B24" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="25">
       <x:c r="A25" t="str">
-        <x:v>&lt;p&gt;Lee T, Yame WC, Tama TY, Hob BSW, Ng MH &amp;amp; Broomb MJ 1997, ‘Occurrence of hepatitis A virus in green-lipped mussels Perna viridis’, Water Research, vol. 33, pp. 885–889.&lt;/p&gt;
+        <x:v>&lt;p&gt;Inglis, G, Morrisey, D, Woods, C, Sinner, J &amp;amp; Newton, M 2013, &lt;em&gt;Managing the domestic spread of harmful marine organisms. Part A - operational tools for management.&lt;/em&gt;, Prepared for Preparedness and Partnerships Directorate, Ministry for Primary Industries, New Zealand. NIWA Client Report No: CHC2013-150.&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="B25" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="26">
       <x:c r="A26" t="str">
-        <x:v>&lt;p&gt;Lewis, J.A., and Dimas J.2007, &lt;a href="https://apps.dtic.mil/sti/citations/ADA481377"&gt;Treatment of biofouling in internal seawater systems – phase 2&lt;/a&gt;, Report DSTO-CR-2006-0441,&lt;em&gt; &lt;/em&gt;Maritime Platforms Division, DSTO, Melbourne, pp. 22.&lt;/p&gt;
+        <x:v>&lt;p&gt;Lee T, Yame WC, Tama TY, Hob BSW, Ng MH &amp;amp; Broomb MJ 1997, ‘Occurrence of hepatitis A virus in green-lipped mussels Perna viridis’, Water Research, vol. 33, pp. 885–889.&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="B26" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="27">
       <x:c r="A27" t="str">
-        <x:v>&lt;p&gt;McDonald, J. 2012. "Detection of the tropical mussel species&amp;nbsp;&lt;em&gt;Perna viridis&lt;/em&gt;&amp;nbsp;in temperate Western Australia: Possible association between spawning and a marine heat pulse".&amp;nbsp;&lt;em&gt;Aquatic Invasions&lt;/em&gt;, 7(4): 483–490.&amp;nbsp;&lt;/p&gt;
+        <x:v>&lt;p&gt;Lewis, J.A., and Dimas J.2007, &lt;a href="https://apps.dtic.mil/sti/citations/ADA481377"&gt;Treatment of biofouling in internal seawater systems – phase 2&lt;/a&gt;, Report DSTO-CR-2006-0441,&lt;em&gt; &lt;/em&gt;Maritime Platforms Division, DSTO, Melbourne, pp. 22.&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="B27" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="28">
       <x:c r="A28" t="str">
-        <x:v>&lt;p&gt;McDonald, J.I., Teo, S., Lee Siew Chen, S., Coupland, G.T., McKirdy, S.J., deLestang, P. &amp;amp; van der Merwe, J. 2018 It is all in the looks: a rapid field-based visual assessment tool for evaluating the spawning likelihood of the Asian green mussel, &lt;em&gt;Perna viridis&lt;/em&gt; (Linnaeus, 1758). &lt;em&gt;Management of Biological Invasions&lt;/em&gt;, 9(2), pp.91–99. doi:10.3391/mbi.2018.9.2.03.&lt;/p&gt;
+        <x:v>&lt;p&gt;McDonald, J. 2012. "Detection of the tropical mussel species&amp;nbsp;&lt;em&gt;Perna viridis&lt;/em&gt;&amp;nbsp;in temperate Western Australia: Possible association between spawning and a marine heat pulse".&amp;nbsp;&lt;em&gt;Aquatic Invasions&lt;/em&gt;, 7(4): 483–490.&amp;nbsp;&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="B28" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="29">
       <x:c r="A29" t="str">
-        <x:v>&lt;p&gt;McEnnulty FR, Jones TE, Bax NJ 2001. The Web-Based Rapid Response Toolbox. Accessed on 30 December 2008.&lt;/p&gt;
+        <x:v>&lt;p&gt;McDonald, J.I., Teo, S., Lee Siew Chen, S., Coupland, G.T., McKirdy, S.J., deLestang, P. &amp;amp; van der Merwe, J. 2018 It is all in the looks: a rapid field-based visual assessment tool for evaluating the spawning likelihood of the Asian green mussel, &lt;em&gt;Perna viridis&lt;/em&gt; (Linnaeus, 1758). &lt;em&gt;Management of Biological Invasions&lt;/em&gt;, 9(2), pp.91–99. doi:10.3391/mbi.2018.9.2.03.&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="B29" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="30">
       <x:c r="A30" t="str">
-        <x:v>&lt;p&gt;McFarland, K., Baker, S., Baker, P., Rybovich, M. &amp;amp; Volety, A.K. (2015) Temperature, salinity, and aerial exposure tolerance of the invasive mussel, Perna viridis, in estuarine habitats: implications for spread and competition with native oysters, Crassostrea virginica.&amp;nbsp;&lt;em&gt;Estuaries and Coasts&lt;/em&gt;&amp;nbsp;38, 1619–1628. doi: 10.1007/s12237-014-9903-5.&lt;/p&gt;
+        <x:v>&lt;p&gt;McEnnulty FR, Jones TE, Bax NJ 2001. The Web-Based Rapid Response Toolbox. Accessed on 30 December 2008.&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="B30" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="31">
       <x:c r="A31" t="str">
-        <x:v>&lt;p&gt;Morrisey, DJ, Depree, CV, Hickey, CW, McKenzie, DS, Middleton, I, Smith, MD, Stewart, M &amp;amp; Thompson, KJ 2016, &lt;a href="https://pubmed.ncbi.nlm.nih.gov/26795943/"&gt;Rapid treatment of vessels fouled with an invasive polychaete, &lt;em&gt;Sabella spallanzanii,&lt;/em&gt; using a floating dock and chlorine as a biocide&lt;/a&gt;, &lt;em&gt;Biofouling&lt;/em&gt;, vol. 32, no. 2, pp. 135-44, DOI: 10.1080/08927014.2015.1126713.&lt;/p&gt;
+        <x:v>&lt;p&gt;McFarland, K., Baker, S., Baker, P., Rybovich, M. &amp;amp; Volety, A.K. (2015) Temperature, salinity, and aerial exposure tolerance of the invasive mussel, Perna viridis, in estuarine habitats: implications for spread and competition with native oysters, Crassostrea virginica.&amp;nbsp;&lt;em&gt;Estuaries and Coasts&lt;/em&gt;&amp;nbsp;38, 1619–1628. doi: 10.1007/s12237-014-9903-5.&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="B31" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="32">
       <x:c r="A32" t="str">
-        <x:v>&lt;p&gt;Morton B, (1987). The Functional Morphology Of The Organs Of The Mantle Cavity Of Perna viridis (Linnaeus, 1758) (Bivalvia:Mytilacea). American Malacological Bulletin 5(2):159-164.&lt;/p&gt;
+        <x:v>&lt;p&gt;Morrisey, DJ, Depree, CV, Hickey, CW, McKenzie, DS, Middleton, I, Smith, MD, Stewart, M &amp;amp; Thompson, KJ 2016, &lt;a href="https://pubmed.ncbi.nlm.nih.gov/26795943/"&gt;Rapid treatment of vessels fouled with an invasive polychaete, &lt;em&gt;Sabella spallanzanii,&lt;/em&gt; using a floating dock and chlorine as a biocide&lt;/a&gt;, &lt;em&gt;Biofouling&lt;/em&gt;, vol. 32, no. 2, pp. 135-44, DOI: 10.1080/08927014.2015.1126713.&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="B32" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="33">
       <x:c r="A33" t="str">
-        <x:v>&lt;p&gt;National Oceanic and Atmospheric Administration Marine Debris Program. (2017). Report on Marine Debris as a Potential Pathway for Invasive Species. Silver Spring, MD: National Oceanic and Atmospheric Administration Marine Debris Program.&lt;/p&gt;
+        <x:v>&lt;p&gt;Morton B, (1987). The Functional Morphology Of The Organs Of The Mantle Cavity Of Perna viridis (Linnaeus, 1758) (Bivalvia:Mytilacea). American Malacological Bulletin 5(2):159-164.&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="B33" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="34">
       <x:c r="A34" t="str">
-        <x:v>&lt;p&gt;Rajagopal S, Venugopalan VP, Nair KVK, van der Velde G &amp;amp; Jenner HA 1998, ‘Settlement and growth of the green mussel Perna viridis (L.) in coastal waters: influence of water velocity’, Aquatic Ecology, vol. 32, pp. 313–322.&lt;/p&gt;
+        <x:v>&lt;p&gt;National Oceanic and Atmospheric Administration Marine Debris Program. (2017). Report on Marine Debris as a Potential Pathway for Invasive Species. Silver Spring, MD: National Oceanic and Atmospheric Administration Marine Debris Program.&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="B34" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="35">
       <x:c r="A35" t="str">
-        <x:v>&lt;p&gt;Rajagopal, S, Venugopalan, V, Van der Velde, G &amp;amp; Jenner, HA 2003, &lt;a href="https://pubmed.ncbi.nlm.nih.gov/12517421/"&gt;Tolerance of five species of tropical marine mussels to continuous chlorination&lt;/a&gt;, &lt;em&gt;Marine Environmental Research&lt;/em&gt;, vol. 55, no. 4, pp. 277–91, DOI: 10.1016/s0141-1136(02)00272-6.&lt;/p&gt;
+        <x:v>&lt;p&gt;Rajagopal S, Venugopalan VP, Nair KVK, van der Velde G &amp;amp; Jenner HA 1998, ‘Settlement and growth of the green mussel Perna viridis (L.) in coastal waters: influence of water velocity’, Aquatic Ecology, vol. 32, pp. 313–322.&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="B35" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="36">
       <x:c r="A36" t="str">
-        <x:v>&lt;p&gt;Sanpanich, K. &amp;amp; Wells, F.E., 2019. Mytella strigata (Hanley, 1843) emerging as an invasive marine threat in Southeast Asia. &lt;em&gt;BioInvasions Records&lt;/em&gt;, 8(2), pp.343–356. Available at: https://doi.org/10.3391/bir.2019.8.2.16.&lt;/p&gt;
+        <x:v>&lt;p&gt;Rajagopal, S, Venugopalan, V, Van der Velde, G &amp;amp; Jenner, HA 2003, &lt;a href="https://pubmed.ncbi.nlm.nih.gov/12517421/"&gt;Tolerance of five species of tropical marine mussels to continuous chlorination&lt;/a&gt;, &lt;em&gt;Marine Environmental Research&lt;/em&gt;, vol. 55, no. 4, pp. 277–91, DOI: 10.1016/s0141-1136(02)00272-6.&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="B36" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="37">
       <x:c r="A37" t="str">
-        <x:v>&lt;p&gt;Siriwardena, S. (2019). &lt;em&gt;Perna viridis (Asian green mussels) &lt;/em&gt;[Online]. CABI. Available: https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.70090 [Accessed 13 June 2025 2025].&lt;/p&gt;
+        <x:v>&lt;p&gt;Sanpanich, K. &amp;amp; Wells, F.E., 2019. Mytella strigata (Hanley, 1843) emerging as an invasive marine threat in Southeast Asia. &lt;em&gt;BioInvasions Records&lt;/em&gt;, 8(2), pp.343–356. Available at: https://doi.org/10.3391/bir.2019.8.2.16.&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="B37" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="38">
       <x:c r="A38" t="str">
-        <x:v>&lt;p&gt;Skasquia Ucros-Rodríguez, F., Araque-Romany, F., Montero-Mendoza, L., Sarmiento-Nater, V.C., Calvo-Carrillo, O.M., Johnson-Restrepo, B., Gallego, J.L. &amp;amp; Romero-Murillo, P. (2025) Analysis of pollutant accumulation in the invasive bivalve Perna viridis: Current status in the Colombian Caribbean 2020–2023. Toxics, 13(2), 77. https://doi.org/10.3390/toxics13020077&lt;/p&gt;
+        <x:v>&lt;p&gt;Siriwardena, S. (2019). &lt;em&gt;Perna viridis (Asian green mussels) &lt;/em&gt;[Online]. CABI. Available: https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.70090 [Accessed 13 June 2025 2025].&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="B38" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="39">
       <x:c r="A39" t="str">
-        <x:v>&lt;p&gt;Soon,T and Ransangan J. (2014) A Review of Feeding Behavior, Growth, Reproduction and Aquaculture Site Selection for Green-Lipped Mussel, Perna viridis Advances in Bioscience and Biotechnology, 2014, 5, 462-469&lt;/p&gt;
+        <x:v>&lt;p&gt;Skasquia Ucros-Rodríguez, F., Araque-Romany, F., Montero-Mendoza, L., Sarmiento-Nater, V.C., Calvo-Carrillo, O.M., Johnson-Restrepo, B., Gallego, J.L. &amp;amp; Romero-Murillo, P. (2025) Analysis of pollutant accumulation in the invasive bivalve Perna viridis: Current status in the Colombian Caribbean 2020–2023. Toxics, 13(2), 77. https://doi.org/10.3390/toxics13020077&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="B39" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="40">
       <x:c r="A40" t="str">
-        <x:v>&lt;p&gt;Summerson, R. (2025) Potential distribution of the invasive marine species Perna Viridis (Asian green mussel) in Australia. Research by the Australian Bureau of Agricultural and Resource Economics and Sciences, Research report No. 25.10.&lt;/p&gt;
+        <x:v>&lt;p&gt;Soon,T and Ransangan J. (2014) A Review of Feeding Behavior, Growth, Reproduction and Aquaculture Site Selection for Green-Lipped Mussel, Perna viridis Advances in Bioscience and Biotechnology, 2014, 5, 462-469&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="B40" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="41">
       <x:c r="A41" t="str">
-        <x:v>&lt;p&gt;Venkatnarayanan, S., Murthy, P.S., Kirubagaran, R.&amp;nbsp;Veeramani P, Venugopalan V.P&lt;em&gt;.&lt;/em&gt;&amp;nbsp;2007 Response of green mussels (&lt;em&gt;Perna viridis&lt;/em&gt;) subjected to chlorination: investigations by valve movement monitoring.&amp;nbsp;&lt;em&gt;Environ Monit Assess&lt;/em&gt;&amp;nbsp;193, 202 (2021). &lt;a href="https://doi.org/10.1007/s10661-021-09008-y"&gt;https://doi.org/10.1007/s10661-021-09008-y&lt;/a&gt; &lt;em&gt;&lt;a href="https://www.sciencedirect.com/journal/journal-of-experimental-marine-biology-and-ecology/vol/342/issue/1"&gt;Volume 342, Issue 1&lt;/a&gt; 26 March 2007&lt;/em&gt;&lt;/p&gt;
+        <x:v>&lt;p&gt;Summerson, R. (2025) Potential distribution of the invasive marine species Perna Viridis (Asian green mussel) in Australia. Research by the Australian Bureau of Agricultural and Resource Economics and Sciences, Research report No. 25.10.&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="B41" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="42">
       <x:c r="A42" t="str">
-        <x:v>&lt;p&gt;Wells F.E. 2017 If the Asian green mussel, Perna viridis (Linnaeus, 1758), poses the greatest invasive marine species threat to Australia, why has it not invaded?, Molluscan Research, 37:3, 167-174, DOI: 10.1080/13235818.2017.1322676&lt;/p&gt;
+        <x:v>&lt;p&gt;Venkatnarayanan, S., Murthy, P.S., Kirubagaran, R.&amp;nbsp;Veeramani P, Venugopalan V.P&lt;em&gt;.&lt;/em&gt;&amp;nbsp;2007 Response of green mussels (&lt;em&gt;Perna viridis&lt;/em&gt;) subjected to chlorination: investigations by valve movement monitoring.&amp;nbsp;&lt;em&gt;Environ Monit Assess&lt;/em&gt;&amp;nbsp;193, 202 (2021). &lt;a href="https://doi.org/10.1007/s10661-021-09008-y"&gt;https://doi.org/10.1007/s10661-021-09008-y&lt;/a&gt; &lt;em&gt;&lt;a href="https://www.sciencedirect.com/journal/journal-of-experimental-marine-biology-and-ecology/vol/342/issue/1"&gt;Volume 342, Issue 1&lt;/a&gt; 26 March 2007&lt;/em&gt;&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="B42" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="43">
       <x:c r="A43" t="str">
-        <x:v>Ammons, D, Rampersad, J &amp;amp; Poli, MA 2001, 'Evidence for PSP in mussels in Trinidad', &lt;i&gt;Toxicon&lt;/i&gt;, vol. 39, pp. 889-892.</x:v>
+        <x:v>&lt;p&gt;Wells F.E. 2017 If the Asian green mussel, Perna viridis (Linnaeus, 1758), poses the greatest invasive marine species threat to Australia, why has it not invaded?, Molluscan Research, 37:3, 167-174, DOI: 10.1080/13235818.2017.1322676&lt;/p&gt;
+</x:v>
       </x:c>
       <x:c r="B43" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="44">
       <x:c r="A44" t="str">
-        <x:v>Becker, K 1995, 'A study of the natural antifouling mechanisms of the green mussel &lt;em&gt;Perna viridis&lt;/em&gt; L. (&lt;em&gt;Mytilidae&lt;/em&gt;)', &lt;i&gt;Biofouling&lt;/i&gt;, vol. 8, pp. 233-242.</x:v>
+        <x:v>Ammons, D, Rampersad, J &amp;amp; Poli, MA 2001, 'Evidence for PSP in mussels in Trinidad', &lt;i&gt;Toxicon&lt;/i&gt;, vol. 39, pp. 889-892.</x:v>
       </x:c>
       <x:c r="B44" t="str">
-        <x:v>https://doi.org/10.1080/08927019509378276</x:v>
+        <x:v/>
       </x:c>
     </x:row>
     <x:row r="45">
       <x:c r="A45" t="str">
-        <x:v>Bernard, FR, Cai, Y &amp;amp; Morton, B 1993, 'Catalogue of the living marine bivalve molluscs of China', Hong Kong University Press, Hong Kong.</x:v>
+        <x:v>Becker, K 1995, 'A study of the natural antifouling mechanisms of the green mussel &lt;em&gt;Perna viridis&lt;/em&gt; L. (&lt;em&gt;Mytilidae&lt;/em&gt;)', &lt;i&gt;Biofouling&lt;/i&gt;, vol. 8, pp. 233-242.</x:v>
       </x:c>
       <x:c r="B45" t="str">
-        <x:v/>
+        <x:v>https://doi.org/10.1080/08927019509378276</x:v>
       </x:c>
     </x:row>
     <x:row r="46">
       <x:c r="A46" t="str">
-        <x:v>Blackmore, G 1998, 'An overview of trace metal pollution in coastal waters of Hong Kong', &lt;i&gt;The Science of the Total Environment&lt;/i&gt;, vol. 214, pp. 21-48.</x:v>
+        <x:v>Bernard, FR, Cai, Y &amp;amp; Morton, B 1993, 'Catalogue of the living marine bivalve molluscs of China', Hong Kong University Press, Hong Kong.</x:v>
       </x:c>
       <x:c r="B46" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="47">
       <x:c r="A47" t="str">
-        <x:v>Cheung, SG &amp;amp; Cheung, RYH 1995, 'Effects of heavy metals on oxygen consumption and ammonia excretion in green-lipped mussels (&lt;em&gt;Perna viridis&lt;/em&gt;)', &lt;i&gt;Marine Pollution Bulletin&lt;/i&gt;, vol. 31, no. 4-12, pp. 381-386.</x:v>
+        <x:v>Blackmore, G 1998, 'An overview of trace metal pollution in coastal waters of Hong Kong', &lt;i&gt;The Science of the Total Environment&lt;/i&gt;, vol. 214, pp. 21-48.</x:v>
       </x:c>
       <x:c r="B47" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="48">
       <x:c r="A48" t="str">
-        <x:v>Cheung, SG 1993, 'Population dynamics and energy budgets of green-lipped mussel &lt;em&gt;Perna viridis&lt;/em&gt; (Linnaeus) in a polluted harbour', &lt;i&gt;Journal of Experimental Marine Biology and Ecology&lt;/i&gt;, vol. 168, pp. 1-24.</x:v>
+        <x:v>Cheung, SG &amp;amp; Cheung, RYH 1995, 'Effects of heavy metals on oxygen consumption and ammonia excretion in green-lipped mussels (&lt;em&gt;Perna viridis&lt;/em&gt;)', &lt;i&gt;Marine Pollution Bulletin&lt;/i&gt;, vol. 31, no. 4-12, pp. 381-386.</x:v>
       </x:c>
       <x:c r="B48" t="str">
-        <x:v>https://doi.org/10.1016/0022-0981(93)90113-3</x:v>
+        <x:v/>
       </x:c>
     </x:row>
     <x:row r="49">
       <x:c r="A49" t="str">
-        <x:v>Chiu, ST, Lam, FS, Tze, WL, Chau, CW &amp;amp; Ye, DY 2000, 'Trace metals in mussels from mariculture zones, Hong Kong', &lt;i&gt;Chemosphere&lt;/i&gt;, vol. 41, pp. 101-108.</x:v>
+        <x:v>Cheung, SG 1993, 'Population dynamics and energy budgets of green-lipped mussel &lt;em&gt;Perna viridis&lt;/em&gt; (Linnaeus) in a polluted harbour', &lt;i&gt;Journal of Experimental Marine Biology and Ecology&lt;/i&gt;, vol. 168, pp. 1-24.</x:v>
       </x:c>
       <x:c r="B49" t="str">
-        <x:v/>
+        <x:v>https://doi.org/10.1016/0022-0981(93)90113-3</x:v>
       </x:c>
     </x:row>
     <x:row r="50">
       <x:c r="A50" t="str">
-        <x:v>Devi, P, Vennam, J, Naik, CG, Parameshwaran, PS, Raveendran, TV &amp;amp; Yeshwant, KS 1998, 'Antifouling activity of Indian marine invertebrates against the green mussel &lt;em&gt;Perna viridis&lt;/em&gt; L', &lt;i&gt;Journal of Marine Biotechnology&lt;/i&gt;, vol. 6, pp. 229-232.</x:v>
+        <x:v>Chiu, ST, Lam, FS, Tze, WL, Chau, CW &amp;amp; Ye, DY 2000, 'Trace metals in mussels from mariculture zones, Hong Kong', &lt;i&gt;Chemosphere&lt;/i&gt;, vol. 41, pp. 101-108.</x:v>
       </x:c>
       <x:c r="B50" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="51">
       <x:c r="A51" t="str">
-        <x:v>Eldredge, LG 1994, 'Perspectives in aquatic exotic species management in the pacific islands. Volume 1. Introductions of commercially significant aquatic organisms to the pacific islands', &lt;i&gt;Inshore Fisheries Research Project Technical Document No. 7. SPREP Reports and Studies Series No. 78&lt;/i&gt;, pp. 127pp.</x:v>
+        <x:v>Devi, P, Vennam, J, Naik, CG, Parameshwaran, PS, Raveendran, TV &amp;amp; Yeshwant, KS 1998, 'Antifouling activity of Indian marine invertebrates against the green mussel &lt;em&gt;Perna viridis&lt;/em&gt; L', &lt;i&gt;Journal of Marine Biotechnology&lt;/i&gt;, vol. 6, pp. 229-232.</x:v>
       </x:c>
       <x:c r="B51" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="52">
       <x:c r="A52" t="str">
-        <x:v>Gunthorpe, L, Mercer, J, Rees, C &amp;amp; Theodoropoulos, T 2001, 'Best practices for the sterilisation of aquaculture farming equipment: A case study for mussel ropes', &lt;i&gt;Marine and Freshwater Resources Institute Report No. 41&lt;/i&gt;, pp. 48.</x:v>
+        <x:v>Eldredge, LG 1994, 'Perspectives in aquatic exotic species management in the pacific islands. Volume 1. Introductions of commercially significant aquatic organisms to the pacific islands', &lt;i&gt;Inshore Fisheries Research Project Technical Document No. 7. SPREP Reports and Studies Series No. 78&lt;/i&gt;, pp. 127pp.</x:v>
       </x:c>
       <x:c r="B52" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="53">
       <x:c r="A53" t="str">
-        <x:v>Hicks, DW, McMahon, OF &amp;amp; Ingrao, DA 2001, 'Two invasive mussels in the genus &lt;em&gt;Perna&lt;/em&gt; in the Gulf of Mexico', in 'Virtual Proceedings for the State of the Bay Symposium V. January 31 - February 2, 2001', Texas Natural Resource Conservation Commission, Austin, Texas, USA, pp. 159-170.</x:v>
+        <x:v>Gunthorpe, L, Mercer, J, Rees, C &amp;amp; Theodoropoulos, T 2001, 'Best practices for the sterilisation of aquaculture farming equipment: A case study for mussel ropes', &lt;i&gt;Marine and Freshwater Resources Institute Report No. 41&lt;/i&gt;, pp. 48.</x:v>
       </x:c>
       <x:c r="B53" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="54">
       <x:c r="A54" t="str">
-        <x:v>Huang, ZG &amp;amp; Morton, B 1983, '&lt;em&gt;Mytilopsis sallei&lt;/em&gt; (Bivalvia: Dressenoidea) established in Victoria Harbour, Hong Kong', &lt;i&gt;Malacological Review&lt;/i&gt;, vol. 16, pp. 99-100.</x:v>
+        <x:v>Hicks, DW, McMahon, OF &amp;amp; Ingrao, DA 2001, 'Two invasive mussels in the genus &lt;em&gt;Perna&lt;/em&gt; in the Gulf of Mexico', in 'Virtual Proceedings for the State of the Bay Symposium V. January 31 - February 2, 2001', Texas Natural Resource Conservation Commission, Austin, Texas, USA, pp. 159-170.</x:v>
       </x:c>
       <x:c r="B54" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="55">
       <x:c r="A55" t="str">
-        <x:v>Huang, ZG, Lee, SY &amp;amp; Mak, PMS 1983, 'The distribution and population structure of &lt;em&gt;Perna viridis&lt;/em&gt; (Bivalvia: Mytilacea) in Hong Kong Waters', in Morton, B., Dudgeon, D. (eds), 'Proceedings of the Second International Workshop on the Malacofauna of Hong Kong and Southern China, Hong Kong, 1983', Hong Kong University Press, Hong Kong, pp. 465-471.</x:v>
+        <x:v>Huang, ZG &amp;amp; Morton, B 1983, '&lt;em&gt;Mytilopsis sallei&lt;/em&gt; (Bivalvia: Dressenoidea) established in Victoria Harbour, Hong Kong', &lt;i&gt;Malacological Review&lt;/i&gt;, vol. 16, pp. 99-100.</x:v>
       </x:c>
       <x:c r="B55" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="56">
       <x:c r="A56" t="str">
-        <x:v>Hung, TC, Meng, PJ, Han, BC, Chuang, A &amp;amp; Huang, CC 2001, 'Trace metals in different species of mollusca, water and sediments from Taiwan coastal area', &lt;i&gt;Chemosphere&lt;/i&gt;, vol. 44, pp. 833-841.</x:v>
+        <x:v>Huang, ZG, Lee, SY &amp;amp; Mak, PMS 1983, 'The distribution and population structure of &lt;em&gt;Perna viridis&lt;/em&gt; (Bivalvia: Mytilacea) in Hong Kong Waters', in Morton, B., Dudgeon, D. (eds), 'Proceedings of the Second International Workshop on the Malacofauna of Hong Kong and Southern China, Hong Kong, 1983', Hong Kong University Press, Hong Kong, pp. 465-471.</x:v>
       </x:c>
       <x:c r="B56" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="57">
       <x:c r="A57" t="str">
-        <x:v>Ingrao, DA, Mikklesen, PM &amp;amp; Hicks, DW 2001, 'Another introduced marine mollusk in the Gulf of Mexico: the Indo-Pacific green mussel, &lt;em&gt;Perna viridis&lt;/em&gt;, in Tampa Bay, Florida', &lt;i&gt;Journal of Shellfish Research&lt;/i&gt;, vol. 20, no. 1, pp. 13-19.</x:v>
+        <x:v>Hung, TC, Meng, PJ, Han, BC, Chuang, A &amp;amp; Huang, CC 2001, 'Trace metals in different species of mollusca, water and sediments from Taiwan coastal area', &lt;i&gt;Chemosphere&lt;/i&gt;, vol. 44, pp. 833-841.</x:v>
       </x:c>
       <x:c r="B57" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="58">
       <x:c r="A58" t="str">
-        <x:v>Jeng, MS, Jeng, WL, Hung, TC, Yeh, CY, Tseng, RJ, Meng, PJ &amp;amp; Han, BC 2000, 'Mussel watch: a review of Cu and other metals in various marine organisms in Taiwan, 1991-98', &lt;i&gt;Environmental Pollution&lt;/i&gt;, vol. 110, pp. 207-215.</x:v>
+        <x:v>Ingrao, DA, Mikklesen, PM &amp;amp; Hicks, DW 2001, 'Another introduced marine mollusk in the Gulf of Mexico: the Indo-Pacific green mussel, &lt;em&gt;Perna viridis&lt;/em&gt;, in Tampa Bay, Florida', &lt;i&gt;Journal of Shellfish Research&lt;/i&gt;, vol. 20, no. 1, pp. 13-19.</x:v>
       </x:c>
       <x:c r="B58" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="59">
       <x:c r="A59" t="str">
-        <x:v>Karande, AA &amp;amp; Ganti, SS 1994, 'Laboratory assays of tributyltin toxicity to some common marine organisms', in Thompson, M-F., Nagabhushanam, R., Sarojini, R., Fingerman, M. (eds), 'Recent Developments in Biofouling Control', A.A. Balkema, Rotterdam, pp. 115-123.</x:v>
+        <x:v>Jeng, MS, Jeng, WL, Hung, TC, Yeh, CY, Tseng, RJ, Meng, PJ &amp;amp; Han, BC 2000, 'Mussel watch: a review of Cu and other metals in various marine organisms in Taiwan, 1991-98', &lt;i&gt;Environmental Pollution&lt;/i&gt;, vol. 110, pp. 207-215.</x:v>
       </x:c>
       <x:c r="B59" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="60">
       <x:c r="A60" t="str">
-        <x:v>Karande, AA, Ganti, SS &amp;amp; Udhyakumar, M 1993, 'Toxicity of tributyltin to some bivalve species', &lt;i&gt;Indian Journal of Marine Sciences&lt;/i&gt;, vol. 22, no. 2, pp. 153-154.</x:v>
+        <x:v>Karande, AA &amp;amp; Ganti, SS 1994, 'Laboratory assays of tributyltin toxicity to some common marine organisms', in Thompson, M-F., Nagabhushanam, R., Sarojini, R., Fingerman, M. (eds), 'Recent Developments in Biofouling Control', A.A. Balkema, Rotterdam, pp. 115-123.</x:v>
       </x:c>
       <x:c r="B60" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="61">
       <x:c r="A61" t="str">
-        <x:v>Lee, SY 1985, 'The population dynamics of the green mussel &lt;em&gt;Perna viridis&lt;/em&gt; (L.) in Victoria Harbour, Hong Kong - Dominance in a polluted environment', &lt;i&gt;Asian Marine Biology&lt;/i&gt;, vol. 2, pp. 107-118.</x:v>
+        <x:v>Karande, AA, Ganti, SS &amp;amp; Udhyakumar, M 1993, 'Toxicity of tributyltin to some bivalve species', &lt;i&gt;Indian Journal of Marine Sciences&lt;/i&gt;, vol. 22, no. 2, pp. 153-154.</x:v>
       </x:c>
       <x:c r="B61" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="62">
       <x:c r="A62" t="str">
-        <x:v>Lee, SY 1988, 'The reproductive cycle and sexuality of the green mussel &lt;em&gt;Perna viridis&lt;/em&gt; (L.) (Bivalvia: Mytilidacea) in Victoria Harbour, Hong Kong', &lt;i&gt;Journal of Molluscan Studies&lt;/i&gt;, vol. 54, pp. 317-325.</x:v>
+        <x:v>Lee, SY 1985, 'The population dynamics of the green mussel &lt;em&gt;Perna viridis&lt;/em&gt; (L.) in Victoria Harbour, Hong Kong - Dominance in a polluted environment', &lt;i&gt;Asian Marine Biology&lt;/i&gt;, vol. 2, pp. 107-118.</x:v>
       </x:c>
       <x:c r="B62" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="63">
       <x:c r="A63" t="str">
-        <x:v>Li, SC, Wang, WX &amp;amp; Hsieh, DPH 2002, 'Effects of toxic dinoflagellate &lt;em&gt;Alexandrium tamarense&lt;/em&gt; on the energy budgets and growth of two marine bivalves', &lt;i&gt;Marine Environmental Research&lt;/i&gt;, vol. 53, pp. 145-160.</x:v>
+        <x:v>Lee, SY 1988, 'The reproductive cycle and sexuality of the green mussel &lt;em&gt;Perna viridis&lt;/em&gt; (L.) (Bivalvia: Mytilidacea) in Victoria Harbour, Hong Kong', &lt;i&gt;Journal of Molluscan Studies&lt;/i&gt;, vol. 54, pp. 317-325.</x:v>
       </x:c>
       <x:c r="B63" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="64">
       <x:c r="A64" t="str">
-        <x:v>Marasigan, AN, Sato, S, Fukuyo, Y &amp;amp; Kodama, M 2001, 'Accumulation of a high level of diarrhetic shellfish toxins in the green mussel &lt;em&gt;Perna viridis&lt;/em&gt; during a bloom of &lt;em&gt;Dinophysis caudata&lt;/em&gt; and &lt;em&gt;Dinophysis miles&lt;/em&gt; in Sapian Bay, Panay Island, the Philippines', &lt;i&gt;Fisheries Science&lt;/i&gt;, vol. 67, pp. 994-996.</x:v>
+        <x:v>Li, SC, Wang, WX &amp;amp; Hsieh, DPH 2002, 'Effects of toxic dinoflagellate &lt;em&gt;Alexandrium tamarense&lt;/em&gt; on the energy budgets and growth of two marine bivalves', &lt;i&gt;Marine Environmental Research&lt;/i&gt;, vol. 53, pp. 145-160.</x:v>
       </x:c>
       <x:c r="B64" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="65">
       <x:c r="A65" t="str">
-        <x:v>Masilamoni, G, Jesudoss, KS, Nandakumar, K, Satapathy, KK, Azariah, J &amp;amp; Nair, KVK 2002, 'Lethal and sub-lethal effects of chlorination on green mussel &lt;em&gt;Perna viridis&lt;/em&gt; in the context of biofouling control in a power plant cooling water system', &lt;i&gt;Marine Environmental Research&lt;/i&gt;, vol. 53, pp. 65-76.</x:v>
+        <x:v>Marasigan, AN, Sato, S, Fukuyo, Y &amp;amp; Kodama, M 2001, 'Accumulation of a high level of diarrhetic shellfish toxins in the green mussel &lt;em&gt;Perna viridis&lt;/em&gt; during a bloom of &lt;em&gt;Dinophysis caudata&lt;/em&gt; and &lt;em&gt;Dinophysis miles&lt;/em&gt; in Sapian Bay, Panay Island, the Philippines', &lt;i&gt;Fisheries Science&lt;/i&gt;, vol. 67, pp. 994-996.</x:v>
       </x:c>
       <x:c r="B65" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="66">
       <x:c r="A66" t="str">
-        <x:v>McEnnulty, F. R. Bax, N. J. Schaffelke, B. Campbell, M. L . 2001, 'A review of rapid response options for the control of ABWMAC listed introduced marine pest species and related taxa in Australian waters', &lt;i&gt;&lt;/i&gt;, pp. 101 PP.</x:v>
+        <x:v>Masilamoni, G, Jesudoss, KS, Nandakumar, K, Satapathy, KK, Azariah, J &amp;amp; Nair, KVK 2002, 'Lethal and sub-lethal effects of chlorination on green mussel &lt;em&gt;Perna viridis&lt;/em&gt; in the context of biofouling control in a power plant cooling water system', &lt;i&gt;Marine Environmental Research&lt;/i&gt;, vol. 53, pp. 65-76.</x:v>
       </x:c>
       <x:c r="B66" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="67">
       <x:c r="A67" t="str">
-        <x:v>Poutiers, JM 1998, 'Bivalves (Acephala, Lamellibranchia: Pelecypoda)', in Carpemter, K.E., Niem, V.H. (eds), 'The Living Marine Resources of the Western Central Pacific. Volume 1. Seaweeds, corals, bivalves and gastropods', FAO, Rome, Italy.</x:v>
+        <x:v>McEnnulty, F. R. Bax, N. J. Schaffelke, B. Campbell, M. L . 2001, 'A review of rapid response options for the control of ABWMAC listed introduced marine pest species and related taxa in Australian waters', &lt;i&gt;&lt;/i&gt;, pp. 101 PP.</x:v>
       </x:c>
       <x:c r="B67" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="68">
       <x:c r="A68" t="str">
-        <x:v>Prabhudeva, KN &amp;amp; Menon, NR 1987, 'Toxic effects of Zn-Oil mixtures on &lt;em&gt;Perna viridis&lt;/em&gt; (L.)', &lt;i&gt;Indian Journal of Marine Sciences&lt;/i&gt;, vol. 16, pp. 199-200.</x:v>
+        <x:v>Poutiers, JM 1998, 'Bivalves (Acephala, Lamellibranchia: Pelecypoda)', in Carpemter, K.E., Niem, V.H. (eds), 'The Living Marine Resources of the Western Central Pacific. Volume 1. Seaweeds, corals, bivalves and gastropods', FAO, Rome, Italy.</x:v>
       </x:c>
       <x:c r="B68" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="69">
       <x:c r="A69" t="str">
-        <x:v>Rajagopal, S, Azariah, J &amp;amp; Nair, KVK 1994, 'Heat treatment as a fouling control method for Indian coastal power plants', in Thompson, M.F., Nagabhushanam, R., Sarojini, R., Fingerman, M. (eds), 'Recent developments in biofouling control', Oxford and IBH, New Dehli, India, pp. 391-396.</x:v>
+        <x:v>Prabhudeva, KN &amp;amp; Menon, NR 1987, 'Toxic effects of Zn-Oil mixtures on &lt;em&gt;Perna viridis&lt;/em&gt; (L.)', &lt;i&gt;Indian Journal of Marine Sciences&lt;/i&gt;, vol. 16, pp. 199-200.</x:v>
       </x:c>
       <x:c r="B69" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="70">
       <x:c r="A70" t="str">
-        <x:v>Rajagopal, S, Nair, KVK &amp;amp; Azariah, J 1989, 'Fouling induced pressure drop in the seawater conduit of a power station', in 'Proceedings of the Third National Conference on Dock and Harbour Engineering, 6-9 December 1989', pp. 851-858.</x:v>
+        <x:v>Rajagopal, S, Azariah, J &amp;amp; Nair, KVK 1994, 'Heat treatment as a fouling control method for Indian coastal power plants', in Thompson, M.F., Nagabhushanam, R., Sarojini, R., Fingerman, M. (eds), 'Recent developments in biofouling control', Oxford and IBH, New Dehli, India, pp. 391-396.</x:v>
       </x:c>
       <x:c r="B70" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="71">
       <x:c r="A71" t="str">
-        <x:v>Rajagopal, S, Nair, KVK, Azariah, J, van der Velde, G &amp;amp; Jenner, HA 1996, 'Chlorination and mussel control in the cooling conduits of a tropical coastal power station', &lt;i&gt;Marine Environmental Research&lt;/i&gt;, vol. 41, no. 2, pp. 201-221.</x:v>
+        <x:v>Rajagopal, S, Nair, KVK &amp;amp; Azariah, J 1989, 'Fouling induced pressure drop in the seawater conduit of a power station', in 'Proceedings of the Third National Conference on Dock and Harbour Engineering, 6-9 December 1989', pp. 851-858.</x:v>
       </x:c>
       <x:c r="B71" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="72">
       <x:c r="A72" t="str">
-        <x:v>Rajagopal, S, Venugopalan, VP, Azariah, J &amp;amp; Nair, KVK 1995, 'Response to the green mussel &lt;em&gt;Perna viridis&lt;/em&gt; (L.) to heat treatment in relation to power plant biofouling control', &lt;i&gt;Biofouling&lt;/i&gt;, vol. 8, pp. 313-330.</x:v>
+        <x:v>Rajagopal, S, Nair, KVK, Azariah, J, van der Velde, G &amp;amp; Jenner, HA 1996, 'Chlorination and mussel control in the cooling conduits of a tropical coastal power station', &lt;i&gt;Marine Environmental Research&lt;/i&gt;, vol. 41, no. 2, pp. 201-221.</x:v>
       </x:c>
       <x:c r="B72" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="73">
       <x:c r="A73" t="str">
-        <x:v>Rajagopal, S, Venugopalan, VP, Nair, KVK &amp;amp; Azariah, J 1995, 'Response of green mussel, &lt;em&gt;Perna viridis&lt;/em&gt; (L.) to chlorine in the context of power plant biofouling control', &lt;i&gt;Marine Freshwater Behaviour and Physiology&lt;/i&gt;, vol. 25, pp. 261-274.</x:v>
+        <x:v>Rajagopal, S, Venugopalan, VP, Azariah, J &amp;amp; Nair, KVK 1995, 'Response to the green mussel &lt;em&gt;Perna viridis&lt;/em&gt; (L.) to heat treatment in relation to power plant biofouling control', &lt;i&gt;Biofouling&lt;/i&gt;, vol. 8, pp. 313-330.</x:v>
       </x:c>
       <x:c r="B73" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="74">
       <x:c r="A74" t="str">
-        <x:v>Rajagopal, S, Venugopalan, VP, Nair, KVK, van der Velde, G, Jenner, HA &amp;amp; den Hartog, C 1998, 'Reproduction, growth rate and culture potential of the green mussel, &lt;em&gt;Perna viridis&lt;/em&gt; (L.) in Edaiyur backwaters, east coast of India', &lt;i&gt;Aquaculture&lt;/i&gt;, vol. 162, pp. 187-202.</x:v>
+        <x:v>Rajagopal, S, Venugopalan, VP, Nair, KVK &amp;amp; Azariah, J 1995, 'Response of green mussel, &lt;em&gt;Perna viridis&lt;/em&gt; (L.) to chlorine in the context of power plant biofouling control', &lt;i&gt;Marine Freshwater Behaviour and Physiology&lt;/i&gt;, vol. 25, pp. 261-274.</x:v>
       </x:c>
       <x:c r="B74" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="75">
       <x:c r="A75" t="str">
-        <x:v>Rajagopal, S. Venugopalan, V. P. van der Velde, G. Jenner, H. A. . 2006, Greening of the coasts: a review of the &lt;em&gt;Perna viridis&lt;/em&gt; success story, &lt;i&gt;Aquatic Ecology&lt;/i&gt;, vol. 40, pp. 273-297.</x:v>
+        <x:v>Rajagopal, S, Venugopalan, VP, Nair, KVK, van der Velde, G, Jenner, HA &amp;amp; den Hartog, C 1998, 'Reproduction, growth rate and culture potential of the green mussel, &lt;em&gt;Perna viridis&lt;/em&gt; (L.) in Edaiyur backwaters, east coast of India', &lt;i&gt;Aquaculture&lt;/i&gt;, vol. 162, pp. 187-202.</x:v>
       </x:c>
       <x:c r="B75" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="76">
       <x:c r="A76" t="str">
-        <x:v>Sachidhanandam, U &amp;amp; Chou, LM 1996, 'A generic account of marine soft-bottom benthic bivalves of Singapore', &lt;i&gt;The Raffles Bulletin of Zoology&lt;/i&gt;, vol. 44, no. 2, pp. 509-530.</x:v>
+        <x:v>Rajagopal, S. Venugopalan, V. P. van der Velde, G. Jenner, H. A. . 2006, Greening of the coasts: a review of the &lt;em&gt;Perna viridis&lt;/em&gt; success story, &lt;i&gt;Aquatic Ecology&lt;/i&gt;, vol. 40, pp. 273-297.</x:v>
       </x:c>
       <x:c r="B76" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="77">
       <x:c r="A77" t="str">
-        <x:v>Satpathy, KK, Nair, KVK &amp;amp; Mathur, PK 1994, 'Chlorine demand and chemical control of biofouling in power plant cooling systems', in Thompson, M-F., Nagabhushanam, R., Sarojini, R., Fingerman, M. (eds), 'Recent Developments in Biofouling Control,', A.A. Balkema, Rotterdam, pp. 397-407.</x:v>
+        <x:v>Sachidhanandam, U &amp;amp; Chou, LM 1996, 'A generic account of marine soft-bottom benthic bivalves of Singapore', &lt;i&gt;The Raffles Bulletin of Zoology&lt;/i&gt;, vol. 44, no. 2, pp. 509-530.</x:v>
       </x:c>
       <x:c r="B77" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="78">
       <x:c r="A78" t="str">
-        <x:v>Segnini de Bravo, MI, Chung, KS &amp;amp; Perez, JE 1998, 'Salinity and temperature tolerances of the green and brown mussels, &lt;em&gt;Perna viridis&lt;/em&gt; and &lt;em&gt;Perna perna&lt;/em&gt; (Bivalvia, &lt;em&gt;Mytilidae&lt;/em&gt;)', &lt;i&gt;Revista de Biologia Tropical, Supplement&lt;/i&gt;, vol. 46, no. 5, pp. 121-126.</x:v>
+        <x:v>Satpathy, KK, Nair, KVK &amp;amp; Mathur, PK 1994, 'Chlorine demand and chemical control of biofouling in power plant cooling systems', in Thompson, M-F., Nagabhushanam, R., Sarojini, R., Fingerman, M. (eds), 'Recent Developments in Biofouling Control,', A.A. Balkema, Rotterdam, pp. 397-407.</x:v>
       </x:c>
       <x:c r="B78" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="79">
       <x:c r="A79" t="str">
-        <x:v>Shafee, MS 1976, 'Effect of salinity and time of exposure to air on the metabolism of green mussel, &lt;em&gt;Mytilus viridis&lt;/em&gt; L', &lt;i&gt;Indian Journal of Marine Sciences&lt;/i&gt;, vol. 5, no. 1, pp. 130-132.</x:v>
+        <x:v>Segnini de Bravo, MI, Chung, KS &amp;amp; Perez, JE 1998, 'Salinity and temperature tolerances of the green and brown mussels, &lt;em&gt;Perna viridis&lt;/em&gt; and &lt;em&gt;Perna perna&lt;/em&gt; (Bivalvia, &lt;em&gt;Mytilidae&lt;/em&gt;)', &lt;i&gt;Revista de Biologia Tropical, Supplement&lt;/i&gt;, vol. 46, no. 5, pp. 121-126.</x:v>
       </x:c>
       <x:c r="B79" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="80">
       <x:c r="A80" t="str">
-        <x:v>Siddall, SE 1980, 'A clarification of the genus &lt;em&gt;Perna&lt;/em&gt;(Mytlidae)', &lt;i&gt;Bulletin of Marine Science&lt;/i&gt;, vol. 30, pp. 858-870.</x:v>
+        <x:v>Shafee, MS 1976, 'Effect of salinity and time of exposure to air on the metabolism of green mussel, &lt;em&gt;Mytilus viridis&lt;/em&gt; L', &lt;i&gt;Indian Journal of Marine Sciences&lt;/i&gt;, vol. 5, no. 1, pp. 130-132.</x:v>
       </x:c>
       <x:c r="B80" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="81">
       <x:c r="A81" t="str">
-        <x:v>Sivalingam, PM 1977, 'Aquaculture of the green mussel, &lt;em&gt;Mytilus viridis&lt;/em&gt; Linnaeus, in Malaysia', &lt;i&gt;Aquaculture&lt;/i&gt;, vol. 11, pp. 297-312.</x:v>
+        <x:v>Siddall, SE 1980, 'A clarification of the genus &lt;em&gt;Perna&lt;/em&gt;(Mytlidae)', &lt;i&gt;Bulletin of Marine Science&lt;/i&gt;, vol. 30, pp. 858-870.</x:v>
       </x:c>
       <x:c r="B81" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="82">
       <x:c r="A82" t="str">
-        <x:v>Sundaram, KS &amp;amp; Shafee, MS 1989, 'Salinity tolerance of some bivalves of Ennore estuary', &lt;i&gt;Journal of the Marine Biological Association of India&lt;/i&gt;, vol. 31, no. 1-2, pp. 299-302.</x:v>
+        <x:v>Sivalingam, PM 1977, 'Aquaculture of the green mussel, &lt;em&gt;Mytilus viridis&lt;/em&gt; Linnaeus, in Malaysia', &lt;i&gt;Aquaculture&lt;/i&gt;, vol. 11, pp. 297-312.</x:v>
       </x:c>
       <x:c r="B82" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="83">
       <x:c r="A83" t="str">
-        <x:v>Tana, TS &amp;amp; An, K 1999, 'Pole culture of the green mussel &lt;em&gt;Perna viridis&lt;/em&gt; in Koh Kong Bay, Cambodia', &lt;i&gt;Special Publication, Phuket Marine Biological Centre&lt;/i&gt;, vol. 19, no. 1, pp. 203-207.</x:v>
+        <x:v>Sundaram, KS &amp;amp; Shafee, MS 1989, 'Salinity tolerance of some bivalves of Ennore estuary', &lt;i&gt;Journal of the Marine Biological Association of India&lt;/i&gt;, vol. 31, no. 1-2, pp. 299-302.</x:v>
       </x:c>
       <x:c r="B83" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="84">
       <x:c r="A84" t="str">
-        <x:v>Tookwinas, S 1991, 'Coastal aquaculture and sea farming in Thailand', &lt;i&gt;Special Publication, Phuket Marine Biological Centre&lt;/i&gt;, vol. 9, pp. 82-83.</x:v>
+        <x:v>Tana, TS &amp;amp; An, K 1999, 'Pole culture of the green mussel &lt;em&gt;Perna viridis&lt;/em&gt; in Koh Kong Bay, Cambodia', &lt;i&gt;Special Publication, Phuket Marine Biological Centre&lt;/i&gt;, vol. 19, no. 1, pp. 203-207.</x:v>
       </x:c>
       <x:c r="B84" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="85">
       <x:c r="A85" t="str">
-        <x:v>Umemori, T. Horikoshi, M. 1991, 'Death and survival during the winter season in different populations of the green mussel, &lt;em&gt;Perna viridis&lt;/em&gt;, living in different sites within a cove on the western coast of Tokyo Bay', &lt;i&gt;Umi/La Mer Tokyo&lt;/i&gt;, vol. 29, no. 3, pp. 103-107.</x:v>
+        <x:v>Tookwinas, S 1991, 'Coastal aquaculture and sea farming in Thailand', &lt;i&gt;Special Publication, Phuket Marine Biological Centre&lt;/i&gt;, vol. 9, pp. 82-83.</x:v>
       </x:c>
       <x:c r="B85" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="86">
       <x:c r="A86" t="str">
-        <x:v>Vakily, JM 1989, 'The biology and culture of mussles of the genus &lt;em&gt;Perna&lt;/em&gt;', &lt;i&gt;ICLARM Studies and Reviews 17&lt;/i&gt;, pp. 63.</x:v>
+        <x:v>Umemori, T. Horikoshi, M. 1991, 'Death and survival during the winter season in different populations of the green mussel, &lt;em&gt;Perna viridis&lt;/em&gt;, living in different sites within a cove on the western coast of Tokyo Bay', &lt;i&gt;Umi/La Mer Tokyo&lt;/i&gt;, vol. 29, no. 3, pp. 103-107.</x:v>
       </x:c>
       <x:c r="B86" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="87">
       <x:c r="A87" t="str">
-        <x:v>Wang, WX 2002, 'Cd and Se aqueous uptake and exposure of green mussels &lt;em&gt;Perna viridis&lt;/em&gt;: influences of seston quantity', &lt;i&gt;Marine Ecology Progress Series&lt;/i&gt;, vol. 226, pp. 211-221.</x:v>
+        <x:v>Vakily, JM 1989, 'The biology and culture of mussles of the genus &lt;em&gt;Perna&lt;/em&gt;', &lt;i&gt;ICLARM Studies and Reviews 17&lt;/i&gt;, pp. 63.</x:v>
       </x:c>
       <x:c r="B87" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="88">
       <x:c r="A88" t="str">
+        <x:v>Wang, WX 2002, 'Cd and Se aqueous uptake and exposure of green mussels &lt;em&gt;Perna viridis&lt;/em&gt;: influences of seston quantity', &lt;i&gt;Marine Ecology Progress Series&lt;/i&gt;, vol. 226, pp. 211-221.</x:v>
+      </x:c>
+      <x:c r="B88" t="str">
+        <x:v/>
+      </x:c>
+    </x:row>
+    <x:row r="89">
+      <x:c r="A89" t="str">
         <x:v>Wong, CKC, Cheung, RYH &amp;amp; Wong, MH 2000, 'Heavy metal concentrations in green lipped mussels collected from Tolo Harbour and markets in Hong Kong and Shenzhen', &lt;i&gt;Environmental Pollution&lt;/i&gt;, vol. 109, pp. 165-171.</x:v>
       </x:c>
-      <x:c r="B88" t="str">
+      <x:c r="B89" t="str">
         <x:v/>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Url</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Caption</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Source</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str">
         <x:v>/userfiles/images/327.jpg</x:v>
       </x:c>