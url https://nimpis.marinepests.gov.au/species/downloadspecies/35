--- v3 (2026-04-23)
+++ v4 (2026-05-14)
@@ -1,78 +1,78 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf1b1be5ebba47f2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R629220cd0dd140a2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="Rde373a5efeb64f39"/>
-[...15 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="Rd3ed96a2182b406d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="R6b26563ccd7a4450"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="General" sheetId="2" r:id="Rbd73761e57ff43a9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Identification" sheetId="3" r:id="Rcb4c6c49a8944576"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Similar species" sheetId="4" r:id="R52c553a4e4944768"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Habitat" sheetId="5" r:id="R6e2208cac3a14392"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Reproduction and growth" sheetId="6" r:id="Rabb89eb9944d411d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Feeding" sheetId="7" r:id="R6f806a130e8a4e14"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Competitors" sheetId="8" r:id="Rff6bc7c7e2f04c30"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Predators" sheetId="9" r:id="Re12f430be95649c8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Vectors" sheetId="10" r:id="Rfb9670813edc4c25"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Impacts" sheetId="11" r:id="R01857331c5a54633"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Controls" sheetId="12" r:id="R0701903ee3f64938"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Species controls" sheetId="13" r:id="Rec4be42297cf431b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Additional information" sheetId="14" r:id="R7e7683154ecf4181"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="References" sheetId="15" r:id="R3a8f792f289649f4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Images" sheetId="16" r:id="R4f79067a1f88440e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="Rf2d64ee1a11641f2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rde373a5efeb64f39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Ra7ea8141493a4801" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rac73348d533d4f1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="R1b877840b1b445fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="Rf03bc5cff98f4c8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="R92d5dc428b434f41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="R50834caf2c52440e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="R6bb3cfbc658a4b76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="Rd2001b5dad4142a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="R8605fd02dc4e4571" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="R231818fb50f94ae7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="R4f7e6321c6b04774" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="R81dcd87970df4c81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="R17aba7cbf019483f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="Rb59c7eedde724cf1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="Rfd97f98634854faf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="Rd3ed96a2182b406d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6b26563ccd7a4450" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rbd73761e57ff43a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rcb4c6c49a8944576" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="R52c553a4e4944768" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="R6e2208cac3a14392" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="Rabb89eb9944d411d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="R6f806a130e8a4e14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="Rff6bc7c7e2f04c30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="Re12f430be95649c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="Rfb9670813edc4c25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="R01857331c5a54633" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="R0701903ee3f64938" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="Rec4be42297cf431b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="R7e7683154ecf4181" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="R3a8f792f289649f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="R4f79067a1f88440e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="Rf2d64ee1a11641f2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Scientific name</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Common name</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Developments</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>General description</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>ID card URL</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Australian distribution</x:v>
       </x:c>
       <x:c r="G1" t="str">