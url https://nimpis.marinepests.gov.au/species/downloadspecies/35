--- v4 (2026-05-14)
+++ v5 (2026-06-05)
@@ -1,78 +1,78 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R629220cd0dd140a2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f17fd3c58994d02" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="R6b26563ccd7a4450"/>
-[...15 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="Rf2d64ee1a11641f2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="Rb4a19113bb7a43fc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="General" sheetId="2" r:id="Rde76341e8159414e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Identification" sheetId="3" r:id="Rd0711248fdcd4b4a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Similar species" sheetId="4" r:id="Rab3167a9852b419b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Habitat" sheetId="5" r:id="R0b7af0250d744e96"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Reproduction and growth" sheetId="6" r:id="R869dde0730d24db1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Feeding" sheetId="7" r:id="R260e03305d174903"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Competitors" sheetId="8" r:id="R5ee5771f260d4e79"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Predators" sheetId="9" r:id="R69f497c4f8e2417f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Vectors" sheetId="10" r:id="R6270bdb1e74c4db4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Impacts" sheetId="11" r:id="Rfb49efd7c51240c6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Controls" sheetId="12" r:id="Rfdacb9c17ec549a3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Species controls" sheetId="13" r:id="R62f10c545c584080"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Additional information" sheetId="14" r:id="R3b24db7c94204ab2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="References" sheetId="15" r:id="R53f5fe8d2d744b90"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Images" sheetId="16" r:id="Rd1a49d4028374998"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="R82b3dec2817f4db7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6b26563ccd7a4450" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rbd73761e57ff43a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rcb4c6c49a8944576" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="R52c553a4e4944768" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="R6e2208cac3a14392" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="Rabb89eb9944d411d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="R6f806a130e8a4e14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="Rff6bc7c7e2f04c30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="Re12f430be95649c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="Rfb9670813edc4c25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="R01857331c5a54633" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="R0701903ee3f64938" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="Rec4be42297cf431b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="R7e7683154ecf4181" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="R3a8f792f289649f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="R4f79067a1f88440e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="Rf2d64ee1a11641f2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb4a19113bb7a43fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rde76341e8159414e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rd0711248fdcd4b4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="Rab3167a9852b419b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="R0b7af0250d744e96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="R869dde0730d24db1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="R260e03305d174903" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="R5ee5771f260d4e79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="R69f497c4f8e2417f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="R6270bdb1e74c4db4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="Rfb49efd7c51240c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="Rfdacb9c17ec549a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="R62f10c545c584080" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="R3b24db7c94204ab2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="R53f5fe8d2d744b90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="Rd1a49d4028374998" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="R82b3dec2817f4db7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Scientific name</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Common name</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Developments</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>General description</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>ID card URL</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Australian distribution</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -560,72 +560,71 @@
 &lt;p&gt;&amp;nbsp;&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="E8" t="str">
         <x:v>&lt;p&gt;Chemical detergent and de-scaler treatments can be successful depending on the situation. They should be applied carefully, following product guidelines and environmental regulations.&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="F8" t="str">
         <x:v>&lt;p&gt;Toxicity: Environmental and human health impacts must be assessed before use.&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="G8" t="str">
         <x:v>&lt;p&gt;Water system damage: Some chemicals may corrode or damage internal seawater systems.&lt;/p&gt;
 &lt;p&gt;&amp;nbsp;&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="H8" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="9">
       <x:c r="A9" t="str">
         <x:v>Manual removal (diver collection)</x:v>
       </x:c>
       <x:c r="B9" t="str">
-        <x:v>&lt;p&gt;Diver collection of pest species may be possible if an incursion is detected while small in size (area and abundance) and before reproduction occurs (especially in species with planktonic larval stages).&lt;br /&gt;
-Permits are required to remove anything from marine protected areas, even introduced species.&amp;nbsp;&lt;/p&gt;
+        <x:v>&lt;p&gt;Diver collection may be possible if an incursion is detected while small in size (area and abundance) and before reproduction occurs (especially in species with planktonic larval stages).&lt;br /&gt;
+Permits are required to remove organisms from marine protected areas, including introduced marine species.&amp;nbsp;&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="C9" t="str">
         <x:v>&lt;p&gt;The advantages of manual removal are selectivity for the target pest and limited damage to non‑target species. However, as it requires visual detection its not practical in turbid waters. Manual removal is of greatest utility when incursions are small and spatially confined or when they are in sensitive environments (such as marine reserves or areas of high biodiversity value).&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="D9" t="str">
         <x:v/>
       </x:c>
       <x:c r="E9" t="str">
         <x:v/>
       </x:c>
       <x:c r="F9" t="str">
         <x:v>&lt;p&gt;Diver control is not cost effective at depths greater than 12 metres because of diving restrictions due to surface intervals required (Andrews et al., 1996).&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="G9" t="str">
         <x:v>&lt;p&gt;Physical removal by divers is effective only as a tactical control useful, in small areas and it is not logistically possible for infestations extending over large areas,&amp;nbsp;but could be useful around marine farms, marine reserves or areas of new incursions.&amp;nbsp;Requires ongoing monitoring and to be repeated as necessary, especially if the source of the introduction can not be found or controlled, which can rapidly become costly.&lt;br /&gt;
-Care and diver education is of primary importance in this program because of the presence of similar-looking native species. Care is required during physical removal to not trigger spawning or spread reproductive propagules or fragments, precautions such as placing removed specimens in sealed plastic bags rather than mesh catch bags would need to be taken. The main concern associated with manual removal of macroalgae is that some species are to reproduce asexually from fragments, others can regrow from holdfast attachments and others have cryptic microscopic lifestages that are difficult to target. Additionally, detached thalli with mature propagules, may contribute to enhanced translocation of these species.&lt;br /&gt;
-&amp;nbsp;&lt;/p&gt;
+Care and diver education is of primary importance in this program because of the presence of similar-looking native species. Care is required during physical removal to not trigger spawning or spread reproductive propagules or fragments, precautions such as placing removed specimens in sealed plastic bags rather than mesh catch bags would need to be taken. The main concern associated with manual removal of macroalgae is that some species are to reproduce asexually from fragments, others can regrow from holdfast attachments and others have cryptic microscopic lifestages that are difficult to target. Additionally, detached thalli with mature propagules, may contribute to enhanced translocation of these species.&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="H9" t="str">
         <x:v>&lt;p&gt;Where practical, vessels and moveable structures should be removed from the water for cleaning in preference to in-water cleaning operations (DAFF 2025).&lt;/p&gt;
 &lt;p&gt;&amp;nbsp;&lt;/p&gt;
 &lt;p&gt;Physical removal is possible if an incursion is detected before reproduction occurs. For example, the minimum size is 30mm at an age of two to three months. A mature population of&amp;nbsp;&lt;em&gt;Perna canaliculus&lt;/em&gt;&amp;nbsp;was successfully eradicated from the shipping channel adjacent to the Outer Harbour wharf in the Gulf St Vincent in South Australia in 1996 by manual collection during a research SCUBA dive (McEnnulty et al. 2001). &lt;a href="#_msocom_1" id="_anchor_1" name="_msoanchor_1"&gt;[SN1]&lt;/a&gt;&amp;nbsp;&lt;/p&gt;
 &lt;p&gt;&amp;nbsp;&lt;/p&gt;
 &lt;p&gt;In New Zealand the harvesting of wild&amp;nbsp;&lt;em&gt;Perna canaliculus&lt;/em&gt;&amp;nbsp;mussels by handpicking, snorkelling and grabs for domestic use and commercial markets has diminished wild populations.&lt;/p&gt;
 &lt;p&gt;&amp;nbsp;&lt;/p&gt;
 &lt;p&gt;&amp;nbsp;&lt;/p&gt;
 </x:v>
       </x:c>
     </x:row>
     <x:row r="10">
       <x:c r="A10" t="str">
         <x:v>Manual removal (intertidal collection)</x:v>
       </x:c>
       <x:c r="B10" t="str">
         <x:v>&lt;p&gt;Manual removal of marine pest such as seastars and crabs has been used on aquaculture farms, around oyster racks and grow-up trays, and in the intertidal using dip nets or poles with a spike.&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="C10" t="str">
         <x:v>&lt;p&gt;Physical collection e.g. by pole spear (poles with a long nail on the end to spike the target species), dip netting or by hand is species specific, provided the collector was educated in the identification of the target species&amp;nbsp;and the method is approved in marine protected areas.&lt;/p&gt;
 </x:v>
       </x:c>