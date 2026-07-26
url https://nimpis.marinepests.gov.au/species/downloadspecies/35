--- v5 (2026-06-05)
+++ v6 (2026-07-26)
@@ -1,78 +1,78 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f17fd3c58994d02" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0151715f95e947fd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="Rb4a19113bb7a43fc"/>
-[...15 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="R82b3dec2817f4db7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="R7029550fdd3641c7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="General" sheetId="2" r:id="Rbdd4a3b5341c4dbc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Identification" sheetId="3" r:id="Ra1d934b18c3241ae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Similar species" sheetId="4" r:id="R4891602b0e014041"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Habitat" sheetId="5" r:id="R7c20d1d748124768"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Reproduction and growth" sheetId="6" r:id="Rf028056106964f17"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Feeding" sheetId="7" r:id="R89205b59b5d44241"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Competitors" sheetId="8" r:id="R4d877f607bce414a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Predators" sheetId="9" r:id="Rcbf521a90fb44d3d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Vectors" sheetId="10" r:id="Rfa29a384fad5432e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Impacts" sheetId="11" r:id="Rae99a80f769a4f17"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Controls" sheetId="12" r:id="R1636cad78c324c21"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Species controls" sheetId="13" r:id="Rc0ebf5831bbd4cec"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Additional information" sheetId="14" r:id="Ra50a7e9ceac4496b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="References" sheetId="15" r:id="R041cf8168ae94ee6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Images" sheetId="16" r:id="Rbd63b57df03343e0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="R7d757d9ab0274b74"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb4a19113bb7a43fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rde76341e8159414e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rd0711248fdcd4b4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="Rab3167a9852b419b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="R0b7af0250d744e96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="R869dde0730d24db1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="R260e03305d174903" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="R5ee5771f260d4e79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="R69f497c4f8e2417f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="R6270bdb1e74c4db4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="Rfb49efd7c51240c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="Rfdacb9c17ec549a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="R62f10c545c584080" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="R3b24db7c94204ab2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="R53f5fe8d2d744b90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="Rd1a49d4028374998" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="R82b3dec2817f4db7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7029550fdd3641c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rbdd4a3b5341c4dbc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Ra1d934b18c3241ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="R4891602b0e014041" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="R7c20d1d748124768" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="Rf028056106964f17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="R89205b59b5d44241" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="R4d877f607bce414a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="Rcbf521a90fb44d3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="Rfa29a384fad5432e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="Rae99a80f769a4f17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="R1636cad78c324c21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="Rc0ebf5831bbd4cec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="Ra50a7e9ceac4496b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="R041cf8168ae94ee6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="Rbd63b57df03343e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="R7d757d9ab0274b74" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Scientific name</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Common name</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Developments</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>General description</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>ID card URL</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Australian distribution</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -1797,451 +1797,567 @@
       </x:c>
       <x:c r="C4" t="str">
         <x:v>30/04/2019</x:v>
       </x:c>
       <x:c r="D4" t="str">
         <x:v>Passive</x:v>
       </x:c>
       <x:c r="E4" t="str">
         <x:v>Six individuals found dead on a log washed ashore. Not considered an established population. Surveillance activity confirmed by Queensland Department of Agriculture and Fisheries</x:v>
       </x:c>
       <x:c r="F4" t="str">
         <x:v>Queensland</x:v>
       </x:c>
       <x:c r="G4" t="str">
         <x:v>-16.4705</x:v>
       </x:c>
       <x:c r="H4" t="str">
         <x:v>139.3851</x:v>
       </x:c>
       <x:c r="I4" t="str">
         <x:v>Mornington Island</x:v>
       </x:c>
     </x:row>
     <x:row r="5">
       <x:c r="A5" t="str">
-        <x:v>Mooring Buoys Hey River 2024</x:v>
+        <x:v>MPSC 31 Evans landing slipped pontoon Jan 2026</x:v>
       </x:c>
       <x:c r="B5" t="str">
-        <x:v>NQ Bulk Ports</x:v>
+        <x:v>North QLD Bulk Ports</x:v>
       </x:c>
       <x:c r="C5" t="str">
-        <x:v>26/11/2024</x:v>
+        <x:v>08/01/2026</x:v>
       </x:c>
       <x:c r="D5" t="str">
-        <x:v>Passive</x:v>
+        <x:v>Specific</x:v>
       </x:c>
       <x:c r="E5" t="str">
-        <x:v>Hey River, mooring inspections</x:v>
+        <x:v>Surveillance</x:v>
       </x:c>
       <x:c r="F5" t="str">
         <x:v>Queensland</x:v>
       </x:c>
       <x:c r="G5" t="str">
-        <x:v>-12.7731</x:v>
+        <x:v>-12.6652</x:v>
       </x:c>
       <x:c r="H5" t="str">
-        <x:v>141.9044</x:v>
+        <x:v>141.8471</x:v>
       </x:c>
       <x:c r="I5" t="str">
         <x:v>Weipa QLD</x:v>
       </x:c>
     </x:row>
     <x:row r="6">
       <x:c r="A6" t="str">
-        <x:v>Mission river bridge pylon #1 Weipa 2025</x:v>
+        <x:v>MPSC 31 floating pontoon Nov 2025</x:v>
       </x:c>
       <x:c r="B6" t="str">
-        <x:v>Pacific Marine Group</x:v>
+        <x:v>North QLD Bulk Ports</x:v>
       </x:c>
       <x:c r="C6" t="str">
-        <x:v>08/10/2025</x:v>
+        <x:v>12/11/2025</x:v>
       </x:c>
       <x:c r="D6" t="str">
         <x:v>Specific</x:v>
       </x:c>
       <x:c r="E6" t="str">
-        <x:v>maintenance</x:v>
+        <x:v>Surveillance</x:v>
       </x:c>
       <x:c r="F6" t="str">
         <x:v>Queensland</x:v>
       </x:c>
       <x:c r="G6" t="str">
-        <x:v>-12.6008</x:v>
+        <x:v>-12.6648</x:v>
       </x:c>
       <x:c r="H6" t="str">
-        <x:v>141.8944</x:v>
+        <x:v>141.8503</x:v>
       </x:c>
       <x:c r="I6" t="str">
         <x:v>Weipa</x:v>
       </x:c>
     </x:row>
     <x:row r="7">
       <x:c r="A7" t="str">
-        <x:v>Mission river bridge Pylon #2 2025</x:v>
+        <x:v>Mooring Buoys Hey River 2024</x:v>
       </x:c>
       <x:c r="B7" t="str">
-        <x:v>Pacific Marine Group</x:v>
+        <x:v>NQ Bulk Ports</x:v>
       </x:c>
       <x:c r="C7" t="str">
-        <x:v>15/10/2025</x:v>
+        <x:v>26/11/2024</x:v>
       </x:c>
       <x:c r="D7" t="str">
-        <x:v>Specific</x:v>
+        <x:v>Passive</x:v>
       </x:c>
       <x:c r="E7" t="str">
-        <x:v>maintenance</x:v>
+        <x:v>Hey River, mooring inspections</x:v>
       </x:c>
       <x:c r="F7" t="str">
         <x:v>Queensland</x:v>
       </x:c>
       <x:c r="G7" t="str">
-        <x:v>-12.6008</x:v>
+        <x:v>-12.7731</x:v>
       </x:c>
       <x:c r="H7" t="str">
-        <x:v>141.8942</x:v>
+        <x:v>141.9044</x:v>
       </x:c>
       <x:c r="I7" t="str">
         <x:v>Weipa QLD</x:v>
       </x:c>
     </x:row>
     <x:row r="8">
       <x:c r="A8" t="str">
-        <x:v>Pontoon, Evans Landing, Weipa 2025</x:v>
+        <x:v>Mission river bridge pylon #1 Weipa 2025</x:v>
       </x:c>
       <x:c r="B8" t="str">
-        <x:v>Private </x:v>
+        <x:v>Pacific Marine Group</x:v>
       </x:c>
       <x:c r="C8" t="str">
-        <x:v>08/04/2025</x:v>
+        <x:v>08/10/2025</x:v>
       </x:c>
       <x:c r="D8" t="str">
-        <x:v>Passive</x:v>
+        <x:v>Specific</x:v>
       </x:c>
       <x:c r="E8" t="str">
-        <x:v>Pontoon, Evans Landing public sighting MPSC 29</x:v>
+        <x:v>maintenance</x:v>
       </x:c>
       <x:c r="F8" t="str">
         <x:v>Queensland</x:v>
       </x:c>
       <x:c r="G8" t="str">
-        <x:v>-12.6650</x:v>
+        <x:v>-12.6008</x:v>
       </x:c>
       <x:c r="H8" t="str">
-        <x:v>141.8469</x:v>
+        <x:v>141.8944</x:v>
       </x:c>
       <x:c r="I8" t="str">
-        <x:v>Evans landing Weipa harbour</x:v>
+        <x:v>Weipa</x:v>
       </x:c>
     </x:row>
     <x:row r="9">
       <x:c r="A9" t="str">
-        <x:v>Evans Landing public boat ramp pontoon_2 2025</x:v>
+        <x:v>Mission river bridge Pylon #2 2025</x:v>
       </x:c>
       <x:c r="B9" t="str">
-        <x:v>Public</x:v>
+        <x:v>Pacific Marine Group</x:v>
       </x:c>
       <x:c r="C9" t="str">
-        <x:v>29/10/2025</x:v>
+        <x:v>15/10/2025</x:v>
       </x:c>
       <x:c r="D9" t="str">
         <x:v>Specific</x:v>
       </x:c>
       <x:c r="E9" t="str">
-        <x:v>Surveillance</x:v>
+        <x:v>maintenance</x:v>
       </x:c>
       <x:c r="F9" t="str">
         <x:v>Queensland</x:v>
       </x:c>
       <x:c r="G9" t="str">
-        <x:v>-12.6648</x:v>
+        <x:v>-12.6008</x:v>
       </x:c>
       <x:c r="H9" t="str">
-        <x:v>141.8503</x:v>
+        <x:v>141.8942</x:v>
       </x:c>
       <x:c r="I9" t="str">
         <x:v>Weipa QLD</x:v>
       </x:c>
     </x:row>
     <x:row r="10">
       <x:c r="A10" t="str">
-        <x:v>Evans Landing public boat ramp pontoon</x:v>
+        <x:v>MPSC 31 Misson River bridge pylon 2025</x:v>
       </x:c>
       <x:c r="B10" t="str">
-        <x:v>QDPI</x:v>
+        <x:v>Pacific Marine Group</x:v>
       </x:c>
       <x:c r="C10" t="str">
-        <x:v>30/10/2025</x:v>
+        <x:v>28/11/2025</x:v>
       </x:c>
       <x:c r="D10" t="str">
-        <x:v>Specific</x:v>
+        <x:v>Passive</x:v>
       </x:c>
       <x:c r="E10" t="str">
         <x:v>Surveillance</x:v>
       </x:c>
       <x:c r="F10" t="str">
         <x:v>Queensland</x:v>
       </x:c>
       <x:c r="G10" t="str">
-        <x:v>-12.6650</x:v>
+        <x:v>-12.5985</x:v>
       </x:c>
       <x:c r="H10" t="str">
-        <x:v>141.8499</x:v>
+        <x:v>141.8943</x:v>
       </x:c>
       <x:c r="I10" t="str">
-        <x:v>Weipa QLD</x:v>
+        <x:v>Weipa</x:v>
       </x:c>
     </x:row>
     <x:row r="11">
       <x:c r="A11" t="str">
-        <x:v>Evans Landing public boat ramp pontoon 2025</x:v>
+        <x:v>Pontoon, Evans Landing, Weipa 2025</x:v>
       </x:c>
       <x:c r="B11" t="str">
-        <x:v>QDPI</x:v>
+        <x:v>Private </x:v>
       </x:c>
       <x:c r="C11" t="str">
-        <x:v>28/08/2025</x:v>
+        <x:v>08/04/2025</x:v>
       </x:c>
       <x:c r="D11" t="str">
-        <x:v>Specific</x:v>
+        <x:v>Passive</x:v>
       </x:c>
       <x:c r="E11" t="str">
-        <x:v>Surveillance</x:v>
+        <x:v>Pontoon, Evans Landing public sighting MPSC 29</x:v>
       </x:c>
       <x:c r="F11" t="str">
         <x:v>Queensland</x:v>
       </x:c>
       <x:c r="G11" t="str">
-        <x:v>-12.6649</x:v>
+        <x:v>-12.6650</x:v>
       </x:c>
       <x:c r="H11" t="str">
-        <x:v>141.8503</x:v>
+        <x:v>141.8469</x:v>
       </x:c>
       <x:c r="I11" t="str">
-        <x:v>Weipa QLD</x:v>
+        <x:v>Evans landing Weipa harbour</x:v>
       </x:c>
     </x:row>
     <x:row r="12">
       <x:c r="A12" t="str">
-        <x:v>Weipa local operated vessel</x:v>
+        <x:v>Evans Landing public boat ramp pontoon_2 2025</x:v>
       </x:c>
       <x:c r="B12" t="str">
-        <x:v>QDPI</x:v>
+        <x:v>Public</x:v>
       </x:c>
       <x:c r="C12" t="str">
-        <x:v>04/09/2024</x:v>
+        <x:v>29/10/2025</x:v>
       </x:c>
       <x:c r="D12" t="str">
-        <x:v>Passive</x:v>
+        <x:v>Specific</x:v>
       </x:c>
       <x:c r="E12" t="str">
-        <x:v>Industry sighting when slipped</x:v>
+        <x:v>Surveillance</x:v>
       </x:c>
       <x:c r="F12" t="str">
         <x:v>Queensland</x:v>
       </x:c>
       <x:c r="G12" t="str">
-        <x:v>-12.6675</x:v>
+        <x:v>-12.6648</x:v>
       </x:c>
       <x:c r="H12" t="str">
-        <x:v>141.8619</x:v>
+        <x:v>141.8503</x:v>
       </x:c>
       <x:c r="I12" t="str">
-        <x:v>Humbug Wharf Weipa, Mission River</x:v>
+        <x:v>Weipa QLD</x:v>
       </x:c>
     </x:row>
     <x:row r="13">
       <x:c r="A13" t="str">
-        <x:v>Cairns 2021</x:v>
+        <x:v>Evans Landing public boat ramp pontoon</x:v>
       </x:c>
       <x:c r="B13" t="str">
-        <x:v>Qld DPI</x:v>
+        <x:v>QDPI</x:v>
       </x:c>
       <x:c r="C13" t="str">
-        <x:v>28/09/2021</x:v>
+        <x:v>30/10/2025</x:v>
       </x:c>
       <x:c r="D13" t="str">
-        <x:v>Passive</x:v>
+        <x:v>Specific</x:v>
       </x:c>
       <x:c r="E13" t="str">
-        <x:v>Single adult male found on vessel moored in Trinity inlet for a number of years. Not considered an established population. Reference CCIMPE OOS 2021-05.</x:v>
+        <x:v>Surveillance</x:v>
       </x:c>
       <x:c r="F13" t="str">
         <x:v>Queensland</x:v>
       </x:c>
       <x:c r="G13" t="str">
-        <x:v>-16.9292</x:v>
+        <x:v>-12.6650</x:v>
       </x:c>
       <x:c r="H13" t="str">
-        <x:v>145.7838</x:v>
+        <x:v>141.8499</x:v>
       </x:c>
       <x:c r="I13" t="str">
-        <x:v>Trinity Inlet, Cairns</x:v>
+        <x:v>Weipa QLD</x:v>
       </x:c>
     </x:row>
     <x:row r="14">
       <x:c r="A14" t="str">
-        <x:v>Alcoa Kwinana 2020</x:v>
+        <x:v>Evans Landing public boat ramp pontoon 2025</x:v>
       </x:c>
       <x:c r="B14" t="str">
-        <x:v>WA DPIRD</x:v>
+        <x:v>QDPI</x:v>
       </x:c>
       <x:c r="C14" t="str">
-        <x:v>25/08/2020</x:v>
+        <x:v>28/08/2025</x:v>
       </x:c>
       <x:c r="D14" t="str">
         <x:v>Specific</x:v>
       </x:c>
       <x:c r="E14" t="str">
-        <x:v>eDNA sampling in response to a vessel ballast water leak at Alcoa wharf, Kwinana</x:v>
+        <x:v>Surveillance</x:v>
       </x:c>
       <x:c r="F14" t="str">
-        <x:v>Western Australia</x:v>
+        <x:v>Queensland</x:v>
       </x:c>
       <x:c r="G14" t="str">
-        <x:v>-32.1897</x:v>
+        <x:v>-12.6649</x:v>
       </x:c>
       <x:c r="H14" t="str">
-        <x:v>115.7712</x:v>
+        <x:v>141.8503</x:v>
       </x:c>
       <x:c r="I14" t="str">
-        <x:v>Kwinana, Perth</x:v>
+        <x:v>Weipa QLD</x:v>
       </x:c>
     </x:row>
     <x:row r="15">
       <x:c r="A15" t="str">
-        <x:v>Christmas Island 2011</x:v>
+        <x:v>MPSC 31 Evans landing pontoon April 2026</x:v>
       </x:c>
       <x:c r="B15" t="str">
-        <x:v>WA DPIRD</x:v>
+        <x:v>QDPI</x:v>
       </x:c>
       <x:c r="C15" t="str">
-        <x:v>01/02/2011</x:v>
+        <x:v>21/04/2026</x:v>
       </x:c>
       <x:c r="D15" t="str">
         <x:v>Specific</x:v>
       </x:c>
       <x:c r="E15" t="str">
-        <x:v>Port survey of Christmas Island targeting 55 national priority listed pest species. No pest species detected.</x:v>
+        <x:v>Surveillance</x:v>
       </x:c>
       <x:c r="F15" t="str">
-        <x:v>Western Australia</x:v>
+        <x:v>Queensland</x:v>
       </x:c>
       <x:c r="G15" t="str">
-        <x:v>-10.4243</x:v>
+        <x:v>-12.6647</x:v>
       </x:c>
       <x:c r="H15" t="str">
-        <x:v>105.6713</x:v>
+        <x:v>141.8501</x:v>
       </x:c>
       <x:c r="I15" t="str">
-        <x:v>Christmas Island</x:v>
+        <x:v>Weipa</x:v>
       </x:c>
     </x:row>
     <x:row r="16">
       <x:c r="A16" t="str">
-        <x:v>Dampier 2013</x:v>
+        <x:v>Weipa local operated vessel</x:v>
       </x:c>
       <x:c r="B16" t="str">
-        <x:v>WA DPIRD</x:v>
+        <x:v>QDPI</x:v>
       </x:c>
       <x:c r="C16" t="str">
-        <x:v>24/05/2013</x:v>
+        <x:v>04/09/2024</x:v>
       </x:c>
       <x:c r="D16" t="str">
-        <x:v>Specific</x:v>
+        <x:v>Passive</x:v>
       </x:c>
       <x:c r="E16" t="str">
-        <x:v>No marine pests species detected. Port survey was completed according to the National System for the Prevention and Mangement of Introduced Marine Pest Species.</x:v>
+        <x:v>Industry sighting when slipped</x:v>
       </x:c>
       <x:c r="F16" t="str">
-        <x:v>Western Australia</x:v>
+        <x:v>Queensland</x:v>
       </x:c>
       <x:c r="G16" t="str">
-        <x:v>-20.6630</x:v>
+        <x:v>-12.6675</x:v>
       </x:c>
       <x:c r="H16" t="str">
-        <x:v>116.7080</x:v>
+        <x:v>141.8619</x:v>
       </x:c>
       <x:c r="I16" t="str">
-        <x:v>Port of Dampier</x:v>
+        <x:v>Humbug Wharf Weipa, Mission River</x:v>
       </x:c>
     </x:row>
     <x:row r="17">
       <x:c r="A17" t="str">
-        <x:v>MPSC24_WA_BroomePort</x:v>
+        <x:v>Cairns 2021</x:v>
       </x:c>
       <x:c r="B17" t="str">
-        <x:v>WA DPIRD</x:v>
+        <x:v>Qld DPI</x:v>
       </x:c>
       <x:c r="C17" t="str">
-        <x:v>15/09/2022</x:v>
+        <x:v>28/09/2021</x:v>
       </x:c>
       <x:c r="D17" t="str">
-        <x:v>Active</x:v>
+        <x:v>Passive</x:v>
       </x:c>
       <x:c r="E17" t="str">
-        <x:v>Diver vessel inspection</x:v>
+        <x:v>Single adult male found on vessel moored in Trinity inlet for a number of years. Not considered an established population. Reference CCIMPE OOS 2021-05.</x:v>
       </x:c>
       <x:c r="F17" t="str">
-        <x:v>Western Australia</x:v>
+        <x:v>Queensland</x:v>
       </x:c>
       <x:c r="G17" t="str">
-        <x:v>-17.9944</x:v>
+        <x:v>-16.9292</x:v>
       </x:c>
       <x:c r="H17" t="str">
-        <x:v>122.2144</x:v>
+        <x:v>145.7838</x:v>
       </x:c>
       <x:c r="I17" t="str">
-        <x:v>Port of Broome</x:v>
+        <x:v>Trinity Inlet, Cairns</x:v>
       </x:c>
     </x:row>
     <x:row r="18">
       <x:c r="A18" t="str">
+        <x:v>Alcoa Kwinana 2020</x:v>
+      </x:c>
+      <x:c r="B18" t="str">
+        <x:v>WA DPIRD</x:v>
+      </x:c>
+      <x:c r="C18" t="str">
+        <x:v>25/08/2020</x:v>
+      </x:c>
+      <x:c r="D18" t="str">
+        <x:v>Specific</x:v>
+      </x:c>
+      <x:c r="E18" t="str">
+        <x:v>eDNA sampling in response to a vessel ballast water leak at Alcoa wharf, Kwinana</x:v>
+      </x:c>
+      <x:c r="F18" t="str">
+        <x:v>Western Australia</x:v>
+      </x:c>
+      <x:c r="G18" t="str">
+        <x:v>-32.1897</x:v>
+      </x:c>
+      <x:c r="H18" t="str">
+        <x:v>115.7712</x:v>
+      </x:c>
+      <x:c r="I18" t="str">
+        <x:v>Kwinana, Perth</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="19">
+      <x:c r="A19" t="str">
+        <x:v>Christmas Island 2011</x:v>
+      </x:c>
+      <x:c r="B19" t="str">
+        <x:v>WA DPIRD</x:v>
+      </x:c>
+      <x:c r="C19" t="str">
+        <x:v>01/02/2011</x:v>
+      </x:c>
+      <x:c r="D19" t="str">
+        <x:v>Specific</x:v>
+      </x:c>
+      <x:c r="E19" t="str">
+        <x:v>Port survey of Christmas Island targeting 55 national priority listed pest species. No pest species detected.</x:v>
+      </x:c>
+      <x:c r="F19" t="str">
+        <x:v>Western Australia</x:v>
+      </x:c>
+      <x:c r="G19" t="str">
+        <x:v>-10.4243</x:v>
+      </x:c>
+      <x:c r="H19" t="str">
+        <x:v>105.6713</x:v>
+      </x:c>
+      <x:c r="I19" t="str">
+        <x:v>Christmas Island</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="20">
+      <x:c r="A20" t="str">
+        <x:v>Dampier 2013</x:v>
+      </x:c>
+      <x:c r="B20" t="str">
+        <x:v>WA DPIRD</x:v>
+      </x:c>
+      <x:c r="C20" t="str">
+        <x:v>24/05/2013</x:v>
+      </x:c>
+      <x:c r="D20" t="str">
+        <x:v>Specific</x:v>
+      </x:c>
+      <x:c r="E20" t="str">
+        <x:v>No marine pests species detected. Port survey was completed according to the National System for the Prevention and Mangement of Introduced Marine Pest Species.</x:v>
+      </x:c>
+      <x:c r="F20" t="str">
+        <x:v>Western Australia</x:v>
+      </x:c>
+      <x:c r="G20" t="str">
+        <x:v>-20.6630</x:v>
+      </x:c>
+      <x:c r="H20" t="str">
+        <x:v>116.7080</x:v>
+      </x:c>
+      <x:c r="I20" t="str">
+        <x:v>Port of Dampier</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="21">
+      <x:c r="A21" t="str">
+        <x:v>MPSC24_WA_BroomePort</x:v>
+      </x:c>
+      <x:c r="B21" t="str">
+        <x:v>WA DPIRD</x:v>
+      </x:c>
+      <x:c r="C21" t="str">
+        <x:v>15/09/2022</x:v>
+      </x:c>
+      <x:c r="D21" t="str">
+        <x:v>Active</x:v>
+      </x:c>
+      <x:c r="E21" t="str">
+        <x:v>Diver vessel inspection</x:v>
+      </x:c>
+      <x:c r="F21" t="str">
+        <x:v>Western Australia</x:v>
+      </x:c>
+      <x:c r="G21" t="str">
+        <x:v>-17.9944</x:v>
+      </x:c>
+      <x:c r="H21" t="str">
+        <x:v>122.2144</x:v>
+      </x:c>
+      <x:c r="I21" t="str">
+        <x:v>Port of Broome</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="22">
+      <x:c r="A22" t="str">
         <x:v>Local Weipa recreational vessel 2025</x:v>
       </x:c>
-      <x:c r="B18" t="str">
+      <x:c r="B22" t="str">
         <x:v>Weipa House Boats</x:v>
       </x:c>
-      <x:c r="C18" t="str">
+      <x:c r="C22" t="str">
         <x:v>19/08/2025</x:v>
       </x:c>
-      <x:c r="D18" t="str">
+      <x:c r="D22" t="str">
         <x:v>Passive</x:v>
       </x:c>
-      <x:c r="E18" t="str">
+      <x:c r="E22" t="str">
         <x:v>Slipping/maintenance</x:v>
       </x:c>
-      <x:c r="F18" t="str">
+      <x:c r="F22" t="str">
         <x:v>Queensland</x:v>
       </x:c>
-      <x:c r="G18" t="str">
+      <x:c r="G22" t="str">
         <x:v>-12.6644</x:v>
       </x:c>
-      <x:c r="H18" t="str">
+      <x:c r="H22" t="str">
         <x:v>141.8549</x:v>
       </x:c>
-      <x:c r="I18" t="str">
+      <x:c r="I22" t="str">
         <x:v>Weipa</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Synonyms</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Other common names</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Taxonomic group</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>Kingdom</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>Phylum</x:v>