--- v0 (2026-04-04)
+++ v1 (2026-05-08)
@@ -1,78 +1,78 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfec9cabeee4b425a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb203b18f27764472" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="R182694b76ac04b88"/>
-[...15 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="R6e3066322f1046b6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="R6c42da6e335545a1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="General" sheetId="2" r:id="R2a6f8bda1de244c6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Identification" sheetId="3" r:id="Rb3eb17a3083d46dd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Similar species" sheetId="4" r:id="R5b9c1d0fdb54430c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Habitat" sheetId="5" r:id="R28407f7050724a60"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Reproduction and growth" sheetId="6" r:id="R96d795ac3cdc4682"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Feeding" sheetId="7" r:id="Rbbdd998b7c7e44d5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Competitors" sheetId="8" r:id="R60dd63b3a0ad489b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Predators" sheetId="9" r:id="R0c2d2f4dc99947c7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Vectors" sheetId="10" r:id="Rcb5f7907e40b4604"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Impacts" sheetId="11" r:id="R4129901cebed42f3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Controls" sheetId="12" r:id="R5531651eb6a149da"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Species controls" sheetId="13" r:id="R083d29d4abeb4c5a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Additional information" sheetId="14" r:id="R77f39e1dd2694baa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="References" sheetId="15" r:id="R166d9b0a3d764283"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Images" sheetId="16" r:id="R12db1866475744d3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="R8950dd9dd77943bc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R182694b76ac04b88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rb9211daefd1046eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R8fc741e234794f50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="R452a2e6879454fda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="Ra55194f18c894095" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="Rb857d21ed7fe47da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="Rd6d156eb2db04b27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="R065e9f1a431c4e9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="Rf6ba23bd62d249fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="R7b9c13e737214186" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="R112bd70fa1ed4e16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="Ra7f14b41c5aa4932" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="Re41dfe8e61044714" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="R2c7fced804544d5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="Ra6fe76de367a46e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="R06af4c1e77dd4404" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="R6e3066322f1046b6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6c42da6e335545a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R2a6f8bda1de244c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rb3eb17a3083d46dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="R5b9c1d0fdb54430c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="R28407f7050724a60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="R96d795ac3cdc4682" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="Rbbdd998b7c7e44d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="R60dd63b3a0ad489b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="R0c2d2f4dc99947c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="Rcb5f7907e40b4604" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="R4129901cebed42f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="R5531651eb6a149da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="R083d29d4abeb4c5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="R77f39e1dd2694baa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="R166d9b0a3d764283" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="R12db1866475744d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="R8950dd9dd77943bc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Scientific name</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Common name</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Developments</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>General description</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>ID card URL</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Australian distribution</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -121,64 +121,64 @@
         <x:v>&lt;p&gt;&lt;em&gt;Styela clava &lt;/em&gt;has been detected from 23 regions globally, it is considered invasive in Canada, Gulf of St-Lawrence, New Zealand, the US North Pacific, Sea of Marama, Turkey and the North Sea (UK, Germany).&lt;/p&gt;
 </x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Notes</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Vectors</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str">
         <x:v/>
       </x:c>
       <x:c r="B2" t="str">
         <x:v>Vector type: Fisheries and Aquaculture
-Vector type description: &lt;p&gt;Vectors types associated with fisheries and aquaculture and trade activities. Examples of&amp;nbsp; vectors from this class are the deliberately translocation&amp;nbsp;of oysters&amp;nbsp; for aquaculture purposes or discarded fishing equipment which is fouled with marine organisms.&amp;nbsp;&lt;/p&gt;
+Vector type description: &lt;p&gt;Vectors types associated with fisheries and aquaculture and trade activities. Examples of vectors from this class are the deliberately translocation&amp;nbsp;of oysters for aquaculture purposes or discarded fishing equipment which is fouled with marine organisms.&amp;nbsp;&lt;/p&gt;
 Vectors:
 Vector: Fisheries - Accidental 
-Description: &lt;p&gt;The accidental translocation of marine pests with aquaculture and commerical fisheries activities. This vector includes the accidental translocation of marine pests attached to aquaculture equipment such as floats, nets or cages.&lt;/p&gt;
+Description: &lt;p&gt;The accidental translocation of marine pests with aquaculture and commercial fisheries activities. This vector includes the accidental translocation of marine pests attached to aquaculture equipment such as floats, nets or cages.&lt;/p&gt;
 Vector: Fisheries - Intentional (Not mollusc)
 Description: &lt;p&gt;The deliberate translocation of fish and crustaceans involves moving species from one region to another to establish or enhance a fishery. This practice may occur in aquaculture, when non-native species are introduced to support production goals.&lt;/p&gt;
 Vector type: Vessels
 Vector type description: &lt;p&gt;Vectors associated with maritime transport and shipping activities. Vessels include bulk carriers, container ships, passenger vessels, fishing vessels, illegal foreign entry vessels and recreational vessels. Ballast water can potentially transport marine species in vessel ballast tanks and via biofouling on the exterior of vessels or internal water systems and equipment. &amp;nbsp;&amp;nbsp;&lt;/p&gt;
 Vectors:
 Vector: Ballast Water
 Description: &lt;p&gt;Various types and life stages of aquatic species can be transported in&amp;nbsp;ballast water. Species taken up in ballast water can be discharged from vessels if it’s not correctly managed. Marine pests can also survive within ballast tank sediments.&lt;/p&gt;
 &lt;p&gt;&amp;nbsp;&lt;/p&gt;
 Vector: Biofouling
-Description: &lt;p&gt;Biofouling is the accumulation of sessile or mobile marine organisims on submerged parts of vessels. When marine pests attach to vessel hulls or niche areas (e.g. sea chests, propeller shafts or rudders), they can be transported to new locations. Introduction can occur through (1) A fouling species spawning event from the external or internal parts of a vessel while in port and its successful establishment. (2) The dislodgement of fouling species from a vessel accidentally such as abrasion with wharf structures, or deliberately through in-water cleaning activities; and (3) The sinking of fouled vessels either deliberately or accidentally.&lt;/p&gt;
+Description: &lt;p&gt;Biofouling is the accumulation of sessile or mobile marine organisms on submerged parts of vessels. When marine pests attach to vessel hulls or niche areas (e.g. sea chests, propeller shafts or rudders), they can be transported to new locations. Introduction can occur through (1) A fouling species spawning event from the external or internal parts of a vessel while in port and its successful establishment. (2) The dislodgement of fouling species from a vessel accidentally such as abrasion with wharf structures, or deliberately through in-water cleaning activities; and (3) The sinking of fouled vessels either deliberately or accidentally.&lt;/p&gt;
 </x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Notes</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Impacts</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str">
         <x:v>&lt;em&gt;S. clava&lt;/em&gt; is a fast growing, suspension feeder that can reach densities of 500-1500 individuals per square metre. As fouling species it can have negative impacts on native and aquaculture species through competition for space and food as well as predation of larvae from the water column. It can also occur as fouling on vessels, aquaculture and fishing equipment and other artificial structures.</x:v>
       </x:c>
       <x:c r="B2" t="str">
         <x:v>Impact type: Economic
 Impact type description: &lt;p&gt;Marine pests have the potential to affect fisheries, aquaculture, infrastructure, maritime vessels and trade and tourism.&lt;/p&gt;