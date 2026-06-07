--- v1 (2026-05-08)
+++ v2 (2026-06-07)
@@ -1,78 +1,78 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb203b18f27764472" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf85a13e52774464a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="R6c42da6e335545a1"/>
-[...15 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="R8950dd9dd77943bc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="R7a54616254b244b8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="General" sheetId="2" r:id="R21348e7aaeda4f77"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Identification" sheetId="3" r:id="R89c0d982639842c7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Similar species" sheetId="4" r:id="R0ec4cc5fcfc64531"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Habitat" sheetId="5" r:id="Rcef4282239d84815"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Reproduction and growth" sheetId="6" r:id="R03b857e5360f4c0d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Feeding" sheetId="7" r:id="Re629a802a4c14e0f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Competitors" sheetId="8" r:id="Ra2d9897e7bea415d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Predators" sheetId="9" r:id="Rba775e8ed9b84695"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Vectors" sheetId="10" r:id="R8567d247a5f247ee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Impacts" sheetId="11" r:id="R8cb5f403cabc4cba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Controls" sheetId="12" r:id="R00684858fae5448a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Species controls" sheetId="13" r:id="Ra8b1d19beed243bf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Additional information" sheetId="14" r:id="Rdc3a4c4be6804767"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="References" sheetId="15" r:id="R291e125e5a95453a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Images" sheetId="16" r:id="R886813b1a8ae40b2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="R05b0d14e57ce448b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6c42da6e335545a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R2a6f8bda1de244c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rb3eb17a3083d46dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="R5b9c1d0fdb54430c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="R28407f7050724a60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="R96d795ac3cdc4682" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="Rbbdd998b7c7e44d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="R60dd63b3a0ad489b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="R0c2d2f4dc99947c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="Rcb5f7907e40b4604" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="R4129901cebed42f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="R5531651eb6a149da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="R083d29d4abeb4c5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="R77f39e1dd2694baa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="R166d9b0a3d764283" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="R12db1866475744d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="R8950dd9dd77943bc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7a54616254b244b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R21348e7aaeda4f77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R89c0d982639842c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="R0ec4cc5fcfc64531" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="Rcef4282239d84815" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="R03b857e5360f4c0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="Re629a802a4c14e0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="Ra2d9897e7bea415d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="Rba775e8ed9b84695" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="R8567d247a5f247ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="R8cb5f403cabc4cba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="R00684858fae5448a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="Ra8b1d19beed243bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="Rdc3a4c4be6804767" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="R291e125e5a95453a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="R886813b1a8ae40b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="R05b0d14e57ce448b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Scientific name</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Common name</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Developments</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>General description</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>ID card URL</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Australian distribution</x:v>
       </x:c>
       <x:c r="G1" t="str">