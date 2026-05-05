--- v0 (2026-04-04)
+++ v1 (2026-05-05)
@@ -1,78 +1,78 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R892522170b224d9e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfdc69e038b274509" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="Rdaa07989b6c24e77"/>
-[...15 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="R55d8852967c74c8a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="R9796f3bc39ff45ce"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="General" sheetId="2" r:id="R69174aed85544080"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Identification" sheetId="3" r:id="Rf1dad2ea007d4168"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Similar species" sheetId="4" r:id="R93303a786e45420e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Habitat" sheetId="5" r:id="R6bd1d4499b78405c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Reproduction and growth" sheetId="6" r:id="R6a49bcf3ffa54d32"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Feeding" sheetId="7" r:id="R64339286890c4ae5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Competitors" sheetId="8" r:id="R6b5b736f39464099"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Predators" sheetId="9" r:id="R0aa44e2be55545a6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Vectors" sheetId="10" r:id="Rdadc28e2ed634b5f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Impacts" sheetId="11" r:id="Ra6fb60ade5ca4137"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Controls" sheetId="12" r:id="R7f396dfc1e414edc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Species controls" sheetId="13" r:id="R52c93843e55f477b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Additional information" sheetId="14" r:id="Rcd57b8cfc0ee4f15"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="References" sheetId="15" r:id="R4453398883b24035"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Images" sheetId="16" r:id="Rb706fd597ef64388"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="Rd5d3a9da3dc84770"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rdaa07989b6c24e77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R2f78862c5c3c4552" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R02bc054d53214600" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="R9ba22f548cd041e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="R82ee066141fa4622" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="R5104931535354d4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="Rac01eb53c523420b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="R127d9d20a20d4be1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="R177517c87422440c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="R0ed1e8df931142d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="Rbe20d5d0ecfa4bab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="R856fe5e190774b8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="Rfea95c810b554a6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="Rdd31ebf3e1b44c7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="R6897845496d045f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="R1f082e9d298c4262" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="R55d8852967c74c8a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9796f3bc39ff45ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R69174aed85544080" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rf1dad2ea007d4168" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="R93303a786e45420e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="R6bd1d4499b78405c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="R6a49bcf3ffa54d32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="R64339286890c4ae5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="R6b5b736f39464099" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="R0aa44e2be55545a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="Rdadc28e2ed634b5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="Ra6fb60ade5ca4137" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="R7f396dfc1e414edc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="R52c93843e55f477b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="Rcd57b8cfc0ee4f15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="R4453398883b24035" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="Rb706fd597ef64388" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="Rd5d3a9da3dc84770" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Scientific name</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Common name</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Developments</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>General description</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>ID card URL</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Australian distribution</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -122,51 +122,51 @@
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Notes</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Vectors</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str">
         <x:v/>
       </x:c>
       <x:c r="B2" t="str">
         <x:v>Vector type: Vessels
 Vector type description: &lt;p&gt;Vectors associated with maritime transport and shipping activities. Vessels include bulk carriers, container ships, passenger vessels, fishing vessels, illegal foreign entry vessels and recreational vessels. Ballast water can potentially transport marine species in vessel ballast tanks and via biofouling on the exterior of vessels or internal water systems and equipment. &amp;nbsp;&amp;nbsp;&lt;/p&gt;
 Vectors:
 Vector: Biofouling
-Description: &lt;p&gt;Biofouling is the accumulation of sessile or mobile marine organisims on submerged parts of vessels. When marine pests attach to vessel hulls or niche areas (e.g. sea chests, propeller shafts or rudders), they can be transported to new locations. Introduction can occur through (1) A fouling species spawning event from the external or internal parts of a vessel while in port and its successful establishment. (2) The dislodgement of fouling species from a vessel accidentally such as abrasion with wharf structures, or deliberately through in-water cleaning activities; and (3) The sinking of fouled vessels either deliberately or accidentally.&lt;/p&gt;
+Description: &lt;p&gt;Biofouling is the accumulation of sessile or mobile marine organisms on submerged parts of vessels. When marine pests attach to vessel hulls or niche areas (e.g. sea chests, propeller shafts or rudders), they can be transported to new locations. Introduction can occur through (1) A fouling species spawning event from the external or internal parts of a vessel while in port and its successful establishment. (2) The dislodgement of fouling species from a vessel accidentally such as abrasion with wharf structures, or deliberately through in-water cleaning activities; and (3) The sinking of fouled vessels either deliberately or accidentally.&lt;/p&gt;
 </x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Notes</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Impacts</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str">
         <x:v>As a fouling species its presence can reduce the growth and survival of native and aquaculture species through competition for food and space. Fouling on aquaculture structures can be time consuming to remove and increase catch processing.</x:v>
       </x:c>
       <x:c r="B2" t="str">
         <x:v>Impact type: Economic
 Impact type description: &lt;p&gt;Marine pests have the potential to affect fisheries, aquaculture, infrastructure, maritime vessels and trade and tourism.&lt;/p&gt;
@@ -1504,103 +1504,422 @@
       </x:c>
       <x:c r="C29" t="str">
         <x:v>06/06/2001</x:v>
       </x:c>
       <x:c r="D29" t="str">
         <x:v>Specific</x:v>
       </x:c>
       <x:c r="E29" t="str">
         <x:v>Port survey based on sampling design by Centre for Research on Introduced Marine Pests (CRIMP). Report: Australian Museum Business Services (AMBS), 2002. Port Survey for Introduced Marine Species - Sydney Harbour. </x:v>
       </x:c>
       <x:c r="F29" t="str">
         <x:v>New South Wales</x:v>
       </x:c>
       <x:c r="G29" t="str">
         <x:v>-33.8300</x:v>
       </x:c>
       <x:c r="H29" t="str">
         <x:v>151.2800</x:v>
       </x:c>
       <x:c r="I29" t="str">
         <x:v>Sydney Habour</x:v>
       </x:c>
     </x:row>
     <x:row r="30">
       <x:c r="A30" t="str">
-        <x:v>Adelaide  2010</x:v>
+        <x:v>CRIMP Adelaide Container Marker 30 2001</x:v>
       </x:c>
       <x:c r="B30" t="str">
-        <x:v>National System </x:v>
+        <x:v>MAFRI</x:v>
       </x:c>
       <x:c r="C30" t="str">
-        <x:v>29/09/2010</x:v>
+        <x:v>22/02/2001</x:v>
       </x:c>
       <x:c r="D30" t="str">
         <x:v>Active</x:v>
       </x:c>
       <x:c r="E30" t="str">
-        <x:v>Port survey based on sampling design according to the National System. Report: Wiltshire, K &amp; Deveney, M (2011). Final monitoring report for the 2010-2011 marine pest survery of the Port of Adelaide, South Australian Research and Development Institute,</x:v>
+        <x:v>CRIMP</x:v>
       </x:c>
       <x:c r="F30" t="str">
         <x:v>South Australia</x:v>
       </x:c>
       <x:c r="G30" t="str">
-        <x:v>-34.8460</x:v>
+        <x:v>-34.7648</x:v>
       </x:c>
       <x:c r="H30" t="str">
-        <x:v>138.5030</x:v>
+        <x:v>138.5180</x:v>
       </x:c>
       <x:c r="I30" t="str">
-        <x:v>Adelaide Port</x:v>
+        <x:v>Adelaide</x:v>
       </x:c>
     </x:row>
     <x:row r="31">
       <x:c r="A31" t="str">
+        <x:v>CRIMP Adelaide Container wharf 6 2001</x:v>
+      </x:c>
+      <x:c r="B31" t="str">
+        <x:v>MAFRI</x:v>
+      </x:c>
+      <x:c r="C31" t="str">
+        <x:v>23/02/2001</x:v>
+      </x:c>
+      <x:c r="D31" t="str">
+        <x:v>Active</x:v>
+      </x:c>
+      <x:c r="E31" t="str">
+        <x:v>CRIMP</x:v>
+      </x:c>
+      <x:c r="F31" t="str">
+        <x:v>South Australia</x:v>
+      </x:c>
+      <x:c r="G31" t="str">
+        <x:v>-34.7785</x:v>
+      </x:c>
+      <x:c r="H31" t="str">
+        <x:v>138.4886</x:v>
+      </x:c>
+      <x:c r="I31" t="str">
+        <x:v>Adelaide</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="32">
+      <x:c r="A32" t="str">
+        <x:v>CRIMP Adelaide Container wharf 7 2001</x:v>
+      </x:c>
+      <x:c r="B32" t="str">
+        <x:v>MAFRI</x:v>
+      </x:c>
+      <x:c r="C32" t="str">
+        <x:v>23/02/2001</x:v>
+      </x:c>
+      <x:c r="D32" t="str">
+        <x:v>Active</x:v>
+      </x:c>
+      <x:c r="E32" t="str">
+        <x:v>CRIMP</x:v>
+      </x:c>
+      <x:c r="F32" t="str">
+        <x:v>South Australia</x:v>
+      </x:c>
+      <x:c r="G32" t="str">
+        <x:v>-34.7738</x:v>
+      </x:c>
+      <x:c r="H32" t="str">
+        <x:v>138.4923</x:v>
+      </x:c>
+      <x:c r="I32" t="str">
+        <x:v>Adelaide</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="33">
+      <x:c r="A33" t="str">
+        <x:v>CRIMP Adelaide Container wharf No.2 2001</x:v>
+      </x:c>
+      <x:c r="B33" t="str">
+        <x:v>MAFRI</x:v>
+      </x:c>
+      <x:c r="C33" t="str">
+        <x:v>22/02/2001</x:v>
+      </x:c>
+      <x:c r="D33" t="str">
+        <x:v>Active</x:v>
+      </x:c>
+      <x:c r="E33" t="str">
+        <x:v>CRIMP</x:v>
+      </x:c>
+      <x:c r="F33" t="str">
+        <x:v>South Australia</x:v>
+      </x:c>
+      <x:c r="G33" t="str">
+        <x:v>-34.7767</x:v>
+      </x:c>
+      <x:c r="H33" t="str">
+        <x:v>138.4826</x:v>
+      </x:c>
+      <x:c r="I33" t="str">
+        <x:v>Adelaide</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="34">
+      <x:c r="A34" t="str">
+        <x:v>CRIMP Adelaide Marker 23 2001</x:v>
+      </x:c>
+      <x:c r="B34" t="str">
+        <x:v>MAFRI</x:v>
+      </x:c>
+      <x:c r="C34" t="str">
+        <x:v>22/02/2001</x:v>
+      </x:c>
+      <x:c r="D34" t="str">
+        <x:v>Active</x:v>
+      </x:c>
+      <x:c r="E34" t="str">
+        <x:v>CRIMP</x:v>
+      </x:c>
+      <x:c r="F34" t="str">
+        <x:v>South Australia</x:v>
+      </x:c>
+      <x:c r="G34" t="str">
+        <x:v>-34.7637</x:v>
+      </x:c>
+      <x:c r="H34" t="str">
+        <x:v>138.4980</x:v>
+      </x:c>
+      <x:c r="I34" t="str">
+        <x:v>Adelaide</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="35">
+      <x:c r="A35" t="str">
+        <x:v>CRIMP Adelaide Marker No10 2001</x:v>
+      </x:c>
+      <x:c r="B35" t="str">
+        <x:v>MAFRI</x:v>
+      </x:c>
+      <x:c r="C35" t="str">
+        <x:v>22/02/2001</x:v>
+      </x:c>
+      <x:c r="D35" t="str">
+        <x:v>Active</x:v>
+      </x:c>
+      <x:c r="E35" t="str">
+        <x:v>CRIMP</x:v>
+      </x:c>
+      <x:c r="F35" t="str">
+        <x:v>South Australia</x:v>
+      </x:c>
+      <x:c r="G35" t="str">
+        <x:v>-34.7881</x:v>
+      </x:c>
+      <x:c r="H35" t="str">
+        <x:v>138.4604</x:v>
+      </x:c>
+      <x:c r="I35" t="str">
+        <x:v>Adelaide</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="36">
+      <x:c r="A36" t="str">
+        <x:v>CRIMP Adelaide North Haven Marina 2001</x:v>
+      </x:c>
+      <x:c r="B36" t="str">
+        <x:v>MAFRI</x:v>
+      </x:c>
+      <x:c r="C36" t="str">
+        <x:v>20/02/2001</x:v>
+      </x:c>
+      <x:c r="D36" t="str">
+        <x:v>Active</x:v>
+      </x:c>
+      <x:c r="E36" t="str">
+        <x:v>CRIMP</x:v>
+      </x:c>
+      <x:c r="F36" t="str">
+        <x:v>South Australia</x:v>
+      </x:c>
+      <x:c r="G36" t="str">
+        <x:v>-34.7869</x:v>
+      </x:c>
+      <x:c r="H36" t="str">
+        <x:v>138.4859</x:v>
+      </x:c>
+      <x:c r="I36" t="str">
+        <x:v>Adelaide</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="37">
+      <x:c r="A37" t="str">
+        <x:v>CRIMP Adelaide Osborne Wharf 2001</x:v>
+      </x:c>
+      <x:c r="B37" t="str">
+        <x:v>MAFRI</x:v>
+      </x:c>
+      <x:c r="C37" t="str">
+        <x:v>20/02/2001</x:v>
+      </x:c>
+      <x:c r="D37" t="str">
+        <x:v>Active</x:v>
+      </x:c>
+      <x:c r="E37" t="str">
+        <x:v>CRIMP</x:v>
+      </x:c>
+      <x:c r="F37" t="str">
+        <x:v>South Australia</x:v>
+      </x:c>
+      <x:c r="G37" t="str">
+        <x:v>-34.7885</x:v>
+      </x:c>
+      <x:c r="H37" t="str">
+        <x:v>138.5110</x:v>
+      </x:c>
+      <x:c r="I37" t="str">
+        <x:v>Adelaide</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="38">
+      <x:c r="A38" t="str">
+        <x:v>CRIMP Adelaide Osborne Wharf Feb 2001</x:v>
+      </x:c>
+      <x:c r="B38" t="str">
+        <x:v>MAFRI</x:v>
+      </x:c>
+      <x:c r="C38" t="str">
+        <x:v>20/02/2001</x:v>
+      </x:c>
+      <x:c r="D38" t="str">
+        <x:v>Active</x:v>
+      </x:c>
+      <x:c r="E38" t="str">
+        <x:v>CRIMP</x:v>
+      </x:c>
+      <x:c r="F38" t="str">
+        <x:v>South Australia</x:v>
+      </x:c>
+      <x:c r="G38" t="str">
+        <x:v>-34.7886</x:v>
+      </x:c>
+      <x:c r="H38" t="str">
+        <x:v>138.5113</x:v>
+      </x:c>
+      <x:c r="I38" t="str">
+        <x:v>Adelaide</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="39">
+      <x:c r="A39" t="str">
+        <x:v>CRIMP Adelaide Sled site 10 2001</x:v>
+      </x:c>
+      <x:c r="B39" t="str">
+        <x:v>MAFRI</x:v>
+      </x:c>
+      <x:c r="C39" t="str">
+        <x:v>20/02/2001</x:v>
+      </x:c>
+      <x:c r="D39" t="str">
+        <x:v>Active</x:v>
+      </x:c>
+      <x:c r="E39" t="str">
+        <x:v>CRIMP</x:v>
+      </x:c>
+      <x:c r="F39" t="str">
+        <x:v>South Australia</x:v>
+      </x:c>
+      <x:c r="G39" t="str">
+        <x:v>-34.7800</x:v>
+      </x:c>
+      <x:c r="H39" t="str">
+        <x:v>138.4800</x:v>
+      </x:c>
+      <x:c r="I39" t="str">
+        <x:v>Adelaide</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="40">
+      <x:c r="A40" t="str">
+        <x:v>CRIMP Adelaide Sled site 4 2001</x:v>
+      </x:c>
+      <x:c r="B40" t="str">
+        <x:v>MAFRI</x:v>
+      </x:c>
+      <x:c r="C40" t="str">
+        <x:v>20/02/2001</x:v>
+      </x:c>
+      <x:c r="D40" t="str">
+        <x:v>Active</x:v>
+      </x:c>
+      <x:c r="E40" t="str">
+        <x:v>CRIMP</x:v>
+      </x:c>
+      <x:c r="F40" t="str">
+        <x:v>South Australia</x:v>
+      </x:c>
+      <x:c r="G40" t="str">
+        <x:v>-34.7700</x:v>
+      </x:c>
+      <x:c r="H40" t="str">
+        <x:v>138.5100</x:v>
+      </x:c>
+      <x:c r="I40" t="str">
+        <x:v>Adelaide</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="41">
+      <x:c r="A41" t="str">
+        <x:v>Adelaide  2010</x:v>
+      </x:c>
+      <x:c r="B41" t="str">
+        <x:v>National System </x:v>
+      </x:c>
+      <x:c r="C41" t="str">
+        <x:v>29/09/2010</x:v>
+      </x:c>
+      <x:c r="D41" t="str">
+        <x:v>Active</x:v>
+      </x:c>
+      <x:c r="E41" t="str">
+        <x:v>Port survey based on sampling design according to the National System. Report: Wiltshire, K &amp; Deveney, M (2011). Final monitoring report for the 2010-2011 marine pest survery of the Port of Adelaide, South Australian Research and Development Institute,</x:v>
+      </x:c>
+      <x:c r="F41" t="str">
+        <x:v>South Australia</x:v>
+      </x:c>
+      <x:c r="G41" t="str">
+        <x:v>-34.8460</x:v>
+      </x:c>
+      <x:c r="H41" t="str">
+        <x:v>138.5030</x:v>
+      </x:c>
+      <x:c r="I41" t="str">
+        <x:v>Adelaide Port</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="42">
+      <x:c r="A42" t="str">
         <x:v>Geraldton 2015</x:v>
       </x:c>
-      <x:c r="B31" t="str">
+      <x:c r="B42" t="str">
         <x:v>National System</x:v>
       </x:c>
-      <x:c r="C31" t="str">
+      <x:c r="C42" t="str">
         <x:v>04/02/2013</x:v>
       </x:c>
-      <x:c r="D31" t="str">
+      <x:c r="D42" t="str">
         <x:v>Specific</x:v>
       </x:c>
-      <x:c r="E31" t="str">
+      <x:c r="E42" t="str">
         <x:v>Port survey based on sampling design according to the National System. Report: Astbury, C. (2015) Geraldton Port Introduced Marine Pest Survey 2015. Post Implementation Final Report. Asterias International Pty. Ltd. </x:v>
       </x:c>
-      <x:c r="F31" t="str">
+      <x:c r="F42" t="str">
         <x:v>Western Australia</x:v>
       </x:c>
-      <x:c r="G31" t="str">
+      <x:c r="G42" t="str">
         <x:v>-28.7700</x:v>
       </x:c>
-      <x:c r="H31" t="str">
+      <x:c r="H42" t="str">
         <x:v>114.6000</x:v>
       </x:c>
-      <x:c r="I31" t="str">
+      <x:c r="I42" t="str">
         <x:v>Port of Geraldton</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Synonyms</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Other common names</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Taxonomic group</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>Kingdom</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>Phylum</x:v>