--- v1 (2026-05-05)
+++ v2 (2026-06-06)
@@ -1,78 +1,78 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfdc69e038b274509" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb3f18589e0147ce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="R9796f3bc39ff45ce"/>
-[...15 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="Rd5d3a9da3dc84770"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="R2189cd66014e4bf0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="General" sheetId="2" r:id="R1d91409015614761"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Identification" sheetId="3" r:id="R7fff046954294765"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Similar species" sheetId="4" r:id="Rf2e573ba43e6495c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Habitat" sheetId="5" r:id="Rcc880d1dc4254f8b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Reproduction and growth" sheetId="6" r:id="R0d836f1f06f7402c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Feeding" sheetId="7" r:id="R60b6504fc94b4fb4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Competitors" sheetId="8" r:id="R6af1f53aed964930"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Predators" sheetId="9" r:id="R06d3ba116060484d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Vectors" sheetId="10" r:id="R786645b9d81844c1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Impacts" sheetId="11" r:id="Re64980f7e17041dd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Controls" sheetId="12" r:id="R14c78e9df396496b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Species controls" sheetId="13" r:id="R9af6b8a677b64820"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Additional information" sheetId="14" r:id="Rde60902626224976"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="References" sheetId="15" r:id="R853f8668e6974e8c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Images" sheetId="16" r:id="Rb14637aef2f54aef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="R66f39206aedd4b61"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9796f3bc39ff45ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R69174aed85544080" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rf1dad2ea007d4168" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="R93303a786e45420e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="R6bd1d4499b78405c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="R6a49bcf3ffa54d32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="R64339286890c4ae5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="R6b5b736f39464099" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="R0aa44e2be55545a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="Rdadc28e2ed634b5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="Ra6fb60ade5ca4137" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="R7f396dfc1e414edc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="R52c93843e55f477b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="Rcd57b8cfc0ee4f15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="R4453398883b24035" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="Rb706fd597ef64388" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="Rd5d3a9da3dc84770" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2189cd66014e4bf0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R1d91409015614761" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R7fff046954294765" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="Rf2e573ba43e6495c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="Rcc880d1dc4254f8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="R0d836f1f06f7402c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="R60b6504fc94b4fb4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="R6af1f53aed964930" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="R06d3ba116060484d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="R786645b9d81844c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="Re64980f7e17041dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="R14c78e9df396496b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="R9af6b8a677b64820" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="Rde60902626224976" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="R853f8668e6974e8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="Rb14637aef2f54aef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="R66f39206aedd4b61" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Scientific name</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Common name</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Developments</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>General description</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>ID card URL</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Australian distribution</x:v>
       </x:c>
       <x:c r="G1" t="str">