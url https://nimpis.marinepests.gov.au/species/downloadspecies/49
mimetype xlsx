--- v0 (2026-05-02)
+++ v1 (2026-05-26)
@@ -1,78 +1,78 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8038040b7914650" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50cb937f91f34523" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="Re87a564683d2441d"/>
-[...15 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="R07f7ddf116304949"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="R6d202d0270f549ed"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="General" sheetId="2" r:id="Rd7df6b4e2554437c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Identification" sheetId="3" r:id="Rc4c57424ec0d40ef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Similar species" sheetId="4" r:id="R0fa6532e64de4b1d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Habitat" sheetId="5" r:id="R9e24c2776c744541"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Reproduction and growth" sheetId="6" r:id="Rf93f0559b4554bcf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Feeding" sheetId="7" r:id="R9d932d7334ad4b45"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Competitors" sheetId="8" r:id="R998a38cd19c04ab8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Predators" sheetId="9" r:id="R9517eb6328174e90"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Vectors" sheetId="10" r:id="R9a47addef1c54208"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Impacts" sheetId="11" r:id="R0d0bc904ca7949b5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Controls" sheetId="12" r:id="Rc82980c4d5c148cf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Species controls" sheetId="13" r:id="R43c6706fd8854305"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Additional information" sheetId="14" r:id="R953a93598d984772"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="References" sheetId="15" r:id="Rb0c3c717c6684a74"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Images" sheetId="16" r:id="R062f289131be4f63"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="R794b4f1e255743a2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re87a564683d2441d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R6ddefd3617694396" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R17ec7cebcb3b4730" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="R83de047aa8a44a55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="R2d0f5183701b4c64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="Rf30ced38173a4b11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="Rb24dc5027d374f13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="R5a3497f3a0a141c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="Rec4e460a3f5b4478" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="R3279ec05543149de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="R684224bd83c24e61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="R313319d7bb234090" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="R6b50c8bb1fe3436d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="Re2f42f08244d466c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="Ra8d6da831bbe44e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="R09365901f0624abd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="R07f7ddf116304949" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6d202d0270f549ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rd7df6b4e2554437c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rc4c57424ec0d40ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="R0fa6532e64de4b1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="R9e24c2776c744541" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="Rf93f0559b4554bcf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="R9d932d7334ad4b45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="R998a38cd19c04ab8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="R9517eb6328174e90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="R9a47addef1c54208" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="R0d0bc904ca7949b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="Rc82980c4d5c148cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="R43c6706fd8854305" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="R953a93598d984772" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="Rb0c3c717c6684a74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="R062f289131be4f63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="R794b4f1e255743a2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Scientific name</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Common name</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Developments</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>General description</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>ID card URL</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Australian distribution</x:v>
       </x:c>
       <x:c r="G1" t="str">