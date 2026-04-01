--- v1 (2026-03-11)
+++ v2 (2026-04-01)
@@ -1,78 +1,78 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e8b78ad0c0f4e09" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06dc233d9b4a4eba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="R750b23b5172d4fe9"/>
-[...15 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="Rcb79e57aee3d4c3e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="R465e49da94414e76"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="General" sheetId="2" r:id="Ra15ce0b6b17d4e58"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Identification" sheetId="3" r:id="Re1844401bcda45f1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Similar species" sheetId="4" r:id="Rd554a928da174d87"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Habitat" sheetId="5" r:id="Ra3a24f12ff35430b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Reproduction and growth" sheetId="6" r:id="R83bf2fca1fb84a82"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Feeding" sheetId="7" r:id="R8307c8a63114446b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Competitors" sheetId="8" r:id="Rbc3520ba1d174679"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Predators" sheetId="9" r:id="Rb93ab58f52fc4ba3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Vectors" sheetId="10" r:id="R3458efd16d404676"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Impacts" sheetId="11" r:id="Rae39028e79294215"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Controls" sheetId="12" r:id="R558c30cabfd54b94"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Species controls" sheetId="13" r:id="R8d9759240ff747da"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Additional information" sheetId="14" r:id="Rbbfd6958b766484d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="References" sheetId="15" r:id="R4318daab7e4642aa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Images" sheetId="16" r:id="R0a6e251ad34e4cc0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="R5b0a037e42d14743"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R750b23b5172d4fe9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R7ecf368a510c4827" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R375116b5b50a4e1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="R391889d49f0b49c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="Rd0bb0bac268e4ce4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="Re54e16d7144c4c47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="R9bbb668900164c08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="Rf204d7b4a6d347ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="R2d21c4451d83456b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="R4481cdf3943c4c1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="Re5aaf82b40f14040" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="R00a57fa9ba7748fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="Rc348235458fc495d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="R5c054230f9894225" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="R625c4a89ba4e4a4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="R34bdeb3648a64b05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="Rcb79e57aee3d4c3e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R465e49da94414e76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Ra15ce0b6b17d4e58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Re1844401bcda45f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="Rd554a928da174d87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="Ra3a24f12ff35430b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="R83bf2fca1fb84a82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="R8307c8a63114446b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="Rbc3520ba1d174679" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="Rb93ab58f52fc4ba3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="R3458efd16d404676" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="Rae39028e79294215" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="R558c30cabfd54b94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="R8d9759240ff747da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="Rbbfd6958b766484d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="R4318daab7e4642aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="R0a6e251ad34e4cc0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="R5b0a037e42d14743" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Scientific name</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Common name</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Developments</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>General description</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>ID card URL</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Australian distribution</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -130,51 +130,51 @@
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Notes</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Vectors</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str">
         <x:v/>
       </x:c>
       <x:c r="B2" t="str">
         <x:v>Vector type: Fisheries and Aquaculture
 Vector type description: &lt;p&gt;Vectors types associated with fisheries and aquaculture and trade activities. Examples of&amp;nbsp; vectors from this class are the deliberately translocation&amp;nbsp;of oysters&amp;nbsp; for aquaculture purposes or discarded fishing equipment which is fouled with marine organisms.&amp;nbsp;&lt;/p&gt;
 Vectors:
 Vector: Fisheries - Accidental 
 Description: &lt;p&gt;The accidental translocation of marine pests with aquaculture and commerical fisheries activities. This vector includes the accidental translocation of marine pests attached to aquaculture equipment such as floats, nets or cages.&lt;/p&gt;
 Vector type: Vessels
-Vector type description: &lt;p&gt;Vectors associated with maritime transport and shipping activities. Vessels include bulk carriers, container ships, passenger vessels, fishing vessels, illegal foreign entry vessels and recreational vessels. Unmanaged ballast water can potentially transport marine species in vessel ballast tanks and via biofouling on the exterior of vessels or internal water systems and equipment. &amp;nbsp;&amp;nbsp;&lt;/p&gt;
+Vector type description: &lt;p&gt;Vectors associated with maritime transport and shipping activities. Vessels include bulk carriers, container ships, passenger vessels, fishing vessels, illegal foreign entry vessels and recreational vessels. Ballast water can potentially transport marine species in vessel ballast tanks and via biofouling on the exterior of vessels or internal water systems and equipment. &amp;nbsp;&amp;nbsp;&lt;/p&gt;
 Vectors:
 Vector: Biofouling
 Description: &lt;p&gt;Biofouling is the accumulation of sessile or mobile marine organisims on submerged parts of vessels. When marine pests attach to vessel hulls or niche areas (e.g. sea chests, propeller shafts or rudders), they can be transported to new locations. Introduction can occur through (1) A fouling species spawning event from the external or internal parts of a vessel while in port and its successful establishment. (2) The dislodgement of fouling species from a vessel accidentally such as abrasion with wharf structures, or deliberately through in-water cleaning activities; and (3) The sinking of fouled vessels either deliberately or accidentally.&lt;/p&gt;
 </x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Notes</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Impacts</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str">
         <x:v>&lt;p&gt;&lt;em&gt;Undaria pinnatifida&lt;/em&gt;&lt;em&gt; &lt;/em&gt;is highly invasive, grows rapidly and has the potential to overgrow and exclude native algal species. The effects on the marine communities it invades are not yet well understood, but it is possible that the presence of&lt;em&gt; U. pinnatifida &lt;/em&gt;may alter the food resources of herbivores that would normally consume native species. Along the coast of Tasmania, it has become a very common species, growing in large numbers around areas in which purple sea urchins (&lt;em&gt;Heliocidaris erythrogramma&lt;/em&gt;) have depleted stands of native algae. &lt;em&gt;U. pinnatifida&lt;/em&gt; also has the potential to become a problem for marine farms by increasing labour costs due to fouling problems. In oyster farms, it may compete with the oysters for settling space on cultivation ropes.&amp;nbsp; It also rapidly colonises new surfaces; in France &lt;em&gt;U. pinnatifida&lt;/em&gt; colonised a new marina establishing a self-sustaining population within 3 years, reaching densities of 50 individuals per m&lt;sup&gt;2&lt;/sup&gt; (Salamon et al., 2020).&lt;/p&gt;
 </x:v>