--- v2 (2026-04-01)
+++ v3 (2026-04-22)
@@ -1,78 +1,78 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06dc233d9b4a4eba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16fcf9014ea445fd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="R465e49da94414e76"/>
-[...15 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="R5b0a037e42d14743"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="Rca67ca5d30944da8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="General" sheetId="2" r:id="R940d957507254402"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Identification" sheetId="3" r:id="R54e37d8bfc8046e5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Similar species" sheetId="4" r:id="Re1b87af4487e4aaf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Habitat" sheetId="5" r:id="Rbee1bf9b7c9d48bd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Reproduction and growth" sheetId="6" r:id="Rfb68d43f214446c6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Feeding" sheetId="7" r:id="R6846469679ad4d75"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Competitors" sheetId="8" r:id="R23e28143b78e4f1c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Predators" sheetId="9" r:id="R00155bee2aff441f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Vectors" sheetId="10" r:id="R7f19c8fc41fe4826"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Impacts" sheetId="11" r:id="R22616fd40ff3477d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Controls" sheetId="12" r:id="R982d7d0353e2445d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Species controls" sheetId="13" r:id="R541e5c4206704300"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Additional information" sheetId="14" r:id="R7ce10819d39e43da"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="References" sheetId="15" r:id="Rb5b941bb4bed4bd6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Images" sheetId="16" r:id="R4ba6374ccfab4889"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="Rb8caa544f34145a8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R465e49da94414e76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Ra15ce0b6b17d4e58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Re1844401bcda45f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="Rd554a928da174d87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="Ra3a24f12ff35430b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="R83bf2fca1fb84a82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="R8307c8a63114446b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="Rbc3520ba1d174679" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="Rb93ab58f52fc4ba3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="R3458efd16d404676" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="Rae39028e79294215" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="R558c30cabfd54b94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="R8d9759240ff747da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="Rbbfd6958b766484d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="R4318daab7e4642aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="R0a6e251ad34e4cc0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="R5b0a037e42d14743" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rca67ca5d30944da8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R940d957507254402" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R54e37d8bfc8046e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="Re1b87af4487e4aaf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="Rbee1bf9b7c9d48bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="Rfb68d43f214446c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="R6846469679ad4d75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="R23e28143b78e4f1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="R00155bee2aff441f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="R7f19c8fc41fe4826" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="R22616fd40ff3477d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="R982d7d0353e2445d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="R541e5c4206704300" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="R7ce10819d39e43da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="Rb5b941bb4bed4bd6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="R4ba6374ccfab4889" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="Rb8caa544f34145a8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Scientific name</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Common name</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Developments</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>General description</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>ID card URL</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Australian distribution</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -125,59 +125,59 @@
 &lt;p&gt;Molecular studies suggest that the Tasmanian &lt;em&gt;Undaria&lt;/em&gt; originated from western Japan, and the Victorian introduction from either Korea or China (Uwai et al., 2006).&lt;/p&gt;
 </x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Notes</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Vectors</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str">
         <x:v/>
       </x:c>
       <x:c r="B2" t="str">
         <x:v>Vector type: Fisheries and Aquaculture
-Vector type description: &lt;p&gt;Vectors types associated with fisheries and aquaculture and trade activities. Examples of&amp;nbsp; vectors from this class are the deliberately translocation&amp;nbsp;of oysters&amp;nbsp; for aquaculture purposes or discarded fishing equipment which is fouled with marine organisms.&amp;nbsp;&lt;/p&gt;
+Vector type description: &lt;p&gt;Vectors types associated with fisheries and aquaculture and trade activities. Examples of vectors from this class are the deliberately translocation&amp;nbsp;of oysters for aquaculture purposes or discarded fishing equipment which is fouled with marine organisms.&amp;nbsp;&lt;/p&gt;
 Vectors:
 Vector: Fisheries - Accidental 
-Description: &lt;p&gt;The accidental translocation of marine pests with aquaculture and commerical fisheries activities. This vector includes the accidental translocation of marine pests attached to aquaculture equipment such as floats, nets or cages.&lt;/p&gt;
+Description: &lt;p&gt;The accidental translocation of marine pests with aquaculture and commercial fisheries activities. This vector includes the accidental translocation of marine pests attached to aquaculture equipment such as floats, nets or cages.&lt;/p&gt;
 Vector type: Vessels
 Vector type description: &lt;p&gt;Vectors associated with maritime transport and shipping activities. Vessels include bulk carriers, container ships, passenger vessels, fishing vessels, illegal foreign entry vessels and recreational vessels. Ballast water can potentially transport marine species in vessel ballast tanks and via biofouling on the exterior of vessels or internal water systems and equipment. &amp;nbsp;&amp;nbsp;&lt;/p&gt;
 Vectors:
 Vector: Biofouling
-Description: &lt;p&gt;Biofouling is the accumulation of sessile or mobile marine organisims on submerged parts of vessels. When marine pests attach to vessel hulls or niche areas (e.g. sea chests, propeller shafts or rudders), they can be transported to new locations. Introduction can occur through (1) A fouling species spawning event from the external or internal parts of a vessel while in port and its successful establishment. (2) The dislodgement of fouling species from a vessel accidentally such as abrasion with wharf structures, or deliberately through in-water cleaning activities; and (3) The sinking of fouled vessels either deliberately or accidentally.&lt;/p&gt;
+Description: &lt;p&gt;Biofouling is the accumulation of sessile or mobile marine organisms on submerged parts of vessels. When marine pests attach to vessel hulls or niche areas (e.g. sea chests, propeller shafts or rudders), they can be transported to new locations. Introduction can occur through (1) A fouling species spawning event from the external or internal parts of a vessel while in port and its successful establishment. (2) The dislodgement of fouling species from a vessel accidentally such as abrasion with wharf structures, or deliberately through in-water cleaning activities; and (3) The sinking of fouled vessels either deliberately or accidentally.&lt;/p&gt;
 </x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Notes</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Impacts</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str">
         <x:v>&lt;p&gt;&lt;em&gt;Undaria pinnatifida&lt;/em&gt;&lt;em&gt; &lt;/em&gt;is highly invasive, grows rapidly and has the potential to overgrow and exclude native algal species. The effects on the marine communities it invades are not yet well understood, but it is possible that the presence of&lt;em&gt; U. pinnatifida &lt;/em&gt;may alter the food resources of herbivores that would normally consume native species. Along the coast of Tasmania, it has become a very common species, growing in large numbers around areas in which purple sea urchins (&lt;em&gt;Heliocidaris erythrogramma&lt;/em&gt;) have depleted stands of native algae. &lt;em&gt;U. pinnatifida&lt;/em&gt; also has the potential to become a problem for marine farms by increasing labour costs due to fouling problems. In oyster farms, it may compete with the oysters for settling space on cultivation ropes.&amp;nbsp; It also rapidly colonises new surfaces; in France &lt;em&gt;U. pinnatifida&lt;/em&gt; colonised a new marina establishing a self-sustaining population within 3 years, reaching densities of 50 individuals per m&lt;sup&gt;2&lt;/sup&gt; (Salamon et al., 2020).&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="B2" t="str">
         <x:v>Impact type: Economic