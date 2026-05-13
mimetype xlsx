--- v3 (2026-04-22)
+++ v4 (2026-05-13)
@@ -1,78 +1,78 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16fcf9014ea445fd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b9987a9e3a04bd9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="Rca67ca5d30944da8"/>
-[...15 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="Rb8caa544f34145a8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="R885bd6d426d146e2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="General" sheetId="2" r:id="R5437b3f1bff445b0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Identification" sheetId="3" r:id="Rc27bf2007fc74a4c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Similar species" sheetId="4" r:id="Ra240cfbf3a5a4f15"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Habitat" sheetId="5" r:id="Re467abe6f15b417b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Reproduction and growth" sheetId="6" r:id="R2bb06e29502a49bd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Feeding" sheetId="7" r:id="Re7c7b0d74b5e4c3e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Competitors" sheetId="8" r:id="Re2e8c439a39744d3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Predators" sheetId="9" r:id="Rdfecb5efe041491c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Vectors" sheetId="10" r:id="R1396fc60034e47a3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Impacts" sheetId="11" r:id="Rb3e9dbf81d4e4803"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Controls" sheetId="12" r:id="Rc3cfc7fdf67f471d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Species controls" sheetId="13" r:id="R2ec635544fe64e33"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Additional information" sheetId="14" r:id="R518b2c5e42364e9e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="References" sheetId="15" r:id="Re26ff827ae8b4543"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Images" sheetId="16" r:id="Rea894a02ef4e44f9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="R69161266f8984192"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rca67ca5d30944da8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R940d957507254402" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R54e37d8bfc8046e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="Re1b87af4487e4aaf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="Rbee1bf9b7c9d48bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="Rfb68d43f214446c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="R6846469679ad4d75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="R23e28143b78e4f1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="R00155bee2aff441f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="R7f19c8fc41fe4826" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="R22616fd40ff3477d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="R982d7d0353e2445d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="R541e5c4206704300" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="R7ce10819d39e43da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="Rb5b941bb4bed4bd6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="R4ba6374ccfab4889" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="Rb8caa544f34145a8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R885bd6d426d146e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R5437b3f1bff445b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rc27bf2007fc74a4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="Ra240cfbf3a5a4f15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="Re467abe6f15b417b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="R2bb06e29502a49bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="Re7c7b0d74b5e4c3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="Re2e8c439a39744d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="Rdfecb5efe041491c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="R1396fc60034e47a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="Rb3e9dbf81d4e4803" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="Rc3cfc7fdf67f471d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="R2ec635544fe64e33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="R518b2c5e42364e9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="Re26ff827ae8b4543" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="Rea894a02ef4e44f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="R69161266f8984192" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Scientific name</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Common name</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Developments</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>General description</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>ID card URL</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Australian distribution</x:v>
       </x:c>
       <x:c r="G1" t="str">