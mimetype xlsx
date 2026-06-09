--- v4 (2026-05-13)
+++ v5 (2026-06-09)
@@ -1,78 +1,78 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b9987a9e3a04bd9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra14d51148e8147b2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="R885bd6d426d146e2"/>
-[...15 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="R69161266f8984192"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="R996192c22d994c9c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="General" sheetId="2" r:id="R35ecdfaf21cc472b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Identification" sheetId="3" r:id="R525f049e11fb4cc5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Similar species" sheetId="4" r:id="R1a9bfe20a69147dc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Habitat" sheetId="5" r:id="R5efe81ae5a204bbd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Reproduction and growth" sheetId="6" r:id="Rbebdd719ee82465b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Feeding" sheetId="7" r:id="Rebe214c671b946d9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Competitors" sheetId="8" r:id="R0b6f2184c31e43fe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Predators" sheetId="9" r:id="R1e12b71e41f64052"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Vectors" sheetId="10" r:id="Raa7377d87a79435d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Impacts" sheetId="11" r:id="R370459d65d814b22"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Controls" sheetId="12" r:id="R6147ad15f2f3462d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Species controls" sheetId="13" r:id="R638819e0da8e4354"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Additional information" sheetId="14" r:id="R9df8e61099aa4070"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="References" sheetId="15" r:id="Ra8182bb5b87c43a6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Images" sheetId="16" r:id="R997212ab86d94868"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="R2863d45b352243ba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R885bd6d426d146e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R5437b3f1bff445b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rc27bf2007fc74a4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="Ra240cfbf3a5a4f15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="Re467abe6f15b417b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="R2bb06e29502a49bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="Re7c7b0d74b5e4c3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="Re2e8c439a39744d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="Rdfecb5efe041491c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="R1396fc60034e47a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="Rb3e9dbf81d4e4803" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="Rc3cfc7fdf67f471d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="R2ec635544fe64e33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="R518b2c5e42364e9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="Re26ff827ae8b4543" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="Rea894a02ef4e44f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="R69161266f8984192" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R996192c22d994c9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R35ecdfaf21cc472b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R525f049e11fb4cc5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="R1a9bfe20a69147dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="R5efe81ae5a204bbd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="Rbebdd719ee82465b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="Rebe214c671b946d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="R0b6f2184c31e43fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="R1e12b71e41f64052" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="Raa7377d87a79435d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="R370459d65d814b22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="R6147ad15f2f3462d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="R638819e0da8e4354" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="R9df8e61099aa4070" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="Ra8182bb5b87c43a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="R997212ab86d94868" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="R2863d45b352243ba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Scientific name</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Common name</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Developments</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>General description</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>ID card URL</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Australian distribution</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -548,72 +548,71 @@
 </x:v>
       </x:c>
       <x:c r="E10" t="str">
         <x:v>In Connecticut, USA quicklime was spread at a rate of 6.75 metric tons/hectare (&lt;6m depth) on dormant oyster beds to kill fouling species (MacKenzie 1977).</x:v>
       </x:c>
       <x:c r="F10" t="str">
         <x:v>Hazardous according to Worksafe Australia criteria (NOHSC).</x:v>
       </x:c>
       <x:c r="G10" t="str">
         <x:v>&lt;p&gt;The alga &lt;em&gt;Codium fragile spp tomentosoides&lt;/em&gt; was very difficult to eradicate using hydrated lime solutions and it took a long time to assess their efficacy (MacNair and Smith, 1999).&lt;br /&gt;
 Debates over the persistence of lime in the environment, probably due to different formulations used. As follows: the lime can dissolve in about 48 hours leaving no residue (C. MacKenzie, NEFC, NMFS, US; pers. comm.). However, in field trials, lime remained effective for several weeks after deposition, but at a much reduced kill rate. However, C.L. Goggin, CRIMP; unpublished data in Thresher et al., (1998), reports that seastars must be in contact with the lime for lengthy periods (&amp;gt;5 hours) in order for it to be effective,&amp;nbsp;and in a relatively two dimensional habitat where they are unable to evade the lime (Thresher et al. 1998).&lt;br /&gt;
 The use of chemicals to control the seastar is unlikely to be acceptable to the Australian public. There is little public support for the broadcast application of quicklime to kill seastars despite the ease in obtaining suitable quantities due to its industrial uses and relatively cheap costs.&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="H10" t="str">
         <x:v>&lt;p&gt;Unsuccessful.&lt;br /&gt;
 In situ tests, tried several methods of applying lime to &lt;em&gt;Undaria&lt;/em&gt; &lt;em&gt;pinnatifida&lt;/em&gt;, such as: injection into the stipe or midrib, applying a gel formulation, attaching a sponge saturated with active substance to the thallus, and applying compounds inside a bag enclosing the thalli (Sanderson, 1996). However the methods proved to be labour-intensive and had no appreciable impact.&lt;/p&gt;
 </x:v>
       </x:c>
     </x:row>
     <x:row r="11">
       <x:c r="A11" t="str">
         <x:v>Manual removal (diver collection)</x:v>
       </x:c>
       <x:c r="B11" t="str">
-        <x:v>&lt;p&gt;Diver collection of pest species may be possible if an incursion is detected while small in size (area and abundance) and before reproduction occurs (especially in species with planktonic larval stages).&lt;br /&gt;
-Permits are required to remove anything from marine protected areas, even introduced species.&amp;nbsp;&lt;/p&gt;
+        <x:v>&lt;p&gt;Diver collection may be possible if an incursion is detected while small in size (area and abundance) and before reproduction occurs (especially in species with planktonic larval stages).&lt;br /&gt;
+Permits are required to remove organisms from marine protected areas, including introduced marine species.&amp;nbsp;&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="C11" t="str">
         <x:v>&lt;p&gt;The advantages of manual removal are selectivity for the target pest and limited damage to non‑target species. However, as it requires visual detection its not practical in turbid waters. Manual removal is of greatest utility when incursions are small and spatially confined or when they are in sensitive environments (such as marine reserves or areas of high biodiversity value).&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="D11" t="str">
         <x:v/>
       </x:c>
       <x:c r="E11" t="str">
         <x:v/>
       </x:c>
       <x:c r="F11" t="str">
         <x:v>&lt;p&gt;Diver control is not cost effective at depths greater than 12 metres because of diving restrictions due to surface intervals required (Andrews et al., 1996).&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="G11" t="str">
         <x:v>&lt;p&gt;Physical removal by divers is effective only as a tactical control useful, in small areas and it is not logistically possible for infestations extending over large areas,&amp;nbsp;but could be useful around marine farms, marine reserves or areas of new incursions.&amp;nbsp;Requires ongoing monitoring and to be repeated as necessary, especially if the source of the introduction can not be found or controlled, which can rapidly become costly.&lt;br /&gt;
-Care and diver education is of primary importance in this program because of the presence of similar-looking native species. Care is required during physical removal to not trigger spawning or spread reproductive propagules or fragments, precautions such as placing removed specimens in sealed plastic bags rather than mesh catch bags would need to be taken. The main concern associated with manual removal of macroalgae is that some species are to reproduce asexually from fragments, others can regrow from holdfast attachments and others have cryptic microscopic lifestages that are difficult to target. Additionally, detached thalli with mature propagules, may contribute to enhanced translocation of these species.&lt;br /&gt;
-&amp;nbsp;&lt;/p&gt;
+Care and diver education is of primary importance in this program because of the presence of similar-looking native species. Care is required during physical removal to not trigger spawning or spread reproductive propagules or fragments, precautions such as placing removed specimens in sealed plastic bags rather than mesh catch bags would need to be taken. The main concern associated with manual removal of macroalgae is that some species are to reproduce asexually from fragments, others can regrow from holdfast attachments and others have cryptic microscopic lifestages that are difficult to target. Additionally, detached thalli with mature propagules, may contribute to enhanced translocation of these species.&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="H11" t="str">
         <x:v>&lt;p&gt;Unsuccessful.&lt;br /&gt;
 &lt;br /&gt;
 Manual removal of &lt;em&gt;U.&lt;/em&gt; &lt;em&gt;pinnatifida &lt;/em&gt;by scuba divers has been attempted at: the Tinderbox Marine Reserve, Tasmania (B. Schaffelke, CRIMP; pers. Obs.); Port Phillip Bay, Victoria (S. Campbell, EPA Victoria; pers. Comm.); and Big Glory Bay and Bluff Harbour in New Zealand (M. Stuart, DOC New Zealand; pers. Comm). In Tasmania and Victoria, eradication of &lt;em&gt;U.&lt;/em&gt; &lt;em&gt;pinnatifida &lt;/em&gt;was not achieved. However, the removal at Tinderbox resulted in a significant reduction in sporophyte abundance in removal transects compared to untreated control transects (Hewitt et al., 2005). The ongoing eradication program in New Zealand concentrated on removing &lt;em&gt;U.&lt;/em&gt; &lt;em&gt;pinnatifida &lt;/em&gt;from defined areas of high value or intense vessel traffic (Stuart, 2000). The program included vessel monitoring, clearing and an assessment of the costs and benefits of the total effort. While sporophyte numbers were notably reduced, eradication was not achieved (Hunt et al., 2009). The program was ceased in 2004 when it was no longer justifiable (Hunt et al., 2009)&lt;/p&gt;
 &lt;p&gt;&amp;nbsp;&lt;/p&gt;
 &lt;p&gt;Preliminary data on manual eradication in Giudecca, Italy at different times of the year, showed quick recolonisation of the area, and in one year was not successful either (Curiel et al., 1998). The main concerns associated with manual and mechanical removal techniques for macroalgae are that &lt;em&gt;U. pinnatifida &lt;/em&gt;has: microscopic life stages that are cryptic and difficult to target, and thalli with mature propagules which may become detached by control techniques, contributing to enhanced translocation of the species (Sliwa, 1999).&lt;/p&gt;
 </x:v>
       </x:c>
     </x:row>
     <x:row r="12">
       <x:c r="A12" t="str">
         <x:v>Mechanical harvesting /cleaning</x:v>
       </x:c>
       <x:c r="B12" t="str">
         <x:v>&lt;p&gt;Mechanical removal entails use of machinery to directly remove the target species and may involve techniques such as dredging or trawling. Harvesting machines have been used in the intertidal and subtidal to collect plant and algae.&lt;/p&gt;
 &lt;p&gt;&amp;nbsp;&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="C12" t="str">
         <x:v>&lt;p&gt;Spartina rhizomes and roots grow to a depth of three metres and eradication attempts have included physical removal. Mechanical excavation may be effective in areas where suitable access is permitted (and substrate is stable enough). In the UK, physical disturbance was investigated as a possible control method. This involved disturbance of the sediments by a lightweight tracked vehicle until the Spartina clumps were dislodged and buried with the sediment. There was no evidence of impacts to the infauna and the method was thought to be an appropriate for Spartina control in tidal flats (Frid et al., 1999). Preliminary experiments using mowing as a control method for &lt;em&gt;Spartina anglica&lt;/em&gt; and &lt;em&gt;S. alternifolia&lt;/em&gt; using sickle bar mowers or weed eaters in Washington, USA had variable success depending of the time of year (Bentler 1998). Mechanical harvesters and hydraulic excavators are used in freshwaters to control excessive macrophyte growth (RGAG 1998; Faithful, 2000) but are less successful in removing macroalgae in the marine environment.&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="D12" t="str">
@@ -2679,190 +2678,219 @@
       </x:c>
       <x:c r="C31" t="str">
         <x:v>28/08/2023</x:v>
       </x:c>
       <x:c r="D31" t="str">
         <x:v>Passive</x:v>
       </x:c>
       <x:c r="E31" t="str">
         <x:v>Public sighting</x:v>
       </x:c>
       <x:c r="F31" t="str">
         <x:v>South Australia</x:v>
       </x:c>
       <x:c r="G31" t="str">
         <x:v>-37.1616</x:v>
       </x:c>
       <x:c r="H31" t="str">
         <x:v>139.7495</x:v>
       </x:c>
       <x:c r="I31" t="str">
         <x:v>Robe Marina</x:v>
       </x:c>
     </x:row>
     <x:row r="32">
       <x:c r="A32" t="str">
-        <x:v>MPSC24-TAS-StanleyExtension</x:v>
+        <x:v>MPSC 31 Edward Street Beach 2026</x:v>
       </x:c>
       <x:c r="B32" t="str">
-        <x:v>TAS NRE</x:v>
+        <x:v>Public</x:v>
       </x:c>
       <x:c r="C32" t="str">
-        <x:v>01/08/2022</x:v>
+        <x:v>01/01/2026</x:v>
       </x:c>
       <x:c r="D32" t="str">
-        <x:v>Active</x:v>
+        <x:v>Passive</x:v>
       </x:c>
       <x:c r="E32" t="str">
-        <x:v>Visual</x:v>
+        <x:v>Public surveillance</x:v>
       </x:c>
       <x:c r="F32" t="str">
-        <x:v>Tasmania</x:v>
+        <x:v>Victoria</x:v>
       </x:c>
       <x:c r="G32" t="str">
-        <x:v>-40.7629</x:v>
+        <x:v>-37.9553</x:v>
       </x:c>
       <x:c r="H32" t="str">
-        <x:v>145.3115</x:v>
+        <x:v>145.0056</x:v>
       </x:c>
       <x:c r="I32" t="str">
-        <x:v>Stanley Extension</x:v>
+        <x:v>Melbourne</x:v>
       </x:c>
     </x:row>
     <x:row r="33">
       <x:c r="A33" t="str">
-        <x:v>Stanley 2023</x:v>
+        <x:v>MPSC24-TAS-StanleyExtension</x:v>
       </x:c>
       <x:c r="B33" t="str">
-        <x:v>Tas NRE</x:v>
+        <x:v>TAS NRE</x:v>
       </x:c>
       <x:c r="C33" t="str">
-        <x:v>15/08/2024</x:v>
+        <x:v>01/08/2022</x:v>
       </x:c>
       <x:c r="D33" t="str">
-        <x:v>Passive</x:v>
+        <x:v>Active</x:v>
       </x:c>
       <x:c r="E33" t="str">
-        <x:v>Public sighting</x:v>
+        <x:v>Visual</x:v>
       </x:c>
       <x:c r="F33" t="str">
         <x:v>Tasmania</x:v>
       </x:c>
       <x:c r="G33" t="str">
-        <x:v>-40.7445</x:v>
+        <x:v>-40.7629</x:v>
       </x:c>
       <x:c r="H33" t="str">
-        <x:v>145.2598</x:v>
+        <x:v>145.3115</x:v>
       </x:c>
       <x:c r="I33" t="str">
-        <x:v>Stanley Tasmania</x:v>
+        <x:v>Stanley Extension</x:v>
       </x:c>
     </x:row>
     <x:row r="34">
       <x:c r="A34" t="str">
-        <x:v>WakameStanley2022_1</x:v>
+        <x:v>Stanley 2023</x:v>
       </x:c>
       <x:c r="B34" t="str">
-        <x:v>TAS NRE</x:v>
+        <x:v>Tas NRE</x:v>
       </x:c>
       <x:c r="C34" t="str">
-        <x:v>12/09/2022</x:v>
+        <x:v>15/08/2024</x:v>
       </x:c>
       <x:c r="D34" t="str">
-        <x:v>Active</x:v>
+        <x:v>Passive</x:v>
       </x:c>
       <x:c r="E34" t="str">
-        <x:v>Anthonys Beach, IMAS</x:v>
+        <x:v>Public sighting</x:v>
       </x:c>
       <x:c r="F34" t="str">
         <x:v>Tasmania</x:v>
       </x:c>
       <x:c r="G34" t="str">
-        <x:v>-40.8511</x:v>
+        <x:v>-40.7445</x:v>
       </x:c>
       <x:c r="H34" t="str">
-        <x:v>145.3464</x:v>
+        <x:v>145.2598</x:v>
       </x:c>
       <x:c r="I34" t="str">
-        <x:v>Anthonys Beach</x:v>
+        <x:v>Stanley Tasmania</x:v>
       </x:c>
     </x:row>
     <x:row r="35">
       <x:c r="A35" t="str">
-        <x:v>WakameStanley2022_test</x:v>
+        <x:v>WakameStanley2022_1</x:v>
       </x:c>
       <x:c r="B35" t="str">
         <x:v>TAS NRE</x:v>
       </x:c>
       <x:c r="C35" t="str">
         <x:v>12/09/2022</x:v>
       </x:c>
       <x:c r="D35" t="str">
         <x:v>Active</x:v>
       </x:c>
       <x:c r="E35" t="str">
         <x:v>Anthonys Beach, IMAS</x:v>
       </x:c>
       <x:c r="F35" t="str">
         <x:v>Tasmania</x:v>
       </x:c>
       <x:c r="G35" t="str">
         <x:v>-40.8511</x:v>
       </x:c>
       <x:c r="H35" t="str">
         <x:v>145.3464</x:v>
       </x:c>
       <x:c r="I35" t="str">
         <x:v>Anthonys Beach</x:v>
       </x:c>
     </x:row>
     <x:row r="36">
       <x:c r="A36" t="str">
+        <x:v>WakameStanley2022_test</x:v>
+      </x:c>
+      <x:c r="B36" t="str">
+        <x:v>TAS NRE</x:v>
+      </x:c>
+      <x:c r="C36" t="str">
+        <x:v>12/09/2022</x:v>
+      </x:c>
+      <x:c r="D36" t="str">
+        <x:v>Active</x:v>
+      </x:c>
+      <x:c r="E36" t="str">
+        <x:v>Anthonys Beach, IMAS</x:v>
+      </x:c>
+      <x:c r="F36" t="str">
+        <x:v>Tasmania</x:v>
+      </x:c>
+      <x:c r="G36" t="str">
+        <x:v>-40.8511</x:v>
+      </x:c>
+      <x:c r="H36" t="str">
+        <x:v>145.3464</x:v>
+      </x:c>
+      <x:c r="I36" t="str">
+        <x:v>Anthonys Beach</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="37">
+      <x:c r="A37" t="str">
         <x:v>MPSC24_VIC_Westernport</x:v>
       </x:c>
-      <x:c r="B36" t="str">
+      <x:c r="B37" t="str">
         <x:v>VIC DPI</x:v>
       </x:c>
-      <x:c r="C36" t="str">
+      <x:c r="C37" t="str">
         <x:v>07/09/2022</x:v>
       </x:c>
-      <x:c r="D36" t="str">
+      <x:c r="D37" t="str">
         <x:v>Passive</x:v>
       </x:c>
-      <x:c r="E36" t="str">
+      <x:c r="E37" t="str">
         <x:v>walk</x:v>
       </x:c>
-      <x:c r="F36" t="str">
+      <x:c r="F37" t="str">
         <x:v>Victoria</x:v>
       </x:c>
-      <x:c r="G36" t="str">
+      <x:c r="G37" t="str">
         <x:v>-38.3125</x:v>
       </x:c>
-      <x:c r="H36" t="str">
+      <x:c r="H37" t="str">
         <x:v>145.2001</x:v>
       </x:c>
-      <x:c r="I36" t="str">
+      <x:c r="I37" t="str">
         <x:v>Westernport Marina</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Synonyms</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Other common names</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Taxonomic group</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>Kingdom</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>Phylum</x:v>