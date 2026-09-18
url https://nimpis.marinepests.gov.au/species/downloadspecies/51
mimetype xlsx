--- v2 (2026-05-28)
+++ v3 (2026-09-18)
@@ -1,78 +1,78 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74c54603d55d4ac5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e6b6a7ea1ed4fd1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="R736a4c65c8794056"/>
-[...15 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="Reea807ecc827458a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="R2b4bb8b06e254cbe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="General" sheetId="2" r:id="R5aab0552c4914d9b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Identification" sheetId="3" r:id="Ra9090b9ab54e45b1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Similar species" sheetId="4" r:id="R4f6076c53c49420c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Habitat" sheetId="5" r:id="R1b2e4032b03c4a63"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Reproduction and growth" sheetId="6" r:id="R2d7f36747d9d4e88"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Feeding" sheetId="7" r:id="Reaffb1b037a44686"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Competitors" sheetId="8" r:id="R833052590abb46c9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Predators" sheetId="9" r:id="Ra7bd2efba4884518"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Vectors" sheetId="10" r:id="Rfe10869ba4604d46"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Impacts" sheetId="11" r:id="R5ad9819649d74064"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Controls" sheetId="12" r:id="R171e2500293343f5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Species controls" sheetId="13" r:id="R1eb4acce872a494f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Additional information" sheetId="14" r:id="R1fc78c9e6c844af0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="References" sheetId="15" r:id="R749b9390881d4b18"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Images" sheetId="16" r:id="R884966bb843b4b53"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="R951f5bb676664dcf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R736a4c65c8794056" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R0a7679c9dee54f20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Re1f3a928906b4ba8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="Rc4eac35eb5e84311" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="R617f17f5dffa479d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="R2b383a13b4dc433a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="Re02317b5ff17407a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="Ree13e54753d94553" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="R22da77e2138d4a5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="Re7d597bab59f48d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="R7d00399e90784c62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="R4d85ab843b624ffa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="R94df3440a3fe4f0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="R02df434e1ea3448c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="R3e12fb9ed3974fb4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="R1691d7d79a6b4f31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="Reea807ecc827458a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2b4bb8b06e254cbe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R5aab0552c4914d9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Ra9090b9ab54e45b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="R4f6076c53c49420c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="R1b2e4032b03c4a63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="R2d7f36747d9d4e88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="Reaffb1b037a44686" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="R833052590abb46c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="Ra7bd2efba4884518" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="Rfe10869ba4604d46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="R5ad9819649d74064" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="R171e2500293343f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="R1eb4acce872a494f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="R1fc78c9e6c844af0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="R749b9390881d4b18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="R884966bb843b4b53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="R951f5bb676664dcf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Scientific name</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Common name</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Developments</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>General description</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>ID card URL</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Australian distribution</x:v>
       </x:c>
       <x:c r="G1" t="str">