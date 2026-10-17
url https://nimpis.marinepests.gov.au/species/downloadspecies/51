--- v3 (2026-09-18)
+++ v4 (2026-10-17)
@@ -1,78 +1,78 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e6b6a7ea1ed4fd1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf951b38d267d453d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="R2b4bb8b06e254cbe"/>
-[...15 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="R951f5bb676664dcf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="R6e3f4d8fa3094a79"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="General" sheetId="2" r:id="Ra2177df8b30d4396"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Identification" sheetId="3" r:id="R56948d121d5d4a59"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Similar species" sheetId="4" r:id="Rec7eaec3586a420f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Habitat" sheetId="5" r:id="Rd6bbacd1a0904ae6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Reproduction and growth" sheetId="6" r:id="R525f9832982b4207"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Feeding" sheetId="7" r:id="R2bbf9391abab4c81"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Competitors" sheetId="8" r:id="Reacd5f1b44d94ac6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Predators" sheetId="9" r:id="R088faf234a404858"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Vectors" sheetId="10" r:id="R7e4b6c9a3f014610"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Impacts" sheetId="11" r:id="R5749e44288764cf4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Controls" sheetId="12" r:id="R706a449ab5c5495b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Species controls" sheetId="13" r:id="R9cb8ceeb1f454b55"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Additional information" sheetId="14" r:id="R4281ee6acb4d4b0b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="References" sheetId="15" r:id="Ra2b49e24175545ad"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Images" sheetId="16" r:id="R3b8dfdd60f3048ab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="R249498ffb5574fa5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2b4bb8b06e254cbe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R5aab0552c4914d9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Ra9090b9ab54e45b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="R4f6076c53c49420c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="R1b2e4032b03c4a63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="R2d7f36747d9d4e88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="Reaffb1b037a44686" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="R833052590abb46c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="Ra7bd2efba4884518" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="Rfe10869ba4604d46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="R5ad9819649d74064" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="R171e2500293343f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="R1eb4acce872a494f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="R1fc78c9e6c844af0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="R749b9390881d4b18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="R884966bb843b4b53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="R951f5bb676664dcf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6e3f4d8fa3094a79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Ra2177df8b30d4396" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R56948d121d5d4a59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="Rec7eaec3586a420f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="Rd6bbacd1a0904ae6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="R525f9832982b4207" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="R2bbf9391abab4c81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="Reacd5f1b44d94ac6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="R088faf234a404858" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="R7e4b6c9a3f014610" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="R5749e44288764cf4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="R706a449ab5c5495b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="R9cb8ceeb1f454b55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="R4281ee6acb4d4b0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="Ra2b49e24175545ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="R3b8dfdd60f3048ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="R249498ffb5574fa5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Scientific name</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Common name</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Developments</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>General description</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>ID card URL</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Australian distribution</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -2493,51 +2493,51 @@
       <x:c r="J1" t="str">
         <x:v>Growth rate (mm/year</x:v>
       </x:c>
       <x:c r="K1" t="str">
         <x:v>Growth rate notes</x:v>
       </x:c>
       <x:c r="L1" t="str">
         <x:v>Age to maturity (days)</x:v>
       </x:c>
       <x:c r="M1" t="str">
         <x:v>Age to maturity notes</x:v>
       </x:c>
       <x:c r="N1" t="str">
         <x:v>Life cycle duration minimum (days)</x:v>
       </x:c>
       <x:c r="O1" t="str">
         <x:v>Life cycle duration minimum notes</x:v>
       </x:c>
       <x:c r="P1" t="str">
         <x:v>Life cycle duration maximum (days)</x:v>
       </x:c>
       <x:c r="Q1" t="str">
         <x:v>Life cycle duration maximum notes</x:v>
       </x:c>
       <x:c r="R1" t="str">
-        <x:v>Cues</x:v>
+        <x:v>Cues_HtmlData</x:v>
       </x:c>
       <x:c r="S1" t="str">
         <x:v>Strategy</x:v>
       </x:c>
       <x:c r="T1" t="str">
         <x:v>Season</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str">
         <x:v>&lt;p&gt;&lt;strong&gt;Reproduction Summary&lt;/strong&gt;&lt;br&gt;
 &lt;br&gt;
 Male and female clams are separate, broadcast spawners. In the northern hemisphere, reproduction and settlement takes place in summer and autumn, although larvae have been found during winter. The species grows from 4-7 mm per year depending on the location. The life span of &lt;em&gt;Varicorbula&lt;/em&gt; is about 1-2 years, which is considerably lower than that of the species earlier in the century. The reason for this is unknown, but it is suggested to be environmentally influenced.&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="B2" t="str">
         <x:v/>
       </x:c>
       <x:c r="C2" t="str">
         <x:v/>
       </x:c>
       <x:c r="D2" t="str">
         <x:v/>
       </x:c>
       <x:c r="E2" t="str">