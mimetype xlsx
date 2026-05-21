--- v0 (2026-04-03)
+++ v1 (2026-05-21)
@@ -1,78 +1,78 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29f59666a7134419" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30a5d309d0ce45f6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="R0d7c4ff80eb04471"/>
-[...15 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="R3dd29a909add4fee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="R27fac7c9af8f4bc1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="General" sheetId="2" r:id="R4c99f0e622c74c04"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Identification" sheetId="3" r:id="R18ccb62cd5984a71"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Similar species" sheetId="4" r:id="R6f3a31fe83864cd1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Habitat" sheetId="5" r:id="R16d3992e0f23479f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Reproduction and growth" sheetId="6" r:id="Rf7560d15860b4e78"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Feeding" sheetId="7" r:id="R53e4ed8dbd484f5a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Competitors" sheetId="8" r:id="R2878f97729b4492f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Predators" sheetId="9" r:id="Rded8d1eeadd84e4f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Vectors" sheetId="10" r:id="R9933eadda21d4ec0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Impacts" sheetId="11" r:id="R2271f79b6acb4220"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Controls" sheetId="12" r:id="R80f426e379be41a0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Species controls" sheetId="13" r:id="Rf56878a6afe643dd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Additional information" sheetId="14" r:id="R57e089637d8c4686"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="References" sheetId="15" r:id="R3080626530f84252"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Images" sheetId="16" r:id="Rf9b09cc774974ae6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="R35fad1db0d6f4cde"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0d7c4ff80eb04471" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R4bd6b18b4d534a81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rfcb27173953e4e27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="R543f9d8cd2684f5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="R64731523e95d4586" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="Rde2a762f6fc847b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="Rc6aca38f6fda4f07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="R2f29623444e44351" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="R93e5f8a2e73a4e40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="R8b86d7445c624eee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="R419133a94b974524" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="R186ec9bacfcf439c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="Rbc020bb8928d4ddd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="Rf4c690f7b6c34262" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="R0f2f25445f284f2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="Rb755ab4915f64dfc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="R3dd29a909add4fee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R27fac7c9af8f4bc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R4c99f0e622c74c04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R18ccb62cd5984a71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="R6f3a31fe83864cd1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="R16d3992e0f23479f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="Rf7560d15860b4e78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="R53e4ed8dbd484f5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="R2878f97729b4492f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="Rded8d1eeadd84e4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="R9933eadda21d4ec0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="R2271f79b6acb4220" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="R80f426e379be41a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="Rf56878a6afe643dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="R57e089637d8c4686" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="R3080626530f84252" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="Rf9b09cc774974ae6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="R35fad1db0d6f4cde" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Scientific name</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Common name</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Developments</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>General description</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>ID card URL</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Australian distribution</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -125,64 +125,64 @@
         <x:v>&lt;p&gt;Also introduced to the Mediterranean Sea (most likely with oyster imports), Atlantic coasts of Europe, eastern coast of North America, Pacific coast of Mexico, New Zealand (D’Archino et al., 2007), Brazil (Azevedo et al., 2015), and South Africa (Bolton et al., 2016). First collections in the Mediterranean, the north-east, and the north-west Atlantic were named &lt;em&gt;Grateloupia doryphora &lt;/em&gt;(Cabioch et al., 1997), a South American species, but later molecular studies determined these to be &lt;em&gt;Grateloupia turuturu &lt;/em&gt;(Gavio &amp;amp; Fredericq, 2002). Records of &lt;em&gt;G. doryphora &lt;/em&gt;from outside South America most likely represent &lt;em&gt;G. turuturu.&lt;/em&gt;&lt;/p&gt;
 </x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Notes</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Vectors</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str">
         <x:v/>
       </x:c>
       <x:c r="B2" t="str">
         <x:v>Vector type: Fisheries and Aquaculture
-Vector type description: &lt;p&gt;Vectors types associated with fisheries and aquaculture and trade activities. Examples of&amp;nbsp; vectors from this class are the deliberately translocation&amp;nbsp;of oysters&amp;nbsp; for aquaculture purposes or discarded fishing equipment which is fouled with marine organisms.&amp;nbsp;&lt;/p&gt;
+Vector type description: &lt;p&gt;Vectors types associated with fisheries and aquaculture and trade activities. Examples of vectors from this class are the deliberately translocation&amp;nbsp;of oysters for aquaculture purposes or discarded fishing equipment which is fouled with marine organisms.&amp;nbsp;&lt;/p&gt;
 Vectors:
 Vector: Fisheries - Accidental 
-Description: &lt;p&gt;The accidental translocation of marine pests with aquaculture and commerical fisheries activities. This vector includes the accidental translocation of marine pests attached to aquaculture equipment such as floats, nets or cages.&lt;/p&gt;
+Description: &lt;p&gt;The accidental translocation of marine pests with aquaculture and commercial fisheries activities. This vector includes the accidental translocation of marine pests attached to aquaculture equipment such as floats, nets or cages.&lt;/p&gt;
 Vector type: Natural Dispersal
 Vector type description: &lt;p&gt;Vectors associated with natural range extension through natural processes such as the movement of species to a new location. This is through passive movement in water currents or active movement (migration) due to changes in environmental conditions such as salinity or water temperature.&lt;/p&gt;
 Vectors:
 Vector: Natural Dispersal
 Description: &lt;p&gt;Natural dispersal is a mechanism for the range expansion of a species through the movement of larvae or adults to a new location, and the successful settlement of recruits in this new location.&lt;/p&gt;
 Vector type: Vessels
 Vector type description: &lt;p&gt;Vectors associated with maritime transport and shipping activities. Vessels include bulk carriers, container ships, passenger vessels, fishing vessels, illegal foreign entry vessels and recreational vessels. Ballast water can potentially transport marine species in vessel ballast tanks and via biofouling on the exterior of vessels or internal water systems and equipment. &amp;nbsp;&amp;nbsp;&lt;/p&gt;
 Vectors:
 Vector: Biofouling
-Description: &lt;p&gt;Biofouling is the accumulation of sessile or mobile marine organisims on submerged parts of vessels. When marine pests attach to vessel hulls or niche areas (e.g. sea chests, propeller shafts or rudders), they can be transported to new locations. Introduction can occur through (1) A fouling species spawning event from the external or internal parts of a vessel while in port and its successful establishment. (2) The dislodgement of fouling species from a vessel accidentally such as abrasion with wharf structures, or deliberately through in-water cleaning activities; and (3) The sinking of fouled vessels either deliberately or accidentally.&lt;/p&gt;
+Description: &lt;p&gt;Biofouling is the accumulation of sessile or mobile marine organisms on submerged parts of vessels. When marine pests attach to vessel hulls or niche areas (e.g. sea chests, propeller shafts or rudders), they can be transported to new locations. Introduction can occur through (1) A fouling species spawning event from the external or internal parts of a vessel while in port and its successful establishment. (2) The dislodgement of fouling species from a vessel accidentally such as abrasion with wharf structures, or deliberately through in-water cleaning activities; and (3) The sinking of fouled vessels either deliberately or accidentally.&lt;/p&gt;
 </x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Notes</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Impacts</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str">
         <x:v>&lt;p&gt;In places in the Mediterranean where successfully established for more than 25 years, &lt;em&gt;G. turuturu &lt;/em&gt;has been very frequent but has never reached abundant biomass and become invasive (“i.e., ecologically and/or economically harmful”). Populations have been stable and its development and consequent impact on native species has been minor (Cecere et al. 2011).&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="B2" t="str">
         <x:v>Impact type: Economic
@@ -312,51 +312,51 @@
       </x:c>
       <x:c r="E3" t="str">
         <x:v>Clearance rates and duration of fishing effort for traps or dredges is dependent on target species abundance.</x:v>
       </x:c>
       <x:c r="F3" t="str">
         <x:v>&lt;p&gt;There are risks to human health from consumption of &lt;em&gt;Eriocheir sinensis&lt;/em&gt; as the crabs are an intermediate host for the human lung fluke parasite in Asia) (Gollasch 1999; and citations therein (in German)). The toxic secondary metabolites in &lt;em&gt;Caulerpa taxifolia&lt;/em&gt; and &lt;em&gt;Codium fragile ssp.&lt;/em&gt; tomentosoides possibly prevent the use of these algae as animal fodder (Critchley et al., 1986, Hay and Luckens, 1987, Boudouresque et al., 1996).&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="G3" t="str">
         <x:v>&lt;p&gt;Developing a recreational or commercial fishery for populations of introduced species eg. &lt;em&gt;Perna canaliculus&lt;/em&gt;, &lt;em&gt;Carcinus maenas&lt;/em&gt; and &lt;em&gt;Undaria pinnatifida&lt;/em&gt; is problematic as it is a response strategy not a control method. Creating a demand for an introduced species is more likely to encourage its presence in an area and even result in people attempting to establish populations elsewhere rather than cause its eradication (driven by profit seeking individuals). Attempts to market &lt;em&gt;C. maenas&lt;/em&gt; caught in a trial fishery in the USA were unsuccessful, in the absence of a ready market.&lt;br /&gt;
 Recent trapping of the crab &lt;em&gt;Eriocheir sinensis&lt;/em&gt; has not been effective in controlling damage by crabs in river banks or preventing crabs feeding on trapped fish or fish stocks in commercial pond aquaculture. (Gollasch 1999; and citations therein (in German)).&lt;br /&gt;
 The New Zealand experience shows that intensive dredging of &lt;em&gt;P. canaliculus&lt;/em&gt; beds on sand or mud in removes juveniles and shell matter leaving an unstable soft substrate no longer suitable for settlement and attachment of many sessile invertebrates&amp;nbsp;(Stead 1971a, 1971b as cited in Jeffs et al. 1999). Environmental impacts of this type of control (eg. for &lt;em&gt;Perna&lt;/em&gt; and &lt;i&gt;Arcuatula&lt;/i&gt;&amp;nbsp;on soft sediment) would be high.&lt;br /&gt;
 The success of commercial kelp harvesting devices to remove &lt;em&gt;Undaria&lt;/em&gt; pinnatifida is doubtful because this annual kelp produces fertile sporophytes throughout the growth season instead of for a narrowly defined period as in other kelps. Mechanical harvest would likely lead to fragmentation of harvested sporophytes or to residual stipes with fertile sporophylls, both of which are likely to increase dispersal. In addition, commercial harvesting would not normally deplete a population below economically sustainable levels. When harvested for human food, in general only large thalli of healthy appearance are selected, other individuals are left in place (Floc&amp;#39;h et al., 1991).&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="H3" t="str">
         <x:v>&lt;p&gt;Traditionally consumed as a vegetable in Japan and small-scale harvesting takes place in Tasmania&lt;/p&gt;
 </x:v>
       </x:c>
     </x:row>
     <x:row r="4">
       <x:c r="A4" t="str">
         <x:v>Manual removal (diver collection)</x:v>
       </x:c>
       <x:c r="B4" t="str">
-        <x:v>&lt;p&gt;Diver collection of pest species may be possible if an incursion is detected while small in size (area and abundance) and before reproduction occurs (especially in species with planktonic larval stages).&lt;br /&gt;
+        <x:v>&lt;p&gt;Diver collection may be possible if an incursion is detected while small in size (area and abundance) and before reproduction occurs (especially in species with planktonic larval stages).&lt;br /&gt;
 Permits are required to remove anything from marine protected areas, even introduced species.&amp;nbsp;&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="C4" t="str">
         <x:v>&lt;p&gt;The advantages of manual removal are selectivity for the target pest and limited damage to non‑target species. However, as it requires visual detection its not practical in turbid waters. Manual removal is of greatest utility when incursions are small and spatially confined or when they are in sensitive environments (such as marine reserves or areas of high biodiversity value).&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="D4" t="str">
         <x:v/>
       </x:c>
       <x:c r="E4" t="str">
         <x:v/>
       </x:c>
       <x:c r="F4" t="str">
         <x:v>&lt;p&gt;Diver control is not cost effective at depths greater than 12 metres because of diving restrictions due to surface intervals required (Andrews et al., 1996).&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="G4" t="str">
         <x:v>&lt;p&gt;Physical removal by divers is effective only as a tactical control useful, in small areas and it is not logistically possible for infestations extending over large areas,&amp;nbsp;but could be useful around marine farms, marine reserves or areas of new incursions.&amp;nbsp;Requires ongoing monitoring and to be repeated as necessary, especially if the source of the introduction can not be found or controlled, which can rapidly become costly.&lt;br /&gt;
 Care and diver education is of primary importance in this program because of the presence of similar-looking native species. Care is required during physical removal to not trigger spawning or spread reproductive propagules or fragments, precautions such as placing removed specimens in sealed plastic bags rather than mesh catch bags would need to be taken. The main concern associated with manual removal of macroalgae is that some species are to reproduce asexually from fragments, others can regrow from holdfast attachments and others have cryptic microscopic lifestages that are difficult to target. Additionally, detached thalli with mature propagules, may contribute to enhanced translocation of these species.&lt;br /&gt;
 &amp;nbsp;&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="H4" t="str">
         <x:v>&lt;p&gt;Feasible, but multiple fronds will regrow from tightly adherent basal disc if this is not removed.&lt;/p&gt;