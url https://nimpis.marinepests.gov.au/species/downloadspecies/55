--- v0 (2026-04-05)
+++ v1 (2026-05-04)
@@ -1,78 +1,78 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a64e84afdb14647" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ab3f99e25734956" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="Rc6829bc3d3a4460b"/>
-[...15 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="Rc5bb581d58844dd9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="R391fb3c0c69a4c56"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="General" sheetId="2" r:id="Rb56fc10b15f6492d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Identification" sheetId="3" r:id="R04d2edffd6dd4ee1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Similar species" sheetId="4" r:id="Rcb5fc2807e15475d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Habitat" sheetId="5" r:id="R11b68821d25e447c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Reproduction and growth" sheetId="6" r:id="Rce6cfb2bc10449a6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Feeding" sheetId="7" r:id="Ra42975cf735a4f56"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Competitors" sheetId="8" r:id="R9807f5a86c3f4a18"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Predators" sheetId="9" r:id="Rdfaa990192914474"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Vectors" sheetId="10" r:id="R5a814236e9794714"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Impacts" sheetId="11" r:id="R7cbacbd9169447bb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Controls" sheetId="12" r:id="Ra95a84dec9e64fd1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Species controls" sheetId="13" r:id="R3937bc058b354790"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Additional information" sheetId="14" r:id="R018b38a8ec6743ca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="References" sheetId="15" r:id="R36691ae3912243a4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Images" sheetId="16" r:id="Rf57f8426547c48c0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="R566d48be7b7b426e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc6829bc3d3a4460b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Re2a97d45f3494750" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rf9f248d54c21445c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="Rcd519a808de248b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="R7756947698a74680" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="Rce460a3f51f944ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="Rc374f189000c42dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="Ra346259bf1e64c89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="Rbe596cc6cd144981" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="Re3a1817289bf4bfe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="Rc7e7b46a759c453b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="Rc13fc78b43bc48e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="R152e46ebdadf4899" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="R67fcef4abe514004" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="R418d96e63ac2495a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="R0c4cc739d71b42fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="Rc5bb581d58844dd9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R391fb3c0c69a4c56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rb56fc10b15f6492d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R04d2edffd6dd4ee1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="Rcb5fc2807e15475d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="R11b68821d25e447c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="Rce6cfb2bc10449a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="Ra42975cf735a4f56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="R9807f5a86c3f4a18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="Rdfaa990192914474" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="R5a814236e9794714" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="R7cbacbd9169447bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="Ra95a84dec9e64fd1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="R3937bc058b354790" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="R018b38a8ec6743ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="R36691ae3912243a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="Rf57f8426547c48c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="R566d48be7b7b426e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Scientific name</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Common name</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Developments</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>General description</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>ID card URL</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Australian distribution</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -119,54 +119,54 @@
       <x:c r="J2" t="str">
         <x:v/>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Notes</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Vectors</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str">
         <x:v/>
       </x:c>
       <x:c r="B2" t="str">
         <x:v>Vector type: Fisheries and Aquaculture
-Vector type description: &lt;p&gt;Vectors types associated with fisheries and aquaculture and trade activities. Examples of&amp;nbsp; vectors from this class are the deliberately translocation&amp;nbsp;of oysters&amp;nbsp; for aquaculture purposes or discarded fishing equipment which is fouled with marine organisms.&amp;nbsp;&lt;/p&gt;
+Vector type description: &lt;p&gt;Vectors types associated with fisheries and aquaculture and trade activities. Examples of vectors from this class are the deliberately translocation&amp;nbsp;of oysters for aquaculture purposes or discarded fishing equipment which is fouled with marine organisms.&amp;nbsp;&lt;/p&gt;
 Vectors:
 Vector: Fisheries - Accidental 
-Description: &lt;p&gt;The accidental translocation of marine pests with aquaculture and commerical fisheries activities. This vector includes the accidental translocation of marine pests attached to aquaculture equipment such as floats, nets or cages.&lt;/p&gt;
+Description: &lt;p&gt;The accidental translocation of marine pests with aquaculture and commercial fisheries activities. This vector includes the accidental translocation of marine pests attached to aquaculture equipment such as floats, nets or cages.&lt;/p&gt;
 Vector: Mollusc - Intentional
 Description: &lt;p&gt;This vector describes the deliberate introduction of molluscs into a new location for aquaculture. Species of molluscs are highly valued aquaculture species and have been translocated to many locations around the world to establish aquaculture industries and also to restock production areas.&lt;/p&gt;
 Vector type: Natural Dispersal
 Vector type description: &lt;p&gt;Vectors associated with natural range extension through natural processes such as the movement of species to a new location. This is through passive movement in water currents or active movement (migration) due to changes in environmental conditions such as salinity or water temperature.&lt;/p&gt;
 Vectors:
 Vector: Natural Dispersal
 Description: &lt;p&gt;Natural dispersal is a mechanism for the range expansion of a species through the movement of larvae or adults to a new location, and the successful settlement of recruits in this new location.&lt;/p&gt;
 </x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Notes</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Impacts</x:v>
       </x:c>
     </x:row>