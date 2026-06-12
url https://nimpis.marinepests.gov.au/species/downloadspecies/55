--- v1 (2026-05-04)
+++ v2 (2026-06-12)
@@ -1,78 +1,78 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ab3f99e25734956" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R341a0b1a17c94fec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="R391fb3c0c69a4c56"/>
-[...15 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="R566d48be7b7b426e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="R9ddc3e9c295c43fa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="General" sheetId="2" r:id="R63460a460f134ab0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Identification" sheetId="3" r:id="R1bd2838ecb474933"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Similar species" sheetId="4" r:id="Re06883ffbb424113"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Habitat" sheetId="5" r:id="Rde5f72f3ce824cc4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Reproduction and growth" sheetId="6" r:id="Rf556f90778da49fb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Feeding" sheetId="7" r:id="R4f21a56fad734722"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Competitors" sheetId="8" r:id="Rfac82b5ec88c44eb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Predators" sheetId="9" r:id="R5b3b62df3fc84a6f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Vectors" sheetId="10" r:id="R349ffe423db14811"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Impacts" sheetId="11" r:id="Rdc45f2ddd32741c9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Controls" sheetId="12" r:id="Rdec128b876f04dc4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Species controls" sheetId="13" r:id="Rf9d340f8c166449f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Additional information" sheetId="14" r:id="R5752570a696a45f2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="References" sheetId="15" r:id="R36fb701467384fb4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Images" sheetId="16" r:id="Re936c5f3dbd24bd4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="R48e07d5fd66f44bd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R391fb3c0c69a4c56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rb56fc10b15f6492d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R04d2edffd6dd4ee1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="Rcb5fc2807e15475d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="R11b68821d25e447c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="Rce6cfb2bc10449a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="Ra42975cf735a4f56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="R9807f5a86c3f4a18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="Rdfaa990192914474" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="R5a814236e9794714" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="R7cbacbd9169447bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="Ra95a84dec9e64fd1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="R3937bc058b354790" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="R018b38a8ec6743ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="R36691ae3912243a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="Rf57f8426547c48c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="R566d48be7b7b426e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9ddc3e9c295c43fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R63460a460f134ab0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R1bd2838ecb474933" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="Re06883ffbb424113" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="Rde5f72f3ce824cc4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="Rf556f90778da49fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="R4f21a56fad734722" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="Rfac82b5ec88c44eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="R5b3b62df3fc84a6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="R349ffe423db14811" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="Rdc45f2ddd32741c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="Rdec128b876f04dc4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="Rf9d340f8c166449f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="R5752570a696a45f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="R36fb701467384fb4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="Re936c5f3dbd24bd4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="R48e07d5fd66f44bd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Scientific name</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Common name</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Developments</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>General description</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>ID card URL</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Australian distribution</x:v>
       </x:c>
       <x:c r="G1" t="str">