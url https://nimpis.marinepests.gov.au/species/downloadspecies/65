--- v0 (2026-04-04)
+++ v1 (2026-05-09)
@@ -1,78 +1,78 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcfe4511636674e0c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48191403be774a4e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="R11628d073800431c"/>
-[...15 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="Ra67f5e5ceaff4f4b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="Rc974e50c09934faa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="General" sheetId="2" r:id="Rea11aa02f8e44c00"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Identification" sheetId="3" r:id="R97eece9c46c14fa0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Similar species" sheetId="4" r:id="R379da815e06245e6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Habitat" sheetId="5" r:id="Rfc93c207f8254a67"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Reproduction and growth" sheetId="6" r:id="Ra7dc96cc6a994d03"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Feeding" sheetId="7" r:id="R83337dd346524cec"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Competitors" sheetId="8" r:id="R590caa937cc14c4a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Predators" sheetId="9" r:id="R50b45708f0d647f2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Vectors" sheetId="10" r:id="R8d2c853b17004123"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Impacts" sheetId="11" r:id="R84c6aba54f384c05"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Controls" sheetId="12" r:id="Rf82d75e9b4444140"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Species controls" sheetId="13" r:id="R88d8ca4fbbe1419a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Additional information" sheetId="14" r:id="R9402e7e85c8d466a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="References" sheetId="15" r:id="R17e7f58d23474850"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Images" sheetId="16" r:id="Rb17c56e71c9a4797"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="Rc1325c31d1a44e01"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R11628d073800431c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R67a24e8c9e6f4534" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R0a0835703dda4be7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="Rcc5e78484811462b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="R9f6db8c4b4bd4b8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="R785d976adee74cc9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="R197151d6a35f4c5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="R5927a05d28854d17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="Rbc2933666f1f4fcb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="Rb7390a137d9a442d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="R44d707801b3e432c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="Rafbefcb2d8d446ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="Rc9624cce20204280" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="Rf9027adabd324267" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="Rb8f3519faef34469" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="R325fcfad12eb48b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="Ra67f5e5ceaff4f4b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc974e50c09934faa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rea11aa02f8e44c00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R97eece9c46c14fa0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="R379da815e06245e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="Rfc93c207f8254a67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="Ra7dc96cc6a994d03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="R83337dd346524cec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="R590caa937cc14c4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="R50b45708f0d647f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="R8d2c853b17004123" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="R84c6aba54f384c05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="Rf82d75e9b4444140" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="R88d8ca4fbbe1419a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="R9402e7e85c8d466a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="R17e7f58d23474850" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="Rb17c56e71c9a4797" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="Rc1325c31d1a44e01" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Scientific name</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Common name</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Developments</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>General description</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>ID card URL</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Australian distribution</x:v>
       </x:c>
       <x:c r="G1" t="str">