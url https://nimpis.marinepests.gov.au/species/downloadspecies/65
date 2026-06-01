--- v1 (2026-05-09)
+++ v2 (2026-06-01)
@@ -1,78 +1,78 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48191403be774a4e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea57e76d172548ba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="Rc974e50c09934faa"/>
-[...15 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="Rc1325c31d1a44e01"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="Rcf3ed62c295b4cca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="General" sheetId="2" r:id="R7c5048be4a08450d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Identification" sheetId="3" r:id="R0a9a3d7b805245fd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Similar species" sheetId="4" r:id="R9aec8c825be44c06"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Habitat" sheetId="5" r:id="R5034cba0669c4f05"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Reproduction and growth" sheetId="6" r:id="R3dbcf78b9d0244c7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Feeding" sheetId="7" r:id="Re0573116fe414e7f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Competitors" sheetId="8" r:id="R124a2fcabda7443b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Predators" sheetId="9" r:id="R512d921702744b73"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Vectors" sheetId="10" r:id="R0c66b651070a4693"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Impacts" sheetId="11" r:id="R5a1e2058fdf442c3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Controls" sheetId="12" r:id="Rac8c9dbf6b7946ac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Species controls" sheetId="13" r:id="R1799b15337044b6d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Additional information" sheetId="14" r:id="R8631bb0d989a482c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="References" sheetId="15" r:id="R398452342670433a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Images" sheetId="16" r:id="Rd016217335024ad4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="R1ff91541ef424ea7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc974e50c09934faa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rea11aa02f8e44c00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R97eece9c46c14fa0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="R379da815e06245e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="Rfc93c207f8254a67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="Ra7dc96cc6a994d03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="R83337dd346524cec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="R590caa937cc14c4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="R50b45708f0d647f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="R8d2c853b17004123" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="R84c6aba54f384c05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="Rf82d75e9b4444140" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="R88d8ca4fbbe1419a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="R9402e7e85c8d466a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="R17e7f58d23474850" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="Rb17c56e71c9a4797" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="Rc1325c31d1a44e01" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rcf3ed62c295b4cca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R7c5048be4a08450d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R0a9a3d7b805245fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="R9aec8c825be44c06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="R5034cba0669c4f05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="R3dbcf78b9d0244c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="Re0573116fe414e7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="R124a2fcabda7443b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="R512d921702744b73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="R0c66b651070a4693" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="R5a1e2058fdf442c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="Rac8c9dbf6b7946ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="R1799b15337044b6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="R8631bb0d989a482c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="R398452342670433a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="Rd016217335024ad4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="R1ff91541ef424ea7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Scientific name</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Common name</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Developments</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>General description</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>ID card URL</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Australian distribution</x:v>
       </x:c>
       <x:c r="G1" t="str">