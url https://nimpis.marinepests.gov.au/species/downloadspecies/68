--- v6 (2026-03-18)
+++ v7 (2026-04-25)
@@ -1,78 +1,78 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71c378c330634fcd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd82eb1b90594b23" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="R2cc88779b5644a71"/>
-[...15 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="R1ac8724128084695"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="Rf0ad02629b7241f8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="General" sheetId="2" r:id="R27bb0f38f42c4e24"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Identification" sheetId="3" r:id="Rfa2f8a29002c4039"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Similar species" sheetId="4" r:id="R40d7e21a4b73465d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Habitat" sheetId="5" r:id="R8f826421ea0f4edd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Reproduction and growth" sheetId="6" r:id="Rf0bb14a034b34a7d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Feeding" sheetId="7" r:id="Rfa47f51a913d400f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Competitors" sheetId="8" r:id="R25b5cb20e3a74289"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Predators" sheetId="9" r:id="R066a9b5479544566"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Vectors" sheetId="10" r:id="R27e5f033949b4f3d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Impacts" sheetId="11" r:id="Rf3d2b533cd4a4618"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Controls" sheetId="12" r:id="R709fb6156e144557"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Species controls" sheetId="13" r:id="Re5e6818e8107440c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Additional information" sheetId="14" r:id="R428bc99bb681450e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="References" sheetId="15" r:id="Rb78c1558ab974510"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Images" sheetId="16" r:id="R12b175d8b9654caa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="R6cdcc5dad33e429c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2cc88779b5644a71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rd9a8eb4424744283" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R238796e9af40425c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="R9e1034d752254ef4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="R98318c0f7a074323" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="R5b484e9f5179485e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="R651178759fa74be0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="R44668ecc5e284c35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="R13cee523069a4f73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="Rf2685ad481bf45a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="R7381752a907f4ea9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="R8e0ca1e052db4869" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="R5be99dd4d09b4fc7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="R8139193cb16b4402" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="R4d775726bca545f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="R3d1ca59c9e314b22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="R1ac8724128084695" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf0ad02629b7241f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R27bb0f38f42c4e24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rfa2f8a29002c4039" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="R40d7e21a4b73465d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="R8f826421ea0f4edd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="Rf0bb14a034b34a7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="Rfa47f51a913d400f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="R25b5cb20e3a74289" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="R066a9b5479544566" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="R27e5f033949b4f3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="Rf3d2b533cd4a4618" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="R709fb6156e144557" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="Re5e6818e8107440c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="R428bc99bb681450e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="Rb78c1558ab974510" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="R12b175d8b9654caa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="R6cdcc5dad33e429c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Scientific name</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Common name</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Developments</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>General description</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>ID card URL</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Australian distribution</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -132,51 +132,51 @@
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Notes</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Vectors</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str">
         <x:v>&lt;p&gt;&lt;em&gt;Rhithropanopeus harrisii&lt;/em&gt; is one of the most widely distributed brachyuran invaders worldwide (Roche and Torchin, 2007). The main dispersal vector of this species is through ballast water&amp;nbsp; (Harriet, 2011).&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="B2" t="str">
         <x:v>Vector type: Vessels
 Vector type description: &lt;p&gt;Vectors associated with maritime transport and shipping activities. Vessels include bulk carriers, container ships, passenger vessels, fishing vessels, illegal foreign entry vessels and recreational vessels. Ballast water can potentially transport marine species in vessel ballast tanks and via biofouling on the exterior of vessels or internal water systems and equipment. &amp;nbsp;&amp;nbsp;&lt;/p&gt;
 Vectors:
 Vector: Ballast Water
 Description: &lt;p&gt;Various types and life stages of aquatic species can be transported in&amp;nbsp;ballast water. Species taken up in ballast water can be discharged from vessels if it’s not correctly managed. Marine pests can also survive within ballast tank sediments.&lt;/p&gt;
 &lt;p&gt;&amp;nbsp;&lt;/p&gt;
 Vector: Biofouling
-Description: &lt;p&gt;Biofouling is the accumulation of sessile or mobile marine organisims on submerged parts of vessels. When marine pests attach to vessel hulls or niche areas (e.g. sea chests, propeller shafts or rudders), they can be transported to new locations. Introduction can occur through (1) A fouling species spawning event from the external or internal parts of a vessel while in port and its successful establishment. (2) The dislodgement of fouling species from a vessel accidentally such as abrasion with wharf structures, or deliberately through in-water cleaning activities; and (3) The sinking of fouled vessels either deliberately or accidentally.&lt;/p&gt;
+Description: &lt;p&gt;Biofouling is the accumulation of sessile or mobile marine organisms on submerged parts of vessels. When marine pests attach to vessel hulls or niche areas (e.g. sea chests, propeller shafts or rudders), they can be transported to new locations. Introduction can occur through (1) A fouling species spawning event from the external or internal parts of a vessel while in port and its successful establishment. (2) The dislodgement of fouling species from a vessel accidentally such as abrasion with wharf structures, or deliberately through in-water cleaning activities; and (3) The sinking of fouled vessels either deliberately or accidentally.&lt;/p&gt;
 </x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Notes</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Impacts</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str">
         <x:v>&lt;p&gt;Scientific literature indicates this pest species may alter food webs, with the potential to displace native crabs, crayfish, as well as benthophagous fish species (Roche and Torchin, 2007). In high densities, the crab is responsible for fouling water intake pipes and causes economic loss to fishermen by spoiling fish in gill nets (Zaitsev and Ozturk, 2001). In Texas, the crab has become abundant in most freshwater reservoirs; causing fouling problems to housewater intake pipes (Roche et al., 2009; Harriet, 2011). The same happens in the Baltic Sea, Poland (Grabowski et al., 2005).&lt;/p&gt;
 &lt;p&gt;&lt;em&gt;Rhithropanopeus harrisii&lt;/em&gt;&amp;nbsp;is as a carrier of the white spot baculovirus, a disease that affects penaeid shrimp and blue crab (Payen and Bonami, 1979; Katsanevakis et al., 2014). All decapods(crabs, crayfish, prawns) are susceptible to white spot syndrome virus (WSSV) infection and some hosts can carry it.&amp;nbsp;&lt;em&gt;Rhithropanopeus harrisii&lt;/em&gt; has been noted as a carrier of the white spot syndrome virus&amp;nbsp;(Harriet, 2011).&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="B2" t="str">
@@ -389,436 +389,438 @@
       </x:c>
       <x:c r="B4" t="str">
         <x:v>https://doi.org/10.1016/0022-0981(95)00068-3</x:v>
       </x:c>
     </x:row>
     <x:row r="5">
       <x:c r="A5" t="str">
         <x:v>&lt;p&gt;Boyle, T., Keith, D., and Pfau, R. 2010. Occurrence, reproduction, and population genetics of the estuarine mud crab, &lt;em&gt;Rhithropanopeus harrisii&lt;/em&gt; (Gould) (Decapoda, Panopidae) in Texas freshwater reservoirs. &lt;em&gt;Crustaceana&lt;/em&gt; 83: 493-505.&amp;nbsp;&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="B5" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="6">
       <x:c r="A6" t="str">
         <x:v>&lt;p&gt;BROCKERHOFF, A. &amp;amp; MCLAY, C. 2011. Human-mediated spread of alien crabs. Pp. 27-106&amp;nbsp; in: Galil, B.S., Clark, P.F., and Carlton, J.T. (eds),&amp;nbsp; &lt;em&gt;In the Wrong Place - Alien Marine Crustaceans: Distribution, Biology and Impacts.&lt;/em&gt; Springer Dordrecht. &lt;u&gt;https://doi.org/10.1007/978-94-007-0591-3_2&lt;/u&gt;&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="B6" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="7">
       <x:c r="A7" t="str">
-        <x:v>&lt;p&gt;Connolly, C.J. 1925. The larval stages and megalops of &lt;em&gt;Rhithropanopeus harrisii&lt;/em&gt; (Gould). &lt;em&gt;Contributions to Canadian Biology and Fisheries&lt;/em&gt; 2: 327–333.&lt;/p&gt;
+        <x:v>&lt;p&gt;Cohen, AN &amp;amp; Carlton, JT 1995, 'Biological study: nonindigenous aquatic species in a United States estuary: a case study of the biological invasions of the San Francisco Bay and D&lt;em&gt; A Report for the United States Fish and Wildlife Service, Washington, D.C., and The National Sea Grant College Program, Connecticut Sea Grant (NOAA Grant NumberNA36RG0467)&lt;/em&gt;. SFEI Contribution No. 185. U.S. Fish and Wildlife Service: Washington, D.C., 246 pp.&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="B7" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="8">
       <x:c r="A8" t="str">
-        <x:v>&lt;p&gt;Costlow, J.D., Bookhout, C.G., and Monroe, R.J. 1966. Studies on the larval development of the crab, &lt;em&gt;Rhithropanopeus harrisii &lt;/em&gt;(Gould). I. The effect of salinity and temperature on larval development. &lt;em&gt;Physiological Zoology&lt;/em&gt; 39: 81-100.&amp;nbsp;&lt;/p&gt;
+        <x:v>&lt;p&gt;Connolly, C.J. 1925. The larval stages and megalops of &lt;em&gt;Rhithropanopeus harrisii&lt;/em&gt; (Gould). &lt;em&gt;Contributions to Canadian Biology and Fisheries&lt;/em&gt; 2: 327–333.&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="B8" t="str">
-        <x:v>http://dx.doi.org/10.1086/physzool.39.2.30152421</x:v>
+        <x:v/>
       </x:c>
     </x:row>
     <x:row r="9">
       <x:c r="A9" t="str">
-        <x:v>&lt;p&gt;Cronin, T.W., and Forward, R.B. 1980. The effects of starvation on phototaxis and swimming of larvae of the crab &lt;em&gt;Rhithropanopeus harrisii&lt;/em&gt;. &lt;em&gt;Biological Bulletin&lt;/em&gt; 158: 283-294. &lt;u&gt;http://dx.doi.org/10.2307/1540855&lt;/u&gt;&lt;/p&gt;
+        <x:v>&lt;p&gt;Costlow, J.D., Bookhout, C.G., and Monroe, R.J. 1966. Studies on the larval development of the crab, &lt;em&gt;Rhithropanopeus harrisii &lt;/em&gt;(Gould). I. The effect of salinity and temperature on larval development. &lt;em&gt;Physiological Zoology&lt;/em&gt; 39: 81-100.&amp;nbsp;&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="B9" t="str">
-        <x:v/>
+        <x:v>http://dx.doi.org/10.1086/physzool.39.2.30152421</x:v>
       </x:c>
     </x:row>
     <x:row r="10">
       <x:c r="A10" t="str">
-        <x:v>&lt;p&gt;Eno, C. N., Clark, R. A. and Sanderson, W. G. (1997). Non-native marine species in British waters: a review and directory, Joint Nature Conservation Committee (JNCC), Peterborough.&lt;/p&gt;
+        <x:v>&lt;p&gt;Cronin, T.W., and Forward, R.B. 1980. The effects of starvation on phototaxis and swimming of larvae of the crab &lt;em&gt;Rhithropanopeus harrisii&lt;/em&gt;. &lt;em&gt;Biological Bulletin&lt;/em&gt; 158: 283-294. &lt;u&gt;http://dx.doi.org/10.2307/1540855&lt;/u&gt;&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="B10" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="11">
       <x:c r="A11" t="str">
-        <x:v>&lt;p&gt;Forward, R.B. 2009. Larval biology of the crab &lt;em&gt;Rhithropanopeus harrisii &lt;/em&gt;(Gould): a synthesis. &lt;em&gt;Biological Bulletin&lt;/em&gt; 216: 243-256. http://dx.doi.org/10.1086/BBLv216n3p243&lt;/p&gt;
+        <x:v>&lt;p&gt;Eno, C. N., Clark, R. A. and Sanderson, W. G. (1997). Non-native marine species in British waters: a review and directory, Joint Nature Conservation Committee (JNCC), Peterborough.&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="B11" t="str">
-        <x:v>http://dx.doi.org/10.1086/BBLv216n3p243</x:v>
+        <x:v/>
       </x:c>
     </x:row>
     <x:row r="12">
       <x:c r="A12" t="str">
-        <x:v>&lt;p&gt;Global Invasive Species Database. 2020. Species profile: &lt;em&gt;Rhithropanopeus harrisii&lt;/em&gt;. &lt;em&gt;Downloaded from &lt;/em&gt;&amp;nbsp;&amp;nbsp;http://www.iucngisd.org/gisd/species.php?sc=1217 on 30-05-2020&lt;/p&gt;
+        <x:v>&lt;p&gt;Forward, R.B. 2009. Larval biology of the crab &lt;em&gt;Rhithropanopeus harrisii &lt;/em&gt;(Gould): a synthesis. &lt;em&gt;Biological Bulletin&lt;/em&gt; 216: 243-256. http://dx.doi.org/10.1086/BBLv216n3p243&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="B12" t="str">
-        <x:v/>
+        <x:v>http://dx.doi.org/10.1086/BBLv216n3p243</x:v>
       </x:c>
     </x:row>
     <x:row r="13">
       <x:c r="A13" t="str">
-        <x:v>&lt;p&gt;Grabowski, M., Jazdzenewski, K., and Konopacka, A. 2005. Alien Crustacea in Polish waters – introduction and Decapoda. &lt;em&gt;Oceanological and Hydrobiological Studies&lt;/em&gt; 34 (Suppl. 1): 43-61.&lt;/p&gt;
+        <x:v>&lt;p&gt;Global Invasive Species Database. 2020. Species profile: &lt;em&gt;Rhithropanopeus harrisii&lt;/em&gt;. &lt;em&gt;Downloaded from &lt;/em&gt;&amp;nbsp;&amp;nbsp;http://www.iucngisd.org/gisd/species.php?sc=1217 on 30-05-2020&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="B13" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="14">
       <x:c r="A14" t="str">
-        <x:v>&lt;p&gt;Harris' mud crab | Marine Pests. (2019). Retrieved 24 October 2019&lt;/p&gt;
+        <x:v>&lt;p&gt;Grabowski, M., Jazdzenewski, K., and Konopacka, A. 2005. Alien Crustacea in Polish waters – introduction and Decapoda. &lt;em&gt;Oceanological and Hydrobiological Studies&lt;/em&gt; 34 (Suppl. 1): 43-61.&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="B14" t="str">
-        <x:v>https://www.marinepests.gov.au/pests/identify/harris-mud-crab</x:v>
+        <x:v/>
       </x:c>
     </x:row>
     <x:row r="15">
       <x:c r="A15" t="str">
-        <x:v>&lt;p&gt;Hegele-Drywa, J., and Normant, M. 2014. Non-native crab &lt;em&gt;Rhithropanopeus harrisii &lt;/em&gt;(Gould, 1984) – a new component of the benthic communities in the Gulf of Gdańsk (southern Baltic Sea). &lt;em&gt;Oceanologia&lt;/em&gt; 56: 125-139.&amp;nbsp;&lt;/p&gt;
+        <x:v>&lt;p&gt;Harris' mud crab | Marine Pests. (2019). Retrieved 24 October 2019&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="B15" t="str">
-        <x:v>https://doi.org/10.5697/oc.56-1.125</x:v>
+        <x:v>https://www.marinepests.gov.au/pests/identify/harris-mud-crab</x:v>
       </x:c>
     </x:row>
     <x:row r="16">
       <x:c r="A16" t="str">
-        <x:v>&lt;p&gt;Hegele-Drywa, J., and Normant, M.2009 . Feeding ecology of the American crab &lt;em&gt;Rhithropanopeus harrisii &lt;/em&gt;(Crustacea, Decapoda) in the coastal waters of the Baltic Sea. &lt;em&gt;Oceanologia&lt;/em&gt; 51: 361-375.&amp;nbsp;&lt;/p&gt;
+        <x:v>&lt;p&gt;Hegele-Drywa, J., and Normant, M. 2014. Non-native crab &lt;em&gt;Rhithropanopeus harrisii &lt;/em&gt;(Gould, 1984) – a new component of the benthic communities in the Gulf of Gdańsk (southern Baltic Sea). &lt;em&gt;Oceanologia&lt;/em&gt; 56: 125-139.&amp;nbsp;&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="B16" t="str">
-        <x:v>http://dx.doi.org/10.5697/oc.51-3.361</x:v>
+        <x:v>https://doi.org/10.5697/oc.56-1.125</x:v>
       </x:c>
     </x:row>
     <x:row r="17">
       <x:c r="A17" t="str">
-        <x:v>&lt;p&gt;Hegele-Drywa, J., Thiercelin, N., Schubart, C., and Normant-Saremba, M. 2015. Genetic diversity of the non-native crab &lt;em&gt;Rhithropanopeus harrisii&lt;/em&gt; (Brachyura: Panopeidae) in the Polish coastal waters − an example of patchy genetic diversity at a small geographic scale. &lt;em&gt;Oceanological and Hydrobiological Studies&lt;/em&gt; 44: 305-315.&amp;nbsp;&lt;/p&gt;
+        <x:v>&lt;p&gt;Hegele-Drywa, J., and Normant, M.2009 . Feeding ecology of the American crab &lt;em&gt;Rhithropanopeus harrisii &lt;/em&gt;(Crustacea, Decapoda) in the coastal waters of the Baltic Sea. &lt;em&gt;Oceanologia&lt;/em&gt; 51: 361-375.&amp;nbsp;&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="B17" t="str">
-        <x:v>https://doi.org/10.1515/ohs-2015-0029</x:v>
+        <x:v>http://dx.doi.org/10.5697/oc.51-3.361</x:v>
       </x:c>
     </x:row>
     <x:row r="18">
       <x:c r="A18" t="str">
-        <x:v>&lt;p&gt;Iseda, M., Otani, M., and Kimura, T. 2007. First record of an introduced crab &lt;em&gt;Rhithropanopeus harrisii&lt;/em&gt; (Crustacea: Brachyura: Panopeidae) in Japan. &lt;em&gt;Japanese Journal of Benthology&lt;/em&gt; 62: 39–44.&lt;/p&gt;
+        <x:v>&lt;p&gt;Hegele-Drywa, J., Thiercelin, N., Schubart, C., and Normant-Saremba, M. 2015. Genetic diversity of the non-native crab &lt;em&gt;Rhithropanopeus harrisii&lt;/em&gt; (Brachyura: Panopeidae) in the Polish coastal waters − an example of patchy genetic diversity at a small geographic scale. &lt;em&gt;Oceanological and Hydrobiological Studies&lt;/em&gt; 44: 305-315.&amp;nbsp;&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="B18" t="str">
-        <x:v/>
+        <x:v>https://doi.org/10.1515/ohs-2015-0029</x:v>
       </x:c>
     </x:row>
     <x:row r="19">
       <x:c r="A19" t="str">
-        <x:v>&lt;p&gt;Jensen, K.R. 2010. NOBANIS – Invasive Alien Species Fact Sheet –&lt;em&gt; Rhithropanopeus harrisii&lt;/em&gt;. &lt;em&gt;Identification key to marine invasive species in Nordic waters – NOBANIS www.nobanis.org. Accessed 30/05/2020&lt;/em&gt;,&lt;/p&gt;
+        <x:v>&lt;p&gt;Iseda, M., Otani, M., and Kimura, T. 2007. First record of an introduced crab &lt;em&gt;Rhithropanopeus harrisii&lt;/em&gt; (Crustacea: Brachyura: Panopeidae) in Japan. &lt;em&gt;Japanese Journal of Benthology&lt;/em&gt; 62: 39–44.&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="B19" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="20">
       <x:c r="A20" t="str">
-        <x:v>&lt;p&gt;Katsanevakis, S., Wallentinus, I., Zenetos, A., Leppäkoski, E., Çinar, M., Oztürk, B., Grabowski, M.G., D., and Cardoso, A. 2014. Impacts of invasive alien marine species on ecosystem services and biodiversity: a pan-European review. &lt;em&gt;Aquatic Invasions&lt;/em&gt; 9: 391-423.&amp;nbsp;&lt;/p&gt;
+        <x:v>&lt;p&gt;Jensen, K.R. 2010. NOBANIS – Invasive Alien Species Fact Sheet –&lt;em&gt; Rhithropanopeus harrisii&lt;/em&gt;. &lt;em&gt;Identification key to marine invasive species in Nordic waters – NOBANIS www.nobanis.org. Accessed 30/05/2020&lt;/em&gt;,&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="B20" t="str">
-        <x:v>http://dx.doi.org/10.3391/ai.2014.9.4.01</x:v>
+        <x:v/>
       </x:c>
     </x:row>
     <x:row r="21">
       <x:c r="A21" t="str">
-        <x:v>&lt;p&gt;Lehtiniemi, M., Outinen, O., and Puntila-Dodd, R. 2020. Citizen science provides added value in the monitoring for coastal non-indigenous species. &lt;em&gt;Journal of Environmental Management&lt;/em&gt; 267: 110608.&lt;/p&gt;
+        <x:v>&lt;p&gt;Katsanevakis, S., Wallentinus, I., Zenetos, A., Leppäkoski, E., Çinar, M., Oztürk, B., Grabowski, M.G., D., and Cardoso, A. 2014. Impacts of invasive alien marine species on ecosystem services and biodiversity: a pan-European review. &lt;em&gt;Aquatic Invasions&lt;/em&gt; 9: 391-423.&amp;nbsp;&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="B21" t="str">
-        <x:v>https://doi.org/10.1016/j.jenvman.2020.110608</x:v>
+        <x:v>http://dx.doi.org/10.3391/ai.2014.9.4.01</x:v>
       </x:c>
     </x:row>
     <x:row r="22">
       <x:c r="A22" t="str">
-        <x:v>&lt;p&gt;Marco-Herrero, E., González-Gordillo, J.I., and Cuesta, J.A. 2014. Morphology of the megalopa of the mud crab, &lt;em&gt;Rhithropanopeus harrisii &lt;/em&gt;(Gould, 1841) (Decapoda, Brachyura, Panopeidae), identified by DNA barcode. &lt;em&gt;Helgoland Marine Research&lt;/em&gt; 68: 201-208.&lt;/p&gt;
+        <x:v>&lt;p&gt;Lehtiniemi, M., Outinen, O., and Puntila-Dodd, R. 2020. Citizen science provides added value in the monitoring for coastal non-indigenous species. &lt;em&gt;Journal of Environmental Management&lt;/em&gt; 267: 110608.&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="B22" t="str">
-        <x:v>http://dx.doi.org/10.1007/s10152-014-0381-8</x:v>
+        <x:v>https://doi.org/10.1016/j.jenvman.2020.110608</x:v>
       </x:c>
     </x:row>
     <x:row r="23">
       <x:c r="A23" t="str">
-        <x:v>&lt;p&gt;Nurkse, K., Kotta, J., Orav-Kotta, H., Pärnoja, M., and Kuprijanov, I. 2015. Laboratory analysis of the habitat occupancy of the crab &lt;em&gt;Rhithropanopeus harrisii&lt;/em&gt; (Gould) in an invaded ecosystem: The north-eastern Baltic Sea. &lt;em&gt;Estuarine, Coastal and Shelf Science&lt;/em&gt; 154: 152-157.&amp;nbsp;&lt;/p&gt;
+        <x:v>&lt;p&gt;Leppakoski, E (1994), 'Non-indigenous species in the Baltic Sea', in Boudouresque CF, Briand F, Nolan C. (eds), 'Introduced species in European Coastal Waters', European Commission, Luxembourg, pp. 67-75.&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="B23" t="str">
-        <x:v>https://doi.org/10.1016/j.ecss.2014.12.046</x:v>
+        <x:v/>
       </x:c>
     </x:row>
     <x:row r="24">
       <x:c r="A24" t="str">
-        <x:v>&lt;p&gt;Payen, G.G., and Bonami, J.R. 1979. Mise en évidence de particules d'allure virale associées aux noyaux des cellules mésodermiques de la zone germinative testiculaire du crabe &lt;em&gt;Rhithropanopeus harrisii&lt;/em&gt; (Gould) (Brachyura, Xanthidae). &lt;em&gt;Revue des Travaux de l'Institut des Pêches Maritimes&lt;/em&gt; 43: 361–365&lt;/p&gt;
+        <x:v>&lt;p&gt;Marco-Herrero, E., González-Gordillo, J.I., and Cuesta, J.A. 2014. Morphology of the megalopa of the mud crab, &lt;em&gt;Rhithropanopeus harrisii &lt;/em&gt;(Gould, 1841) (Decapoda, Brachyura, Panopeidae), identified by DNA barcode. &lt;em&gt;Helgoland Marine Research&lt;/em&gt; 68: 201-208.&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="B24" t="str">
-        <x:v/>
+        <x:v>http://dx.doi.org/10.1007/s10152-014-0381-8</x:v>
       </x:c>
     </x:row>
     <x:row r="25">
       <x:c r="A25" t="str">
-        <x:v>&lt;p&gt;Petersen, C. 2006. Range expansion in the northeast Pacific by an estuary mud crab – a molecular study. &lt;em&gt;Biological Invasions&lt;/em&gt; 8: 565-576.&amp;nbsp;&lt;/p&gt;
+        <x:v>&lt;p&gt;Nurkse, K., Kotta, J., Orav-Kotta, H., Pärnoja, M., and Kuprijanov, I. 2015. Laboratory analysis of the habitat occupancy of the crab &lt;em&gt;Rhithropanopeus harrisii&lt;/em&gt; (Gould) in an invaded ecosystem: The north-eastern Baltic Sea. &lt;em&gt;Estuarine, Coastal and Shelf Science&lt;/em&gt; 154: 152-157.&amp;nbsp;&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="B25" t="str">
-        <x:v>http://dx.doi.org/10.1007/s10530-005-0160-1</x:v>
+        <x:v>https://doi.org/10.1016/j.ecss.2014.12.046</x:v>
       </x:c>
     </x:row>
     <x:row r="26">
       <x:c r="A26" t="str">
-        <x:v>&lt;p&gt;Philipenko, S.I. 2018. Mud crab &lt;em&gt;Rhithropanopeus harrisi &lt;/em&gt;(Gould, 1841) Is a new invasive species in Transdniestria. &lt;em&gt;Russian Journal of Biological Invasions&lt;/em&gt; 9: 270-272.&amp;nbsp;&lt;/p&gt;
+        <x:v>&lt;p&gt;Payen, G.G., and Bonami, J.R. 1979. Mise en évidence de particules d'allure virale associées aux noyaux des cellules mésodermiques de la zone germinative testiculaire du crabe &lt;em&gt;Rhithropanopeus harrisii&lt;/em&gt; (Gould) (Brachyura, Xanthidae). &lt;em&gt;Revue des Travaux de l'Institut des Pêches Maritimes&lt;/em&gt; 43: 361–365&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="B26" t="str">
-        <x:v>http://dx.doi.org/10.1134/S2075111718030049</x:v>
+        <x:v/>
       </x:c>
     </x:row>
     <x:row r="27">
       <x:c r="A27" t="str">
-        <x:v>&lt;p&gt;Poore, G.C.B. 2004. &lt;em&gt;Marine decapod Crustacea of southern Australia. A guide to identification (with chapter on Stomatopoda by Shane Ahyong).&lt;/em&gt;&amp;nbsp; CSIRO Publishing: Melbourne. 574 pp.&lt;/p&gt;
+        <x:v>&lt;p&gt;Petersen, C. 2006. Range expansion in the northeast Pacific by an estuary mud crab – a molecular study. &lt;em&gt;Biological Invasions&lt;/em&gt; 8: 565-576.&amp;nbsp;&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="B27" t="str">
-        <x:v/>
+        <x:v>http://dx.doi.org/10.1007/s10530-005-0160-1</x:v>
       </x:c>
     </x:row>
     <x:row r="28">
       <x:c r="A28" t="str">
-        <x:v>&lt;p&gt;Rathbun, M.J. 1930. The cancroid crabs of America of the families Euryalidae, Portunidae, Atelecyclidae, Cancridae and Xanthidae. &lt;em&gt;Bulletin of the United States National Museum&lt;/em&gt; 152: 1-609, pls 601-230.&lt;/p&gt;
+        <x:v>&lt;p&gt;Philipenko, S.I. 2018. Mud crab &lt;em&gt;Rhithropanopeus harrisi &lt;/em&gt;(Gould, 1841) Is a new invasive species in Transdniestria. &lt;em&gt;Russian Journal of Biological Invasions&lt;/em&gt; 9: 270-272.&amp;nbsp;&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="B28" t="str">
-        <x:v/>
+        <x:v>http://dx.doi.org/10.1134/S2075111718030049</x:v>
       </x:c>
     </x:row>
     <x:row r="29">
       <x:c r="A29" t="str">
-        <x:v>&lt;p&gt;Rhithropanopeus harrisii. (2019). Accessed January 2020&lt;/p&gt;
+        <x:v>&lt;p&gt;Poore, G.C.B. 2004. &lt;em&gt;Marine decapod Crustacea of southern Australia. A guide to identification (with chapter on Stomatopoda by Shane Ahyong).&lt;/em&gt;&amp;nbsp; CSIRO Publishing: Melbourne. 574 pp.&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="B29" t="str">
-        <x:v>https://www.cabi.org/isc/datasheet/66045</x:v>
+        <x:v/>
       </x:c>
     </x:row>
     <x:row r="30">
       <x:c r="A30" t="str">
-        <x:v>&lt;p&gt;Roche, D. G., M. E. Torchin, B. Leung, and S. A. Binning. 2009. Localized invasion of the North American Harris mud crab, &lt;em&gt;Rhithropanopeus harrisii&lt;/em&gt;, in the Panama Canal: implications for eradication and spread. &lt;em&gt;Biological invasions&lt;/em&gt; 11:983-993.&lt;/p&gt;
+        <x:v>&lt;p&gt;Rathbun, M.J. 1930. The cancroid crabs of America of the families Euryalidae, Portunidae, Atelecyclidae, Cancridae and Xanthidae. &lt;em&gt;Bulletin of the United States National Museum&lt;/em&gt; 152: 1-609, pls 601-230.&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="B30" t="str">
-        <x:v>http://dx.doi.org/10.1007/s10530-008-9310-6</x:v>
+        <x:v/>
       </x:c>
     </x:row>
     <x:row r="31">
       <x:c r="A31" t="str">
-        <x:v>&lt;p&gt;Roche, D.G., and Torchin, M.E. 2007. Established population of the North American Harris mud crab, Rhithropanopeus harrisii (Gould 1841) (Crustacea: Brachyura: Xanthidae) in the Panamá Canal. &lt;em&gt;Aquatic Invasions&lt;/em&gt; 2: 55–161. &amp;nbsp;&lt;/p&gt;
+        <x:v>&lt;p&gt;Rhithropanopeus harrisii. (2019). Accessed January 2020&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="B31" t="str">
-        <x:v>https://doi.org/10.3391/ai.2007.2.3.1</x:v>
+        <x:v>https://www.cabi.org/isc/datasheet/66045</x:v>
       </x:c>
     </x:row>
     <x:row r="32">
       <x:c r="A32" t="str">
-        <x:v>&lt;p&gt;Ryan, E.P. 1956. Observations on the life histories and the distribution of the Xanthidae (mud crabs) of Chesapeake Bay. &lt;em&gt;American Midland Naturalist&lt;/em&gt; 56: 138-162. &lt;u&gt;http://dx.doi.org/10.2307/2422450&lt;/u&gt;&lt;/p&gt;
+        <x:v>&lt;p&gt;Roche, D. G., M. E. Torchin, B. Leung, and S. A. Binning. 2009. Localized invasion of the North American Harris mud crab, &lt;em&gt;Rhithropanopeus harrisii&lt;/em&gt;, in the Panama Canal: implications for eradication and spread. &lt;em&gt;Biological invasions&lt;/em&gt; 11:983-993.&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="B32" t="str">
-        <x:v>http://dx.doi.org/10.2307/2422450</x:v>
+        <x:v>http://dx.doi.org/10.1007/s10530-008-9310-6</x:v>
       </x:c>
     </x:row>
     <x:row r="33">
       <x:c r="A33" t="str">
-        <x:v>&lt;p&gt;Slynko, Y.V., Pakunova, E.N., Statkevich, S.V., and Slynko, E.E. 2017. Genetic diversity of invasive populations of the florida crab (&lt;em&gt;Rhithropanopeus harrisii&lt;/em&gt; (Gould, 1841): (Decapoda, Panopidae)). &lt;em&gt;Russian Journal of Genetics&lt;/em&gt; 53: 623-629.&lt;/p&gt;
+        <x:v>&lt;p&gt;Roche, D.G., and Torchin, M.E. 2007. Established population of the North American Harris mud crab, Rhithropanopeus harrisii (Gould 1841) (Crustacea: Brachyura: Xanthidae) in the Panamá Canal. &lt;em&gt;Aquatic Invasions&lt;/em&gt; 2: 55–161. &amp;nbsp;&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="B33" t="str">
-        <x:v>http://dx.doi.org/10.1134/S1022795417050106</x:v>
+        <x:v>https://doi.org/10.3391/ai.2007.2.3.1</x:v>
       </x:c>
     </x:row>
     <x:row r="34">
       <x:c r="A34" t="str">
-        <x:v>&lt;p&gt;Tepolt, C.K., Darling, J.A., Blakeslee, A.M.H., Fowler, A.E., Torchin, M.E., Miller, A.W., and Ruiz, G.M. 2020. Recent introductions reveal differential susceptibility to parasitism across an evolutionary mosaic. &lt;em&gt;Evolutionary Applications&lt;/em&gt; 13: 545-558.&lt;/p&gt;
+        <x:v>&lt;p&gt;Ryan, E.P. 1956. Observations on the life histories and the distribution of the Xanthidae (mud crabs) of Chesapeake Bay. &lt;em&gt;American Midland Naturalist&lt;/em&gt; 56: 138-162. &lt;u&gt;http://dx.doi.org/10.2307/2422450&lt;/u&gt;&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="B34" t="str">
-        <x:v>http://dx.doi.org/10.1111/eva.12865</x:v>
+        <x:v>http://dx.doi.org/10.2307/2422450</x:v>
       </x:c>
     </x:row>
     <x:row r="35">
       <x:c r="A35" t="str">
-        <x:v>&lt;p&gt;Thresher, R., and Kuris, A.M. 2004. Options for managing invasive marine species. &lt;em&gt;Biological Invasions&lt;/em&gt; 6: 295–300.&lt;/p&gt;
+        <x:v>&lt;p&gt;Slynko, Y.V., Pakunova, E.N., Statkevich, S.V., and Slynko, E.E. 2017. Genetic diversity of invasive populations of the florida crab (&lt;em&gt;Rhithropanopeus harrisii&lt;/em&gt; (Gould, 1841): (Decapoda, Panopidae)). &lt;em&gt;Russian Journal of Genetics&lt;/em&gt; 53: 623-629.&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="B35" t="str">
-        <x:v>https://doi.org/10.1023/B:BINV.0000034598.28718.2e</x:v>
+        <x:v>http://dx.doi.org/10.1134/S1022795417050106</x:v>
       </x:c>
     </x:row>
     <x:row r="36">
       <x:c r="A36" t="str">
-        <x:v>&lt;p&gt;Turoboyski, K. 1973. Biology and ecology of the crab &lt;em&gt;Rhithropanopeus harrisii &lt;/em&gt;ssp&lt;em&gt;. tridentatus&lt;/em&gt;. &lt;em&gt;Marine Biology&lt;/em&gt; 23: 303-313. &lt;u&gt;http://dx.doi.org/10.1007/BF00389338&lt;/u&gt;&lt;/p&gt;
+        <x:v>&lt;p&gt;Tepolt, C.K., Darling, J.A., Blakeslee, A.M.H., Fowler, A.E., Torchin, M.E., Miller, A.W., and Ruiz, G.M. 2020. Recent introductions reveal differential susceptibility to parasitism across an evolutionary mosaic. &lt;em&gt;Evolutionary Applications&lt;/em&gt; 13: 545-558.&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="B36" t="str">
-        <x:v>http://dx.doi.org/10.1007/BF00389338</x:v>
+        <x:v>http://dx.doi.org/10.1111/eva.12865</x:v>
       </x:c>
     </x:row>
     <x:row r="37">
       <x:c r="A37" t="str">
-        <x:v>&lt;p&gt;Wicksten, M.K. 2011. &lt;em&gt;Decapod Crustacea of the Californian and Oregonian zoogeographic provinces.&lt;/em&gt;&amp;nbsp; UC San Diego: Library – Scripps Digital Collection.&lt;/p&gt;
+        <x:v>&lt;p&gt;Thresher, R., and Kuris, A.M. 2004. Options for managing invasive marine species. &lt;em&gt;Biological Invasions&lt;/em&gt; 6: 295–300.&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="B37" t="str">
-        <x:v>https://escholarship.org/uc/item/7sk9t2dz</x:v>
+        <x:v>https://doi.org/10.1023/B:BINV.0000034598.28718.2e</x:v>
       </x:c>
     </x:row>
     <x:row r="38">
       <x:c r="A38" t="str">
-        <x:v>&lt;p&gt;Williams, A.B. 1984. &lt;em&gt;Shrimps, Lobsters, and Crabs of the Atlantic Coast of the Eastern United States, Maine to Florida.&lt;/em&gt;&amp;nbsp; Smithsonian Institution Press: Washington, D.C. 550 pp.&lt;/p&gt;
+        <x:v>&lt;p&gt;Turoboyski, K. 1973. Biology and ecology of the crab &lt;em&gt;Rhithropanopeus harrisii &lt;/em&gt;ssp&lt;em&gt;. tridentatus&lt;/em&gt;. &lt;em&gt;Marine Biology&lt;/em&gt; 23: 303-313. &lt;u&gt;http://dx.doi.org/10.1007/BF00389338&lt;/u&gt;&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="B38" t="str">
-        <x:v/>
+        <x:v>http://dx.doi.org/10.1007/BF00389338</x:v>
       </x:c>
     </x:row>
     <x:row r="39">
       <x:c r="A39" t="str">
-        <x:v>&lt;p&gt;Wilman, B., Bełdowska, M., and Normant-Saremba, M. 2019. Labile and stable mercury in Harris mud crab (Rhithropanopeus harrisii) from the southern Baltic Sea – Considerations for a role of non-native species in the food web. &lt;em&gt;Marine Pollution Bulletin&lt;/em&gt; 148: 116-122.&amp;nbsp;&lt;/p&gt;
+        <x:v>&lt;p&gt;Wicksten, M.K. 2011. &lt;em&gt;Decapod Crustacea of the Californian and Oregonian zoogeographic provinces.&lt;/em&gt;&amp;nbsp; UC San Diego: Library – Scripps Digital Collection.&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="B39" t="str">
-        <x:v>https://doi.org/10.1016/j.marpolbul.2019.07.064</x:v>
+        <x:v>https://escholarship.org/uc/item/7sk9t2dz</x:v>
       </x:c>
     </x:row>
     <x:row r="40">
       <x:c r="A40" t="str">
-        <x:v>Bacevicius E and Gasiunaite Z. n.d., 'Two crab species - chinese mitten crab (&lt;i&gt;Eriocheir sinensis&lt;/i&gt; Edw.) and mud crab (&lt;i&gt;Rhithropanopeus harrisii&lt;/i&gt; (Gould) ssp. &lt;i&gt;tridentatus&lt;/i&gt; (Maitland) in the Lithuanian coastal waters, Baltic Sea', pp. 63-68.</x:v>
+        <x:v>&lt;p&gt;Williams, A.B. 1984. &lt;em&gt;Shrimps, Lobsters, and Crabs of the Atlantic Coast of the Eastern United States, Maine to Florida.&lt;/em&gt;&amp;nbsp; Smithsonian Institution Press: Washington, D.C. 550 pp.&lt;/p&gt;
+</x:v>
       </x:c>
       <x:c r="B40" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="41">
       <x:c r="A41" t="str">
-        <x:v>Christiansen M and Costlow J. n.d., 'The effect of salinity and cyclic temperature on larval development of the mud crab &lt;i&gt;Rhithropanopeus harrisii&lt;/i&gt; (Brachyura: Xanthidae) reared in the laboratory', pp. 215-221.</x:v>
+        <x:v>&lt;p&gt;Wilman, B., Bełdowska, M., and Normant-Saremba, M. 2019. Labile and stable mercury in Harris mud crab (Rhithropanopeus harrisii) from the southern Baltic Sea – Considerations for a role of non-native species in the food web. &lt;em&gt;Marine Pollution Bulletin&lt;/em&gt; 148: 116-122.&amp;nbsp;&lt;/p&gt;
+</x:v>
       </x:c>
       <x:c r="B41" t="str">
-        <x:v/>
+        <x:v>https://doi.org/10.1016/j.marpolbul.2019.07.064</x:v>
       </x:c>
     </x:row>
     <x:row r="42">
       <x:c r="A42" t="str">
-        <x:v>Cohen, A &amp;amp; Carlton, J 1995, 'Biological study - Nonindigenous aquatic species in a United States estuary: a case study of the biological invasions of the San Francsico Bay and Delta', United States Fish and Wildlife Service and the National Sea Grant College Program, Washington D.C., USA.</x:v>
+        <x:v>Bacevicius E and Gasiunaite Z. n.d., 'Two crab species - chinese mitten crab (&lt;i&gt;Eriocheir sinensis&lt;/i&gt; Edw.) and mud crab (&lt;i&gt;Rhithropanopeus harrisii&lt;/i&gt; (Gould) ssp. &lt;i&gt;tridentatus&lt;/i&gt; (Maitland) in the Lithuanian coastal waters, Baltic Sea', pp. 63-68.</x:v>
       </x:c>
       <x:c r="B42" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="43">
       <x:c r="A43" t="str">
-        <x:v>Costlow J, Bookhout C and Monroe R. n.d., 'Studies on the larval development of the crab, &lt;i&gt;Rhithropanopeus harrisii&lt;/i&gt; (Gould). The effect of salinity and temperature on larval development', pp. 81-100.</x:v>
+        <x:v>Christiansen M and Costlow J. n.d., 'The effect of salinity and cyclic temperature on larval development of the mud crab &lt;i&gt;Rhithropanopeus harrisii&lt;/i&gt; (Brachyura: Xanthidae) reared in the laboratory', pp. 215-221.</x:v>
       </x:c>
       <x:c r="B43" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="44">
       <x:c r="A44" t="str">
-        <x:v>DAISIE European Invasive Alien Species Gateway. n.d., &lt;i&gt;Rhithropanopeus harrisii&lt;/i&gt;.</x:v>
+        <x:v>Costlow J, Bookhout C and Monroe R. n.d., 'Studies on the larval development of the crab, &lt;i&gt;Rhithropanopeus harrisii&lt;/i&gt; (Gould). The effect of salinity and temperature on larval development', pp. 81-100.</x:v>
       </x:c>
       <x:c r="B44" t="str">
-        <x:v>http://www.europe-aliens.org/speciesFactsheet.do?speciesId=50542</x:v>
+        <x:v/>
       </x:c>
     </x:row>
     <x:row r="45">
       <x:c r="A45" t="str">
-        <x:v>Furlani DM. 1996, 'A guide to the introduced marine species in Australian waters', &lt;i&gt;CRIMP Technical Report No. 5&lt;/i&gt;.</x:v>
+        <x:v>DAISIE European Invasive Alien Species Gateway. n.d., &lt;i&gt;Rhithropanopeus harrisii&lt;/i&gt;.</x:v>
       </x:c>
       <x:c r="B45" t="str">
-        <x:v/>
+        <x:v>http://www.europe-aliens.org/speciesFactsheet.do?speciesId=50542</x:v>
       </x:c>
     </x:row>
     <x:row r="46">
       <x:c r="A46" t="str">
-        <x:v>Global Invasive Species Database. n.d., '&lt;i&gt;Rhithropanopeus harrisii&lt;/i&gt; (Crustacean)'.</x:v>
+        <x:v>Furlani DM. 1996, 'A guide to the introduced marine species in Australian waters', &lt;i&gt;CRIMP Technical Report No. 5&lt;/i&gt;.</x:v>
       </x:c>
       <x:c r="B46" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="47">
       <x:c r="A47" t="str">
-        <x:v>Gollasch, S &amp;amp; Leppakoski, E 1999, 'Initial risk assessment of alien species in Nordic coastal waters', &lt;i&gt;Nord 1999:8&lt;/i&gt;, pp. 244.</x:v>
+        <x:v>Global Invasive Species Database. n.d., '&lt;i&gt;Rhithropanopeus harrisii&lt;/i&gt; (Crustacean)'.</x:v>
       </x:c>
       <x:c r="B47" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="48">
       <x:c r="A48" t="str">
-        <x:v>Harriet P. n.d., &lt;i&gt;Rhithropanopeus  harrisii&lt;/i&gt;, Gainesville.</x:v>
+        <x:v>Gollasch, S &amp;amp; Leppakoski, E 1999, 'Initial risk assessment of alien species in Nordic coastal waters', &lt;i&gt;Nord 1999:8&lt;/i&gt;, pp. 244.</x:v>
       </x:c>
       <x:c r="B48" t="str">
-        <x:v>http://nas.er.usgs.gov/queries/factsheet.aspx?SpeciesID=197</x:v>
+        <x:v/>
       </x:c>
     </x:row>
     <x:row r="49">
       <x:c r="A49" t="str">
-        <x:v>Hedgpeth J. n.d., 'The problem of introduced species in management and mitigation', pp. 662-673.</x:v>
+        <x:v>Harriet P. n.d., &lt;i&gt;Rhithropanopeus  harrisii&lt;/i&gt;, Gainesville.</x:v>
       </x:c>
       <x:c r="B49" t="str">
-        <x:v/>
+        <x:v>http://nas.er.usgs.gov/queries/factsheet.aspx?SpeciesID=197</x:v>
       </x:c>
     </x:row>
     <x:row r="50">
       <x:c r="A50" t="str">
-        <x:v>Jansson K. 1994, 'Alien Species in the Marine Environment: Introductions to the Baltic Sea and the Swedish West Coast', &lt;i&gt;SEPA Report No. 4357&lt;/i&gt;, pp. 68.</x:v>
+        <x:v>Hedgpeth J. n.d., 'The problem of introduced species in management and mitigation', pp. 662-673.</x:v>
       </x:c>
       <x:c r="B50" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="51">
       <x:c r="A51" t="str">
-        <x:v>Leppakoski, E 1994, 'Non-indigenous species in the Baltic Sea', in Boudouresque CF, Briand F,  Nolan C. (eds), 'Introduced species in European Coastal Waters', European Commission, Luxembourg, pp. 67-75.</x:v>
+        <x:v>Jansson K. 1994, 'Alien Species in the Marine Environment: Introductions to the Baltic Sea and the Swedish West Coast', &lt;i&gt;SEPA Report No. 4357&lt;/i&gt;, pp. 68.</x:v>
       </x:c>
       <x:c r="B51" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="52">
       <x:c r="A52" t="str">
         <x:v>Milke L and Kennedy V. n.d., 'Mud crabs (Xanthidae) in Chesapeake Bay: claw characteristics and predation on eqifaunal bivalves', pp. 67-77.</x:v>
       </x:c>
       <x:c r="B52" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="53">
       <x:c r="A53" t="str">
         <x:v>Morris, RH, Abbott, DP &amp;amp; Haderlie, EC 1980, 'Intertidal Invertebrates of California', Stanford University Press, Stanford, California.</x:v>
       </x:c>
       <x:c r="B53" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="54">
       <x:c r="A54" t="str">
         <x:v>Peterson C. n.d., 'Range expansion in the northern Pacific by an estuary mud crab - a molecular study', pp. 565-576.</x:v>
       </x:c>