--- v7 (2026-04-25)
+++ v8 (2026-05-21)
@@ -1,78 +1,78 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd82eb1b90594b23" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9500d8f64ae94b5d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="Rf0ad02629b7241f8"/>
-[...15 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="R6cdcc5dad33e429c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="Rb1652f33ba6e4fb7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="General" sheetId="2" r:id="Rc870d1e8160e40da"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Identification" sheetId="3" r:id="R9fa5bbde3c334f85"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Similar species" sheetId="4" r:id="Ra900ebafab594d85"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Habitat" sheetId="5" r:id="R5f7dce54e80f4810"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Reproduction and growth" sheetId="6" r:id="R005c60d303bd4066"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Feeding" sheetId="7" r:id="R360c8ffffc744b63"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Competitors" sheetId="8" r:id="R8357c6b2cd1842bb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Predators" sheetId="9" r:id="Ra974f4532061457e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Vectors" sheetId="10" r:id="R610a9f424e6c4ec9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Impacts" sheetId="11" r:id="R0ec2f118684d4136"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Controls" sheetId="12" r:id="R4f066c9974364620"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Species controls" sheetId="13" r:id="R354a253a39624c45"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Additional information" sheetId="14" r:id="Rd741d44a3055401a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="References" sheetId="15" r:id="Rd53854815fe242d2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Images" sheetId="16" r:id="Rec476b4acc97410f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="R0324ab43a556477c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf0ad02629b7241f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R27bb0f38f42c4e24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rfa2f8a29002c4039" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="R40d7e21a4b73465d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="R8f826421ea0f4edd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="Rf0bb14a034b34a7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="Rfa47f51a913d400f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="R25b5cb20e3a74289" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="R066a9b5479544566" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="R27e5f033949b4f3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="Rf3d2b533cd4a4618" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="R709fb6156e144557" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="Re5e6818e8107440c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="R428bc99bb681450e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="Rb78c1558ab974510" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="R12b175d8b9654caa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="R6cdcc5dad33e429c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb1652f33ba6e4fb7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rc870d1e8160e40da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R9fa5bbde3c334f85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="Ra900ebafab594d85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="R5f7dce54e80f4810" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="R005c60d303bd4066" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="R360c8ffffc744b63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="R8357c6b2cd1842bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="Ra974f4532061457e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="R610a9f424e6c4ec9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="R0ec2f118684d4136" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="R4f066c9974364620" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="R354a253a39624c45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="Rd741d44a3055401a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="Rd53854815fe242d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="Rec476b4acc97410f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="R0324ab43a556477c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Scientific name</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Common name</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Developments</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>General description</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>ID card URL</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Australian distribution</x:v>
       </x:c>
       <x:c r="G1" t="str">