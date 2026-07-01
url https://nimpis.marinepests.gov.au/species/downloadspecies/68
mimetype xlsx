--- v8 (2026-05-21)
+++ v9 (2026-07-01)
@@ -1,78 +1,78 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9500d8f64ae94b5d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b60a8cfdd4c4f07" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="Rb1652f33ba6e4fb7"/>
-[...15 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="R0324ab43a556477c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="Rb64927bd63b643df"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="General" sheetId="2" r:id="Rec1c59272d564e77"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Identification" sheetId="3" r:id="R2154740ec11f483c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Similar species" sheetId="4" r:id="R61693d9163954502"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Habitat" sheetId="5" r:id="R08709ecb2a904fef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Reproduction and growth" sheetId="6" r:id="R86f7397c413c43c7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Feeding" sheetId="7" r:id="Ra3569e4c3477445d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Competitors" sheetId="8" r:id="R319567561b544cf0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Predators" sheetId="9" r:id="R61efa061a3be4461"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Vectors" sheetId="10" r:id="R359e0639d05f468f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Impacts" sheetId="11" r:id="R0d438e05e3ec46c7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Controls" sheetId="12" r:id="R3d8a4ef33edb48bc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Species controls" sheetId="13" r:id="R1a07bf30fcaa4c82"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Additional information" sheetId="14" r:id="Ra65900876d9e48d4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="References" sheetId="15" r:id="Rdedb3c9de59a4b09"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Images" sheetId="16" r:id="R69ad80f997964778"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="Rc8428e8fe938417c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb1652f33ba6e4fb7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rc870d1e8160e40da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R9fa5bbde3c334f85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="Ra900ebafab594d85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="R5f7dce54e80f4810" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="R005c60d303bd4066" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="R360c8ffffc744b63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="R8357c6b2cd1842bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="Ra974f4532061457e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="R610a9f424e6c4ec9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="R0ec2f118684d4136" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="R4f066c9974364620" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="R354a253a39624c45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="Rd741d44a3055401a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="Rd53854815fe242d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="Rec476b4acc97410f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="R0324ab43a556477c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb64927bd63b643df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rec1c59272d564e77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R2154740ec11f483c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="R61693d9163954502" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="R08709ecb2a904fef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="R86f7397c413c43c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="Ra3569e4c3477445d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="R319567561b544cf0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="R61efa061a3be4461" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="R359e0639d05f468f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="R0d438e05e3ec46c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="R3d8a4ef33edb48bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="R1a07bf30fcaa4c82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="Ra65900876d9e48d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="Rdedb3c9de59a4b09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="R69ad80f997964778" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="Rc8428e8fe938417c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Scientific name</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Common name</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Developments</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>General description</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>ID card URL</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Australian distribution</x:v>
       </x:c>
       <x:c r="G1" t="str">