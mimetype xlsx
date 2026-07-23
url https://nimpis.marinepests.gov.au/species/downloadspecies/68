--- v9 (2026-07-01)
+++ v10 (2026-07-23)
@@ -1,78 +1,78 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b60a8cfdd4c4f07" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd639bd2db9c243fb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="Rb64927bd63b643df"/>
-[...15 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="Rc8428e8fe938417c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="R1bf0af8d11824677"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="General" sheetId="2" r:id="R4d997aa3ce424f8d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Identification" sheetId="3" r:id="Re740a830f01d4d5f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Similar species" sheetId="4" r:id="Re26f9da67e444878"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Habitat" sheetId="5" r:id="Rce5eabf7bcd24ba4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Reproduction and growth" sheetId="6" r:id="R51270992b6e24873"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Feeding" sheetId="7" r:id="Reac22efe98ac4750"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Competitors" sheetId="8" r:id="R8035880d81de4330"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Predators" sheetId="9" r:id="Rf6fb33cc03754479"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Vectors" sheetId="10" r:id="R796c043f7b904ba6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Impacts" sheetId="11" r:id="Rdfa6fb0de2e54d32"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Controls" sheetId="12" r:id="Rb5ec6b2745af4df0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Species controls" sheetId="13" r:id="Ra9063d2657a141f3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Additional information" sheetId="14" r:id="R8dc07445ec494b03"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="References" sheetId="15" r:id="Rdc732a25844247da"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Images" sheetId="16" r:id="Rf096cd56167545be"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="R6cc4958c030b48b9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb64927bd63b643df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rec1c59272d564e77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R2154740ec11f483c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="R61693d9163954502" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="R08709ecb2a904fef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="R86f7397c413c43c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="Ra3569e4c3477445d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="R319567561b544cf0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="R61efa061a3be4461" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="R359e0639d05f468f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="R0d438e05e3ec46c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="R3d8a4ef33edb48bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="R1a07bf30fcaa4c82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="Ra65900876d9e48d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="Rdedb3c9de59a4b09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="R69ad80f997964778" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="Rc8428e8fe938417c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1bf0af8d11824677" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R4d997aa3ce424f8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Re740a830f01d4d5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="Re26f9da67e444878" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="Rce5eabf7bcd24ba4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="R51270992b6e24873" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="Reac22efe98ac4750" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="R8035880d81de4330" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="Rf6fb33cc03754479" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="R796c043f7b904ba6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="Rdfa6fb0de2e54d32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="Rb5ec6b2745af4df0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="Ra9063d2657a141f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="R8dc07445ec494b03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="Rdc732a25844247da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="Rf096cd56167545be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="R6cc4958c030b48b9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Scientific name</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Common name</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Developments</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>General description</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>ID card URL</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Australian distribution</x:v>
       </x:c>
       <x:c r="G1" t="str">