--- v10 (2026-07-23)
+++ v11 (2026-08-13)
@@ -1,78 +1,78 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd639bd2db9c243fb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c34582e12014132" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="R1bf0af8d11824677"/>
-[...15 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="R6cc4958c030b48b9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="R89234dc5a1b9423a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="General" sheetId="2" r:id="Rc8551c5c5d8142c1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Identification" sheetId="3" r:id="R4fcd15bef7584381"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Similar species" sheetId="4" r:id="Rbd3ec22935c64026"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Habitat" sheetId="5" r:id="R690ac00a02714bad"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Reproduction and growth" sheetId="6" r:id="Ra6e637a60bbb4429"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Feeding" sheetId="7" r:id="R57704622dd2f4a6b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Competitors" sheetId="8" r:id="R9dc0e4ccf7bb4b0d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Predators" sheetId="9" r:id="R969630b6059a4704"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Vectors" sheetId="10" r:id="Rbe358d42fcaf47ee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Impacts" sheetId="11" r:id="Rb76dd122f36e4b27"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Controls" sheetId="12" r:id="R19786bc9e69745ab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Species controls" sheetId="13" r:id="Rbc695506a932467f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Additional information" sheetId="14" r:id="Rf2395dd1582d4778"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="References" sheetId="15" r:id="Rd6295d6fd7d14397"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Images" sheetId="16" r:id="Re419012e9eb04983"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="R1a3d21ff42ae4294"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1bf0af8d11824677" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R4d997aa3ce424f8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Re740a830f01d4d5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="Re26f9da67e444878" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="Rce5eabf7bcd24ba4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="R51270992b6e24873" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="Reac22efe98ac4750" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="R8035880d81de4330" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="Rf6fb33cc03754479" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="R796c043f7b904ba6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="Rdfa6fb0de2e54d32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="Rb5ec6b2745af4df0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="Ra9063d2657a141f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="R8dc07445ec494b03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="Rdc732a25844247da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="Rf096cd56167545be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="R6cc4958c030b48b9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R89234dc5a1b9423a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rc8551c5c5d8142c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R4fcd15bef7584381" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="Rbd3ec22935c64026" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="R690ac00a02714bad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="Ra6e637a60bbb4429" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="R57704622dd2f4a6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="R9dc0e4ccf7bb4b0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="R969630b6059a4704" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="Rbe358d42fcaf47ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="Rb76dd122f36e4b27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="R19786bc9e69745ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="Rbc695506a932467f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="Rf2395dd1582d4778" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="Rd6295d6fd7d14397" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="Re419012e9eb04983" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="R1a3d21ff42ae4294" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Scientific name</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Common name</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Developments</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>General description</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>ID card URL</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Australian distribution</x:v>
       </x:c>
       <x:c r="G1" t="str">