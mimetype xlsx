--- v11 (2026-08-13)
+++ v12 (2026-09-02)
@@ -1,78 +1,78 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c34582e12014132" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd710a19be86748fe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="R89234dc5a1b9423a"/>
-[...15 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="R1a3d21ff42ae4294"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="Rffd44e7d4ea94e08"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="General" sheetId="2" r:id="Rf5545c12c33641e2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Identification" sheetId="3" r:id="R874eecba30a34cc8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Similar species" sheetId="4" r:id="Rffdc3962325947c3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Habitat" sheetId="5" r:id="Rab5e58d1ff854c2e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Reproduction and growth" sheetId="6" r:id="R2457cbc96132464e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Feeding" sheetId="7" r:id="R61eeea5d5390476c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Competitors" sheetId="8" r:id="Rc6ece85938b54dc0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Predators" sheetId="9" r:id="R64880e2df85440d8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Vectors" sheetId="10" r:id="R1aed28c55b8d4c78"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Impacts" sheetId="11" r:id="Rd666c3eb857341d7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Controls" sheetId="12" r:id="Rb217532a25dd4d1c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Species controls" sheetId="13" r:id="R6dfd03f1ae6f4a88"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Additional information" sheetId="14" r:id="R49240c02b24946a4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="References" sheetId="15" r:id="R1562891af70e45e9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Images" sheetId="16" r:id="R72361449c5d44c30"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="Rc4020597bfee4f05"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R89234dc5a1b9423a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rc8551c5c5d8142c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R4fcd15bef7584381" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="Rbd3ec22935c64026" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="R690ac00a02714bad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="Ra6e637a60bbb4429" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="R57704622dd2f4a6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="R9dc0e4ccf7bb4b0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="R969630b6059a4704" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="Rbe358d42fcaf47ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="Rb76dd122f36e4b27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="R19786bc9e69745ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="Rbc695506a932467f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="Rf2395dd1582d4778" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="Rd6295d6fd7d14397" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="Re419012e9eb04983" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="R1a3d21ff42ae4294" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rffd44e7d4ea94e08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rf5545c12c33641e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R874eecba30a34cc8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="Rffdc3962325947c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="Rab5e58d1ff854c2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="R2457cbc96132464e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="R61eeea5d5390476c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="Rc6ece85938b54dc0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="R64880e2df85440d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="R1aed28c55b8d4c78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="Rd666c3eb857341d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="Rb217532a25dd4d1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="R6dfd03f1ae6f4a88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="R49240c02b24946a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="R1562891af70e45e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="R72361449c5d44c30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="Rc4020597bfee4f05" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Scientific name</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Common name</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Developments</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>General description</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>ID card URL</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Australian distribution</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -237,51 +237,51 @@
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Application method</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>Side effects</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>Appropriate</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Health and safety</x:v>
       </x:c>
       <x:c r="G1" t="str">
         <x:v>Constraints</x:v>
       </x:c>
       <x:c r="H1" t="str">
         <x:v>Species specifics</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str">
         <x:v>Copper compounds</x:v>
       </x:c>
       <x:c r="B2" t="str">
-        <x:v>&lt;p&gt;Biocide. Various forms of copper have been used as a biocide to control pest species including various copper salts especially copper sulphate, copper ions produced by electrolytic dissolution as well as copper based antifoulants (generally copper oxides). Resistance to copper differs between the fouling bivalves with &lt;em&gt;Mytilopsis&lt;/em&gt; &lt;em&gt;sallei &lt;/em&gt;more resistant to copper than oysters (&lt;em&gt;Crassostrea gigas&lt;/em&gt; and &lt;em&gt;C. virginica&lt;/em&gt;) and mussels (&lt;em&gt;M. edulis&lt;/em&gt;) (Brown and Newell, 1972; Rao and Balaji, 1994, Tables 1 &amp;amp; 2). Copper sulphate has been trialed on Spartina in the UK, macroalgae, bivalves and &lt;em&gt;Asterias&lt;/em&gt; spp and crustaceans (&lt;em&gt;Callinectes sapidus&lt;/em&gt;). Copper based antifoulants have replaced TBT as world guidelines become stricter.&lt;br /&gt;
+        <x:v>&lt;p&gt;Biocide. Various forms of copper have been used as a biocide to control pest species including various copper salts especially copper sulphate, copper ions produced by electrolytic dissolution as well as copper based antifoulants (generally copper oxides). Resistance to copper differs between the fouling bivalves with &lt;em&gt;Mytilopsis&lt;/em&gt; &lt;em&gt;sallei &lt;/em&gt;more resistant to copper than oysters (&lt;em&gt;Magallana&lt;/em&gt;&amp;nbsp;&lt;em&gt;gigas&lt;/em&gt; and &lt;em&gt;Crassostrea&amp;nbsp;virginica&lt;/em&gt;) and mussels (&lt;em&gt;M. edulis&lt;/em&gt;) (Brown and Newell, 1972; Rao and Balaji, 1994, Tables 1 &amp;amp; 2). Copper sulphate has been trialed on Spartina in the UK, macroalgae, bivalves and &lt;em&gt;Asterias&lt;/em&gt; spp and crustaceans (&lt;em&gt;Callinectes sapidus&lt;/em&gt;). Copper based antifoulants have replaced TBT as world guidelines become stricter.&lt;br /&gt;
 Discharge of copper sulphate into marine waters is in breach of International Maritime Organisation (IMO) conventions (Ferguson 2000). Coptrol Aquatic Algicide&amp;nbsp;is registered by the NRA for use in Australia (August 2000).&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="C2" t="str">
         <x:v>&lt;p&gt;Controlled electrolytic dissolution of copper and aluminium anodes has been trialed to control the &lt;em&gt;Dreissena spp.&lt;/em&gt; (Blume and Fitzgerald, 1996) and &lt;em&gt;Caulerpa taxifolia&lt;/em&gt; (Gavach et al., 1999;&amp;nbsp;Rebouillon et al., 1999).&lt;nbsp&gt;&amp;nbsp;Ion selective membranes that exchange sodium ions inside an enclosed space for copper ions in the surrounding seawater were tested as a method to increase the contact concentrations of copper to &lt;em&gt;Caulerpa taxifolia&lt;/em&gt; plants (Gavach et al., 1996). The copper ion concentration reaches equilibrium at about 8 ppm inside the membrane and at this level is reported to achieve a 96 % reduction in chlorophyll of the enclosed &lt;em&gt;C. taxifolia&lt;/em&gt;. However, recovery has been observed after 8 days. Pilot laboratory experiments using copper ions in a supersaturated solution of sodium chloride (to produce an application medium denser than seawater) increased the residence time of the copper ions in contact with &lt;em&gt;C. taxifolia&lt;/em&gt;. in (Charrin et al., 1999). &lt;nbsp&gt;Copper sulphate solution (5%) is sold as a commercial algicide (Coptrol) and generally sprayed on water surface at 1:10 dilution. In situ tests using Coptrol&amp;nbsp;examined several methods of applying herbicides to &lt;em&gt;Undaria&lt;/em&gt; &lt;em&gt;pinnatifida&lt;/em&gt;,&amp;nbsp;such as injection into the stipe or midrib, applying a gel formulation, attaching a sponge saturated with active substance to the thallus, and applying compounds inside a bag enclosing the thalli (Sanderson 1996). &lt;nbsp&gt;In the early 1960&amp;#39;s copper sulphate was applied by crop dusting planes to about 16 square miles of sea in an effort to control blooms of the red tide dinoflagellate &lt;em&gt;Gymnodinium breve&lt;/em&gt;&amp;nbsp;but it was concluded that it was not an effective control measure (Rounsefell and Nelson, 1966). &lt;nbsp&gt;Injection of poisons including copper sulphate using pole spears was found to be locally effective on the Great Barrier Reef to control &lt;em&gt;Acanthaster planci&lt;/em&gt; (Birkeland and Lucas, 1990; Thresher et al., 1999).&lt;/nbsp&gt;&lt;/nbsp&gt;&lt;/nbsp&gt;&lt;/nbsp&gt;&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="D2" t="str">
         <x:v>&lt;p&gt;The low specificity and persistence of copper sulphate makes it unsuitable for use in the open environment. Numerous studies have been conducted to determine the effects of heavy metals such as copper on various species in the aquatic environment. Copper often has a necrotic effect on species once threshold levels are reached and this level differs between taxa. Excessive amounts of copper are lethal to crustaceans (Thunberg et al., 1973 and citations therein). Copper ion toxicity to plankton is well studied;&amp;nbsp;it is concentration dependent, and causes damage to cell membranes, disrupting photosynthesis and eventually death (Sorentino 1979).&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="E2" t="str">
         <x:v>Depent on target species and method of application.</x:v>
       </x:c>
       <x:c r="F2" t="str">
         <x:v>Copper sulphate, copper oxide and copper(1)chloride are hazardous according to Worksafe Australia criteria (NOHSC).</x:v>
       </x:c>
       <x:c r="G2" t="str">
         <x:v>&lt;p&gt;The method of broadcast spray of copper sulphate was not recommended for general control over areas of ocean as it was deemed too expensive and non-specific (Rounsefell and Evans, 1958). It was concluded that because of its low solubility, copper sulphate ore could not be used as an effective control measure (Rounsefell and Nelson, 1966). .&lt;br /&gt;
 The main disadvantages associated with copper are that it is absorbed by soil and organic material, is ineffective at high pH and is toxic to many non-target organisms.&lt;br /&gt;
 Injection of poisons including copper sulphate using pole spears was found to be locally effective on the Great Barrier Reef to control &lt;em&gt;Acanthaster planci&lt;/em&gt; (Birkeland and Lucus, 1990; Thresher et al., 1999). However, the problem of thousands of toxic rotting seastars on the benthos and the subsequent environmental impacts of the chemicals to the sediments and associated species needs to be addressed.&lt;br /&gt;
 Control of &lt;em&gt;Asterias&lt;/em&gt; spp (&lt;em&gt;A. forbesii &lt;/em&gt;and &lt;em&gt;A. rubens&lt;/em&gt;) by chemical agents such as copper and zinc sulphate or chromium salts did not prove practical, especially around shellfish farms. Only a small number of seastars died and others moved to adjacent areas. Also due to the non-specificity of copper the oysters were effected and accumulation of copper was a concern (Lee 1948; Loosanoff 1961).&lt;br /&gt;
 One problem with using copper sulphate is that stronger solutions react with saline water and form a precipitate (Kerkut and Munday, 1962).&lt;/p&gt;
 </x:v>
       </x:c>
@@ -1364,51 +1364,51 @@
         <x:v>pH minimum (pH)</x:v>
       </x:c>
       <x:c r="W1" t="str">
         <x:v>pH minimum notes</x:v>
       </x:c>
       <x:c r="X1" t="str">
         <x:v>pH maximum (pH)</x:v>
       </x:c>
       <x:c r="Y1" t="str">
         <x:v>pH maximum notes</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str">
         <x:v>&lt;p&gt;&lt;em&gt;&lt;strong&gt;Habitat Summary&lt;/strong&gt;&lt;/em&gt;&lt;/p&gt;
 &lt;p&gt;The wide latitudinal range in the NW Atlantic where the species is native suggests the species is tolerant of a wide temperature range. The adult tolerates fresh and estuarine water. Larvae are considered the most sensitive life stage and their survival has been experimentally determined.&lt;/p&gt;
 &lt;p&gt;Adult crabs occur in estuarine habitats and freshwater lakes. It is typically found in shallow waters with rocky, muddy or sandy substrates, and hiding in shelter such as oyster reefs, vegetation, or debris (Ryan, 1956; Petersen, 2006; Roche et al., 2009; Brockerhoff and McLay, 2011; Wicksten, 2011; Nurkse et al., 2015). Like all crabs, the sexes are separate and after mating the female carries the developing embryos until they hatch. After hatching the planktonic larvae develop in estuaries.&lt;/p&gt;
 &lt;p&gt;&lt;br&gt;
 &lt;br&gt;
 &lt;strong&gt;Migration Description&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;&lt;em&gt;Adult&lt;/em&gt;: In summer &lt;em&gt;Rhithropanopeus harrisii&lt;/em&gt; migrates to warm off-coast shallows. In winter this species moves to deeper areas, thus indicating significant seasonal temperature effects (Turoboyski, 1973).&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="B2" t="str">
         <x:v>Hard
-&lt;p&gt;This category contains both natural and artificial habitats that are solid, fixed or permanent substrata. Species can reside on or within the habitat type. Naturally occurring hard substrates include bedrock, cobble stones and rocky reef structures. Artificial hard substrate include marine infrastructure such as wharf pylons and boat ramps. &amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&lt;/p&gt;
+&lt;p&gt;This category contains both natural and artificial habitats that are solid, fixed or permanent substrata. Species can reside on or within the habitat type. Naturally occurring hard substrates include bedrock, cobble stones and rocky reef structures. Artificial hard substrates may include the following marine infrastructure;&amp;nbsp; &amp;nbsp; &amp;nbsp;&amp;nbsp;&lt;/p&gt;
 Boulder
 Cobble
 Oyster
 Pylons (concrete and timber)
 Reef
 Wood
 Soft
 &lt;p&gt;This category contains habitats that are not fixed or permanent, and are able to be affected by oceanic or estuarine currents. Material such as seagrass, sand, gravel, mud or any combination of these are considered soft structures that can be influenced by water and current movements.&amp;nbsp;Species can reside on the surface of this habitat type or within the habitat type.&lt;/p&gt;
 Algal bed
 Clay
 Gravel
 Sand - coarse
 Sand - fine
 Sand - medium
 Sand - very coarse
 Tidal
 Low Tide
 Mid Tide
 Sub-tidal
 </x:v>
       </x:c>
       <x:c r="C2" t="str">
         <x:v>&lt;p&gt;Larvae are planktonic in the sea.&lt;/p&gt;
 </x:v>
       </x:c>