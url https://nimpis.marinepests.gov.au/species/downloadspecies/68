--- v12 (2026-09-02)
+++ v13 (2026-09-29)
@@ -1,78 +1,78 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd710a19be86748fe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R213bf3e45e704558" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="Rffd44e7d4ea94e08"/>
-[...15 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="Rc4020597bfee4f05"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="R3876b8fe5d024b3c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="General" sheetId="2" r:id="Red2541d1bde04906"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Identification" sheetId="3" r:id="R0f29eb23a9d345d4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Similar species" sheetId="4" r:id="R7245693ba8164af0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Habitat" sheetId="5" r:id="R6ab9573976934024"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Reproduction and growth" sheetId="6" r:id="Rb5e31a08cebb4bd1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Feeding" sheetId="7" r:id="Rf175819bee5d4a88"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Competitors" sheetId="8" r:id="R0a5ee378a55543fa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Predators" sheetId="9" r:id="Rf0f81653daa24ca2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Vectors" sheetId="10" r:id="R19d1a6a04d6b4c65"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Impacts" sheetId="11" r:id="Re05a2e740413463a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Controls" sheetId="12" r:id="Rbff42cd2eee14e5c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Species controls" sheetId="13" r:id="R9ae1549eed8f4ee8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Additional information" sheetId="14" r:id="R82223ac8cea14cb6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="References" sheetId="15" r:id="R3ff44a55782f42fb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Images" sheetId="16" r:id="R35bf4152ce6c41a0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="R4aceccd5646a48bc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rffd44e7d4ea94e08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rf5545c12c33641e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R874eecba30a34cc8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="Rffdc3962325947c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="Rab5e58d1ff854c2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="R2457cbc96132464e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="R61eeea5d5390476c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="Rc6ece85938b54dc0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="R64880e2df85440d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="R1aed28c55b8d4c78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="Rd666c3eb857341d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="Rb217532a25dd4d1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="R6dfd03f1ae6f4a88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="R49240c02b24946a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="R1562891af70e45e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="R72361449c5d44c30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="Rc4020597bfee4f05" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3876b8fe5d024b3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Red2541d1bde04906" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R0f29eb23a9d345d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="R7245693ba8164af0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="R6ab9573976934024" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="Rb5e31a08cebb4bd1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="Rf175819bee5d4a88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="R0a5ee378a55543fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="Rf0f81653daa24ca2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="R19d1a6a04d6b4c65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="Re05a2e740413463a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="Rbff42cd2eee14e5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="R9ae1549eed8f4ee8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="R82223ac8cea14cb6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="R3ff44a55782f42fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="R35bf4152ce6c41a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="R4aceccd5646a48bc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Scientific name</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Common name</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Developments</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>General description</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>ID card URL</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Australian distribution</x:v>
       </x:c>
       <x:c r="G1" t="str">