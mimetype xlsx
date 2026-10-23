--- v13 (2026-09-29)
+++ v14 (2026-10-23)
@@ -1,78 +1,78 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R213bf3e45e704558" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ed7382c34994e4b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="R3876b8fe5d024b3c"/>
-[...15 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="R4aceccd5646a48bc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="R654b9353ed6c40d4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="General" sheetId="2" r:id="R312c7b71943f4030"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Identification" sheetId="3" r:id="R01cf9a27e9f04197"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Similar species" sheetId="4" r:id="R773c4275d62d4f8f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Habitat" sheetId="5" r:id="R45a7c67386d64107"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Reproduction and growth" sheetId="6" r:id="Rc4a7bb18d513466d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Feeding" sheetId="7" r:id="R4f508abd20574b9e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Competitors" sheetId="8" r:id="Rb97637e752f840c1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Predators" sheetId="9" r:id="R978e180560364883"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Vectors" sheetId="10" r:id="Re65b765e8e514479"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Impacts" sheetId="11" r:id="R2b4e6037c09e48fc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Controls" sheetId="12" r:id="R84054cbed36a4cf2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Species controls" sheetId="13" r:id="R1eeff774ac1b465c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Additional information" sheetId="14" r:id="R5de164430f224496"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="References" sheetId="15" r:id="R38d1e571f53249cc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Images" sheetId="16" r:id="R6c5b968ae0d7473b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="Rbca52461505e44cf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3876b8fe5d024b3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Red2541d1bde04906" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R0f29eb23a9d345d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="R7245693ba8164af0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="R6ab9573976934024" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="Rb5e31a08cebb4bd1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="Rf175819bee5d4a88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="R0a5ee378a55543fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="Rf0f81653daa24ca2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="R19d1a6a04d6b4c65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="Re05a2e740413463a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="Rbff42cd2eee14e5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="R9ae1549eed8f4ee8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="R82223ac8cea14cb6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="R3ff44a55782f42fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="R35bf4152ce6c41a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="R4aceccd5646a48bc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R654b9353ed6c40d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R312c7b71943f4030" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R01cf9a27e9f04197" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="R773c4275d62d4f8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="R45a7c67386d64107" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="Rc4a7bb18d513466d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="R4f508abd20574b9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="Rb97637e752f840c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="R978e180560364883" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="Re65b765e8e514479" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="R2b4e6037c09e48fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="R84054cbed36a4cf2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="R1eeff774ac1b465c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="R5de164430f224496" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="R38d1e571f53249cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="R6c5b968ae0d7473b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="Rbca52461505e44cf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Scientific name</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Common name</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Developments</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>General description</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>ID card URL</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Australian distribution</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -1538,51 +1538,51 @@
       <x:c r="J1" t="str">
         <x:v>Growth rate (mm/year</x:v>
       </x:c>
       <x:c r="K1" t="str">
         <x:v>Growth rate notes</x:v>
       </x:c>
       <x:c r="L1" t="str">
         <x:v>Age to maturity (days)</x:v>
       </x:c>
       <x:c r="M1" t="str">
         <x:v>Age to maturity notes</x:v>
       </x:c>
       <x:c r="N1" t="str">
         <x:v>Life cycle duration minimum (days)</x:v>
       </x:c>
       <x:c r="O1" t="str">
         <x:v>Life cycle duration minimum notes</x:v>
       </x:c>
       <x:c r="P1" t="str">
         <x:v>Life cycle duration maximum (days)</x:v>
       </x:c>
       <x:c r="Q1" t="str">
         <x:v>Life cycle duration maximum notes</x:v>
       </x:c>
       <x:c r="R1" t="str">
-        <x:v>Cues</x:v>
+        <x:v>Cues_HtmlData</x:v>
       </x:c>
       <x:c r="S1" t="str">
         <x:v>Strategy</x:v>
       </x:c>
       <x:c r="T1" t="str">
         <x:v>Season</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str">
         <x:v>&lt;p&gt;&lt;strong&gt;Reproduction Summary&lt;/strong&gt;&lt;br&gt;
 Like all crabs the sexes are separate and after mating the female attach embryos to hairs on the pleopods, paired limbs of the pleon (abdomen). These are carried during winter until they hatch (Turoboyski, 1973). The larvae comprise four zoeal and one megalopal stage (Connolly, 1925). The time taken to settle and become adult is 12–40 days depending on salinity and temperature (Costlow et al., 1966). The duration from hatching to settling of the first crab stage at optimal temperature and salinity is 12–15 days (Forward, 2009).&lt;br&gt;
 Field trials determined the number of eggs laid varies from 1200 to 16000 per female, depending on the size and location of the crab. In late Spring at temperatures of 25°C, embryonic development lasts for around 23 days, compared to only 14 days at 20°C (Turoboyski, 1973). Larval development also takes place under a broad range of environmental conditions (Harriet, 2011).&amp;nbsp;&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="B2" t="str">
         <x:v>14.0000</x:v>
       </x:c>
       <x:c r="C2" t="str">
         <x:v>&lt;p&gt;&lt;strong&gt;Adult&lt;/strong&gt;&lt;br&gt;
 Soft substrates such as sands or silt is necessary for the egg laying process (Turoboyski 1973).&lt;br&gt;
 Temperature is a key factor, with females laying eggs 3 to 4 days after copulation; however, this process may take up to 1 month.&lt;br&gt;
 &lt;em&gt;Larvae&lt;/em&gt;&lt;br&gt;
 15 °C&lt;/p&gt;
 </x:v>