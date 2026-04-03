--- v0 (2025-10-01)
+++ v1 (2026-04-03)
@@ -1,78 +1,78 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce78322940754539" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73a88a96b3424a25" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="R546b8bf129244b6d"/>
-[...15 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="R15294a3697dd42af"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="Rd04e2494a6df405d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="General" sheetId="2" r:id="R426ef15b656e444d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Identification" sheetId="3" r:id="R6738f1f3c03a4244"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Similar species" sheetId="4" r:id="Rdfb435b70d714ca1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Habitat" sheetId="5" r:id="R43de2ceb183a4201"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Reproduction and growth" sheetId="6" r:id="R344749a06d0241ed"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Feeding" sheetId="7" r:id="Ra468f527c04340b0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Competitors" sheetId="8" r:id="Rd2730d6bcb184bd7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Predators" sheetId="9" r:id="R1d8b38fbf8404a51"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Vectors" sheetId="10" r:id="Rd9224047fd644c46"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Impacts" sheetId="11" r:id="R05e76cfa4dbd4b8e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Controls" sheetId="12" r:id="R0c106d799a044c6c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Species controls" sheetId="13" r:id="R74612f10d2cb4412"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Additional information" sheetId="14" r:id="Re05b3c926f484e91"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="References" sheetId="15" r:id="R08ce6c4e46144b52"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Images" sheetId="16" r:id="R890bbc3d4f1a4ef7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="Rebaa44781cf34e87"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R546b8bf129244b6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R2a5e7c7c8e954f60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R4d6936eec85f4a1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="Rb7f219db5db04582" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="R550e11a9479c4b6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="R214447a76e4b42fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="R08c48f91ee3248e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="R76e6cdc4a2ab45e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="R03cdb340ea7f433d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="R0b1e2e7cf8384d28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="R9cef60407a424c6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="R2375cc4289c94142" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="Ra1d45e3900d1490b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="R0315011c1e5c4653" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="R0ce04e90022a4bac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="R04838d45d1a444a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="R15294a3697dd42af" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd04e2494a6df405d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R426ef15b656e444d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R6738f1f3c03a4244" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="Rdfb435b70d714ca1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="R43de2ceb183a4201" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="R344749a06d0241ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="Ra468f527c04340b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="Rd2730d6bcb184bd7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="R1d8b38fbf8404a51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="Rd9224047fd644c46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="R05e76cfa4dbd4b8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="R0c106d799a044c6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="R74612f10d2cb4412" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="Re05b3c926f484e91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="R08ce6c4e46144b52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="R890bbc3d4f1a4ef7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="Rebaa44781cf34e87" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Scientific name</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Common name</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Developments</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>General description</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>ID card URL</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Australian distribution</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -129,112 +129,101 @@
 &lt;p&gt;Native distribution:It is common in the lagoons of Sakhalin Island, and is widely distributed adjacent to the coasts of Japan, Korea, and China (Kovalev &lt;em&gt;et al.&lt;/em&gt;, 2017, and references therein).&lt;/p&gt;
 </x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Notes</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Vectors</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str">
         <x:v/>
       </x:c>
       <x:c r="B2" t="str">
         <x:v>Vector type: Fisheries and Aquaculture
-Vector type description: &lt;p&gt;This class encompasses vectors associated with fisheries and aquaculture activities and trade. An example of a vector from this class is Fisheries intentional, which would incorporate, for example, the introduction of the Pacific oyster &lt;em&gt;Magallana gigas&lt;/em&gt; for aquaculture purposes. Other vectors included in this class are: Discarded bait, Fisheries accidental (not oysters), mollusc accidental, mollusc intentional, packing material and scientific escape.&lt;/p&gt;
+Vector type description: &lt;p&gt;Vectors types associated with fisheries and aquaculture and trade activities. Examples of&amp;nbsp; vectors from this class are the deliberately translocation&amp;nbsp;of oysters&amp;nbsp; for aquaculture purposes or discarded fishing equipment which is fouled with marine organisms.&amp;nbsp;&lt;/p&gt;
 Vectors:
 Vector: Fisheries - Accidental 
-Description: &lt;p&gt;The accidental translocation of species through aquaculture and fisheries activities. This vector includes the accidental release of live fish&amp;nbsp;and&amp;nbsp;crustaceans&amp;nbsp; imported for human consumption. This vector also includes the accidental translocation of species attached to aquaculture gear (floats, cages, etc).&lt;/p&gt;
+Description: &lt;p&gt;The accidental translocation of marine pests with aquaculture and commerical fisheries activities. This vector includes the accidental translocation of marine pests attached to aquaculture equipment such as floats, nets or cages.&lt;/p&gt;
 Vector type: Vessels
-Vector type description: &lt;p&gt;This class encompasses vectors associated with maritime transport and shipping activities. Vessels includes; commercial ships (e.g. tankers, container ships, ferries, barges), fishing vessels, recreational vessels, passenger vessels, drilling platforms and research vessels. An example of a vector from this class is ballast water, which has been found to transport up to 10 000 different species at any one time. Other vectors associated with this class include: dry ballast, biofouling community.&lt;/p&gt;
+Vector type description: &lt;p&gt;Vectors associated with maritime transport and shipping activities. Vessels include bulk carriers, container ships, passenger vessels, fishing vessels, illegal foreign entry vessels and recreational vessels. Ballast water can potentially transport marine species in vessel ballast tanks and via biofouling on the exterior of vessels or internal water systems and equipment. &amp;nbsp;&amp;nbsp;&lt;/p&gt;
 Vectors:
 Vector: Biofouling
-Description: &lt;p&gt;Fouling communities are typically composed of encrusting or sessile species, however they can include mobile species. This vector can introduce species through a variety of means. Three examples are: (1) The spawning of a fouling species on a vessel in port and its successful settlement and establishment of a reproductive population; (2) The dislodgement of fouling species from a vessel in port through abrasion with wharf structures, through high vessel speedswater or vessel hull cleaning (which&amp;nbsp;should only be undertake in accordance with the &lt;a href="https://www.agriculture.gov.au/biosecurity/avm/vessels/marine-pest-biosecurity/biofouling/anti-fouling-and-inwater-cleaning-guidelines"&gt;national antifouling and in-water cleaning guidelines&lt;/a&gt;); and (3) The sinking of fouled vessels either deliberately or accidentally can introduce new species to a location. There are a variety of vectors capable of having a fouling community. Characteristics of a fouling community found on wooden boat hulls include: having a wood boring habit; a benthic sessile or encrusting stage; and mobile adults or larval stages. Fouling communities found within sea chests, anchor wells etc. often are mobile crevice occupying species or known obligate associate of fouling species and can escape into new locations.&lt;/p&gt;
+Description: &lt;p&gt;Biofouling is the accumulation of sessile or mobile marine organisims on submerged parts of vessels. When marine pests attach to vessel hulls or niche areas (e.g. sea chests, propeller shafts or rudders), they can be transported to new locations. Introduction can occur through (1) A fouling species spawning event from the external or internal parts of a vessel while in port and its successful establishment. (2) The dislodgement of fouling species from a vessel accidentally such as abrasion with wharf structures, or deliberately through in-water cleaning activities; and (3) The sinking of fouled vessels either deliberately or accidentally.&lt;/p&gt;
 </x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Notes</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Impacts</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str">
         <x:v>&lt;p&gt;&lt;em&gt;A. senhousia&lt;/em&gt; can dominate benthic communities and potentially exclude native species. It settles in aggregations and is therefore able to reach high densities. The byssal mats formed by the mussel may restrict the growth of some species of seagrass. The byssal mat may also cause an increase infaunal density and species richness as it provides additional habitat for many species. It also traps sediment so may change bottom sediment characteristics.&lt;/p&gt;
 &lt;p&gt;Despalatovic &lt;em&gt;et al.&lt;/em&gt; (2013, and references therein) reviewed the various reported and potential impacts of &lt;em&gt;A. senhousia&lt;/em&gt;, such as the formation of a secondary substratum that enhances environmental complexity. Its beds facilitate the presence of other macrofaunal invertebrates (Mistri, 2002; Munari, 2008), acting as a significant additional source of CO&lt;sub&gt;2&lt;/sub&gt; to seawater (Mistri &amp;amp; Munari, 2013). Additionally, the occurrence of &lt;em&gt;A. senhousia&lt;/em&gt; on aggregations of non-indigenous species supports the notion that non-native habitat forming species may promote establishment and population growth of other non-native species (Heiman &lt;em&gt;et al.&lt;/em&gt;, 2008).&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="B2" t="str">
         <x:v>Impact type: Economic
-Impact type description: &lt;p&gt;Marine pests have the potential to affect fisheries, aquaculture and aquatic tourism industries. Introduced species that become invasive&amp;nbsp;may experience significant population increases and foul marine infrastructure, inhibiting their usage. They may also affect access for Australian seafood products in international markets.&lt;/p&gt;
+Impact type description: &lt;p&gt;Marine pests have the potential to affect fisheries, aquaculture, infrastructure, maritime vessels and trade and tourism.&lt;/p&gt;
 Impacts:
 Impact: Fisheries, Aquaculture and Other Aquatic Industries
 Description: &lt;p&gt;Marine pests may affect recreational fishing grounds and reduce the viability of various aquaculture industries. This can result in revenue losses for primary production sectors and commercial fisheries.&lt;/p&gt;
 Species specifics: &lt;p&gt;The economic impact of &lt;em&gt;A. senhousia&lt;/em&gt; has not been quantified; however, it is highly possible that bivalve culture and harvesting might be adversely impacted due to strong competition (IUCN Center for Mediterranean Cooperation).&lt;/p&gt;
 Impact: Vessels
-Description: &lt;p&gt;The attachment of marine pests to vessels can damage the hull and other components of vessels including engines, propellers and rudders. The removal of marine pests also increases vessel down time, cleaning and treatment costs and may ultimately decrease the life of a vessel. Biofouling may also increase vessel drag and fuel consumption, leading to higher running costs.&lt;/p&gt;
+Description: &lt;p&gt;Biofouling increases vessels’ fuel consumption. Biofouling can damage or impact the operation of vessel components. The need to remove accumulated biofouling more frequently raises overall vessel maintenance costs.&lt;/p&gt;
 Species specifics: &lt;p&gt;&lt;em&gt;A. senhousia&lt;/em&gt; can damage marine engines by clogging cooling water intakes or industrial water intake pipes (IUCN Center for Mediterranean Cooperation).&lt;/p&gt;
 Impact type: Environmental
-Impact type description: &lt;p&gt;Marine pests have the potential to modify marine ecosystems by directy predating on or outcompeting native species for resources. Marine pests can also change existing marine habiats through their feeding, reproductive and sheltering behaviours&lt;/p&gt;
+Impact type description: &lt;p&gt;Marine pests can alter marine ecosystems and habitats through competition, predation, smothering and habitat modification.&lt;/p&gt;
 Impacts:
-Impact: Competitors
-[...1 lines deleted...]
-Species specifics: &lt;p&gt;&lt;em&gt;A. senhousia&lt;/em&gt; negatively affects the survivorship and growth of the surface-dwelling, suspension-feeding clams &lt;em&gt;Chione undatella&lt;/em&gt; and &lt;em&gt;C. fluctifraga&lt;/em&gt; (Crooks, 2001).&lt;/p&gt;
 Impact: Ecosystems
-Description: &lt;p&gt;An introduced species that becomes invasive may reach high densities and their feeding, breeding and sheltering behaviours may change the surrounding ecological and physical environment. &amp;nbsp;They may cause habitat modifications, alter trophic interactions and food-webs, alter bio-geochemical cycles or smother and overgrow entire areas.&lt;/p&gt;
+Description: &lt;p&gt;An introduced species that becomes invasive may reach high densities and their feeding, breeding and sheltering behaviours may change the ecological and physical environment. &amp;nbsp;They may cause habitat modifications, alter trophic interactions and food-webs, alter water quality or overgrow areas.&amp;nbsp;Marine pests may out compete native marine species for food and resources. This competition can lead to biodiversity loss and changes in marine food webs.&lt;/p&gt;
 Species specifics: &lt;p&gt;Large byssal mats created by mussels can inhibit larger organisms such as surface-dwelling, suspension-feeding bivalves and eelgrass (Creese et al., 1997;&amp;nbsp;Reusch &amp;amp; Williams, 1998;&amp;nbsp;Crooks, 2001).&lt;/p&gt;
-Impact: Habitats
-[...6 lines deleted...]
-Large byssal mats can increase infaunal density and species richness (Crooks and Khim, 1999).&lt;/p&gt;
 Impact: Species and Communities
-Description: &lt;p&gt;Marine pests can be poisonous and/or venomous. They may pose a risk to native species or communities through direct predation or competition. They may also dominate and outcompete native species or introduce new pathogens and parasites.&lt;/p&gt;
+Description: &lt;p&gt;Marine pests can be poisonous and/or venomous. They may pose a risk to native species or communities through direct predation or competition. They may also dominate and outcompete native species or introduce new pathogens and parasites to new areas.&lt;/p&gt;
 Species specifics: &lt;p&gt;In an area of the northern Adriatic, the colonisation &lt;em&gt;of A. senhousia&lt;/em&gt; has been shown to inhibit &lt;em&gt;F. enigmaticus&lt;/em&gt; (Mistri, 2003).&amp;nbsp; It has also been argued that it may inhibit other suspension-feeding species, such as the bivalve &lt;em&gt;Mytilaster minimus&lt;/em&gt; (Mistri, 2003).&lt;/p&gt;
 &lt;p&gt;&lt;em&gt;A. senhousia&lt;/em&gt; also negatively affects the survivorship and growth of the surface-dwelling, suspension-feeding clams &lt;em&gt;Chione undatella&lt;/em&gt; and &lt;em&gt;C. fluctifraga&lt;/em&gt; (Crooks, 2001).&lt;/p&gt;
 </x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Notes</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Legal issues</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str">
         <x:v/>
       </x:c>
       <x:c r="B2" t="str">
@@ -257,93 +246,94 @@
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Application method</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>Side effects</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>Appropriate</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Health and safety</x:v>
       </x:c>
       <x:c r="G1" t="str">
         <x:v>Constraints</x:v>
       </x:c>
       <x:c r="H1" t="str">
         <x:v>Species specifics</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str">
         <x:v>Air exposure/desiccation/freezing</x:v>
       </x:c>
       <x:c r="B2" t="str">
-        <x:v>&lt;p&gt;Subtidal species are generally intolerant to prolonged air exposure with lethal limits species dependent.&lt;/p&gt;
+        <x:v>&lt;p&gt;Subtidal species are generally intolerant to prolonged air exposure with lethal limits dependent on the species. Desiccation involves removing organisms from the water and exposing them to air and associated temperature changes. &amp;nbsp;&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="C2" t="str">
         <x:v>&lt;p&gt;In some power plants, raw water systems, reservoirs, locked marinas and impoundments, water levels can be lowered (drawn-down) to expose fouling infestations to the air. Subsequent freezing or desiccation due to ambient temperatures may kill a large proportion of the exposed population (Boelman et al., 1997). The dreissenid mussels (&lt;em&gt;Dreissena spp.&lt;/em&gt;) and the mytilid mussels (&lt;em&gt;Musculista&lt;/em&gt; and &lt;em&gt;Limnoperna&lt;/em&gt;) have thin shells and are quick to desiccate when exposed to the air. Zebra mussels can not survive freezing (Karatayev et al., 1998). These species are generally absent from sites that are likely to dry out at low tide (Morton 1974; Willan 1987). Similarly the macroalga &lt;em&gt;Sargassum muticum&lt;/em&gt; does not withstand much desiccation and does not usually establish in areas that are exposed at low tide (Morrell and Farnham, 1982).&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="D2" t="str">
         <x:v/>
       </x:c>
       <x:c r="E2" t="str">
         <x:v>Time required for mortality is species dependent and temperature dependent.</x:v>
       </x:c>
       <x:c r="F2" t="str">
         <x:v/>
       </x:c>
       <x:c r="G2" t="str">
         <x:v>&lt;p&gt;Relative humidity has a strong influence on the length exposure required for mortality to occur. Recent work by mussel growers in Port Phillip Bay indicated that 24 hour air exposure of mussel ropes kills small (50-70 mm arm length) individuals of the native seastar &lt;em&gt;Coscinasterias muricata&lt;/em&gt;&amp;nbsp;and many epiphytic biota on mussel ropes (&lt;em&gt;Sabella spallanzanii&lt;/em&gt;). However there is always likely to be some survival of individuals in amongst the denser clusters (e.g. of mussels) (Garnham 1998). Survival of &lt;em&gt;Dreissena polymorpha&lt;/em&gt; in freezing conditions was greatest in clumps of individuals and also mussels hiding in cracks and crevices compared to detached mussels and mussel attached to rocks. (Mellina and Rasmussen, 1994; Tucker et al., 1997). Air exposure is unlikely to kill intertidal organisms (eg. &lt;em&gt;Carcinus maenas&lt;/em&gt; and &lt;em&gt;Crassostrea gigas&lt;/em&gt;) unless maintained for extended periods.&lt;br /&gt;
 If fertile &lt;em&gt;Undaria pinnatifida&lt;/em&gt; plants are removed from the water (ie. manual removal, dry docking vessels, removing fouled buoys, ropes, pontoons etc) they should be carefully disposed of on land and no allowed to return (fall in) to the water&amp;nbsp;since slightly dried sporophylls which are reimmersed release zoospores very quickly (Saito 1975). Gametophytes of &lt;em&gt;Undaria pinnatifida&lt;/em&gt; can survive temperatures around 30&lt;sup&gt;o&lt;/sup&gt;C for up to 10-40 days (Kima and Nam, 1997). Gametophytes can also survive in small moist crevices in the hull, anchor well etc of vessels in dry dock as well as transportation on land for days up to at least a month (Hay 1990). Hence air exposure may not be wholly successful in killing &lt;em&gt;Undaria&lt;/em&gt; unless for prolonged periods.&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="H2" t="str">
         <x:v>&lt;p&gt;Successful.&lt;br /&gt;
 &lt;br /&gt;
 &lt;em&gt;Arcuatula&lt;/em&gt;&amp;nbsp;senhousia has a physiological inability to withstand desiccation, therefore if it is found to foul mussel ropes exposure to air for a period may be successful in killing &lt;em&gt;A. senhousia&lt;/em&gt;. This species is generally absent from sites that are likely to dry out at low tide (Morton, 1974; Willan, 1987).&lt;/p&gt;
 </x:v>
       </x:c>
     </x:row>
     <x:row r="3">
       <x:c r="A3" t="str">
-        <x:v>Commercial harvesting for food and fertiliser</x:v>
+        <x:v>Commercial harvesting for food or fertiliser</x:v>
       </x:c>
       <x:c r="B3" t="str">
-        <x:v>&lt;p&gt;Commercial harvest has often been proposed as a management option for introduced species but should not be set up in areas the introduced species are not yet found (eg. Critchley et al., 1986, Hay and Luckens, 1987, Boudouresque et al., 1996). A commercial fishery could help reduce population numbers if a market could be found (and the risks involved in encouraging commercial exploitation of a pest species could be resolved.&lt;br /&gt;
-Dredging is not permitted in Tasmanian waters without appropriate permits from the State Authorities under two State Government Acts.&lt;/p&gt;
+        <x:v>&lt;p&gt;Commercial harvest has often been proposed as a management option for marine pests (Critchley et al., 1986, Hay and Luckens, 1987, Boudouresque et al., 1996). A commercial fishery could help reduce population numbers if a market could be found and the risks involved in encouraging commercial exploitation of a pest species could be resolved.&lt;br /&gt;
+&amp;nbsp;&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="C3" t="str">
         <x:v>&lt;p&gt;Collection methods vary between taxa and can include mechanical harvesting machines, beam trawls, dredges, netting, trapping and diver collection.&amp;nbsp;&lt;nbsp&gt;Commercial harvesting can greatly diminish populations eg. &lt;em&gt;Perna canaliculus&lt;/em&gt; in New Zealand (Paul 1966; Jeffs et al., 1999) and &lt;em&gt;Mercenaria mercenaria&lt;/em&gt; in England (Eno et al., 1997). &lt;nbsp&gt;Both &lt;em&gt;Carcinus maenas&lt;/em&gt; and &lt;em&gt;Eriocheir sinensis&lt;/em&gt; are commercially fished in their native ranges (Guo et al., 1997; Gomes 1991; Svane 1997). Seastars are occasionally fished for reduction to animal feed stocks and the curio trade, but reported world seastar fisheries catches are small and unreliable (Sloan 1985). &lt;nbsp&gt;&lt;em&gt;Codium fragile &lt;/em&gt;ssp tomentosoides and &lt;em&gt;C. f.&lt;/em&gt; ssp atlanticum are a food source in the Far East (Eno et al., 1997) and &lt;em&gt;Undaria&lt;/em&gt; &lt;em&gt;pinnatifida &lt;/em&gt;is commercially harvested as food (as the sea vegetable Wakame) (Hay and Luckens, 1987, Boudouresque et al., 1996). &lt;nbsp&gt;&lt;em&gt;Potamocorbula laevis&lt;/em&gt;, &lt;em&gt;Corbicula fluminea&lt;/em&gt; and &lt;i&gt;Arcuatula&amp;nbsp;&lt;/i&gt;&lt;em&gt;senhousia&lt;/em&gt; are commercially harvested for animal feed and fertiliser in China and Taiwan (Morton 1977; Carlton et al., 1990 and citations therein). &lt;em&gt;Cyprinus carpio&lt;/em&gt; (Carp-Fert) and some macroalgae have been used to make fertiliser or as an ingredient of animal food) (Anon 1997; Critchley et al., 1986, Hay and Luckens, 1987, Boudouresque et al., 1996). &lt;em&gt;Eriocheir sinensis&lt;/em&gt; has been used as bait for eel fishing, to produce fish meal, cosmetic products and for human consumption (Gollasch 1999; and citations therein (in German)). &lt;em&gt;Sabella spallanzanii&lt;/em&gt; is used as fish bait in Italy. However &lt;em&gt;S. spallanzanii&lt;/em&gt; is undesirable to fish in Australia and should not be used (K. Gowlett-Holmes, CSIRO; pers. comm.).&lt;nbsp&gt;&amp;nbsp;Bounties have been offered over the years to encourage collection of pest species including:&amp;nbsp;&lt;em&gt;Carcinus maenas&lt;/em&gt; in Edgartown (Walton 1997),&amp;nbsp;the American oyster drill &lt;em&gt;Urosalpinx cinerea&lt;/em&gt; (Eno et al., 1997) and&amp;nbsp;&lt;em&gt;Asterias&lt;/em&gt; spp. (&lt;em&gt;A. forbesi&lt;/em&gt; and &lt;em&gt;A. vulgaris&lt;/em&gt;) in the USA in 1941. (Gibbs 1946; Sloan 1985 and citations therein).&lt;/nbsp&gt;&lt;/nbsp&gt;&lt;/nbsp&gt;&lt;/nbsp&gt;&lt;/nbsp&gt;&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="D3" t="str">
-        <x:v>Dependent on collection method.</x:v>
+        <x:v>&lt;p&gt;Application is dependent on the collection method.&lt;/p&gt;
+</x:v>
       </x:c>
       <x:c r="E3" t="str">
         <x:v>Clearance rates and duration of fishing effort for traps or dredges is dependent on target species abundance.</x:v>
       </x:c>
       <x:c r="F3" t="str">
         <x:v>&lt;p&gt;There are risks to human health from consumption of &lt;em&gt;Eriocheir sinensis&lt;/em&gt; as the crabs are an intermediate host for the human lung fluke parasite in Asia) (Gollasch 1999; and citations therein (in German)). The toxic secondary metabolites in &lt;em&gt;Caulerpa taxifolia&lt;/em&gt; and &lt;em&gt;Codium fragile ssp.&lt;/em&gt; tomentosoides possibly prevent the use of these algae as animal fodder (Critchley et al., 1986, Hay and Luckens, 1987, Boudouresque et al., 1996).&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="G3" t="str">
         <x:v>&lt;p&gt;Developing a recreational or commercial fishery for populations of introduced species eg. &lt;em&gt;Perna canaliculus&lt;/em&gt;, &lt;em&gt;Carcinus maenas&lt;/em&gt; and &lt;em&gt;Undaria pinnatifida&lt;/em&gt; is problematic as it is a response strategy not a control method. Creating a demand for an introduced species is more likely to encourage its presence in an area and even result in people attempting to establish populations elsewhere rather than cause its eradication (driven by profit seeking individuals). Attempts to market &lt;em&gt;C. maenas&lt;/em&gt; caught in a trial fishery in the USA were unsuccessful, in the absence of a ready market.&lt;br /&gt;
 Recent trapping of the crab &lt;em&gt;Eriocheir sinensis&lt;/em&gt; has not been effective in controlling damage by crabs in river banks or preventing crabs feeding on trapped fish or fish stocks in commercial pond aquaculture. (Gollasch 1999; and citations therein (in German)).&lt;br /&gt;
 The New Zealand experience shows that intensive dredging of &lt;em&gt;P. canaliculus&lt;/em&gt; beds on sand or mud in removes juveniles and shell matter leaving an unstable soft substrate no longer suitable for settlement and attachment of many sessile invertebrates&amp;nbsp;(Stead 1971a, 1971b as cited in Jeffs et al. 1999). Environmental impacts of this type of control (eg. for &lt;em&gt;Perna&lt;/em&gt; and &lt;i&gt;Arcuatula&lt;/i&gt;&amp;nbsp;on soft sediment) would be high.&lt;br /&gt;
 The success of commercial kelp harvesting devices to remove &lt;em&gt;Undaria&lt;/em&gt; pinnatifida is doubtful because this annual kelp produces fertile sporophytes throughout the growth season instead of for a narrowly defined period as in other kelps. Mechanical harvest would likely lead to fragmentation of harvested sporophytes or to residual stipes with fertile sporophylls, both of which are likely to increase dispersal. In addition, commercial harvesting would not normally deplete a population below economically sustainable levels. When harvested for human food, in general only large thalli of healthy appearance are selected, other individuals are left in place (Floc&amp;#39;h et al., 1991).&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="H3" t="str">
         <x:v>&lt;p&gt;Limited success.&lt;br /&gt;
 &lt;br /&gt;
 &lt;em&gt;Arcuatula&amp;nbsp;&lt;/em&gt;senhousia is commercially harvested for poultry feed, shrimp feed and fertiliser in China and Taiwan (Morton, 1977; Carlton et al., 1990 and citations therein). However the possibility of harvesting such species in their introduced range for a food source or fertiliser is unlikely to be economically viable or publicly acceptable given the impacts on native species caused by dredging.&lt;/p&gt;
 </x:v>
       </x:c>
     </x:row>
     <x:row r="4">
       <x:c r="A4" t="str">
         <x:v>Dredging/beamtrawling/mopping</x:v>