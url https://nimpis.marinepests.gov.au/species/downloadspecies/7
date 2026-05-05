--- v1 (2026-04-03)
+++ v2 (2026-05-05)
@@ -1,78 +1,78 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73a88a96b3424a25" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6373ea2157c64166" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="Rd04e2494a6df405d"/>
-[...15 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="Rebaa44781cf34e87"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="R4c423f7a37b04ab6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="General" sheetId="2" r:id="R3a4f1e00d17445e9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Identification" sheetId="3" r:id="R3b999b60a87943db"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Similar species" sheetId="4" r:id="R3c5b1a253f5f4743"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Habitat" sheetId="5" r:id="R3dd7132915c44ff1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Reproduction and growth" sheetId="6" r:id="R0dfbed9ea5354bd3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Feeding" sheetId="7" r:id="Rd4e4bffd702747f4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Competitors" sheetId="8" r:id="R18a2bf4316404b22"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Predators" sheetId="9" r:id="R5a5bb51023bd4e98"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Vectors" sheetId="10" r:id="R49242f54a77d41a8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Impacts" sheetId="11" r:id="Rd95a96f370fd43ac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Controls" sheetId="12" r:id="Rb6524d5d52044e4f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Species controls" sheetId="13" r:id="Rf82b6b6ed4f84349"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Additional information" sheetId="14" r:id="R3d16eefca51647b6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="References" sheetId="15" r:id="Re73038fdfc814067"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Images" sheetId="16" r:id="R6eff13b0d80c4f45"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="R3fb52ccc30a14bce"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd04e2494a6df405d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R426ef15b656e444d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R6738f1f3c03a4244" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="Rdfb435b70d714ca1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="R43de2ceb183a4201" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="R344749a06d0241ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="Ra468f527c04340b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="Rd2730d6bcb184bd7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="R1d8b38fbf8404a51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="Rd9224047fd644c46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="R05e76cfa4dbd4b8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="R0c106d799a044c6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="R74612f10d2cb4412" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="Re05b3c926f484e91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="R08ce6c4e46144b52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="R890bbc3d4f1a4ef7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="Rebaa44781cf34e87" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4c423f7a37b04ab6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R3a4f1e00d17445e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R3b999b60a87943db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="R3c5b1a253f5f4743" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="R3dd7132915c44ff1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="R0dfbed9ea5354bd3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="Rd4e4bffd702747f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="R18a2bf4316404b22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="R5a5bb51023bd4e98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="R49242f54a77d41a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="Rd95a96f370fd43ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="Rb6524d5d52044e4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="Rf82b6b6ed4f84349" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="R3d16eefca51647b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="Re73038fdfc814067" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="R6eff13b0d80c4f45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="R3fb52ccc30a14bce" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Scientific name</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Common name</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Developments</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>General description</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>ID card URL</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Australian distribution</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -129,59 +129,59 @@
 &lt;p&gt;Native distribution:It is common in the lagoons of Sakhalin Island, and is widely distributed adjacent to the coasts of Japan, Korea, and China (Kovalev &lt;em&gt;et al.&lt;/em&gt;, 2017, and references therein).&lt;/p&gt;
 </x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Notes</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Vectors</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str">
         <x:v/>
       </x:c>
       <x:c r="B2" t="str">
         <x:v>Vector type: Fisheries and Aquaculture
-Vector type description: &lt;p&gt;Vectors types associated with fisheries and aquaculture and trade activities. Examples of&amp;nbsp; vectors from this class are the deliberately translocation&amp;nbsp;of oysters&amp;nbsp; for aquaculture purposes or discarded fishing equipment which is fouled with marine organisms.&amp;nbsp;&lt;/p&gt;
+Vector type description: &lt;p&gt;Vectors types associated with fisheries and aquaculture and trade activities. Examples of vectors from this class are the deliberately translocation&amp;nbsp;of oysters for aquaculture purposes or discarded fishing equipment which is fouled with marine organisms.&amp;nbsp;&lt;/p&gt;
 Vectors:
 Vector: Fisheries - Accidental 
-Description: &lt;p&gt;The accidental translocation of marine pests with aquaculture and commerical fisheries activities. This vector includes the accidental translocation of marine pests attached to aquaculture equipment such as floats, nets or cages.&lt;/p&gt;
+Description: &lt;p&gt;The accidental translocation of marine pests with aquaculture and commercial fisheries activities. This vector includes the accidental translocation of marine pests attached to aquaculture equipment such as floats, nets or cages.&lt;/p&gt;
 Vector type: Vessels
 Vector type description: &lt;p&gt;Vectors associated with maritime transport and shipping activities. Vessels include bulk carriers, container ships, passenger vessels, fishing vessels, illegal foreign entry vessels and recreational vessels. Ballast water can potentially transport marine species in vessel ballast tanks and via biofouling on the exterior of vessels or internal water systems and equipment. &amp;nbsp;&amp;nbsp;&lt;/p&gt;
 Vectors:
 Vector: Biofouling
-Description: &lt;p&gt;Biofouling is the accumulation of sessile or mobile marine organisims on submerged parts of vessels. When marine pests attach to vessel hulls or niche areas (e.g. sea chests, propeller shafts or rudders), they can be transported to new locations. Introduction can occur through (1) A fouling species spawning event from the external or internal parts of a vessel while in port and its successful establishment. (2) The dislodgement of fouling species from a vessel accidentally such as abrasion with wharf structures, or deliberately through in-water cleaning activities; and (3) The sinking of fouled vessels either deliberately or accidentally.&lt;/p&gt;
+Description: &lt;p&gt;Biofouling is the accumulation of sessile or mobile marine organisms on submerged parts of vessels. When marine pests attach to vessel hulls or niche areas (e.g. sea chests, propeller shafts or rudders), they can be transported to new locations. Introduction can occur through (1) A fouling species spawning event from the external or internal parts of a vessel while in port and its successful establishment. (2) The dislodgement of fouling species from a vessel accidentally such as abrasion with wharf structures, or deliberately through in-water cleaning activities; and (3) The sinking of fouled vessels either deliberately or accidentally.&lt;/p&gt;
 </x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Notes</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Impacts</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str">
         <x:v>&lt;p&gt;&lt;em&gt;A. senhousia&lt;/em&gt; can dominate benthic communities and potentially exclude native species. It settles in aggregations and is therefore able to reach high densities. The byssal mats formed by the mussel may restrict the growth of some species of seagrass. The byssal mat may also cause an increase infaunal density and species richness as it provides additional habitat for many species. It also traps sediment so may change bottom sediment characteristics.&lt;/p&gt;
 &lt;p&gt;Despalatovic &lt;em&gt;et al.&lt;/em&gt; (2013, and references therein) reviewed the various reported and potential impacts of &lt;em&gt;A. senhousia&lt;/em&gt;, such as the formation of a secondary substratum that enhances environmental complexity. Its beds facilitate the presence of other macrofaunal invertebrates (Mistri, 2002; Munari, 2008), acting as a significant additional source of CO&lt;sub&gt;2&lt;/sub&gt; to seawater (Mistri &amp;amp; Munari, 2013). Additionally, the occurrence of &lt;em&gt;A. senhousia&lt;/em&gt; on aggregations of non-indigenous species supports the notion that non-native habitat forming species may promote establishment and population growth of other non-native species (Heiman &lt;em&gt;et al.&lt;/em&gt;, 2008).&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="B2" t="str">