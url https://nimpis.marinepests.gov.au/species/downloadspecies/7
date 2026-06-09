--- v2 (2026-05-05)
+++ v3 (2026-06-09)
@@ -1,78 +1,78 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6373ea2157c64166" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc7e53d45cdd4b93" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="R4c423f7a37b04ab6"/>
-[...15 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="R3fb52ccc30a14bce"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="R7d2ef42f9b074507"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="General" sheetId="2" r:id="R8ec6fe2ec1aa4404"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Identification" sheetId="3" r:id="R043163d4178e4e9e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Similar species" sheetId="4" r:id="R70a09de0d0a24cdb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Habitat" sheetId="5" r:id="R561ca1dce277471a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Reproduction and growth" sheetId="6" r:id="R0ed7dd275f8e41b1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Feeding" sheetId="7" r:id="R26cd9bb3b8cf4883"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Competitors" sheetId="8" r:id="Ra8a34cddc1d945c4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Predators" sheetId="9" r:id="Rdae940229d874050"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Vectors" sheetId="10" r:id="R4188a37eeff04b94"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Impacts" sheetId="11" r:id="R51f7dc652303444a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Controls" sheetId="12" r:id="R3cc7f154f7d24fb3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Species controls" sheetId="13" r:id="R45ee855682204ca4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Additional information" sheetId="14" r:id="Rab8fab1233ce4071"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="References" sheetId="15" r:id="R010d9c06dfa34dd5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Images" sheetId="16" r:id="R52872f2e309148b2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="R44a512532efa4d13"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4c423f7a37b04ab6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R3a4f1e00d17445e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R3b999b60a87943db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="R3c5b1a253f5f4743" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="R3dd7132915c44ff1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="R0dfbed9ea5354bd3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="Rd4e4bffd702747f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="R18a2bf4316404b22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="R5a5bb51023bd4e98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="R49242f54a77d41a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="Rd95a96f370fd43ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="Rb6524d5d52044e4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="Rf82b6b6ed4f84349" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="R3d16eefca51647b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="Re73038fdfc814067" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="R6eff13b0d80c4f45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="R3fb52ccc30a14bce" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7d2ef42f9b074507" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R8ec6fe2ec1aa4404" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R043163d4178e4e9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="R70a09de0d0a24cdb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="R561ca1dce277471a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="R0ed7dd275f8e41b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="R26cd9bb3b8cf4883" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="Ra8a34cddc1d945c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="Rdae940229d874050" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="R4188a37eeff04b94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="R51f7dc652303444a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="R3cc7f154f7d24fb3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="R45ee855682204ca4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="Rab8fab1233ce4071" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="R010d9c06dfa34dd5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="R52872f2e309148b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="R44a512532efa4d13" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Scientific name</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Common name</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Developments</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>General description</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>ID card URL</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Australian distribution</x:v>
       </x:c>
       <x:c r="G1" t="str">