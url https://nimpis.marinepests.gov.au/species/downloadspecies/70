--- v0 (2026-04-01)
+++ v1 (2026-04-27)
@@ -1,78 +1,78 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R590e463848f147c5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ea2de6d058d4924" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="R11d396d7b96244cc"/>
-[...15 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="R69c609af8b594ffd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="R5b485852c87947dc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="General" sheetId="2" r:id="Rb640cb4cf3ae462c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Identification" sheetId="3" r:id="R7d9d6ccc4b8941a1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Similar species" sheetId="4" r:id="Ree861e6a0f264cb6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Habitat" sheetId="5" r:id="Rdc14449dc54c4716"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Reproduction and growth" sheetId="6" r:id="R744f5a161f644d0d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Feeding" sheetId="7" r:id="R2b461028caae4a33"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Competitors" sheetId="8" r:id="R55c9f2451f8c49d1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Predators" sheetId="9" r:id="R14b09dc7a78242b8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Vectors" sheetId="10" r:id="R70a1d87084044156"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Impacts" sheetId="11" r:id="Re18cc5edc47249a2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Controls" sheetId="12" r:id="Rb08fd86b3bec46c4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Species controls" sheetId="13" r:id="R9474b73bf03345ce"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Additional information" sheetId="14" r:id="R2c300caadb564bdf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="References" sheetId="15" r:id="R567fd20f8b114110"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Images" sheetId="16" r:id="Rbe096cd6fbe44dbb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="R93f6efcf3eec4012"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R11d396d7b96244cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rcd9b69ad2d944c79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rd6f8e75f985e4483" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="R97b90edf030b42ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="R2a024767dc974a96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="Ra16d7665bff54a90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="Rc8e81a1b82d64d7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="R3021f2b18e544f91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="Rc443a003f3cd4654" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="R92480d801eb040a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="R2fbb26d764cc4391" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="Rb5129c4db232489e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="R3b2cc03eae3d4042" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="Rc3818774240548b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="R34d05b7ba11e4ee3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="Rd78fca46b7324eb4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="R69c609af8b594ffd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5b485852c87947dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rb640cb4cf3ae462c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R7d9d6ccc4b8941a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="Ree861e6a0f264cb6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="Rdc14449dc54c4716" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="R744f5a161f644d0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="R2b461028caae4a33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="R55c9f2451f8c49d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="R14b09dc7a78242b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="R70a1d87084044156" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="Re18cc5edc47249a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="Rb08fd86b3bec46c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="R9474b73bf03345ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="R2c300caadb564bdf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="R567fd20f8b114110" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="Rbe096cd6fbe44dbb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="R93f6efcf3eec4012" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Scientific name</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Common name</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Developments</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>General description</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>ID card URL</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Australian distribution</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -131,64 +131,64 @@
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Notes</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Vectors</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str">
         <x:v>&lt;p&gt;All evidence&amp;nbsp; suggests transfer via ballast water.&lt;/p&gt;
 &lt;p&gt;The long larval phase of &lt;em&gt;S. spallanzanii&lt;/em&gt; of more than two weeks, gives it a high dispersal capability, allowing it to move long distances in ballast water of container ships. As well it has recently been shown that reproduction and development varies between native and invasive locations, but also within invasive habitats (Lee et al., 2018). Sites in marinas in South Australia showed that the species can breed throughout the year so providing a constant source of new recruits and together with their long larval phase provides plenty of opportunities for the species to be transported to new sites.&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="B2" t="str">
         <x:v>Vector type: Fisheries and Aquaculture
-Vector type description: &lt;p&gt;Vectors types associated with fisheries and aquaculture and trade activities. Examples of&amp;nbsp; vectors from this class are the deliberately translocation&amp;nbsp;of oysters&amp;nbsp; for aquaculture purposes or discarded fishing equipment which is fouled with marine organisms.&amp;nbsp;&lt;/p&gt;
+Vector type description: &lt;p&gt;Vectors types associated with fisheries and aquaculture and trade activities. Examples of vectors from this class are the deliberately translocation&amp;nbsp;of oysters for aquaculture purposes or discarded fishing equipment which is fouled with marine organisms.&amp;nbsp;&lt;/p&gt;
 Vectors:
 Vector: Discarded Bait
 Description: &lt;p&gt;The release of unused bait (and associated organisms) from commercial fishing operations or recreational fishing activities. This practice can pose significant ecological risks, as the dumped organisms may survive and establish themselves in new habitats.&lt;/p&gt;
 Vector type: Natural Dispersal
 Vector type description: &lt;p&gt;Vectors associated with natural range extension through natural processes such as the movement of species to a new location. This is through passive movement in water currents or active movement (migration) due to changes in environmental conditions such as salinity or water temperature.&lt;/p&gt;
 Vectors:
 Vector: Natural Dispersal
 Description: &lt;p&gt;Natural dispersal is a mechanism for the range expansion of a species through the movement of larvae or adults to a new location, and the successful settlement of recruits in this new location.&lt;/p&gt;
 Vector type: Vessels
 Vector type description: &lt;p&gt;Vectors associated with maritime transport and shipping activities. Vessels include bulk carriers, container ships, passenger vessels, fishing vessels, illegal foreign entry vessels and recreational vessels. Ballast water can potentially transport marine species in vessel ballast tanks and via biofouling on the exterior of vessels or internal water systems and equipment. &amp;nbsp;&amp;nbsp;&lt;/p&gt;
 Vectors:
 Vector: Biofouling
-Description: &lt;p&gt;Biofouling is the accumulation of sessile or mobile marine organisims on submerged parts of vessels. When marine pests attach to vessel hulls or niche areas (e.g. sea chests, propeller shafts or rudders), they can be transported to new locations. Introduction can occur through (1) A fouling species spawning event from the external or internal parts of a vessel while in port and its successful establishment. (2) The dislodgement of fouling species from a vessel accidentally such as abrasion with wharf structures, or deliberately through in-water cleaning activities; and (3) The sinking of fouled vessels either deliberately or accidentally.&lt;/p&gt;
+Description: &lt;p&gt;Biofouling is the accumulation of sessile or mobile marine organisms on submerged parts of vessels. When marine pests attach to vessel hulls or niche areas (e.g. sea chests, propeller shafts or rudders), they can be transported to new locations. Introduction can occur through (1) A fouling species spawning event from the external or internal parts of a vessel while in port and its successful establishment. (2) The dislodgement of fouling species from a vessel accidentally such as abrasion with wharf structures, or deliberately through in-water cleaning activities; and (3) The sinking of fouled vessels either deliberately or accidentally.&lt;/p&gt;
 </x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Notes</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Impacts</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str">
         <x:v>&lt;p&gt;There has been little work done on the possible impacts of &lt;em&gt;S. spallanzanii&lt;/em&gt; on marine systems. There is some evidence to suggest that dense beds of &lt;em&gt;S. spallanzanii&lt;/em&gt; may intercept settling organic material and thus interfere with nutrient cycles. Experiments have shown that recruitment of some species to settlement panels is reduced under &lt;em&gt;S. spallanzanii&lt;/em&gt; canopies, however no species were excluded all together in areas with &lt;em&gt;S. spallanzanii&lt;/em&gt;. Tubes of &lt;em&gt;S. spallanzanii&lt;/em&gt; support a rich epifauna that would not otherwise occur in Corio Bay (Victoria) and Cockburn Sound (WA). At high densities, it may impact other filter feeding organisms.&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="B2" t="str">
         <x:v>Impact type: Economic