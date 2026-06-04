--- v1 (2026-04-27)
+++ v2 (2026-06-04)
@@ -1,78 +1,78 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ea2de6d058d4924" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ba2f324a7ad492e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="R5b485852c87947dc"/>
-[...15 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="R93f6efcf3eec4012"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="Rbcfd1c856fc443d9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="General" sheetId="2" r:id="R788bcda5f6b741c7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Identification" sheetId="3" r:id="Rd6b527c443cc4fa5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Similar species" sheetId="4" r:id="R2c5b8140ed734db2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Habitat" sheetId="5" r:id="R7ac2696f1425489a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Reproduction and growth" sheetId="6" r:id="R2e1f04ac91504733"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Feeding" sheetId="7" r:id="Re6aa848ccebc4f8f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Competitors" sheetId="8" r:id="R6091b45cba6a4357"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Predators" sheetId="9" r:id="Rfe75ff1e8aec4ea8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Vectors" sheetId="10" r:id="R8be782acfbf7482c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Impacts" sheetId="11" r:id="R34d4ee550d574838"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Controls" sheetId="12" r:id="R7f8a24caf1c54370"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Species controls" sheetId="13" r:id="R37320f383e69478c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Additional information" sheetId="14" r:id="R57d053e2921347ee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="References" sheetId="15" r:id="R6b76871ba115420b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Images" sheetId="16" r:id="R424387782515403b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="R848e5700baba489d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5b485852c87947dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rb640cb4cf3ae462c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R7d9d6ccc4b8941a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="Ree861e6a0f264cb6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="Rdc14449dc54c4716" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="R744f5a161f644d0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="R2b461028caae4a33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="R55c9f2451f8c49d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="R14b09dc7a78242b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="R70a1d87084044156" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="Re18cc5edc47249a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="Rb08fd86b3bec46c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="R9474b73bf03345ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="R2c300caadb564bdf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="R567fd20f8b114110" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="Rbe096cd6fbe44dbb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="R93f6efcf3eec4012" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rbcfd1c856fc443d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R788bcda5f6b741c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rd6b527c443cc4fa5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="R2c5b8140ed734db2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="R7ac2696f1425489a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="R2e1f04ac91504733" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="Re6aa848ccebc4f8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="R6091b45cba6a4357" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="Rfe75ff1e8aec4ea8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="R8be782acfbf7482c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="R34d4ee550d574838" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="R7f8a24caf1c54370" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="R37320f383e69478c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="R57d053e2921347ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="R6b76871ba115420b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="R424387782515403b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="R848e5700baba489d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Scientific name</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Common name</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Developments</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>General description</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>ID card URL</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Australian distribution</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -352,72 +352,71 @@
       </x:c>
       <x:c r="E4" t="str">
         <x:v/>
       </x:c>
       <x:c r="F4" t="str">
         <x:v/>
       </x:c>
       <x:c r="G4" t="str">
         <x:v>&lt;p&gt;The New Zealand experience shows that intensive dredging of &lt;em&gt;P. canaliculus&lt;/em&gt; beds on sand or mud removes juveniles and shell matter leaving an unstable soft substrate no longer suitable for settlement and attachment of many sessile invertebrates&amp;nbsp;(Stead 1971a, 1971b as cited in Jeffs et al., 1999). As &lt;em&gt;A. senhousia&lt;/em&gt; is also found as a fouling organism on pylons and panels where they do not build byssal nests (Willan 1987), dredging may be only one component of a successful eradication effort. Dredging is unlikely to have a significant impact on the &lt;em&gt;Asterias amurensis&lt;/em&gt; population in the Derwent River (estimated at 30 million in 1998) without a significant impact to the environment (Goggin 1998a).&lt;br /&gt;
 Small recruits are likely to be missed if less than mesh size. &lt;em&gt;Corbula gibba&lt;/em&gt; has a thick shell and is generally resistant to trawl damage (Morton 1996). In areas of high density (up to 53, 000/m2 in its native regions (Jensen 1990)), dredging would be unlikely to remove all the individuals. Scientific dredging in Port Phillip Bay in 1995/6 collected hundreds of thousands of specimens of &lt;em&gt;C. gibba&lt;/em&gt; in a short space of time, almost to the exclusion of other species (Hewitt et al., 1999). These methods are difficult to implement in shallow waters and port environments.&lt;br /&gt;
 Dredging is not recommended for collection of animals or macroalgae that may fragment and be able to regenerate or proliferate from the pieces, increasing dispersal of the species. For example, Scallop fishers in the Geelong Arm of Port Phillip Bay may have contributed to the rapid spread of &lt;em&gt;Sabella spallanzanii&lt;/em&gt; through the Bay by throwing back fragments retained on clogged dredges. (Berrill 1931; Kiortsis and Moraitou, 1965; Clapin and Evans, 1995; Ward and Andrew, 1996).&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="H4" t="str">
         <x:v>&lt;p&gt;Not recommended.&lt;br /&gt;
 &lt;br /&gt;
 Dredging is not recommended for collection of animals or macroalgae that may fragment and be able to regenerate or proliferate from the pieces. For example, &lt;em&gt;Sabella spallanzanii&lt;/em&gt; is known to regenerate damaged body parts both anteriorly and posteriorly, while the worm continues to function. Scallop fishers in the Geelong Arm of Port Phillip Bay may have contributed to the rapid spread of the fanworm through the Bay by throwing back fragments retained on clogged dredges (Berrill, 1931; Kiortsis and Moraitou, 1965; Clapin and Evans, 1995; Ward and Andrew, 1996).&lt;/p&gt;
 </x:v>
       </x:c>
     </x:row>
     <x:row r="5">
       <x:c r="A5" t="str">
         <x:v>Manual removal (diver collection)</x:v>
       </x:c>
       <x:c r="B5" t="str">
-        <x:v>&lt;p&gt;Diver collection of pest species may be possible if an incursion is detected while small in size (area and abundance) and before reproduction occurs (especially in species with planktonic larval stages).&lt;br /&gt;
-Permits are required to remove anything from marine protected areas, even introduced species.&amp;nbsp;&lt;/p&gt;
+        <x:v>&lt;p&gt;Diver collection may be possible if an incursion is detected while small in size (area and abundance) and before reproduction occurs (especially in species with planktonic larval stages).&lt;br /&gt;
+Permits are required to remove organisms from marine protected areas, including introduced marine species.&amp;nbsp;&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="C5" t="str">
         <x:v>&lt;p&gt;The advantages of manual removal are selectivity for the target pest and limited damage to non‑target species. However, as it requires visual detection its not practical in turbid waters. Manual removal is of greatest utility when incursions are small and spatially confined or when they are in sensitive environments (such as marine reserves or areas of high biodiversity value).&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="D5" t="str">
         <x:v/>
       </x:c>
       <x:c r="E5" t="str">
         <x:v/>
       </x:c>
       <x:c r="F5" t="str">
         <x:v>&lt;p&gt;Diver control is not cost effective at depths greater than 12 metres because of diving restrictions due to surface intervals required (Andrews et al., 1996).&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="G5" t="str">
         <x:v>&lt;p&gt;Physical removal by divers is effective only as a tactical control useful, in small areas and it is not logistically possible for infestations extending over large areas,&amp;nbsp;but could be useful around marine farms, marine reserves or areas of new incursions.&amp;nbsp;Requires ongoing monitoring and to be repeated as necessary, especially if the source of the introduction can not be found or controlled, which can rapidly become costly.&lt;br /&gt;
-Care and diver education is of primary importance in this program because of the presence of similar-looking native species. Care is required during physical removal to not trigger spawning or spread reproductive propagules or fragments, precautions such as placing removed specimens in sealed plastic bags rather than mesh catch bags would need to be taken. The main concern associated with manual removal of macroalgae is that some species are to reproduce asexually from fragments, others can regrow from holdfast attachments and others have cryptic microscopic lifestages that are difficult to target. Additionally, detached thalli with mature propagules, may contribute to enhanced translocation of these species.&lt;br /&gt;
-&amp;nbsp;&lt;/p&gt;
+Care and diver education is of primary importance in this program because of the presence of similar-looking native species. Care is required during physical removal to not trigger spawning or spread reproductive propagules or fragments, precautions such as placing removed specimens in sealed plastic bags rather than mesh catch bags would need to be taken. The main concern associated with manual removal of macroalgae is that some species are to reproduce asexually from fragments, others can regrow from holdfast attachments and others have cryptic microscopic lifestages that are difficult to target. Additionally, detached thalli with mature propagules, may contribute to enhanced translocation of these species.&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="H5" t="str">
         <x:v>&lt;p&gt;Can be successful in limited areas.&lt;/p&gt;
 &lt;p&gt;&lt;br /&gt;
 Physical removal may be possible if an incursion is detected before reproduction occurs. For example, minimum size at maturation of &lt;em&gt;Sabella spallanzanii&lt;/em&gt; in the Mediterranean is 15 centimetres but in Port Phillip Bay, Australia is 5 centimetres. and large females can produce approximately 50 000 eggs over an extended autumn/winter period (Giangrande et al., 2000; Currie et al., 2000). Requires ongoing monitoring and repeated as necessary, especially if the source of the introduction can not be found or controlled. For example, diver removal is being used by NSW Fisheries to control the outbreak of &lt;em&gt;S. spallanzanii&lt;/em&gt; in Eden harbour. The worm was found in Eden in 1997 during a CRIMP port survey. At that time, two worms were located and removed. Since then regular monitoring has occurred using SCUBA divers to physically remove any &lt;em&gt;S. spallanzanii&lt;/em&gt; found in the harbour. The appearance of new individuals between removals is attributed to reintroduction of specimens by vessels travelling to Eden from Port Phillip Bay rather than an established breeding population (C. Hewitt, CRIMP; pers. comm.). Care and diver education is of primary importance in this program because of the presence of similar-looking native species eg. fanworms, &lt;em&gt;Sabellastarte&lt;/em&gt; spp. around Australia. The program of removal in Twofold Bay, Eden has been discontinued.&lt;/p&gt;
 &lt;p&gt;Manual removal of &lt;em&gt;S. spallanzanii &lt;/em&gt;by divers has been successful from priority locations in New Zealand. Annual follow-up diver surveillance over a five-year period and e-DNA detection methodology indicated that the elimination of Sabella from the location had been successful. Early detection of the incursion allowed rapid response and successful eradication (K Walls 2021, pers. comm., 1 October 2021).&lt;/p&gt;
 </x:v>
       </x:c>
     </x:row>
     <x:row r="6">
       <x:c r="A6" t="str">
         <x:v>Netting (seines, gill nets, fyke nets)</x:v>
       </x:c>
       <x:c r="B6" t="str">
         <x:v>&lt;p&gt;A variety of netting (baited and non‑baited) can be used to target mobile marine species such as decapod crustaceans (crabs, lobsters), fish and seastars.&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="C6" t="str">
         <x:v>&lt;p&gt;Nets (seines, midwater trawl nets, gill nets or fyke nets) can be used to catch active species including fish and crustaceans in deeper waters while dipnets can be used in the shallow subtidal with some success to collect crustaceans and asteroids.&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="D6" t="str">
         <x:v/>
       </x:c>
@@ -2245,683 +2244,857 @@
       </x:c>
       <x:c r="C38" t="str">
         <x:v>01/03/2015</x:v>
       </x:c>
       <x:c r="D38" t="str">
         <x:v>Active</x:v>
       </x:c>
       <x:c r="E38" t="str">
         <x:v>Port survey based on sampling design according to the National System undertaken by Department of Primary Industries and Regional Development (DPIRD)</x:v>
       </x:c>
       <x:c r="F38" t="str">
         <x:v>Western Australia</x:v>
       </x:c>
       <x:c r="G38" t="str">
         <x:v>-32.0500</x:v>
       </x:c>
       <x:c r="H38" t="str">
         <x:v>115.7300</x:v>
       </x:c>
       <x:c r="I38" t="str">
         <x:v>Port of Fremantle</x:v>
       </x:c>
     </x:row>
     <x:row r="39">
       <x:c r="A39" t="str">
-        <x:v>Adelaide  2010</x:v>
+        <x:v>CRIMP Adelaide Channel marker 9 2001</x:v>
       </x:c>
       <x:c r="B39" t="str">
-        <x:v>National System </x:v>
+        <x:v>MAFRI</x:v>
       </x:c>
       <x:c r="C39" t="str">
-        <x:v>29/09/2010</x:v>
+        <x:v>22/02/2001</x:v>
       </x:c>
       <x:c r="D39" t="str">
         <x:v>Active</x:v>
       </x:c>
       <x:c r="E39" t="str">
-        <x:v>Port survey based on sampling design according to the National System. Report: Wiltshire, K &amp; Deveney, M (2011). Final monitoring report for the 2010-2011 marine pest survery of the Port of Adelaide, South Australian Research and Development Institute,</x:v>
+        <x:v>CRIMP</x:v>
       </x:c>
       <x:c r="F39" t="str">
         <x:v>South Australia</x:v>
       </x:c>
       <x:c r="G39" t="str">
-        <x:v>-34.8460</x:v>
+        <x:v>-34.7944</x:v>
       </x:c>
       <x:c r="H39" t="str">
-        <x:v>138.5030</x:v>
+        <x:v>138.4409</x:v>
       </x:c>
       <x:c r="I39" t="str">
-        <x:v>Adelaide Port</x:v>
+        <x:v>Adelaide</x:v>
       </x:c>
     </x:row>
     <x:row r="40">
       <x:c r="A40" t="str">
-        <x:v>Albany 2007</x:v>
+        <x:v>CRIMP Adelaide Channel marker No.23 2001</x:v>
       </x:c>
       <x:c r="B40" t="str">
-        <x:v>National System</x:v>
+        <x:v>MAFRI</x:v>
       </x:c>
       <x:c r="C40" t="str">
-        <x:v>01/07/2007</x:v>
+        <x:v>22/02/2001</x:v>
       </x:c>
       <x:c r="D40" t="str">
         <x:v>Active</x:v>
       </x:c>
       <x:c r="E40" t="str">
-        <x:v>Port survey based on sampling design according to the National System. McDonald, JI et al (2009) Results of the 2007 survey of the Albany area for introduced marine species. Fisheries Research report 188, Department of Fisheries, Western Australia. </x:v>
+        <x:v>CRIMP</x:v>
       </x:c>
       <x:c r="F40" t="str">
-        <x:v>Western Australia</x:v>
+        <x:v>South Australia</x:v>
       </x:c>
       <x:c r="G40" t="str">
-        <x:v>-35.0347</x:v>
+        <x:v>-34.7637</x:v>
       </x:c>
       <x:c r="H40" t="str">
-        <x:v>117.9291</x:v>
+        <x:v>138.4980</x:v>
       </x:c>
       <x:c r="I40" t="str">
-        <x:v>Port of Albany</x:v>
+        <x:v>Adelaide</x:v>
       </x:c>
     </x:row>
     <x:row r="41">
       <x:c r="A41" t="str">
-        <x:v>Fremantle 2011</x:v>
+        <x:v>CRIMP Adelaide Container Berth No.7 2001</x:v>
       </x:c>
       <x:c r="B41" t="str">
-        <x:v>National System </x:v>
+        <x:v>MAFRI</x:v>
       </x:c>
       <x:c r="C41" t="str">
-        <x:v>21/02/2011</x:v>
+        <x:v>23/02/2001</x:v>
       </x:c>
       <x:c r="D41" t="str">
-        <x:v>Specific</x:v>
+        <x:v>Active</x:v>
       </x:c>
       <x:c r="E41" t="str">
-        <x:v>Port survey based on sampling design according to the National System. Report: Hourston, M. (2012) Port of Fremantle Marine Pest Monitoring Survey. Port implementation Report. Port of Fremantle .Department of Fisheries, Western Australia. </x:v>
+        <x:v>CRIMP</x:v>
       </x:c>
       <x:c r="F41" t="str">
-        <x:v>Western Australia</x:v>
+        <x:v>South Australia</x:v>
       </x:c>
       <x:c r="G41" t="str">
-        <x:v>-32.0500</x:v>
+        <x:v>-34.7666</x:v>
       </x:c>
       <x:c r="H41" t="str">
-        <x:v>115.7300</x:v>
+        <x:v>138.4936</x:v>
       </x:c>
       <x:c r="I41" t="str">
-        <x:v>Port of Fremantle</x:v>
+        <x:v>Adelaide</x:v>
       </x:c>
     </x:row>
     <x:row r="42">
       <x:c r="A42" t="str">
-        <x:v>Fremantle 2013</x:v>
+        <x:v>CRIMP Adelaide Container Berth No1 2001</x:v>
       </x:c>
       <x:c r="B42" t="str">
-        <x:v>National System </x:v>
+        <x:v>MAFRI</x:v>
       </x:c>
       <x:c r="C42" t="str">
-        <x:v>11/03/2013</x:v>
+        <x:v>21/02/2001</x:v>
       </x:c>
       <x:c r="D42" t="str">
-        <x:v>Specific</x:v>
+        <x:v>Active</x:v>
       </x:c>
       <x:c r="E42" t="str">
-        <x:v>Port survey based on sampling design according to the National System. Report: Hourston, M. (2013) Port of Fremantle Marine Pest Monitoring Survey. Port implementation Report. Port of Fremantle .Department of Fisheries, Western Australia. </x:v>
+        <x:v>CRIMP</x:v>
       </x:c>
       <x:c r="F42" t="str">
-        <x:v>Western Australia</x:v>
+        <x:v>South Australia</x:v>
       </x:c>
       <x:c r="G42" t="str">
-        <x:v>-32.0500</x:v>
+        <x:v>-34.7785</x:v>
       </x:c>
       <x:c r="H42" t="str">
-        <x:v>115.7300</x:v>
+        <x:v>138.4815</x:v>
       </x:c>
       <x:c r="I42" t="str">
-        <x:v>Port of Fremantle</x:v>
+        <x:v>Adelaide</x:v>
       </x:c>
     </x:row>
     <x:row r="43">
       <x:c r="A43" t="str">
-        <x:v>Portland 2011</x:v>
+        <x:v>CRIMP Adelaide Marker no.10 2001</x:v>
       </x:c>
       <x:c r="B43" t="str">
-        <x:v>National System</x:v>
+        <x:v>MAFRI</x:v>
       </x:c>
       <x:c r="C43" t="str">
-        <x:v>15/11/2011</x:v>
+        <x:v>23/02/2001</x:v>
       </x:c>
       <x:c r="D43" t="str">
-        <x:v>Specific</x:v>
+        <x:v>Active</x:v>
       </x:c>
       <x:c r="E43" t="str">
-        <x:v>Port survey based on sampling design according to the National System. Report: Werner G., (2012) Fisheries Victoria Techincal Report Series. Portland Harbour Marine Pest Surveys. Final Report.  Department of Primary Industries. </x:v>
+        <x:v>CRIMP</x:v>
       </x:c>
       <x:c r="F43" t="str">
-        <x:v>Victoria</x:v>
+        <x:v>South Australia</x:v>
       </x:c>
       <x:c r="G43" t="str">
-        <x:v>-38.3300</x:v>
+        <x:v>-34.7910</x:v>
       </x:c>
       <x:c r="H43" t="str">
-        <x:v>141.6200</x:v>
+        <x:v>138.4455</x:v>
       </x:c>
       <x:c r="I43" t="str">
-        <x:v>Portland harbour</x:v>
+        <x:v>Adelaide</x:v>
       </x:c>
     </x:row>
     <x:row r="44">
       <x:c r="A44" t="str">
-        <x:v>Kurnell 2021</x:v>
+        <x:v>CRIMP Adelaide port channel marker No.30 2001</x:v>
       </x:c>
       <x:c r="B44" t="str">
-        <x:v>NSW DPI</x:v>
+        <x:v>MAFRI</x:v>
       </x:c>
       <x:c r="C44" t="str">
-        <x:v>18/01/2021</x:v>
+        <x:v>22/02/2001</x:v>
       </x:c>
       <x:c r="D44" t="str">
-        <x:v>Passive</x:v>
+        <x:v>Active</x:v>
       </x:c>
       <x:c r="E44" t="str">
-        <x:v>Reconfirmed sighting. Reference MPSC 21 New South Wales report.</x:v>
+        <x:v>CRIMP</x:v>
       </x:c>
       <x:c r="F44" t="str">
-        <x:v>New South Wales</x:v>
+        <x:v>South Australia</x:v>
       </x:c>
       <x:c r="G44" t="str">
-        <x:v>-34.0055</x:v>
+        <x:v>-34.7694</x:v>
       </x:c>
       <x:c r="H44" t="str">
-        <x:v>151.2062</x:v>
+        <x:v>138.5195</x:v>
       </x:c>
       <x:c r="I44" t="str">
-        <x:v>Kurnell , Botany Bay</x:v>
+        <x:v>Adelaide</x:v>
       </x:c>
     </x:row>
     <x:row r="45">
       <x:c r="A45" t="str">
-        <x:v>Sydney 2020</x:v>
+        <x:v>Adelaide  2010</x:v>
       </x:c>
       <x:c r="B45" t="str">
-        <x:v>NSW DPI</x:v>
+        <x:v>National System </x:v>
       </x:c>
       <x:c r="C45" t="str">
-        <x:v>14/09/2020</x:v>
+        <x:v>29/09/2010</x:v>
       </x:c>
       <x:c r="D45" t="str">
-        <x:v>Passive</x:v>
+        <x:v>Active</x:v>
       </x:c>
       <x:c r="E45" t="str">
-        <x:v>Public sighting. Found growing on scientific acoustic infrastructure at 60m depth, 2m above sea floor. Reference Marine Pest Sectoral Committee Meeting 21</x:v>
+        <x:v>Port survey based on sampling design according to the National System. Report: Wiltshire, K &amp; Deveney, M (2011). Final monitoring report for the 2010-2011 marine pest survery of the Port of Adelaide, South Australian Research and Development Institute,</x:v>
       </x:c>
       <x:c r="F45" t="str">
-        <x:v>New South Wales</x:v>
+        <x:v>South Australia</x:v>
       </x:c>
       <x:c r="G45" t="str">
-        <x:v>-33.9069</x:v>
+        <x:v>-34.8460</x:v>
       </x:c>
       <x:c r="H45" t="str">
-        <x:v>151.3100</x:v>
+        <x:v>138.5030</x:v>
       </x:c>
       <x:c r="I45" t="str">
-        <x:v>Found growing on scientific acoustic infrastructure at 60m depth, 2m above sea floor.</x:v>
+        <x:v>Adelaide Port</x:v>
       </x:c>
     </x:row>
     <x:row r="46">
       <x:c r="A46" t="str">
-        <x:v>Botany Bay Molineaux Point 2025</x:v>
+        <x:v>Albany 2007</x:v>
       </x:c>
       <x:c r="B46" t="str">
-        <x:v>NSW DPIRD</x:v>
+        <x:v>National System</x:v>
       </x:c>
       <x:c r="C46" t="str">
-        <x:v>11/02/2025</x:v>
+        <x:v>01/07/2007</x:v>
       </x:c>
       <x:c r="D46" t="str">
         <x:v>Active</x:v>
       </x:c>
       <x:c r="E46" t="str">
-        <x:v>Passive diver</x:v>
+        <x:v>Port survey based on sampling design according to the National System. McDonald, JI et al (2009) Results of the 2007 survey of the Albany area for introduced marine species. Fisheries Research report 188, Department of Fisheries, Western Australia. </x:v>
       </x:c>
       <x:c r="F46" t="str">
-        <x:v>New South Wales</x:v>
+        <x:v>Western Australia</x:v>
       </x:c>
       <x:c r="G46" t="str">
-        <x:v>-33.9881</x:v>
+        <x:v>-35.0347</x:v>
       </x:c>
       <x:c r="H46" t="str">
-        <x:v>151.2147</x:v>
+        <x:v>117.9291</x:v>
       </x:c>
       <x:c r="I46" t="str">
-        <x:v>Botany Bay, Molineaux Point</x:v>
+        <x:v>Port of Albany</x:v>
       </x:c>
     </x:row>
     <x:row r="47">
       <x:c r="A47" t="str">
-        <x:v>Botany Bay, La Perouse 2025</x:v>
+        <x:v>Fremantle 2011</x:v>
       </x:c>
       <x:c r="B47" t="str">
-        <x:v>NSW DPIRD</x:v>
+        <x:v>National System </x:v>
       </x:c>
       <x:c r="C47" t="str">
-        <x:v>23/01/2025</x:v>
+        <x:v>21/02/2011</x:v>
       </x:c>
       <x:c r="D47" t="str">
-        <x:v>Passive</x:v>
+        <x:v>Specific</x:v>
       </x:c>
       <x:c r="E47" t="str">
-        <x:v>Public sighting</x:v>
+        <x:v>Port survey based on sampling design according to the National System. Report: Hourston, M. (2012) Port of Fremantle Marine Pest Monitoring Survey. Port implementation Report. Port of Fremantle .Department of Fisheries, Western Australia. </x:v>
       </x:c>
       <x:c r="F47" t="str">
-        <x:v>New South Wales</x:v>
+        <x:v>Western Australia</x:v>
       </x:c>
       <x:c r="G47" t="str">
-        <x:v>-33.9922</x:v>
+        <x:v>-32.0500</x:v>
       </x:c>
       <x:c r="H47" t="str">
-        <x:v>151.2293</x:v>
+        <x:v>115.7300</x:v>
       </x:c>
       <x:c r="I47" t="str">
-        <x:v>Botany Bay, La Perouse</x:v>
+        <x:v>Port of Fremantle</x:v>
       </x:c>
     </x:row>
     <x:row r="48">
       <x:c r="A48" t="str">
-        <x:v>Coogee 2024</x:v>
+        <x:v>Fremantle 2013</x:v>
       </x:c>
       <x:c r="B48" t="str">
-        <x:v>NSW DPIRD</x:v>
+        <x:v>National System </x:v>
       </x:c>
       <x:c r="C48" t="str">
-        <x:v>20/03/2024</x:v>
+        <x:v>11/03/2013</x:v>
       </x:c>
       <x:c r="D48" t="str">
-        <x:v>Passive</x:v>
+        <x:v>Specific</x:v>
       </x:c>
       <x:c r="E48" t="str">
-        <x:v>Visual</x:v>
+        <x:v>Port survey based on sampling design according to the National System. Report: Hourston, M. (2013) Port of Fremantle Marine Pest Monitoring Survey. Port implementation Report. Port of Fremantle .Department of Fisheries, Western Australia. </x:v>
       </x:c>
       <x:c r="F48" t="str">
-        <x:v>New South Wales</x:v>
+        <x:v>Western Australia</x:v>
       </x:c>
       <x:c r="G48" t="str">
-        <x:v>-33.9257</x:v>
+        <x:v>-32.0500</x:v>
       </x:c>
       <x:c r="H48" t="str">
-        <x:v>151.2594</x:v>
+        <x:v>115.7300</x:v>
       </x:c>
       <x:c r="I48" t="str">
-        <x:v>Coogee NSW</x:v>
+        <x:v>Port of Fremantle</x:v>
       </x:c>
     </x:row>
     <x:row r="49">
       <x:c r="A49" t="str">
-        <x:v>Coogee beach, Wylie’s Baths 2025</x:v>
+        <x:v>Portland 2011</x:v>
       </x:c>
       <x:c r="B49" t="str">
-        <x:v>NSW DPIRD</x:v>
+        <x:v>National System</x:v>
       </x:c>
       <x:c r="C49" t="str">
-        <x:v>13/01/2025</x:v>
+        <x:v>15/11/2011</x:v>
       </x:c>
       <x:c r="D49" t="str">
-        <x:v>Passive</x:v>
+        <x:v>Specific</x:v>
       </x:c>
       <x:c r="E49" t="str">
-        <x:v>Public sighting</x:v>
+        <x:v>Port survey based on sampling design according to the National System. Report: Werner G., (2012) Fisheries Victoria Techincal Report Series. Portland Harbour Marine Pest Surveys. Final Report.  Department of Primary Industries. </x:v>
       </x:c>
       <x:c r="F49" t="str">
-        <x:v>New South Wales</x:v>
+        <x:v>Victoria</x:v>
       </x:c>
       <x:c r="G49" t="str">
-        <x:v>-33.9257</x:v>
+        <x:v>-38.3300</x:v>
       </x:c>
       <x:c r="H49" t="str">
-        <x:v>151.2591</x:v>
+        <x:v>141.6200</x:v>
       </x:c>
       <x:c r="I49" t="str">
-        <x:v>Coogee beach, Wylie’s Baths</x:v>
+        <x:v>Portland harbour</x:v>
       </x:c>
     </x:row>
     <x:row r="50">
       <x:c r="A50" t="str">
-        <x:v>MPSC24_SA_Adelaide_20210927</x:v>
+        <x:v>Kurnell 2021</x:v>
       </x:c>
       <x:c r="B50" t="str">
-        <x:v>PIRSA</x:v>
+        <x:v>NSW DPI</x:v>
       </x:c>
       <x:c r="C50" t="str">
-        <x:v>27/09/2021</x:v>
+        <x:v>18/01/2021</x:v>
       </x:c>
       <x:c r="D50" t="str">
-        <x:v>Active</x:v>
+        <x:v>Passive</x:v>
       </x:c>
       <x:c r="E50" t="str">
-        <x:v>Plankton DNA</x:v>
+        <x:v>Reconfirmed sighting. Reference MPSC 21 New South Wales report.</x:v>
       </x:c>
       <x:c r="F50" t="str">
-        <x:v>South Australia</x:v>
+        <x:v>New South Wales</x:v>
       </x:c>
       <x:c r="G50" t="str">
-        <x:v>-34.7983</x:v>
+        <x:v>-34.0055</x:v>
       </x:c>
       <x:c r="H50" t="str">
-        <x:v>138.5123</x:v>
+        <x:v>151.2062</x:v>
       </x:c>
       <x:c r="I50" t="str">
-        <x:v>Adelaide harbour</x:v>
+        <x:v>Kurnell , Botany Bay</x:v>
       </x:c>
     </x:row>
     <x:row r="51">
       <x:c r="A51" t="str">
-        <x:v>MPSC24_SA_Adelaide_20220217</x:v>
+        <x:v>Sydney 2020</x:v>
       </x:c>
       <x:c r="B51" t="str">
-        <x:v>PIRSA</x:v>
+        <x:v>NSW DPI</x:v>
       </x:c>
       <x:c r="C51" t="str">
-        <x:v>17/02/2022</x:v>
+        <x:v>14/09/2020</x:v>
       </x:c>
       <x:c r="D51" t="str">
-        <x:v>Active</x:v>
+        <x:v>Passive</x:v>
       </x:c>
       <x:c r="E51" t="str">
-        <x:v>Plankton DNA</x:v>
+        <x:v>Public sighting. Found growing on scientific acoustic infrastructure at 60m depth, 2m above sea floor. Reference Marine Pest Sectoral Committee Meeting 21</x:v>
       </x:c>
       <x:c r="F51" t="str">
-        <x:v>South Australia</x:v>
+        <x:v>New South Wales</x:v>
       </x:c>
       <x:c r="G51" t="str">
-        <x:v>-34.7983</x:v>
+        <x:v>-33.9069</x:v>
       </x:c>
       <x:c r="H51" t="str">
-        <x:v>138.5123</x:v>
+        <x:v>151.3100</x:v>
       </x:c>
       <x:c r="I51" t="str">
-        <x:v>Adelaide harbour</x:v>
+        <x:v>Found growing on scientific acoustic infrastructure at 60m depth, 2m above sea floor.</x:v>
       </x:c>
     </x:row>
     <x:row r="52">
       <x:c r="A52" t="str">
-        <x:v>MPSC24_SA_Adelaide_20220310</x:v>
+        <x:v>Botany Bay Molineaux Point 2025</x:v>
       </x:c>
       <x:c r="B52" t="str">
-        <x:v>PIRSA</x:v>
+        <x:v>NSW DPIRD</x:v>
       </x:c>
       <x:c r="C52" t="str">
-        <x:v>10/03/2022</x:v>
+        <x:v>11/02/2025</x:v>
       </x:c>
       <x:c r="D52" t="str">
         <x:v>Active</x:v>
       </x:c>
       <x:c r="E52" t="str">
-        <x:v>Plankton DNA</x:v>
+        <x:v>Passive diver</x:v>
       </x:c>
       <x:c r="F52" t="str">
-        <x:v>South Australia</x:v>
+        <x:v>New South Wales</x:v>
       </x:c>
       <x:c r="G52" t="str">
-        <x:v>-34.7983</x:v>
+        <x:v>-33.9881</x:v>
       </x:c>
       <x:c r="H52" t="str">
-        <x:v>138.5123</x:v>
+        <x:v>151.2147</x:v>
       </x:c>
       <x:c r="I52" t="str">
-        <x:v>Adelaide harbour</x:v>
+        <x:v>Botany Bay, Molineaux Point</x:v>
       </x:c>
     </x:row>
     <x:row r="53">
       <x:c r="A53" t="str">
-        <x:v>MPSC24_SA_PortLincoln_20210910</x:v>
+        <x:v>Botany Bay, La Perouse 2025</x:v>
       </x:c>
       <x:c r="B53" t="str">
-        <x:v>PIRSA</x:v>
+        <x:v>NSW DPIRD</x:v>
       </x:c>
       <x:c r="C53" t="str">
-        <x:v>10/09/2021</x:v>
+        <x:v>23/01/2025</x:v>
       </x:c>
       <x:c r="D53" t="str">
-        <x:v>Active</x:v>
+        <x:v>Passive</x:v>
       </x:c>
       <x:c r="E53" t="str">
-        <x:v>Plankton DNA</x:v>
+        <x:v>Public sighting</x:v>
       </x:c>
       <x:c r="F53" t="str">
-        <x:v>South Australia</x:v>
+        <x:v>New South Wales</x:v>
       </x:c>
       <x:c r="G53" t="str">
-        <x:v>-34.7141</x:v>
+        <x:v>-33.9922</x:v>
       </x:c>
       <x:c r="H53" t="str">
-        <x:v>135.8623</x:v>
+        <x:v>151.2293</x:v>
       </x:c>
       <x:c r="I53" t="str">
-        <x:v>Port Lincoln</x:v>
+        <x:v>Botany Bay, La Perouse</x:v>
       </x:c>
     </x:row>
     <x:row r="54">
       <x:c r="A54" t="str">
-        <x:v>MPSC24_SA_PortLincoln_20220215</x:v>
+        <x:v>Coogee 2024</x:v>
       </x:c>
       <x:c r="B54" t="str">
-        <x:v>PIRSA</x:v>
+        <x:v>NSW DPIRD</x:v>
       </x:c>
       <x:c r="C54" t="str">
-        <x:v>15/02/2022</x:v>
+        <x:v>20/03/2024</x:v>
       </x:c>
       <x:c r="D54" t="str">
-        <x:v>Active</x:v>
+        <x:v>Passive</x:v>
       </x:c>
       <x:c r="E54" t="str">
-        <x:v>Plankton DNA</x:v>
+        <x:v>Visual</x:v>
       </x:c>
       <x:c r="F54" t="str">
-        <x:v>South Australia</x:v>
+        <x:v>New South Wales</x:v>
       </x:c>
       <x:c r="G54" t="str">
-        <x:v>-34.7141</x:v>
+        <x:v>-33.9257</x:v>
       </x:c>
       <x:c r="H54" t="str">
-        <x:v>135.8623</x:v>
+        <x:v>151.2594</x:v>
       </x:c>
       <x:c r="I54" t="str">
-        <x:v>Port Lincoln</x:v>
+        <x:v>Coogee NSW</x:v>
       </x:c>
     </x:row>
     <x:row r="55">
       <x:c r="A55" t="str">
-        <x:v>Coogee, Wylie's Baths 2025</x:v>
+        <x:v>Coogee beach, Wylie’s Baths 2025</x:v>
       </x:c>
       <x:c r="B55" t="str">
-        <x:v>Public</x:v>
+        <x:v>NSW DPIRD</x:v>
       </x:c>
       <x:c r="C55" t="str">
-        <x:v>19/08/2025</x:v>
+        <x:v>13/01/2025</x:v>
       </x:c>
       <x:c r="D55" t="str">
         <x:v>Passive</x:v>
       </x:c>
       <x:c r="E55" t="str">
-        <x:v>Visual</x:v>
+        <x:v>Public sighting</x:v>
       </x:c>
       <x:c r="F55" t="str">
         <x:v>New South Wales</x:v>
       </x:c>
       <x:c r="G55" t="str">
         <x:v>-33.9257</x:v>
       </x:c>
       <x:c r="H55" t="str">
-        <x:v>151.2594</x:v>
+        <x:v>151.2591</x:v>
       </x:c>
       <x:c r="I55" t="str">
-        <x:v>Coogee, NSW</x:v>
+        <x:v>Coogee beach, Wylie’s Baths</x:v>
       </x:c>
     </x:row>
     <x:row r="56">
       <x:c r="A56" t="str">
-        <x:v>Port Lincoln 2016</x:v>
+        <x:v>MPSC24_SA_Adelaide_20210927</x:v>
       </x:c>
       <x:c r="B56" t="str">
-        <x:v>SARDI</x:v>
+        <x:v>PIRSA</x:v>
       </x:c>
       <x:c r="C56" t="str">
-        <x:v>19/05/2016</x:v>
+        <x:v>27/09/2021</x:v>
       </x:c>
       <x:c r="D56" t="str">
-        <x:v>Specific</x:v>
+        <x:v>Active</x:v>
       </x:c>
       <x:c r="E56" t="str">
-        <x:v>Surveillance activity performed by South Australian Research and Development Institute (SARDI). Report: Wiltshire, K.H., et al (2017). Applying molecular techniques to surveys for introduced marine pests at ports in Spencer Gulf, South Australia. </x:v>
+        <x:v>Plankton DNA</x:v>
       </x:c>
       <x:c r="F56" t="str">
         <x:v>South Australia</x:v>
       </x:c>
       <x:c r="G56" t="str">
-        <x:v>-34.7141</x:v>
+        <x:v>-34.7983</x:v>
       </x:c>
       <x:c r="H56" t="str">
-        <x:v>135.8663</x:v>
+        <x:v>138.5123</x:v>
       </x:c>
       <x:c r="I56" t="str">
-        <x:v>Port Lincoln</x:v>
+        <x:v>Adelaide harbour</x:v>
       </x:c>
     </x:row>
     <x:row r="57">
       <x:c r="A57" t="str">
-        <x:v>Wallaroo 2016</x:v>
+        <x:v>MPSC24_SA_Adelaide_20220217</x:v>
       </x:c>
       <x:c r="B57" t="str">
-        <x:v>SARDI</x:v>
+        <x:v>PIRSA</x:v>
       </x:c>
       <x:c r="C57" t="str">
-        <x:v>19/05/2016</x:v>
+        <x:v>17/02/2022</x:v>
       </x:c>
       <x:c r="D57" t="str">
-        <x:v>Specific</x:v>
+        <x:v>Active</x:v>
       </x:c>
       <x:c r="E57" t="str">
-        <x:v> Surveillance activity performed by South Australian Research and Development Institute (SARDI). Report: Wiltshire, K.H., et al (2017). Applying molecular techniques to surveys for introduced marine pests at ports in Spencer Gulf, South Australia). </x:v>
+        <x:v>Plankton DNA</x:v>
       </x:c>
       <x:c r="F57" t="str">
         <x:v>South Australia</x:v>
       </x:c>
       <x:c r="G57" t="str">
-        <x:v>-33.9233</x:v>
+        <x:v>-34.7983</x:v>
       </x:c>
       <x:c r="H57" t="str">
-        <x:v>137.6109</x:v>
+        <x:v>138.5123</x:v>
       </x:c>
       <x:c r="I57" t="str">
-        <x:v>Wallaroo</x:v>
+        <x:v>Adelaide harbour</x:v>
       </x:c>
     </x:row>
     <x:row r="58">
       <x:c r="A58" t="str">
-        <x:v>Whyalla 2016</x:v>
+        <x:v>MPSC24_SA_Adelaide_20220310</x:v>
       </x:c>
       <x:c r="B58" t="str">
-        <x:v>SARDI </x:v>
+        <x:v>PIRSA</x:v>
       </x:c>
       <x:c r="C58" t="str">
-        <x:v>19/05/2016</x:v>
+        <x:v>10/03/2022</x:v>
       </x:c>
       <x:c r="D58" t="str">
-        <x:v>Specific</x:v>
+        <x:v>Active</x:v>
       </x:c>
       <x:c r="E58" t="str">
-        <x:v>Surveillance activity performed by South Australian Research and Development Institute (SARDI). Report: Wiltshire, K.H., et al (2017). Applying molecular techniques to surveys for introduced marine pests at ports in Spencer Gulf, South Australia). </x:v>
+        <x:v>Plankton DNA</x:v>
       </x:c>
       <x:c r="F58" t="str">
         <x:v>South Australia</x:v>
       </x:c>
       <x:c r="G58" t="str">
-        <x:v>-33.0344</x:v>
+        <x:v>-34.7983</x:v>
       </x:c>
       <x:c r="H58" t="str">
-        <x:v>137.6006</x:v>
+        <x:v>138.5123</x:v>
       </x:c>
       <x:c r="I58" t="str">
-        <x:v>Whyalla</x:v>
+        <x:v>Adelaide harbour</x:v>
       </x:c>
     </x:row>
     <x:row r="59">
       <x:c r="A59" t="str">
-        <x:v>DEFENCE NOT TO BE PUBLISHED HMAS Stirling 2013</x:v>
+        <x:v>MPSC24_SA_PortLincoln_20210910</x:v>
       </x:c>
       <x:c r="B59" t="str">
-        <x:v>WA DPIRD</x:v>
+        <x:v>PIRSA</x:v>
       </x:c>
       <x:c r="C59" t="str">
-        <x:v>01/11/2013</x:v>
+        <x:v>10/09/2021</x:v>
       </x:c>
       <x:c r="D59" t="str">
-        <x:v>Specific</x:v>
+        <x:v>Active</x:v>
       </x:c>
       <x:c r="E59" t="str">
-        <x:v>HMAS Stirling Garden Island. STI1311. Survey based on sampling design of the National System undertaken by the Department of Primary Industries and Regional Development (DPIRD) for the Department of Defence</x:v>
+        <x:v>Plankton DNA</x:v>
       </x:c>
       <x:c r="F59" t="str">
-        <x:v>Western Australia</x:v>
+        <x:v>South Australia</x:v>
       </x:c>
       <x:c r="G59" t="str">
-        <x:v>-32.2327</x:v>
+        <x:v>-34.7141</x:v>
       </x:c>
       <x:c r="H59" t="str">
-        <x:v>115.6925</x:v>
+        <x:v>135.8623</x:v>
       </x:c>
       <x:c r="I59" t="str">
-        <x:v>HMAS Stirling Garden Island</x:v>
+        <x:v>Port Lincoln</x:v>
       </x:c>
     </x:row>
     <x:row r="60">
       <x:c r="A60" t="str">
+        <x:v>MPSC24_SA_PortLincoln_20220215</x:v>
+      </x:c>
+      <x:c r="B60" t="str">
+        <x:v>PIRSA</x:v>
+      </x:c>
+      <x:c r="C60" t="str">
+        <x:v>15/02/2022</x:v>
+      </x:c>
+      <x:c r="D60" t="str">
+        <x:v>Active</x:v>
+      </x:c>
+      <x:c r="E60" t="str">
+        <x:v>Plankton DNA</x:v>
+      </x:c>
+      <x:c r="F60" t="str">
+        <x:v>South Australia</x:v>
+      </x:c>
+      <x:c r="G60" t="str">
+        <x:v>-34.7141</x:v>
+      </x:c>
+      <x:c r="H60" t="str">
+        <x:v>135.8623</x:v>
+      </x:c>
+      <x:c r="I60" t="str">
+        <x:v>Port Lincoln</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="61">
+      <x:c r="A61" t="str">
+        <x:v>Coogee, Wylie's Baths 2025</x:v>
+      </x:c>
+      <x:c r="B61" t="str">
+        <x:v>Public</x:v>
+      </x:c>
+      <x:c r="C61" t="str">
+        <x:v>19/08/2025</x:v>
+      </x:c>
+      <x:c r="D61" t="str">
+        <x:v>Passive</x:v>
+      </x:c>
+      <x:c r="E61" t="str">
+        <x:v>Visual</x:v>
+      </x:c>
+      <x:c r="F61" t="str">
+        <x:v>New South Wales</x:v>
+      </x:c>
+      <x:c r="G61" t="str">
+        <x:v>-33.9257</x:v>
+      </x:c>
+      <x:c r="H61" t="str">
+        <x:v>151.2594</x:v>
+      </x:c>
+      <x:c r="I61" t="str">
+        <x:v>Coogee, NSW</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="62">
+      <x:c r="A62" t="str">
+        <x:v>Port Lincoln 2016</x:v>
+      </x:c>
+      <x:c r="B62" t="str">
+        <x:v>SARDI</x:v>
+      </x:c>
+      <x:c r="C62" t="str">
+        <x:v>19/05/2016</x:v>
+      </x:c>
+      <x:c r="D62" t="str">
+        <x:v>Specific</x:v>
+      </x:c>
+      <x:c r="E62" t="str">
+        <x:v>Surveillance activity performed by South Australian Research and Development Institute (SARDI). Report: Wiltshire, K.H., et al (2017). Applying molecular techniques to surveys for introduced marine pests at ports in Spencer Gulf, South Australia. </x:v>
+      </x:c>
+      <x:c r="F62" t="str">
+        <x:v>South Australia</x:v>
+      </x:c>
+      <x:c r="G62" t="str">
+        <x:v>-34.7141</x:v>
+      </x:c>
+      <x:c r="H62" t="str">
+        <x:v>135.8663</x:v>
+      </x:c>
+      <x:c r="I62" t="str">
+        <x:v>Port Lincoln</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="63">
+      <x:c r="A63" t="str">
+        <x:v>Wallaroo 2016</x:v>
+      </x:c>
+      <x:c r="B63" t="str">
+        <x:v>SARDI</x:v>
+      </x:c>
+      <x:c r="C63" t="str">
+        <x:v>19/05/2016</x:v>
+      </x:c>
+      <x:c r="D63" t="str">
+        <x:v>Specific</x:v>
+      </x:c>
+      <x:c r="E63" t="str">
+        <x:v> Surveillance activity performed by South Australian Research and Development Institute (SARDI). Report: Wiltshire, K.H., et al (2017). Applying molecular techniques to surveys for introduced marine pests at ports in Spencer Gulf, South Australia). </x:v>
+      </x:c>
+      <x:c r="F63" t="str">
+        <x:v>South Australia</x:v>
+      </x:c>
+      <x:c r="G63" t="str">
+        <x:v>-33.9233</x:v>
+      </x:c>
+      <x:c r="H63" t="str">
+        <x:v>137.6109</x:v>
+      </x:c>
+      <x:c r="I63" t="str">
+        <x:v>Wallaroo</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="64">
+      <x:c r="A64" t="str">
+        <x:v>Whyalla 2016</x:v>
+      </x:c>
+      <x:c r="B64" t="str">
+        <x:v>SARDI </x:v>
+      </x:c>
+      <x:c r="C64" t="str">
+        <x:v>19/05/2016</x:v>
+      </x:c>
+      <x:c r="D64" t="str">
+        <x:v>Specific</x:v>
+      </x:c>
+      <x:c r="E64" t="str">
+        <x:v>Surveillance activity performed by South Australian Research and Development Institute (SARDI). Report: Wiltshire, K.H., et al (2017). Applying molecular techniques to surveys for introduced marine pests at ports in Spencer Gulf, South Australia). </x:v>
+      </x:c>
+      <x:c r="F64" t="str">
+        <x:v>South Australia</x:v>
+      </x:c>
+      <x:c r="G64" t="str">
+        <x:v>-33.0344</x:v>
+      </x:c>
+      <x:c r="H64" t="str">
+        <x:v>137.6006</x:v>
+      </x:c>
+      <x:c r="I64" t="str">
+        <x:v>Whyalla</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="65">
+      <x:c r="A65" t="str">
+        <x:v>DEFENCE NOT TO BE PUBLISHED HMAS Stirling 2013</x:v>
+      </x:c>
+      <x:c r="B65" t="str">
+        <x:v>WA DPIRD</x:v>
+      </x:c>
+      <x:c r="C65" t="str">
+        <x:v>01/11/2013</x:v>
+      </x:c>
+      <x:c r="D65" t="str">
+        <x:v>Specific</x:v>
+      </x:c>
+      <x:c r="E65" t="str">
+        <x:v>HMAS Stirling Garden Island. STI1311. Survey based on sampling design of the National System undertaken by the Department of Primary Industries and Regional Development (DPIRD) for the Department of Defence</x:v>
+      </x:c>
+      <x:c r="F65" t="str">
+        <x:v>Western Australia</x:v>
+      </x:c>
+      <x:c r="G65" t="str">
+        <x:v>-32.2327</x:v>
+      </x:c>
+      <x:c r="H65" t="str">
+        <x:v>115.6925</x:v>
+      </x:c>
+      <x:c r="I65" t="str">
+        <x:v>HMAS Stirling Garden Island</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="66">
+      <x:c r="A66" t="str">
         <x:v>DEFENCE NOT TO BE PUBLISHED HMAS Stirling 2015</x:v>
       </x:c>
-      <x:c r="B60" t="str">
+      <x:c r="B66" t="str">
         <x:v>WA DPIRD</x:v>
       </x:c>
-      <x:c r="C60" t="str">
+      <x:c r="C66" t="str">
         <x:v>01/12/2015</x:v>
       </x:c>
-      <x:c r="D60" t="str">
+      <x:c r="D66" t="str">
         <x:v>Specific</x:v>
       </x:c>
-      <x:c r="E60" t="str">
+      <x:c r="E66" t="str">
         <x:v>HMAS Stirling Garden Island. STI1512. Survey based on sampling design of the National System undertaken by the Department of Primary Industries and Regional Development (DPIRD) for the Department of Defence</x:v>
       </x:c>
-      <x:c r="F60" t="str">
+      <x:c r="F66" t="str">
         <x:v>Western Australia</x:v>
       </x:c>
-      <x:c r="G60" t="str">
+      <x:c r="G66" t="str">
         <x:v>-32.2327</x:v>
       </x:c>
-      <x:c r="H60" t="str">
+      <x:c r="H66" t="str">
         <x:v>115.6925</x:v>
       </x:c>
-      <x:c r="I60" t="str">
+      <x:c r="I66" t="str">
         <x:v>HMAS Stirling Garden Island</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Synonyms</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Other common names</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Taxonomic group</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>Kingdom</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>Phylum</x:v>