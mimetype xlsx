--- v0 (2026-04-01)
+++ v1 (2026-04-26)
@@ -1,78 +1,78 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc876cceb1f1b4628" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f32639aef1f4bf8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="Rba8ef9aedc7b4579"/>
-[...15 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="R8d0c8fb276f1466d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="R32dabb33655c471c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="General" sheetId="2" r:id="R8b40cf21e11e4076"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Identification" sheetId="3" r:id="R1884f752dd584ab3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Similar species" sheetId="4" r:id="Rb95b9e4b2980406d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Habitat" sheetId="5" r:id="R3c1eb5e108c04eb0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Reproduction and growth" sheetId="6" r:id="R41bb9c7125754d1d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Feeding" sheetId="7" r:id="R90e05a2774644fd2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Competitors" sheetId="8" r:id="R433d31806a654234"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Predators" sheetId="9" r:id="R44c45cec53ad44ad"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Vectors" sheetId="10" r:id="R9c685e38ba104381"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Impacts" sheetId="11" r:id="R8db9554c50c94f5f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Controls" sheetId="12" r:id="R4ab0491aabc24d88"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Species controls" sheetId="13" r:id="R6bf469c9a1084429"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Additional information" sheetId="14" r:id="R36e112f57e2c4de6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="References" sheetId="15" r:id="Ra4c67c3e06f34f05"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Images" sheetId="16" r:id="R027a7da0b4f4492b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="Re2d2a7a9c51d4c6b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rba8ef9aedc7b4579" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rea82266dca2e4138" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rad003c3404104ab7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="Rb67b0aadef68485b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="R7cb6854521094d3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="R867603be94144ab8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="Rda7051a4c4604d01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="R432248d996b1418a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="Rbf512b27ba2243af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="Rf91b15fed8384605" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="R19145679a6f6463f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="R3ff12099a16f443c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="Re728e2c39c9548d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="R704b9c4357b54073" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="Rfa2c3bef3a9b4679" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="Ra99f0405892f4102" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="R8d0c8fb276f1466d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R32dabb33655c471c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R8b40cf21e11e4076" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R1884f752dd584ab3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="Rb95b9e4b2980406d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="R3c1eb5e108c04eb0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="R41bb9c7125754d1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="R90e05a2774644fd2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="R433d31806a654234" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="R44c45cec53ad44ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="R9c685e38ba104381" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="R8db9554c50c94f5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="R4ab0491aabc24d88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="R6bf469c9a1084429" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="R36e112f57e2c4de6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="Ra4c67c3e06f34f05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="R027a7da0b4f4492b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="Re2d2a7a9c51d4c6b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Scientific name</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Common name</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Developments</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>General description</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>ID card URL</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Australian distribution</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -136,69 +136,69 @@
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Notes</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Vectors</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str">
         <x:v>&lt;p&gt;Larvae and recently settled crabs living in estuarine ports in Asia, Europe and North America are potential candidates for translocation as vessel biofouling or ballast water (Carlton and Geller, 1993). This has not occurred so far in Australia.&lt;/p&gt;
 &lt;p&gt;The species is sold live for human consumption in Asia. Because the species is fished and raised commercially for food in SE Asia the possibility exists for attempted importation of live adult crabs, and several interceptions have been made at the border.&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="B2" t="str">
         <x:v>Vector type: Fisheries and Aquaculture
-Vector type description: &lt;p&gt;Vectors types associated with fisheries and aquaculture and trade activities. Examples of&amp;nbsp; vectors from this class are the deliberately translocation&amp;nbsp;of oysters&amp;nbsp; for aquaculture purposes or discarded fishing equipment which is fouled with marine organisms.&amp;nbsp;&lt;/p&gt;
+Vector type description: &lt;p&gt;Vectors types associated with fisheries and aquaculture and trade activities. Examples of vectors from this class are the deliberately translocation&amp;nbsp;of oysters for aquaculture purposes or discarded fishing equipment which is fouled with marine organisms.&amp;nbsp;&lt;/p&gt;
 Vectors:
 Vector: Fisheries - Accidental 
-Description: &lt;p&gt;The accidental translocation of marine pests with aquaculture and commerical fisheries activities. This vector includes the accidental translocation of marine pests attached to aquaculture equipment such as floats, nets or cages.&lt;/p&gt;
+Description: &lt;p&gt;The accidental translocation of marine pests with aquaculture and commercial fisheries activities. This vector includes the accidental translocation of marine pests attached to aquaculture equipment such as floats, nets or cages.&lt;/p&gt;
 Vector: Fisheries - Intentional (Not mollusc)
 Description: &lt;p&gt;The deliberate translocation of fish and crustaceans involves moving species from one region to another to establish or enhance a fishery. This practice may occur in aquaculture, when non-native species are introduced to support production goals.&lt;/p&gt;
 Vector type: Ornamental
 Vector type description: &lt;p&gt;Vectors associated with ornamental species in the aquarium trade or aquatic horticulture. For example, aquatic plant or fish imports maybe illegally imported or accidently released into waterways.&lt;/p&gt;
 Vectors:
 Vector: Individual - Accidental or intentional
-Description: &lt;p&gt;Ornamental aquatic species, including aquartic plants and animals, can be illgeally imported. Legally imported marine species can also accidentally escape into natural waterways through flooding or improper disposal. They can also be intentionally released into the natural evironment. Once introduced, these non-native species may become invasive or spread disease.&lt;/p&gt;
+Description: &lt;p&gt;Ornamental aquatic species, including aquatic plants and animals, can be illegally imported. Legally imported marine species can also accidentally escape into natural waterways through flooding or improper disposal. They can also be intentionally released into the natural environment. Once introduced, these non-native species may become invasive or spread disease.&lt;/p&gt;
 Vector type: Vessels
 Vector type description: &lt;p&gt;Vectors associated with maritime transport and shipping activities. Vessels include bulk carriers, container ships, passenger vessels, fishing vessels, illegal foreign entry vessels and recreational vessels. Ballast water can potentially transport marine species in vessel ballast tanks and via biofouling on the exterior of vessels or internal water systems and equipment. &amp;nbsp;&amp;nbsp;&lt;/p&gt;
 Vectors:
 Vector: Ballast Water
 Description: &lt;p&gt;Various types and life stages of aquatic species can be transported in&amp;nbsp;ballast water. Species taken up in ballast water can be discharged from vessels if it’s not correctly managed. Marine pests can also survive within ballast tank sediments.&lt;/p&gt;
 &lt;p&gt;&amp;nbsp;&lt;/p&gt;
 Vector: Biofouling
-Description: &lt;p&gt;Biofouling is the accumulation of sessile or mobile marine organisims on submerged parts of vessels. When marine pests attach to vessel hulls or niche areas (e.g. sea chests, propeller shafts or rudders), they can be transported to new locations. Introduction can occur through (1) A fouling species spawning event from the external or internal parts of a vessel while in port and its successful establishment. (2) The dislodgement of fouling species from a vessel accidentally such as abrasion with wharf structures, or deliberately through in-water cleaning activities; and (3) The sinking of fouled vessels either deliberately or accidentally.&lt;/p&gt;
+Description: &lt;p&gt;Biofouling is the accumulation of sessile or mobile marine organisms on submerged parts of vessels. When marine pests attach to vessel hulls or niche areas (e.g. sea chests, propeller shafts or rudders), they can be transported to new locations. Introduction can occur through (1) A fouling species spawning event from the external or internal parts of a vessel while in port and its successful establishment. (2) The dislodgement of fouling species from a vessel accidentally such as abrasion with wharf structures, or deliberately through in-water cleaning activities; and (3) The sinking of fouled vessels either deliberately or accidentally.&lt;/p&gt;
 </x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Notes</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Impacts</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str">
         <x:v>&lt;p&gt;The Chinese mitten crab is of considerable economic importance where it has been introduced (Bentley, 2011). The species damages commercial and recreational fishing gear and clogs intake screens of power stations.&lt;/p&gt;
 &lt;p&gt;When abundant,&amp;nbsp;&lt;em&gt;Eriocheir sinensis&lt;/em&gt;&amp;nbsp;has been known to impact on bank stability burrowing holes in compacted muddy banks (Rudnick et al., 2000; Herborg et al., 2007). The amount of sediment removed by burrowing is considerable leading to siltation and instability (Bentley, 2011). The species thereby has the potential to damage natural ecosystems and compete against native species for space and food.&amp;nbsp;&lt;/p&gt;
 &lt;p&gt;In its native range &lt;em&gt;E. sinensis &lt;/em&gt;carries a trematode lung fluke &lt;em&gt;Paragonimus westermani &lt;/em&gt;(Clark et al., 1998). This causes a tuberculosis-like condition of the upper lung. Humans become infected after eating poorly cooked or raw crabs that carry the parasite. The life cycle of the trematode requires a first intermediate molluscan host belonging to a genus not occurring in Australia (Bentley, 2011).&lt;/p&gt;
 &lt;p&gt;&lt;em&gt;Eriocheir sinensis&lt;/em&gt;&amp;nbsp;has been&amp;nbsp; identified as a competent vector of the crayfish plague pathogen &lt;em&gt;Aphanomyces astaci&lt;/em&gt; (Schrimpf et al., 2014), a disease fatal to native European and Australian freshwater crayfish species. It also carries white spot syndrome virus.&lt;/p&gt;
 </x:v>
@@ -577,469 +577,471 @@
       </x:c>
       <x:c r="B6" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="7">
       <x:c r="A7" t="str">
         <x:v>&lt;p&gt;Clark, P.F., Abdul-Sahib, I.M., and Al-Asadi, M.S. 2006. The first record of &lt;em&gt;Eriocheir sinensis &lt;/em&gt;H. Milne Edwards, 1853 (Crustacea: Brachyura: Varunidae) from the Basrah Area of Southern Iraq &lt;em&gt;Aquatic Invasions &lt;/em&gt;1: 51-54. &lt;u&gt;https://doi.org/10.3391/ai.2006.1.2.1&lt;/u&gt;&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="B7" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="8">
       <x:c r="A8" t="str">
         <x:v>&lt;p&gt;Cohen, A.N., and Carlton, J.T. 1995. &lt;em&gt;Nonindigenous aquatic species in a United States estuary: a case study of the biological invasions of the San Francisco Bay and delta. A report of the United States fish and wildlife service.&lt;/em&gt;&amp;nbsp; The national sea grant college program Connecticut sea grant: Washington&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="B8" t="str">
         <x:v>http://www.nfrcg.gov/nas/sfinvade.htm</x:v>
       </x:c>
     </x:row>
     <x:row r="9">
       <x:c r="A9" t="str">
-        <x:v>&lt;p&gt;Czerniejewski, P., and Wawrzyniak, W. 2006. Seasonal changes in the population structure of the Chinese mitten crab, &lt;em&gt;Eriocheir sinensis&lt;/em&gt; (H. Milne Edwards) in the Odra/Oder Estuary. &lt;em&gt;Crustaceana&lt;/em&gt; 79: 1167-1179. &lt;u&gt;www.jstor.org/stable/20107750&lt;/u&gt;&lt;/p&gt;
+        <x:v>&lt;p&gt;Cohen, AN &amp;amp; Carlton, JT 1995, 'Biological study: nonindigenous aquatic species in a United States estuary: a case study of the biological invasions of the San Francisco Bay and D&lt;em&gt; A Report for the United States Fish and Wildlife Service, Washington, D.C., and The National Sea Grant College Program, Connecticut Sea Grant (NOAA Grant NumberNA36RG0467)&lt;/em&gt;. SFEI Contribution No. 185. U.S. Fish and Wildlife Service: Washington, D.C., 246 pp.&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="B9" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="10">
       <x:c r="A10" t="str">
-        <x:v>&lt;p&gt;de Lafontaine, Y. 2005. First record of the Chinese mitten crab (&lt;em&gt;Eriocheir sinensis&lt;/em&gt;) in the St. Lawrence River, Canada. &lt;em&gt;Journal of Great Lakes Research&lt;/em&gt; 31: 367-370. &lt;u&gt;https://doi.org/10.1016/S0380-1330(05)70267-7&lt;/u&gt;&lt;/p&gt;
+        <x:v>&lt;p&gt;Czerniejewski, P., and Wawrzyniak, W. 2006. Seasonal changes in the population structure of the Chinese mitten crab, &lt;em&gt;Eriocheir sinensis&lt;/em&gt; (H. Milne Edwards) in the Odra/Oder Estuary. &lt;em&gt;Crustaceana&lt;/em&gt; 79: 1167-1179. &lt;u&gt;www.jstor.org/stable/20107750&lt;/u&gt;&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="B10" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="11">
       <x:c r="A11" t="str">
-        <x:v>&lt;p&gt;Dittel, A.I., and Epifanio, C.E. 2009. Invasion biology of the Chinese mitten crab &lt;em&gt;Eriochier sinensis&lt;/em&gt;: a brief review. &lt;em&gt;Journal of Experimental Marine Biology and Ecology&lt;/em&gt; 374: 79-92. &lt;u&gt;https://doi.org/10.1016/j.jembe.2009.04.012&lt;/u&gt;&lt;/p&gt;
+        <x:v>&lt;p&gt;de Lafontaine, Y. 2005. First record of the Chinese mitten crab (&lt;em&gt;Eriocheir sinensis&lt;/em&gt;) in the St. Lawrence River, Canada. &lt;em&gt;Journal of Great Lakes Research&lt;/em&gt; 31: 367-370. &lt;u&gt;https://doi.org/10.1016/S0380-1330(05)70267-7&lt;/u&gt;&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="B11" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="12">
       <x:c r="A12" t="str">
-        <x:v>&lt;p&gt;Eno, C. N., Clark, R. A. and Sanderson, W. G. (1997). Non-native marine species in British waters: a review and directory, Joint Nature Conservation Committee (JNCC), Peterborough.&lt;/p&gt;
+        <x:v>&lt;p&gt;Dittel, A.I., and Epifanio, C.E. 2009. Invasion biology of the Chinese mitten crab &lt;em&gt;Eriochier sinensis&lt;/em&gt;: a brief review. &lt;em&gt;Journal of Experimental Marine Biology and Ecology&lt;/em&gt; 374: 79-92. &lt;u&gt;https://doi.org/10.1016/j.jembe.2009.04.012&lt;/u&gt;&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="B12" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="13">
       <x:c r="A13" t="str">
-        <x:v>&lt;p&gt;Gilbey, V., Attrill, M.J., and Coleman, R.A. 2008. Juvenile Chinese mitten crabs (&lt;em&gt;Eriocheir sinensis&lt;/em&gt;) in the Thames estuary: distribution, movement and possible interactions with the native crab &lt;em&gt;Carcinus maenas&lt;/em&gt;. &lt;em&gt;Biological Invasions&lt;/em&gt; 10: 67-77. &lt;u&gt;https://doi.org/10.1007/s10530-007-9110-4&lt;/u&gt;&lt;/p&gt;
+        <x:v>&lt;p&gt;Eno, C. N., Clark, R. A. and Sanderson, W. G. (1997). Non-native marine species in British waters: a review and directory, Joint Nature Conservation Committee (JNCC), Peterborough.&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="B13" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="14">
       <x:c r="A14" t="str">
-        <x:v>&lt;p&gt;Gollasch, S. 2009. Global Invasive Species Database (2020) Species profile: &lt;em&gt;Eriocheir sinensis&lt;/em&gt;. Downloaded from http://www.iucngisd.org/gisd/species.php?sc=38 on 28-05-2020.&lt;/p&gt;
+        <x:v>&lt;p&gt;Gilbey, V., Attrill, M.J., and Coleman, R.A. 2008. Juvenile Chinese mitten crabs (&lt;em&gt;Eriocheir sinensis&lt;/em&gt;) in the Thames estuary: distribution, movement and possible interactions with the native crab &lt;em&gt;Carcinus maenas&lt;/em&gt;. &lt;em&gt;Biological Invasions&lt;/em&gt; 10: 67-77. &lt;u&gt;https://doi.org/10.1007/s10530-007-9110-4&lt;/u&gt;&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="B14" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="15">
       <x:c r="A15" t="str">
-        <x:v>&lt;p&gt;Hanson, E., and Sytsma, M. 2008. The potential for mitten crab &lt;em&gt;Eriocheir sinensis&lt;/em&gt; H. Milne Edwards, 1853 (Crustacea: Brachyura) invasion of Pacific Northwest and Alaskan Estuaries. &lt;em&gt;Biological Invasions&lt;/em&gt; 10: 603-614. &lt;u&gt;https://doi.org/10.1007/s10530-007-9156-3&lt;/u&gt;&lt;/p&gt;
+        <x:v>&lt;p&gt;Gollasch, S. 2009. Global Invasive Species Database (2020) Species profile: &lt;em&gt;Eriocheir sinensis&lt;/em&gt;. Downloaded from http://www.iucngisd.org/gisd/species.php?sc=38 on 28-05-2020.&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="B15" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="16">
       <x:c r="A16" t="str">
-        <x:v>&lt;p&gt;Herborg, L.-M., Bentley, M.G., Clare, A.S., and Last, K.S. 2006. Mating behaviour and chemical communication in the invasive Chinese mitten crab &lt;em&gt;Eriocheir sinensis&lt;/em&gt;. &lt;em&gt;Journal of Experimental Marine Biology and Ecology&lt;/em&gt; 329: 1-10. &lt;u&gt;https://doi.org/10.1016/j.jembe.2005.08.001&lt;/u&gt;&lt;/p&gt;
+        <x:v>&lt;p&gt;Hanson, E., and Sytsma, M. 2008. The potential for mitten crab &lt;em&gt;Eriocheir sinensis&lt;/em&gt; H. Milne Edwards, 1853 (Crustacea: Brachyura) invasion of Pacific Northwest and Alaskan Estuaries. &lt;em&gt;Biological Invasions&lt;/em&gt; 10: 603-614. &lt;u&gt;https://doi.org/10.1007/s10530-007-9156-3&lt;/u&gt;&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="B16" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="17">
       <x:c r="A17" t="str">
-        <x:v>&lt;p&gt;Herborg, L.-M., Rudnick, D.A., Siliang, Y., Lodge, D.M., and Macisaac, H.J. 2007. Predicting the range of Chinese mitten crabs in Europe. &lt;em&gt;Conservation Biology&lt;/em&gt; 21: 1316-1323. &lt;u&gt;https://doi.org/10.1111/j.1523-1739.2007.00778.x&lt;/u&gt;&lt;/p&gt;
+        <x:v>&lt;p&gt;Herborg, L.-M., Bentley, M.G., Clare, A.S., and Last, K.S. 2006. Mating behaviour and chemical communication in the invasive Chinese mitten crab &lt;em&gt;Eriocheir sinensis&lt;/em&gt;. &lt;em&gt;Journal of Experimental Marine Biology and Ecology&lt;/em&gt; 329: 1-10. &lt;u&gt;https://doi.org/10.1016/j.jembe.2005.08.001&lt;/u&gt;&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="B17" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="18">
       <x:c r="A18" t="str">
-        <x:v>&lt;p&gt;Li, X., Dong, S., Lei, Y., and Li, Y. 2007. The effect of stocking density of Chinese mitten crab &lt;em&gt;Eriocheir sinensis &lt;/em&gt;on rice and crab seed yields in rice–crab culture systems. &lt;em&gt;Aquaculture&lt;/em&gt; 273: 487-493. &lt;u&gt;https://doi.org/10.1016/j.aquaculture.2007.10.028&lt;/u&gt;&lt;/p&gt;
+        <x:v>&lt;p&gt;Herborg, L.-M., Rudnick, D.A., Siliang, Y., Lodge, D.M., and Macisaac, H.J. 2007. Predicting the range of Chinese mitten crabs in Europe. &lt;em&gt;Conservation Biology&lt;/em&gt; 21: 1316-1323. &lt;u&gt;https://doi.org/10.1111/j.1523-1739.2007.00778.x&lt;/u&gt;&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="B18" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="19">
       <x:c r="A19" t="str">
-        <x:v>&lt;p&gt;Lowe, S., Browne, M., Boudjelas, S., and De Poorter, M. 2000. &lt;em&gt;100 of the world’s worst invasive alien species. A selection from the global invasive species database.&lt;/em&gt;&amp;nbsp; The Invasive Species Specialist Group (ISSG) a specialist group of the Species Survival Commission (SSC) of the World Conservation Union (IUCN).&lt;/p&gt;
+        <x:v>&lt;p&gt;Leppakoski, E (1994), 'Non-indigenous species in the Baltic Sea', in Boudouresque CF, Briand F, Nolan C. (eds), 'Introduced species in European Coastal Waters', European Commission, Luxembourg, pp. 67-75.&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="B19" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="20">
       <x:c r="A20" t="str">
-        <x:v>&lt;p&gt;Naser, M.D., Page, T.J., Ng, N.K., Apel, M., Yasser, A.G., Bishop, J.M., Ng, P.K.L., and Clark, P.F. 2012. Invasive records of &lt;em&gt;Eriocheir hepuensis&lt;/em&gt; Dai, 1991 (Crustacea: Brachyura: Grapsoidea: Varunidae): Implications and taxonomic considerations. &lt;em&gt;BioInvasions Records&lt;/em&gt; 1: 71-86. &lt;u&gt;http://doi.org/10.3391/bir.2012.1.1.15&lt;/u&gt;&lt;/p&gt;
+        <x:v>&lt;p&gt;Li, X., Dong, S., Lei, Y., and Li, Y. 2007. The effect of stocking density of Chinese mitten crab &lt;em&gt;Eriocheir sinensis &lt;/em&gt;on rice and crab seed yields in rice–crab culture systems. &lt;em&gt;Aquaculture&lt;/em&gt; 273: 487-493. &lt;u&gt;https://doi.org/10.1016/j.aquaculture.2007.10.028&lt;/u&gt;&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="B20" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="21">
       <x:c r="A21" t="str">
-        <x:v>&lt;p&gt;Panning, A 1939, 'The Chinese mitten crab', &lt;em&gt;Annual Report of the Smithsonian Institute 1938&lt;/em&gt;, pp. 361-375.&lt;/p&gt;
+        <x:v>&lt;p&gt;Lowe, S., Browne, M., Boudjelas, S., and De Poorter, M. 2000. &lt;em&gt;100 of the world’s worst invasive alien species. A selection from the global invasive species database.&lt;/em&gt;&amp;nbsp; The Invasive Species Specialist Group (ISSG) a specialist group of the Species Survival Commission (SSC) of the World Conservation Union (IUCN).&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="B21" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="22">
       <x:c r="A22" t="str">
-        <x:v>&lt;p&gt;Poore, G.C.B. 2004. &lt;em&gt;Marine decapod Crustacea of southern Australia. A guide to identification (with chapter on Stomatopoda by Shane Ahyong).&lt;/em&gt;&amp;nbsp; CSIRO Publishing: Melbourne. 574 pp.&lt;/p&gt;
+        <x:v>&lt;p&gt;Naser, M.D., Page, T.J., Ng, N.K., Apel, M., Yasser, A.G., Bishop, J.M., Ng, P.K.L., and Clark, P.F. 2012. Invasive records of &lt;em&gt;Eriocheir hepuensis&lt;/em&gt; Dai, 1991 (Crustacea: Brachyura: Grapsoidea: Varunidae): Implications and taxonomic considerations. &lt;em&gt;BioInvasions Records&lt;/em&gt; 1: 71-86. &lt;u&gt;http://doi.org/10.3391/bir.2012.1.1.15&lt;/u&gt;&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="B22" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="23">
       <x:c r="A23" t="str">
-        <x:v>&lt;p&gt;Rosewarne, P.J., Mortimer, R.J.G., Newton, R.J., Grocock, C., Wing, C.D., and Dunn, A.M. 2016. Feeding behaviour, predatory functional responses and trophic interactions of the invasive Chinese mitten crab (&lt;em&gt;Eriocheir sinensis&lt;/em&gt;) and signal crayfish (&lt;em&gt;Pacifastacus leniusculus&lt;/em&gt;). &lt;em&gt;Freshwater Biology&lt;/em&gt; 61: 426-443. &lt;u&gt;https://doi.org/10.1111/fwb.12717&lt;/u&gt;&lt;/p&gt;
+        <x:v>&lt;p&gt;Panning, A 1939, 'The Chinese mitten crab', &lt;em&gt;Annual Report of the Smithsonian Institute 1938&lt;/em&gt;, pp. 361-375.&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="B23" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="24">
       <x:c r="A24" t="str">
-        <x:v>&lt;p&gt;Schoelynck, J., Wolters, J.-W., Teuchies, J., Brion, N., Puijalon, S., Horemans, D.M.L., Keirsebelik, H., Bervoets, L., Blust, R., and Meire, P. 2020. Experimental evidence for the decline of submerged vegetation in freshwater ecosystems by the invasive Chinese mitten crab (&lt;em&gt;Eriocheir sinensis&lt;/em&gt;). &lt;em&gt;Biological Invasions&lt;/em&gt; 22: 627-641. &lt;u&gt;https://doi.org/10.1007/s10530-019-02118-2&lt;/u&gt;&lt;/p&gt;
+        <x:v>&lt;p&gt;Poore, G.C.B. 2004. &lt;em&gt;Marine decapod Crustacea of southern Australia. A guide to identification (with chapter on Stomatopoda by Shane Ahyong).&lt;/em&gt;&amp;nbsp; CSIRO Publishing: Melbourne. 574 pp.&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="B24" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="25">
       <x:c r="A25" t="str">
-        <x:v>&lt;p&gt;Schrimpf, A., T., S., and Schulz, R. 2014. Invasive Chinese mitten crab (&lt;em&gt;Eriocheir sinensis&lt;/em&gt;) transmits crayfish plague pathogen (&lt;em&gt;Aphanomyces astaci&lt;/em&gt;). &lt;em&gt;Aquatic Invasions&lt;/em&gt; 9: 203–209. Schrimpf, A., T., S., and Schulz, R. 2014. Invasive Chinese mitten crab (&lt;em&gt;Eriocheir sinensis&lt;/em&gt;) transmits crayfish plague pathogen (&lt;em&gt;Aphanomyces astaci&lt;/em&gt;). &lt;em&gt;Aquatic Invasions&lt;/em&gt; 9: 203–209.&lt;/p&gt;
+        <x:v>&lt;p&gt;Rosewarne, P.J., Mortimer, R.J.G., Newton, R.J., Grocock, C., Wing, C.D., and Dunn, A.M. 2016. Feeding behaviour, predatory functional responses and trophic interactions of the invasive Chinese mitten crab (&lt;em&gt;Eriocheir sinensis&lt;/em&gt;) and signal crayfish (&lt;em&gt;Pacifastacus leniusculus&lt;/em&gt;). &lt;em&gt;Freshwater Biology&lt;/em&gt; 61: 426-443. &lt;u&gt;https://doi.org/10.1111/fwb.12717&lt;/u&gt;&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="B25" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="26">
       <x:c r="A26" t="str">
-        <x:v>&lt;p&gt;Secord, D. 2003. Biological control of marine invasive species: cautionary tales and land-based lessons. &lt;em&gt;Biological Invasions&lt;/em&gt; 5: 117–131.&lt;/p&gt;
+        <x:v>&lt;p&gt;Schoelynck, J., Wolters, J.-W., Teuchies, J., Brion, N., Puijalon, S., Horemans, D.M.L., Keirsebelik, H., Bervoets, L., Blust, R., and Meire, P. 2020. Experimental evidence for the decline of submerged vegetation in freshwater ecosystems by the invasive Chinese mitten crab (&lt;em&gt;Eriocheir sinensis&lt;/em&gt;). &lt;em&gt;Biological Invasions&lt;/em&gt; 22: 627-641. &lt;u&gt;https://doi.org/10.1007/s10530-019-02118-2&lt;/u&gt;&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="B26" t="str">
-        <x:v>https://doi.org/10.1023/A:1024054909052</x:v>
+        <x:v/>
       </x:c>
     </x:row>
     <x:row r="27">
       <x:c r="A27" t="str">
-        <x:v>&lt;p&gt;Svoboda, J., Mrugała, A., Kozubíková-Balcarová, E., and Petrusek, A. 2017. Hosts and transmission of the crayfish plague pathogen &lt;em&gt;Aphanomyces astaci:&lt;/em&gt; a review. &lt;em&gt;Journal of Fish Diseases&lt;/em&gt; 40: 127-140. &lt;u&gt;https://doi.org/10.1111/jfd.12472&lt;/u&gt;&lt;/p&gt;
+        <x:v>&lt;p&gt;Schrimpf, A., T., S., and Schulz, R. 2014. Invasive Chinese mitten crab (&lt;em&gt;Eriocheir sinensis&lt;/em&gt;) transmits crayfish plague pathogen (&lt;em&gt;Aphanomyces astaci&lt;/em&gt;). &lt;em&gt;Aquatic Invasions&lt;/em&gt; 9: 203–209. Schrimpf, A., T., S., and Schulz, R. 2014. Invasive Chinese mitten crab (&lt;em&gt;Eriocheir sinensis&lt;/em&gt;) transmits crayfish plague pathogen (&lt;em&gt;Aphanomyces astaci&lt;/em&gt;). &lt;em&gt;Aquatic Invasions&lt;/em&gt; 9: 203–209.&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="B27" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="28">
       <x:c r="A28" t="str">
-        <x:v>&lt;p&gt;Tang, B., Zhou, K., Song, D., Yang, G., and Dai, A. 2003. Molecular systematics of the Asian mitten crabs, genus &lt;em&gt;Eriocheir &lt;/em&gt;(Crustacea: Brachyura). &lt;em&gt;Molecular Phylogenetics and Evolution&lt;/em&gt; 29: 309-316. &lt;u&gt;https://doi.org/10.1016/S1055-7903(03)00112-X&lt;/u&gt;&lt;/p&gt;
+        <x:v>&lt;p&gt;Secord, D. 2003. Biological control of marine invasive species: cautionary tales and land-based lessons. &lt;em&gt;Biological Invasions&lt;/em&gt; 5: 117–131.&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="B28" t="str">
-        <x:v/>
+        <x:v>https://doi.org/10.1023/A:1024054909052</x:v>
       </x:c>
     </x:row>
     <x:row r="29">
       <x:c r="A29" t="str">
-        <x:v>&lt;p&gt;Thresher, R., and Kuris, A.M. 2004. Options for managing invasive marine species. &lt;em&gt;Biological Invasions&lt;/em&gt; 6: 295–300.&lt;/p&gt;
+        <x:v>&lt;p&gt;Svoboda, J., Mrugała, A., Kozubíková-Balcarová, E., and Petrusek, A. 2017. Hosts and transmission of the crayfish plague pathogen &lt;em&gt;Aphanomyces astaci:&lt;/em&gt; a review. &lt;em&gt;Journal of Fish Diseases&lt;/em&gt; 40: 127-140. &lt;u&gt;https://doi.org/10.1111/jfd.12472&lt;/u&gt;&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="B29" t="str">
-        <x:v>https://doi.org/10.1023/B:BINV.0000034598.28718.2e</x:v>
+        <x:v/>
       </x:c>
     </x:row>
     <x:row r="30">
       <x:c r="A30" t="str">
-        <x:v>&lt;p&gt;Veldhuizen, TC &amp;amp; Stanish, S 1999, 'Overview of the life history, distribution, abundance and impacts of the Chinese mitten crab, &lt;em&gt;Eriocheir sinensis&lt;/em&gt;', California Department of Water Resources, Environmental Services Office, Sacremento, California, USA.&lt;/p&gt;
+        <x:v>&lt;p&gt;Tang, B., Zhou, K., Song, D., Yang, G., and Dai, A. 2003. Molecular systematics of the Asian mitten crabs, genus &lt;em&gt;Eriocheir &lt;/em&gt;(Crustacea: Brachyura). &lt;em&gt;Molecular Phylogenetics and Evolution&lt;/em&gt; 29: 309-316. &lt;u&gt;https://doi.org/10.1016/S1055-7903(03)00112-X&lt;/u&gt;&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="B30" t="str">
-        <x:v>http://www.anstaskforce.gov/Mitten%20Crab%20Literature%20Search.htm</x:v>
+        <x:v/>
       </x:c>
     </x:row>
     <x:row r="31">
       <x:c r="A31" t="str">
-        <x:v>&lt;p&gt;Wang, J., Xu, P., Zhou, G., Li, X., Lu, Q., Liu, X., Zhou, J., and Wang, C. 2018. Genetic improvement and breeding practices for Chinese mitten crab, &lt;em&gt;Eriocheir sinensis&lt;/em&gt;. &lt;em&gt;Journal of the World Aquaculture Society&lt;/em&gt; 49: 292-301. &lt;u&gt;https://doi.org/10.1111/jwas.12500&lt;/u&gt;&lt;/p&gt;
+        <x:v>&lt;p&gt;Thresher, R., and Kuris, A.M. 2004. Options for managing invasive marine species. &lt;em&gt;Biological Invasions&lt;/em&gt; 6: 295–300.&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="B31" t="str">
-        <x:v/>
+        <x:v>https://doi.org/10.1023/B:BINV.0000034598.28718.2e</x:v>
       </x:c>
     </x:row>
     <x:row r="32">
       <x:c r="A32" t="str">
-        <x:v>&lt;p&gt;Wójcik-Fudalewska, D., and Normant-Saremba, M. 2016. Long-term studies on sex and size structures of the non-native crab &lt;em&gt;Eriocheir sinensis&lt;/em&gt; from Polish coastal waters. &lt;em&gt;Marine Biology Research&lt;/em&gt; 12: 412-418. &lt;u&gt;https://doi.org/10.1080/17451000.2016.1148820&lt;/u&gt;&lt;/p&gt;
+        <x:v>&lt;p&gt;Veldhuizen, TC &amp;amp; Stanish, S 1999, 'Overview of the life history, distribution, abundance and impacts of the Chinese mitten crab, &lt;em&gt;Eriocheir sinensis&lt;/em&gt;', California Department of Water Resources, Environmental Services Office, Sacremento, California, USA.&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="B32" t="str">
-        <x:v/>
+        <x:v>http://www.anstaskforce.gov/Mitten%20Crab%20Literature%20Search.htm</x:v>
       </x:c>
     </x:row>
     <x:row r="33">
       <x:c r="A33" t="str">
-        <x:v>&lt;p&gt;Wu, X., Zhu, S., Zhang, H., Liu, M., Wu, N., Pan, J., Luo, M., Wang, X., and Cheng, Y. 2020. Fattening culture improves the gonadal development and nutritional quality of male Chinese mitten crab&lt;em&gt; Eriocheir sinensis&lt;/em&gt;. &lt;em&gt;Aquaculture&lt;/em&gt; 518: 734865. &lt;u&gt;https://doi.org/10.1016/j.aquaculture.2019.734865&lt;/u&gt;&lt;/p&gt;
+        <x:v>&lt;p&gt;Wang, J., Xu, P., Zhou, G., Li, X., Lu, Q., Liu, X., Zhou, J., and Wang, C. 2018. Genetic improvement and breeding practices for Chinese mitten crab, &lt;em&gt;Eriocheir sinensis&lt;/em&gt;. &lt;em&gt;Journal of the World Aquaculture Society&lt;/em&gt; 49: 292-301. &lt;u&gt;https://doi.org/10.1111/jwas.12500&lt;/u&gt;&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="B33" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="34">
       <x:c r="A34" t="str">
-        <x:v>&lt;p&gt;Zhang, Z., Capinha, C., Weterings, R., McLay, C.L., Xi, D., Lü, H., and Yu, L. 2019. Ensemble forecasting of the global potential distribution of the invasive Chinese mitten crab, &lt;em&gt;Eriocheir sinensis&lt;/em&gt;. &lt;em&gt;Hydrobiologia&lt;/em&gt; 826: 367-377. &lt;u&gt;https://doi.org/10.1007/s10750-018-3749-y&lt;/u&gt;&lt;/p&gt;
+        <x:v>&lt;p&gt;Wójcik-Fudalewska, D., and Normant-Saremba, M. 2016. Long-term studies on sex and size structures of the non-native crab &lt;em&gt;Eriocheir sinensis&lt;/em&gt; from Polish coastal waters. &lt;em&gt;Marine Biology Research&lt;/em&gt; 12: 412-418. &lt;u&gt;https://doi.org/10.1080/17451000.2016.1148820&lt;/u&gt;&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="B34" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="35">
       <x:c r="A35" t="str">
-        <x:v>Anger, K 1991, 'Effects of temperature and salinity on the larval development of the Chinese mitten crab &lt;i&gt;Eriocheir sinensis &lt;/i&gt; (Decapoda: Grapsidae)', &lt;i&gt;Marine Ecology Progress Series&lt;/i&gt;, vol. 72, pp. 103-110.</x:v>
+        <x:v>&lt;p&gt;Wu, X., Zhu, S., Zhang, H., Liu, M., Wu, N., Pan, J., Luo, M., Wang, X., and Cheng, Y. 2020. Fattening culture improves the gonadal development and nutritional quality of male Chinese mitten crab&lt;em&gt; Eriocheir sinensis&lt;/em&gt;. &lt;em&gt;Aquaculture&lt;/em&gt; 518: 734865. &lt;u&gt;https://doi.org/10.1016/j.aquaculture.2019.734865&lt;/u&gt;&lt;/p&gt;
+</x:v>
       </x:c>
       <x:c r="B35" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="36">
       <x:c r="A36" t="str">
-        <x:v>Appeltans W, Bouchet P, Boxshall GA, Fauchald K, Gordon DP, Hoeksema BW, Poore GCB, Van Soest RWM, Stohr S, Walter TC, and Costello MJ. 2009, &lt;i&gt;Eriocheir sinensis&lt;/i&gt;, World Register of Marine Species (WoRMS), , accessed 9-Feb.</x:v>
+        <x:v>&lt;p&gt;Zhang, Z., Capinha, C., Weterings, R., McLay, C.L., Xi, D., Lü, H., and Yu, L. 2019. Ensemble forecasting of the global potential distribution of the invasive Chinese mitten crab, &lt;em&gt;Eriocheir sinensis&lt;/em&gt;. &lt;em&gt;Hydrobiologia&lt;/em&gt; 826: 367-377. &lt;u&gt;https://doi.org/10.1007/s10750-018-3749-y&lt;/u&gt;&lt;/p&gt;
+</x:v>
       </x:c>
       <x:c r="B36" t="str">
-        <x:v>http://www.marinespecies.org/aphia.php?p=taxdetails&amp;id=107451</x:v>
+        <x:v/>
       </x:c>
     </x:row>
     <x:row r="37">
       <x:c r="A37" t="str">
-        <x:v>Bianchini, A &amp;amp; Gilles, R 1996, 'Toxicity and accumulation of mercury in three species of crabs with different osmoregulatory capacities', &lt;i&gt;Bulletin of Environmental Contaminants and Toxicology&lt;/i&gt;, vol. 57, pp. 91-98.</x:v>
+        <x:v>Anger, K 1991, 'Effects of temperature and salinity on the larval development of the Chinese mitten crab &lt;i&gt;Eriocheir sinensis &lt;/i&gt; (Decapoda: Grapsidae)', &lt;i&gt;Marine Ecology Progress Series&lt;/i&gt;, vol. 72, pp. 103-110.</x:v>
       </x:c>
       <x:c r="B37" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="38">
       <x:c r="A38" t="str">
-        <x:v>Cabral, HN &amp;amp; Costa, MJ 1999, 'On the occurrence of the Chinese mitten crab, &lt;em&gt;Eriocheir sinensis&lt;/em&gt;, in Portugal (Decapoda, Brachyura)', &lt;i&gt;Crustaceana&lt;/i&gt;, vol. 72, no. 1, pp. 55-58.</x:v>
+        <x:v>Appeltans W, Bouchet P, Boxshall GA, Fauchald K, Gordon DP, Hoeksema BW, Poore GCB, Van Soest RWM, Stohr S, Walter TC, and Costello MJ. 2009, &lt;i&gt;Eriocheir sinensis&lt;/i&gt;, World Register of Marine Species (WoRMS), , accessed 9-Feb.</x:v>
       </x:c>
       <x:c r="B38" t="str">
-        <x:v/>
+        <x:v>http://www.marinespecies.org/aphia.php?p=taxdetails&amp;id=107451</x:v>
       </x:c>
     </x:row>
     <x:row r="39">
       <x:c r="A39" t="str">
-        <x:v>Chinese Mitten Crab Control Committee,.;Aquatic Nuisance Species Task Force,. 2002, A draft national management plan for the genus &lt;i&gt;Eriochheir&lt;/i&gt;, &lt;i&gt;&lt;/i&gt;, pp. 1-114.</x:v>
+        <x:v>Bianchini, A &amp;amp; Gilles, R 1996, 'Toxicity and accumulation of mercury in three species of crabs with different osmoregulatory capacities', &lt;i&gt;Bulletin of Environmental Contaminants and Toxicology&lt;/i&gt;, vol. 57, pp. 91-98.</x:v>
       </x:c>
       <x:c r="B39" t="str">
-        <x:v>http://www.anstaskforce.gov/Chinese-mitten-crab-plan2-02.pdf</x:v>
+        <x:v/>
       </x:c>
     </x:row>
     <x:row r="40">
       <x:c r="A40" t="str">
-        <x:v>Clark, PF, Rainbow, PS, Robbins, RS, Smith, B, Yeomans, WE, Thomas, M &amp;amp; Dobson, G 1998, 'The alien Chinese mitten crab, &lt;em&gt;Eriocheir sinensis&lt;/em&gt; (Crustacea: Decapoda: Brachyura), in the Thames catchment', &lt;i&gt;Journal of the Marine Biological Association of the United Kingdom&lt;/i&gt;, vol. 78, pp. 1215-1221.</x:v>
+        <x:v>Cabral, HN &amp;amp; Costa, MJ 1999, 'On the occurrence of the Chinese mitten crab, &lt;em&gt;Eriocheir sinensis&lt;/em&gt;, in Portugal (Decapoda, Brachyura)', &lt;i&gt;Crustaceana&lt;/i&gt;, vol. 72, no. 1, pp. 55-58.</x:v>
       </x:c>
       <x:c r="B40" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="41">
       <x:c r="A41" t="str">
-        <x:v>Cohen, A &amp;amp; Carlton, J 1995, 'Biological study - Nonindigenous aquatic species in a United States estuary: a case study of the biological invasions of the San Francsico Bay and Delta', United States Fish and Wildlife Service and the National Sea Grant College Program, Washington D.C., USA.</x:v>
+        <x:v>Chinese Mitten Crab Control Committee,.;Aquatic Nuisance Species Task Force,. 2002, A draft national management plan for the genus &lt;i&gt;Eriochheir&lt;/i&gt;, &lt;i&gt;&lt;/i&gt;, pp. 1-114.</x:v>
       </x:c>
       <x:c r="B41" t="str">
-        <x:v/>
+        <x:v>http://www.anstaskforce.gov/Chinese-mitten-crab-plan2-02.pdf</x:v>
       </x:c>
     </x:row>
     <x:row r="42">
       <x:c r="A42" t="str">
-        <x:v>Cohen, AN &amp;amp; Carlton, JT 1997, 'Transoceanic transport mechanisms: Introduction of the Chinese mitten crab, &lt;em&gt;Eriocheir sinensis&lt;/em&gt;, to California', &lt;i&gt;Pacific Science&lt;/i&gt;, vol. 51, no. 1, pp. 1-11.</x:v>
+        <x:v>Clark, PF, Rainbow, PS, Robbins, RS, Smith, B, Yeomans, WE, Thomas, M &amp;amp; Dobson, G 1998, 'The alien Chinese mitten crab, &lt;em&gt;Eriocheir sinensis&lt;/em&gt; (Crustacea: Decapoda: Brachyura), in the Thames catchment', &lt;i&gt;Journal of the Marine Biological Association of the United Kingdom&lt;/i&gt;, vol. 78, pp. 1215-1221.</x:v>
       </x:c>
       <x:c r="B42" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="43">
       <x:c r="A43" t="str">
-        <x:v>Cohen, AN &amp;amp; Carlton, JT 1997, 'Transoceanic transport mechanisms: Introduction of the chinese mitten crap, &lt;i&gt;Eriocheir sinensis&lt;/i&gt; , to California', &lt;i&gt;Pacific Science&lt;/i&gt;, vol. 51, pp. 1-Nov.</x:v>
+        <x:v>Cohen, AN &amp;amp; Carlton, JT 1997, 'Transoceanic transport mechanisms: Introduction of the Chinese mitten crab, &lt;em&gt;Eriocheir sinensis&lt;/em&gt;, to California', &lt;i&gt;Pacific Science&lt;/i&gt;, vol. 51, no. 1, pp. 1-11.</x:v>
       </x:c>
       <x:c r="B43" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="44">
       <x:c r="A44" t="str">
-        <x:v>Du, NS, Lai, W, An, Y &amp;amp; Jiang, HW 1993, 'Studies on the cytology of fertilization in the Chinese mitten-handed crab, &lt;em&gt;Eriocheir sinensis&lt;/em&gt; (Crustacea, Decapoda)', &lt;i&gt;Science in China (Series B)&lt;/i&gt;, vol. 36, no. 3, pp. 288-296.</x:v>
+        <x:v>Cohen, AN &amp;amp; Carlton, JT 1997, 'Transoceanic transport mechanisms: Introduction of the chinese mitten crap, &lt;i&gt;Eriocheir sinensis&lt;/i&gt; , to California', &lt;i&gt;Pacific Science&lt;/i&gt;, vol. 51, pp. 1-Nov.</x:v>
       </x:c>
       <x:c r="B44" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="45">
       <x:c r="A45" t="str">
-        <x:v>Eno, NC 1996, 'Non-native marine species in British waters: effects and controls', &lt;i&gt;Aquatic Conservation: Marine and Freshwater Ecosystems&lt;/i&gt;, vol. 6, pp. 215-228.</x:v>
+        <x:v>Du, NS, Lai, W, An, Y &amp;amp; Jiang, HW 1993, 'Studies on the cytology of fertilization in the Chinese mitten-handed crab, &lt;em&gt;Eriocheir sinensis&lt;/em&gt; (Crustacea, Decapoda)', &lt;i&gt;Science in China (Series B)&lt;/i&gt;, vol. 36, no. 3, pp. 288-296.</x:v>
       </x:c>
       <x:c r="B45" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="46">
       <x:c r="A46" t="str">
-        <x:v>Gollasch, S 1999, 'Exotics across the ocean -&lt;em&gt;Eriocheir sinensis&lt;/em&gt; (Milne-Edwards, 1854) (Brachyura, Decapoda)', in Gollasch, S., Minchin, D., Rosenthal, H. &amp;amp; Voigt, M. (eds), 'Case histories on introduced species: their general biology, distribution, range expansion and impact', Department of Fishery Biology, Institut for Marine Science, University of Kiel, Germany, pp. 55-60.</x:v>
+        <x:v>Eno, NC 1996, 'Non-native marine species in British waters: effects and controls', &lt;i&gt;Aquatic Conservation: Marine and Freshwater Ecosystems&lt;/i&gt;, vol. 6, pp. 215-228.</x:v>
       </x:c>
       <x:c r="B46" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="47">
       <x:c r="A47" t="str">
-        <x:v>Gollasch, S,. 2006, &lt;i&gt;Eriocheir sinensis&lt;/i&gt;, Global Invasive Species Database, , accessed 9-Feb.</x:v>
+        <x:v>Gollasch, S 1999, 'Exotics across the ocean -&lt;em&gt;Eriocheir sinensis&lt;/em&gt; (Milne-Edwards, 1854) (Brachyura, Decapoda)', in Gollasch, S., Minchin, D., Rosenthal, H. &amp;amp; Voigt, M. (eds), 'Case histories on introduced species: their general biology, distribution, range expansion and impact', Department of Fishery Biology, Institut for Marine Science, University of Kiel, Germany, pp. 55-60.</x:v>
       </x:c>
       <x:c r="B47" t="str">
-        <x:v>http://www.issg.org/database/species/ecology.asp?si=38&amp;fr=1&amp;sts=sss&amp;lang=EN</x:v>
+        <x:v/>
       </x:c>
     </x:row>
     <x:row r="48">
       <x:c r="A48" t="str">
-        <x:v>Gollasch, S,. 2006, NOBANIS Invasive Alien Species Fact Sheet &lt;i&gt;Eriocheir sinensis&lt;/i&gt;, Online Database of the North European and Baltic Network on Invasive Alien Species, , accessed 2010.</x:v>
+        <x:v>Gollasch, S,. 2006, &lt;i&gt;Eriocheir sinensis&lt;/i&gt;, Global Invasive Species Database, , accessed 9-Feb.</x:v>
       </x:c>
       <x:c r="B48" t="str">
-        <x:v>http://www.nobanis.org/files/factsheets/Eriocheir_sinensis.pdf</x:v>
+        <x:v>http://www.issg.org/database/species/ecology.asp?si=38&amp;fr=1&amp;sts=sss&amp;lang=EN</x:v>
       </x:c>
     </x:row>
     <x:row r="49">
       <x:c r="A49" t="str">
-        <x:v>Gruszka, P 1999, 'The river Odra estuary as a gateway for alien species immigration to the Baltic Sea Basin', &lt;i&gt;Acta Hydrochimica et Hydrobiologica&lt;/i&gt;, vol. 27, no. 5, pp. 374-382.</x:v>
+        <x:v>Gollasch, S,. 2006, NOBANIS Invasive Alien Species Fact Sheet &lt;i&gt;Eriocheir sinensis&lt;/i&gt;, Online Database of the North European and Baltic Network on Invasive Alien Species, , accessed 2010.</x:v>
       </x:c>
       <x:c r="B49" t="str">
-        <x:v/>
+        <x:v>http://www.nobanis.org/files/factsheets/Eriocheir_sinensis.pdf</x:v>
       </x:c>
     </x:row>
     <x:row r="50">
       <x:c r="A50" t="str">
-        <x:v>Guo, JY, Ng, NK, Dai, A &amp;amp; Ng, PKL 1997, 'The taxonomy of three commercially important species of mitten crabs of the gunus &lt;em&gt;Eriocheir&lt;/em&gt; de Haan, 1835 (Crustacea: Decapoda: Brachyura: Grapsidae)', &lt;i&gt;The Raffles Bulletin of Zoology&lt;/i&gt;, vol. 45, no. 2, pp. 445-476.</x:v>
+        <x:v>Gruszka, P 1999, 'The river Odra estuary as a gateway for alien species immigration to the Baltic Sea Basin', &lt;i&gt;Acta Hydrochimica et Hydrobiologica&lt;/i&gt;, vol. 27, no. 5, pp. 374-382.</x:v>
       </x:c>
       <x:c r="B50" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="51">
       <x:c r="A51" t="str">
-        <x:v>Hayward, PJ &amp;amp; Ryland, JS 1996, 'Handbook of the Marine Fauna of North-West Europe', Oxford University Press, Oxford.</x:v>
+        <x:v>Guo, JY, Ng, NK, Dai, A &amp;amp; Ng, PKL 1997, 'The taxonomy of three commercially important species of mitten crabs of the gunus &lt;em&gt;Eriocheir&lt;/em&gt; de Haan, 1835 (Crustacea: Decapoda: Brachyura: Grapsidae)', &lt;i&gt;The Raffles Bulletin of Zoology&lt;/i&gt;, vol. 45, no. 2, pp. 445-476.</x:v>
       </x:c>
       <x:c r="B51" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="52">
       <x:c r="A52" t="str">
-        <x:v>Horwath, JL 1989, 'Final rule on importation of injurious wildlife: mitten crabs', &lt;i&gt;Federal Register: Rules and Regulations&lt;/i&gt;, vol. 54, no. 98, pp. 22286-22289.</x:v>
+        <x:v>Hayward, PJ &amp;amp; Ryland, JS 1996, 'Handbook of the Marine Fauna of North-West Europe', Oxford University Press, Oxford.</x:v>
       </x:c>
       <x:c r="B52" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="53">
       <x:c r="A53" t="str">
-        <x:v>ICES. 2003, 'Report of the working group on introductions and transfers of marine organisms, Vancouver, Canada 26-28 March 2003', &lt;i&gt;ICES CM 2003/ ACME: 04&lt;/i&gt;.</x:v>
+        <x:v>Horwath, JL 1989, 'Final rule on importation of injurious wildlife: mitten crabs', &lt;i&gt;Federal Register: Rules and Regulations&lt;/i&gt;, vol. 54, no. 98, pp. 22286-22289.</x:v>
       </x:c>
       <x:c r="B53" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="54">
       <x:c r="A54" t="str">
-        <x:v>Ingle, RW &amp;amp; Andrews, MJ 1976, 'Chinese mitten crab reappears in Britain', &lt;i&gt;Nature&lt;/i&gt;, vol. 263, pp. 638.</x:v>
+        <x:v>ICES. 2003, 'Report of the working group on introductions and transfers of marine organisms, Vancouver, Canada 26-28 March 2003', &lt;i&gt;ICES CM 2003/ ACME: 04&lt;/i&gt;.</x:v>
       </x:c>
       <x:c r="B54" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="55">
       <x:c r="A55" t="str">
-        <x:v>Ingle, RW 1986, 'The Chinese mitten crab &lt;em&gt;Eriocheir sinensis&lt;/em&gt; H. Milne Edwards - a contentious immigrant', &lt;i&gt;The London Naturalist&lt;/i&gt;, vol. 65, pp. 101-107.</x:v>
+        <x:v>Ingle, RW &amp;amp; Andrews, MJ 1976, 'Chinese mitten crab reappears in Britain', &lt;i&gt;Nature&lt;/i&gt;, vol. 263, pp. 638.</x:v>
       </x:c>
       <x:c r="B55" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="56">
       <x:c r="A56" t="str">
-        <x:v>Jazdzewski, K &amp;amp; Konopacka, A 1993, 'Survey and distribution of Crustacea Malacostraca in Poland', &lt;i&gt;Crustaceana&lt;/i&gt;, vol. 65, no. 2, pp. 176-191.</x:v>
+        <x:v>Ingle, RW 1986, 'The Chinese mitten crab &lt;em&gt;Eriocheir sinensis&lt;/em&gt; H. Milne Edwards - a contentious immigrant', &lt;i&gt;The London Naturalist&lt;/i&gt;, vol. 65, pp. 101-107.</x:v>
       </x:c>
       <x:c r="B56" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="57">
       <x:c r="A57" t="str">
-        <x:v>Kim, CH &amp;amp; Hwang, SG 1995, 'The complete larval development of the mitten crab &lt;em&gt;Eriocheir sinensis&lt;/em&gt; H. Milne Edwards, 1853 (Decapoda, Brachyura, Grapsidae) reared in the laboratory and a key to the known zoeae of the Varuninae', &lt;i&gt;Crustaceana&lt;/i&gt;, vol. 68, no. 7, pp. 793-812.</x:v>
+        <x:v>Jazdzewski, K &amp;amp; Konopacka, A 1993, 'Survey and distribution of Crustacea Malacostraca in Poland', &lt;i&gt;Crustaceana&lt;/i&gt;, vol. 65, no. 2, pp. 176-191.</x:v>
       </x:c>
       <x:c r="B57" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="58">
       <x:c r="A58" t="str">
-        <x:v>Leppakoski, E 1994, 'Non-indigenous species in the Baltic Sea', in Boudouresque CF, Briand F,  Nolan C. (eds), 'Introduced species in European Coastal Waters', European Commission, Luxembourg, pp. 67-75.</x:v>
+        <x:v>Kim, CH &amp;amp; Hwang, SG 1995, 'The complete larval development of the mitten crab &lt;em&gt;Eriocheir sinensis&lt;/em&gt; H. Milne Edwards, 1853 (Decapoda, Brachyura, Grapsidae) reared in the laboratory and a key to the known zoeae of the Varuninae', &lt;i&gt;Crustaceana&lt;/i&gt;, vol. 68, no. 7, pp. 793-812.</x:v>
       </x:c>
       <x:c r="B58" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="59">
       <x:c r="A59" t="str">
         <x:v>Li, G, Shen, Q &amp;amp; Xu, Z 1993, 'Morphometric and biochemical genetic variation of the mitten crab, &lt;em&gt;Eriocheir&lt;/em&gt;, in southern China', &lt;i&gt;Aquaculture&lt;/i&gt;, vol. 111, pp. 103-115.</x:v>
       </x:c>
       <x:c r="B59" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="60">
       <x:c r="A60" t="str">
         <x:v>Montu, M, Anger, K &amp;amp; de Bakker, C 1996, 'Larval development of the Chinese mitten crab &lt;em&gt;Eriocheir sinensis&lt;/em&gt;. H. Milne-Edwards (Decapoda: Grapsidae) reared in the laboratory', &lt;i&gt;Helgolaender Meeresuntersuchungen&lt;/i&gt;, vol. 50, pp. 223-252.</x:v>
       </x:c>
       <x:c r="B60" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="61">
       <x:c r="A61" t="str">
         <x:v>Mu, YY, Shim, KF &amp;amp; Guo, JY 1998, 'Effects of protein level in isocaloric diets on growth performance of the juvenile Chinese hairy crab, &lt;em&gt;Eriocheir sinensis&lt;/em&gt;', &lt;i&gt;Aquaculture&lt;/i&gt;, vol. 165, pp. 139-148.</x:v>
       </x:c>