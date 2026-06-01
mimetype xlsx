--- v1 (2026-04-26)
+++ v2 (2026-06-01)
@@ -1,78 +1,78 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f32639aef1f4bf8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2f65d8a9d024df3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="R32dabb33655c471c"/>
-[...15 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="Re2d2a7a9c51d4c6b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="R2ff8bacfaaea45f6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="General" sheetId="2" r:id="R0bfd0408e8f744fd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Identification" sheetId="3" r:id="Ra1bf3633b3714b02"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Similar species" sheetId="4" r:id="R56a49b2ebd3d4e1b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Habitat" sheetId="5" r:id="R3a2fa81f8f1246d6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Reproduction and growth" sheetId="6" r:id="R175b69f375cc4e40"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Feeding" sheetId="7" r:id="R8c2e34417f0a47fb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Competitors" sheetId="8" r:id="R8092c7d612c84f49"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Predators" sheetId="9" r:id="R93ffeeece25b44f2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Vectors" sheetId="10" r:id="R326a75addc1e45b7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Impacts" sheetId="11" r:id="Rc0fb690cab03425d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Controls" sheetId="12" r:id="R3baed0ee1c4e4fa2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Species controls" sheetId="13" r:id="Rd7e052e1cb674d27"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Additional information" sheetId="14" r:id="R0e3b497492e84946"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="References" sheetId="15" r:id="Rb4e8d80482d84b3e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Images" sheetId="16" r:id="Rd9db1f7214274c40"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="R246acab8d0b64874"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R32dabb33655c471c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R8b40cf21e11e4076" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R1884f752dd584ab3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="Rb95b9e4b2980406d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="R3c1eb5e108c04eb0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="R41bb9c7125754d1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="R90e05a2774644fd2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="R433d31806a654234" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="R44c45cec53ad44ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="R9c685e38ba104381" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="R8db9554c50c94f5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="R4ab0491aabc24d88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="R6bf469c9a1084429" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="R36e112f57e2c4de6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="Ra4c67c3e06f34f05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="R027a7da0b4f4492b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="Re2d2a7a9c51d4c6b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2ff8bacfaaea45f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R0bfd0408e8f744fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Ra1bf3633b3714b02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="R56a49b2ebd3d4e1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="R3a2fa81f8f1246d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="R175b69f375cc4e40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="R8c2e34417f0a47fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="R8092c7d612c84f49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="R93ffeeece25b44f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="R326a75addc1e45b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="Rc0fb690cab03425d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="R3baed0ee1c4e4fa2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="Rd7e052e1cb674d27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="R0e3b497492e84946" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="Rb4e8d80482d84b3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="Rd9db1f7214274c40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="R246acab8d0b64874" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Scientific name</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Common name</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Developments</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>General description</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>ID card URL</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Australian distribution</x:v>
       </x:c>
       <x:c r="G1" t="str">