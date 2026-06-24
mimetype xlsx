--- v2 (2026-06-01)
+++ v3 (2026-06-24)
@@ -1,78 +1,78 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2f65d8a9d024df3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8f1e924bf4c493d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="R2ff8bacfaaea45f6"/>
-[...15 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="R246acab8d0b64874"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="Rc1a8629109b04df8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="General" sheetId="2" r:id="R6fc490feb1c24e8f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Identification" sheetId="3" r:id="R31ac085247c94ef6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Similar species" sheetId="4" r:id="R99d322217aff45b1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Habitat" sheetId="5" r:id="R8d871df90de04c88"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Reproduction and growth" sheetId="6" r:id="R39d255a4d0ef464d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Feeding" sheetId="7" r:id="R774ee9802d104031"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Competitors" sheetId="8" r:id="R0815345218ae448e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Predators" sheetId="9" r:id="R6d25422c39484026"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Vectors" sheetId="10" r:id="R07014bda89a34908"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Impacts" sheetId="11" r:id="Rf4f53095004648bb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Controls" sheetId="12" r:id="Rd454de060af348f1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Species controls" sheetId="13" r:id="R49e87e4247f54b94"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Additional information" sheetId="14" r:id="R4225fbdb1a3f4276"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="References" sheetId="15" r:id="Raa040c5b71f54a68"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Images" sheetId="16" r:id="R50430699a86043e9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="R46f1b961c65d48b9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2ff8bacfaaea45f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R0bfd0408e8f744fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Ra1bf3633b3714b02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="R56a49b2ebd3d4e1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="R3a2fa81f8f1246d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="R175b69f375cc4e40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="R8c2e34417f0a47fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="R8092c7d612c84f49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="R93ffeeece25b44f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="R326a75addc1e45b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="Rc0fb690cab03425d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="R3baed0ee1c4e4fa2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="Rd7e052e1cb674d27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="R0e3b497492e84946" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="Rb4e8d80482d84b3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="Rd9db1f7214274c40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="R246acab8d0b64874" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc1a8629109b04df8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R6fc490feb1c24e8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R31ac085247c94ef6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="R99d322217aff45b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="R8d871df90de04c88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="R39d255a4d0ef464d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="R774ee9802d104031" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="R0815345218ae448e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="R6d25422c39484026" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="R07014bda89a34908" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="Rf4f53095004648bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="Rd454de060af348f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="R49e87e4247f54b94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="R4225fbdb1a3f4276" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="Raa040c5b71f54a68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="R50430699a86043e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="R46f1b961c65d48b9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Scientific name</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Common name</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Developments</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>General description</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>ID card URL</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Australian distribution</x:v>
       </x:c>
       <x:c r="G1" t="str">