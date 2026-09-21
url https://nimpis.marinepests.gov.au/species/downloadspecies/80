--- v3 (2026-06-05)
+++ v4 (2026-09-21)
@@ -1,78 +1,78 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48231818645d42f7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84d03be892634420" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="R1ffa2c583223422e"/>
-[...15 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="Rb28c610457404b87"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="R39edd89bf481490a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="General" sheetId="2" r:id="Rec1f0b35f96446b4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Identification" sheetId="3" r:id="R0c6bf3c104cb41ad"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Similar species" sheetId="4" r:id="Rb056b359b9fe45c3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Habitat" sheetId="5" r:id="R3e19cf1f8b574d0a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Reproduction and growth" sheetId="6" r:id="R5e06c450d66e4b82"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Feeding" sheetId="7" r:id="R0a6126159e104f04"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Competitors" sheetId="8" r:id="R7345fdb082a84fd0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Predators" sheetId="9" r:id="R42422b59fd7f428b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Vectors" sheetId="10" r:id="R3ed18175d3c644c1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Impacts" sheetId="11" r:id="R6dd3ae745afa44ae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Controls" sheetId="12" r:id="R84d9fc68fe314443"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Species controls" sheetId="13" r:id="R5ce61ace2ecf411a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Additional information" sheetId="14" r:id="R8097461292794683"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="References" sheetId="15" r:id="Ra8e9810c66754c52"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Images" sheetId="16" r:id="R0acd7703865245c8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="Rffb87509fdd646cc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1ffa2c583223422e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rfdc8f05fa8b3435f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rba33d77b66bf467b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="Rf7b49dd8e28b420b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="Rbcd530ef99534502" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="Re872042e167b4fb0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="Rf73481f087e14243" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="R90c33f6dad3549c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="R2cabc30092544e2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="R38124f50c49940f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="R727547b3e7714f25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="R799584a04c4c471a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="R799adb436f804455" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="R471a2c2abc824909" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="Rcf0ae04efaa743be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="R2cab250a5b4347c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="Rb28c610457404b87" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R39edd89bf481490a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rec1f0b35f96446b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R0c6bf3c104cb41ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="Rb056b359b9fe45c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="R3e19cf1f8b574d0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="R5e06c450d66e4b82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="R0a6126159e104f04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="R7345fdb082a84fd0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="R42422b59fd7f428b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="R3ed18175d3c644c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="R6dd3ae745afa44ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="R84d9fc68fe314443" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="R5ce61ace2ecf411a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="R8097461292794683" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="Ra8e9810c66754c52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="R0acd7703865245c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="Rffb87509fdd646cc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Scientific name</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Common name</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Developments</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>General description</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>ID card URL</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Australian distribution</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -179,51 +179,52 @@
 Impact type description: &lt;p&gt;Marine pests have the potential to affect fisheries, aquaculture, infrastructure, maritime vessels and trade and tourism.&lt;/p&gt;
 Impacts:
 Impact: Fisheries, Aquaculture and Other Aquatic Industries
 Description: &lt;p&gt;Marine pests may affect recreational fishing grounds and reduce the viability of various aquaculture industries. This can result in revenue losses for primary production sectors and commercial fisheries.&lt;/p&gt;
 Species specifics: &lt;p&gt;Colonies can occur as nuisance fouling on vessel hulls, floats and other submerged man-made structures. Fouling on aquaculture structures can decrease water flow and compete for food with suspension feeding aquaculture species. Fouling on species such as oysters and mussels can increase processing times considerably.&lt;/p&gt;
 </x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Notes</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Legal issues</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str">
-        <x:v/>
+        <x:v>&lt;p&gt;Refer to the &lt;a href="https://www.marinepests.gov.au/sites/default/files/Documents/response-manual-invasive-ascidians.pdf"&gt;Response manual for invasive ascidians&lt;/a&gt; for detailed control options.&lt;/p&gt;
+</x:v>
       </x:c>
       <x:c r="B2" t="str">
         <x:v/>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Vegetative cell</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Resting cyst </x:v>
       </x:c>
@@ -1475,51 +1476,51 @@
       <x:c r="T1" t="str">
         <x:v>Depth maximum (m)</x:v>
       </x:c>
       <x:c r="U1" t="str">
         <x:v>Depth maximum notes</x:v>
       </x:c>
       <x:c r="V1" t="str">
         <x:v>pH minimum (pH)</x:v>
       </x:c>
       <x:c r="W1" t="str">
         <x:v>pH minimum notes</x:v>
       </x:c>
       <x:c r="X1" t="str">
         <x:v>pH maximum (pH)</x:v>
       </x:c>
       <x:c r="Y1" t="str">
         <x:v>pH maximum notes</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str">
         <x:v>&lt;b&gt;Habitat Summary&lt;/b&gt;&lt;br&gt;&lt;br&gt;Colonies of &lt;em&gt;B. schlosseri&lt;/em&gt; are encrusting and are found attached to rocks, algae, seagrass, other fouling organisms, floats, wharf pylons, vessel hulls and other submerged man-made structures. It is mainly recorded from temperate waters, but occurs in sub-tropical locations in the Mediterranean and Australia. Colonies are found from the very shallow subtidal to almost 200 m depth.</x:v>
       </x:c>
       <x:c r="B2" t="str">
         <x:v>Hard
-&lt;p&gt;This category contains both natural and artificial habitats that are solid, fixed or permanent substrata. Species can reside on or within the habitat type. Naturally occurring hard substrates include bedrock, cobble stones and rocky reef structures. Artificial hard substrate include marine infrastructure such as wharf pylons and boat ramps. &amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&lt;/p&gt;
+&lt;p&gt;This category contains both natural and artificial habitats that are solid, fixed or permanent substrata. Species can reside on or within the habitat type. Naturally occurring hard substrates include bedrock, cobble stones and rocky reef structures. Artificial hard substrates may include the following marine infrastructure;&amp;nbsp; &amp;nbsp; &amp;nbsp;&amp;nbsp;&lt;/p&gt;
 Boulder
 Pylons (concrete and timber)
 Reef
 Vessel
 Wood
 Tidal
 Sub-tidal
 </x:v>
       </x:c>
       <x:c r="C2" t="str">
         <x:v>Larvae: Tidal - Sub-tidal; Water - Planktonic</x:v>
       </x:c>
       <x:c r="D2" t="str">
         <x:v>Sub-tidal</x:v>
       </x:c>
       <x:c r="E2" t="str">
         <x:v>Larvae: Sub-tidal</x:v>
       </x:c>
       <x:c r="F2" t="str">
         <x:v>3.0000</x:v>
       </x:c>
       <x:c r="G2" t="str">
         <x:v/>
       </x:c>
       <x:c r="H2" t="str">