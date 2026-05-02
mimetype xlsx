--- v1 (2026-03-22)
+++ v2 (2026-05-02)
@@ -1,78 +1,78 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcfad1212f8e04fb5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7ed5241ae644652" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="R1d98cbc58ac44e1d"/>
-[...15 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="R88cab96367b3416c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="R026680e2da674345"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="General" sheetId="2" r:id="R912cd76c38254ae3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Identification" sheetId="3" r:id="Rd76e6a66e2af4298"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Similar species" sheetId="4" r:id="R4d6d0beac793499a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Habitat" sheetId="5" r:id="R8798fbae65b14c10"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Reproduction and growth" sheetId="6" r:id="R15a82bf270d948ed"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Feeding" sheetId="7" r:id="Rdd4c086132194dd7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Competitors" sheetId="8" r:id="R6fd0d34e11ee44af"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Predators" sheetId="9" r:id="Rd4076bebaeb34413"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Vectors" sheetId="10" r:id="Red55cb957f554aa0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Impacts" sheetId="11" r:id="Rfc20dfc02ba84597"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Controls" sheetId="12" r:id="Ra45fa1bc7d1e4c2d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Species controls" sheetId="13" r:id="R2a59f6843195453f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Additional information" sheetId="14" r:id="Rad1e12a49a9d4080"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="References" sheetId="15" r:id="Rcbd37cf6dcf64152"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Images" sheetId="16" r:id="Rbbe2d43aed3f4807"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="R8d34312e38d14068"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1d98cbc58ac44e1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R66484bc0e61f401f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rfae47f3600204bdb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="R9b2d6cc62bf949db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="Rcb97f447affd477d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="R060fe514ed954a1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="R3654bdd9774145ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="R507046bb30584881" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="R4339a42e57e649f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="R137c0790b2be4562" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="R8cdd1bd523aa4446" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="R20eb20e0460f49f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="Ra84e382430194e6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="R829794434a5c4f5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="Re7543617fd434bcc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="Re366e95a770647fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="R88cab96367b3416c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R026680e2da674345" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R912cd76c38254ae3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rd76e6a66e2af4298" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="R4d6d0beac793499a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="R8798fbae65b14c10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="R15a82bf270d948ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="Rdd4c086132194dd7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="R6fd0d34e11ee44af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="Rd4076bebaeb34413" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="Red55cb957f554aa0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="Rfc20dfc02ba84597" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="Ra45fa1bc7d1e4c2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="R2a59f6843195453f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="Rad1e12a49a9d4080" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="Rcbd37cf6dcf64152" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="Rbbe2d43aed3f4807" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="R8d34312e38d14068" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Scientific name</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Common name</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Developments</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>General description</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>ID card URL</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Australian distribution</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -87,92 +87,92 @@
       <x:c r="J1" t="str">
         <x:v>Native origin notes</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str">
         <x:v>Botryllus schlosseri (Pallas 1766)</x:v>
       </x:c>
       <x:c r="B2" t="str">
         <x:v>star ascidian</x:v>
       </x:c>
       <x:c r="C2" t="str">
         <x:v>&lt;p&gt;Report to NIMPIS of specimen with characteristics consistent with&amp;nbsp;&lt;em&gt;B. schlosseri&lt;/em&gt; from Bunbury, WA. Specimen was washed up after a storm in June 2020 (see photo).&amp;nbsp;&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="D2" t="str">
         <x:v>&lt;b&gt;Summary Description&lt;/b&gt;&lt;br&gt;&lt;br&gt;&lt;em&gt;Botryllus schlosseri&lt;/em&gt; is an colonial ascidian composed of many individual asexually produced zooids arranged in clusters. Colonies vary in size and shape from sheets to stalked or sessile, fleshy lobes. Colour is variable from purple or brown to colourless tests with yellow, white or orange zooids. The 3 mm long zooids are arranged in circular or elongate flower-like clusters, with all zooids in a cluster sharing a large, circular opening - an exhalant siphon. Spherical ampullae (small bumps) occur in the test between the zooids and become more elongate at the edges of the colony. Internally, the inhalant siphon (atrial aperture) is small, the body wall forming a broad siphon, with a small lip on the upper border of the opening.</x:v>
       </x:c>
       <x:c r="E2" t="str">
         <x:v/>
       </x:c>
       <x:c r="F2" t="str">
         <x:v>Established</x:v>
       </x:c>
       <x:c r="G2" t="str">
-        <x:v>Tasmania, Victoria, Western Australia</x:v>
+        <x:v>South Australia, Tasmania, Victoria, Western Australia</x:v>
       </x:c>
       <x:c r="H2" t="str">
         <x:v>Cryptogenic</x:v>
       </x:c>
       <x:c r="I2" t="str">
         <x:v/>
       </x:c>
       <x:c r="J2" t="str">
         <x:v/>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Notes</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Vectors</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str">
         <x:v/>
       </x:c>
       <x:c r="B2" t="str">
         <x:v>Vector type: Fisheries and Aquaculture
-Vector type description: &lt;p&gt;Vectors types associated with fisheries and aquaculture and trade activities. Examples of&amp;nbsp; vectors from this class are the deliberately translocation&amp;nbsp;of oysters&amp;nbsp; for aquaculture purposes or discarded fishing equipment which is fouled with marine organisms.&amp;nbsp;&lt;/p&gt;
+Vector type description: &lt;p&gt;Vectors types associated with fisheries and aquaculture and trade activities. Examples of vectors from this class are the deliberately translocation&amp;nbsp;of oysters for aquaculture purposes or discarded fishing equipment which is fouled with marine organisms.&amp;nbsp;&lt;/p&gt;
 Vectors:
 Vector: Fisheries - Accidental 
-Description: &lt;p&gt;The accidental translocation of marine pests with aquaculture and commerical fisheries activities. This vector includes the accidental translocation of marine pests attached to aquaculture equipment such as floats, nets or cages.&lt;/p&gt;
+Description: &lt;p&gt;The accidental translocation of marine pests with aquaculture and commercial fisheries activities. This vector includes the accidental translocation of marine pests attached to aquaculture equipment such as floats, nets or cages.&lt;/p&gt;
 Vector type: Vessels
 Vector type description: &lt;p&gt;Vectors associated with maritime transport and shipping activities. Vessels include bulk carriers, container ships, passenger vessels, fishing vessels, illegal foreign entry vessels and recreational vessels. Ballast water can potentially transport marine species in vessel ballast tanks and via biofouling on the exterior of vessels or internal water systems and equipment. &amp;nbsp;&amp;nbsp;&lt;/p&gt;
 Vectors:
 Vector: Biofouling
-Description: &lt;p&gt;Biofouling is the accumulation of sessile or mobile marine organisims on submerged parts of vessels. When marine pests attach to vessel hulls or niche areas (e.g. sea chests, propeller shafts or rudders), they can be transported to new locations. Introduction can occur through (1) A fouling species spawning event from the external or internal parts of a vessel while in port and its successful establishment. (2) The dislodgement of fouling species from a vessel accidentally such as abrasion with wharf structures, or deliberately through in-water cleaning activities; and (3) The sinking of fouled vessels either deliberately or accidentally.&lt;/p&gt;
+Description: &lt;p&gt;Biofouling is the accumulation of sessile or mobile marine organisms on submerged parts of vessels. When marine pests attach to vessel hulls or niche areas (e.g. sea chests, propeller shafts or rudders), they can be transported to new locations. Introduction can occur through (1) A fouling species spawning event from the external or internal parts of a vessel while in port and its successful establishment. (2) The dislodgement of fouling species from a vessel accidentally such as abrasion with wharf structures, or deliberately through in-water cleaning activities; and (3) The sinking of fouled vessels either deliberately or accidentally.&lt;/p&gt;
 </x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Notes</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Impacts</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str">
         <x:v>&lt;p&gt;Colonies of &lt;em&gt;B. schlosseri&lt;/em&gt; are encrusting and can overgrow other fouling organisms altering community dynamics as well as occurring as nuisance fouling on:&amp;nbsp;vessel hulls, floats, aquaculture equipment and species (such as oysters) and other submerged man-made structures.&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="B2" t="str">
         <x:v>Impact type: Economic
@@ -267,107 +267,108 @@
       </x:c>
       <x:c r="G2" t="str">
         <x:v/>
       </x:c>
       <x:c r="H2" t="str">
         <x:v/>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Reference</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Url</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str">
-        <x:v>Alder, J &amp;amp; Hancock, A 1912, 'The British Tunicata', The Ray Society, London.</x:v>
+        <x:v>&lt;p&gt;Cohen, AN &amp;amp; Carlton, JT 1995, 'Biological study: nonindigenous aquatic species in a United States estuary: a case study of the biological invasions of the San Francisco Bay and D&lt;em&gt; A Report for the United States Fish and Wildlife Service, Washington, D.C., and The National Sea Grant College Program, Connecticut Sea Grant (NOAA Grant NumberNA36RG0467)&lt;/em&gt;. SFEI Contribution No. 185. U.S. Fish and Wildlife Service: Washington, D.C., 246 pp.&lt;/p&gt;
+</x:v>
       </x:c>
       <x:c r="B2" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="3">
       <x:c r="A3" t="str">
-        <x:v>Anger, K 1978, 'Development of a subtidal epifaunal community at the island of Helgoland', &lt;i&gt;Helgolander wissenschaftliche Meeresuntersuchungen&lt;/i&gt;, vol. 31, pp. 457-470.</x:v>
+        <x:v>Alder, J &amp;amp; Hancock, A 1912, 'The British Tunicata', The Ray Society, London.</x:v>
       </x:c>
       <x:c r="B3" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="4">
       <x:c r="A4" t="str">
-        <x:v>Ben-Shlomo, R, Douek, J &amp;amp; Rinkevich, B 2001, 'Heterozygote deficiency and chimerism in remote populations of a colonial ascidian from New Zealand', &lt;i&gt;Marine Ecology Progress Series&lt;/i&gt;, vol. 209, pp. 109-117.</x:v>
+        <x:v>Anger, K 1978, 'Development of a subtidal epifaunal community at the island of Helgoland', &lt;i&gt;Helgolander wissenschaftliche Meeresuntersuchungen&lt;/i&gt;, vol. 31, pp. 457-470.</x:v>
       </x:c>
       <x:c r="B4" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="5">
       <x:c r="A5" t="str">
-        <x:v>Berrill, NJ 1950, 'The Tunicata with an account of the British species', The Ray Society, London.</x:v>
+        <x:v>Ben-Shlomo, R, Douek, J &amp;amp; Rinkevich, B 2001, 'Heterozygote deficiency and chimerism in remote populations of a colonial ascidian from New Zealand', &lt;i&gt;Marine Ecology Progress Series&lt;/i&gt;, vol. 209, pp. 109-117.</x:v>
       </x:c>
       <x:c r="B5" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="6">
       <x:c r="A6" t="str">
-        <x:v>Boyd, HC, Brown, SK, Harp, JA &amp;amp; Weissman, IL 1986, 'Growth and sexual maturation of laboratory cultured Monterey &lt;em&gt;Botryllus schlosseri&lt;/em&gt;', &lt;i&gt;Biological Bulletin (Woods Hole)&lt;/i&gt;, vol. 170, no. 526, pp. 91-109.</x:v>
+        <x:v>Berrill, NJ 1950, 'The Tunicata with an account of the British species', The Ray Society, London.</x:v>
       </x:c>
       <x:c r="B6" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="7">
       <x:c r="A7" t="str">
-        <x:v>Boyd, HC, Weissman, IL &amp;amp; Saito, Y 1990, 'Morphologic and genetic verification that Monterey Botryllus  and Woods Hole Botryllus  are the same species', &lt;i&gt;Biological Bulletin (Woods Hole)&lt;/i&gt;, vol. 178, no. 526, pp. 239-250.</x:v>
+        <x:v>Boyd, HC, Brown, SK, Harp, JA &amp;amp; Weissman, IL 1986, 'Growth and sexual maturation of laboratory cultured Monterey &lt;em&gt;Botryllus schlosseri&lt;/em&gt;', &lt;i&gt;Biological Bulletin (Woods Hole)&lt;/i&gt;, vol. 170, no. 526, pp. 91-109.</x:v>
       </x:c>
       <x:c r="B7" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="8">
       <x:c r="A8" t="str">
-        <x:v>Chadwick Furman, NE &amp;amp; Weissman, IL 1995, 'Life histories and senescence of &lt;em&gt;Botryllus schlosseri&lt;/em&gt; (Chordata, Ascidiacea) in Monterey Bay', &lt;i&gt;Biological Bulletin (Woods Hole)&lt;/i&gt;, vol. 189, no. 527, pp. 36-41.</x:v>
+        <x:v>Boyd, HC, Weissman, IL &amp;amp; Saito, Y 1990, 'Morphologic and genetic verification that Monterey Botryllus  and Woods Hole Botryllus  are the same species', &lt;i&gt;Biological Bulletin (Woods Hole)&lt;/i&gt;, vol. 178, no. 526, pp. 239-250.</x:v>
       </x:c>
       <x:c r="B8" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="9">
       <x:c r="A9" t="str">
-        <x:v>Cohen, A &amp;amp; Carlton, J 1995, 'Biological study - Nonindigenous aquatic species in a United States estuary: a case study of the biological invasions of the San Francsico Bay and Delta', United States Fish and Wildlife Service and the National Sea Grant College Program, Washington D.C., USA.</x:v>
+        <x:v>Chadwick Furman, NE &amp;amp; Weissman, IL 1995, 'Life histories and senescence of &lt;em&gt;Botryllus schlosseri&lt;/em&gt; (Chordata, Ascidiacea) in Monterey Bay', &lt;i&gt;Biological Bulletin (Woods Hole)&lt;/i&gt;, vol. 189, no. 527, pp. 36-41.</x:v>
       </x:c>
       <x:c r="B9" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="10">
       <x:c r="A10" t="str">
         <x:v>Cohen, BF, McArthur, MA &amp;amp; Parry, GD 2001, 'Exotic marine pests in the Port of Melbourne, Victoria', &lt;i&gt;Marine and Freshwater Resources Institute Report No. 25&lt;/i&gt;, pp. 68pp.</x:v>
       </x:c>
       <x:c r="B10" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="11">
       <x:c r="A11" t="str">
         <x:v>Grosberg, RK &amp;amp; Quinn, JF 1986, 'The genetic control and consequences of kin recognition by the larvae of a colonial marine invertebrate', &lt;i&gt;Nature&lt;/i&gt;, vol. 322, pp. 456-459.</x:v>
       </x:c>
       <x:c r="B11" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="12">
       <x:c r="A12" t="str">
         <x:v>Harms, J &amp;amp; Anger, K 1983, 'Seasonal, annual, and spatial variation in the development of hard bottom communities', &lt;i&gt;Helgolaender Meeresuntersuchungen&lt;/i&gt;, vol. 36, pp. 137-150.</x:v>
       </x:c>
@@ -785,50 +786,340 @@
         <x:v>Melbourne 2000</x:v>
       </x:c>
       <x:c r="B5" t="str">
         <x:v>CRIMP</x:v>
       </x:c>
       <x:c r="C5" t="str">
         <x:v>18/05/2000</x:v>
       </x:c>
       <x:c r="D5" t="str">
         <x:v>Specific</x:v>
       </x:c>
       <x:c r="E5" t="str">
         <x:v>Port survey based on sampling design by Centre for Research on Introduced Marine Pests. Report: Cohen, B.F. et al (2001) Exotic Marine Pests in the Port of Melbourne, Victoria. Marine and Freshwater Resources Institute. Queenscliff. </x:v>
       </x:c>
       <x:c r="F5" t="str">
         <x:v>Victoria</x:v>
       </x:c>
       <x:c r="G5" t="str">
         <x:v>-37.8700</x:v>
       </x:c>
       <x:c r="H5" t="str">
         <x:v>144.9200</x:v>
       </x:c>
       <x:c r="I5" t="str">
         <x:v>Port of Melbourne</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6">
+      <x:c r="A6" t="str">
+        <x:v>CRIMP Adelaide Berth 2 2001</x:v>
+      </x:c>
+      <x:c r="B6" t="str">
+        <x:v>MAFRI</x:v>
+      </x:c>
+      <x:c r="C6" t="str">
+        <x:v>22/01/2001</x:v>
+      </x:c>
+      <x:c r="D6" t="str">
+        <x:v>Active</x:v>
+      </x:c>
+      <x:c r="E6" t="str">
+        <x:v>CRIMP</x:v>
+      </x:c>
+      <x:c r="F6" t="str">
+        <x:v>South Australia</x:v>
+      </x:c>
+      <x:c r="G6" t="str">
+        <x:v>-34.7705</x:v>
+      </x:c>
+      <x:c r="H6" t="str">
+        <x:v>138.4870</x:v>
+      </x:c>
+      <x:c r="I6" t="str">
+        <x:v>Adelaide</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="7">
+      <x:c r="A7" t="str">
+        <x:v>CRIMP Adelaide Berth 7 2001</x:v>
+      </x:c>
+      <x:c r="B7" t="str">
+        <x:v>MAFRI</x:v>
+      </x:c>
+      <x:c r="C7" t="str">
+        <x:v>22/01/2001</x:v>
+      </x:c>
+      <x:c r="D7" t="str">
+        <x:v>Active</x:v>
+      </x:c>
+      <x:c r="E7" t="str">
+        <x:v>CRIMP</x:v>
+      </x:c>
+      <x:c r="F7" t="str">
+        <x:v>South Australia</x:v>
+      </x:c>
+      <x:c r="G7" t="str">
+        <x:v>-34.7705</x:v>
+      </x:c>
+      <x:c r="H7" t="str">
+        <x:v>138.4870</x:v>
+      </x:c>
+      <x:c r="I7" t="str">
+        <x:v>Adelaide</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="8">
+      <x:c r="A8" t="str">
+        <x:v>CRIMP Adelaide Channel Port Marker No.23 2001</x:v>
+      </x:c>
+      <x:c r="B8" t="str">
+        <x:v>MAFRI</x:v>
+      </x:c>
+      <x:c r="C8" t="str">
+        <x:v>22/01/2001</x:v>
+      </x:c>
+      <x:c r="D8" t="str">
+        <x:v>Active</x:v>
+      </x:c>
+      <x:c r="E8" t="str">
+        <x:v>CRIMP</x:v>
+      </x:c>
+      <x:c r="F8" t="str">
+        <x:v>South Australia</x:v>
+      </x:c>
+      <x:c r="G8" t="str">
+        <x:v>-34.7637</x:v>
+      </x:c>
+      <x:c r="H8" t="str">
+        <x:v>138.4980</x:v>
+      </x:c>
+      <x:c r="I8" t="str">
+        <x:v>Adelaide</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="9">
+      <x:c r="A9" t="str">
+        <x:v>CRIMP Adelaide Container Berth No.2 2001</x:v>
+      </x:c>
+      <x:c r="B9" t="str">
+        <x:v>MAFRI</x:v>
+      </x:c>
+      <x:c r="C9" t="str">
+        <x:v>22/01/2001</x:v>
+      </x:c>
+      <x:c r="D9" t="str">
+        <x:v>Active</x:v>
+      </x:c>
+      <x:c r="E9" t="str">
+        <x:v>CRIMP</x:v>
+      </x:c>
+      <x:c r="F9" t="str">
+        <x:v>South Australia</x:v>
+      </x:c>
+      <x:c r="G9" t="str">
+        <x:v>-34.7773</x:v>
+      </x:c>
+      <x:c r="H9" t="str">
+        <x:v>138.4824</x:v>
+      </x:c>
+      <x:c r="I9" t="str">
+        <x:v>Adelaide</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="10">
+      <x:c r="A10" t="str">
+        <x:v>CRIMP Adelaide harbour 2 2001</x:v>
+      </x:c>
+      <x:c r="B10" t="str">
+        <x:v>MAFRI</x:v>
+      </x:c>
+      <x:c r="C10" t="str">
+        <x:v>22/01/2001</x:v>
+      </x:c>
+      <x:c r="D10" t="str">
+        <x:v>Active</x:v>
+      </x:c>
+      <x:c r="E10" t="str">
+        <x:v>CRIMP</x:v>
+      </x:c>
+      <x:c r="F10" t="str">
+        <x:v>South Australia</x:v>
+      </x:c>
+      <x:c r="G10" t="str">
+        <x:v>-34.7705</x:v>
+      </x:c>
+      <x:c r="H10" t="str">
+        <x:v>138.4870</x:v>
+      </x:c>
+      <x:c r="I10" t="str">
+        <x:v>Adelaide</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="11">
+      <x:c r="A11" t="str">
+        <x:v>CRIMP Adelaide Harbour 2001</x:v>
+      </x:c>
+      <x:c r="B11" t="str">
+        <x:v>MAFRI</x:v>
+      </x:c>
+      <x:c r="C11" t="str">
+        <x:v>22/01/2001</x:v>
+      </x:c>
+      <x:c r="D11" t="str">
+        <x:v>Active</x:v>
+      </x:c>
+      <x:c r="E11" t="str">
+        <x:v>CRIMP</x:v>
+      </x:c>
+      <x:c r="F11" t="str">
+        <x:v>South Australia</x:v>
+      </x:c>
+      <x:c r="G11" t="str">
+        <x:v>-34.7705</x:v>
+      </x:c>
+      <x:c r="H11" t="str">
+        <x:v>138.4870</x:v>
+      </x:c>
+      <x:c r="I11" t="str">
+        <x:v>Adelaide</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="12">
+      <x:c r="A12" t="str">
+        <x:v>CRIMP Adelaide North Haven Feb 2001</x:v>
+      </x:c>
+      <x:c r="B12" t="str">
+        <x:v>MAFRI</x:v>
+      </x:c>
+      <x:c r="C12" t="str">
+        <x:v>22/01/2001</x:v>
+      </x:c>
+      <x:c r="D12" t="str">
+        <x:v>Active</x:v>
+      </x:c>
+      <x:c r="E12" t="str">
+        <x:v>CRIMP</x:v>
+      </x:c>
+      <x:c r="F12" t="str">
+        <x:v>South Australia</x:v>
+      </x:c>
+      <x:c r="G12" t="str">
+        <x:v>-34.7852</x:v>
+      </x:c>
+      <x:c r="H12" t="str">
+        <x:v>138.4849</x:v>
+      </x:c>
+      <x:c r="I12" t="str">
+        <x:v>Adelaide</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="13">
+      <x:c r="A13" t="str">
+        <x:v>CRIMP Adelaide Osborne Wharf 2 2001</x:v>
+      </x:c>
+      <x:c r="B13" t="str">
+        <x:v>MAFRI</x:v>
+      </x:c>
+      <x:c r="C13" t="str">
+        <x:v>22/01/2001</x:v>
+      </x:c>
+      <x:c r="D13" t="str">
+        <x:v>Active</x:v>
+      </x:c>
+      <x:c r="E13" t="str">
+        <x:v>CRIMP</x:v>
+      </x:c>
+      <x:c r="F13" t="str">
+        <x:v>South Australia</x:v>
+      </x:c>
+      <x:c r="G13" t="str">
+        <x:v>-34.7918</x:v>
+      </x:c>
+      <x:c r="H13" t="str">
+        <x:v>138.5106</x:v>
+      </x:c>
+      <x:c r="I13" t="str">
+        <x:v>Adelaide</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="14">
+      <x:c r="A14" t="str">
+        <x:v>CRIMP North Haven 2001</x:v>
+      </x:c>
+      <x:c r="B14" t="str">
+        <x:v>MAFRI</x:v>
+      </x:c>
+      <x:c r="C14" t="str">
+        <x:v>22/01/2001</x:v>
+      </x:c>
+      <x:c r="D14" t="str">
+        <x:v>Active</x:v>
+      </x:c>
+      <x:c r="E14" t="str">
+        <x:v>CRIMP</x:v>
+      </x:c>
+      <x:c r="F14" t="str">
+        <x:v>South Australia</x:v>
+      </x:c>
+      <x:c r="G14" t="str">
+        <x:v>-34.7705</x:v>
+      </x:c>
+      <x:c r="H14" t="str">
+        <x:v>138.4870</x:v>
+      </x:c>
+      <x:c r="I14" t="str">
+        <x:v>Adelaide</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="15">
+      <x:c r="A15" t="str">
+        <x:v>CRIMP Royal SA Yacht Club 2001</x:v>
+      </x:c>
+      <x:c r="B15" t="str">
+        <x:v>MAFRI</x:v>
+      </x:c>
+      <x:c r="C15" t="str">
+        <x:v>22/01/2001</x:v>
+      </x:c>
+      <x:c r="D15" t="str">
+        <x:v>Active</x:v>
+      </x:c>
+      <x:c r="E15" t="str">
+        <x:v>CRIMP</x:v>
+      </x:c>
+      <x:c r="F15" t="str">
+        <x:v>South Australia</x:v>
+      </x:c>
+      <x:c r="G15" t="str">
+        <x:v>-34.7705</x:v>
+      </x:c>
+      <x:c r="H15" t="str">
+        <x:v>138.4870</x:v>
+      </x:c>
+      <x:c r="I15" t="str">
+        <x:v>Adelaide</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Synonyms</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Other common names</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Taxonomic group</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>Kingdom</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>Phylum</x:v>
       </x:c>