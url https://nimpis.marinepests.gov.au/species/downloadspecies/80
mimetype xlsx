--- v2 (2026-05-02)
+++ v3 (2026-06-05)
@@ -1,78 +1,78 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7ed5241ae644652" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48231818645d42f7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="R026680e2da674345"/>
-[...15 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="R8d34312e38d14068"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="R1ffa2c583223422e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="General" sheetId="2" r:id="Rfdc8f05fa8b3435f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Identification" sheetId="3" r:id="Rba33d77b66bf467b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Similar species" sheetId="4" r:id="Rf7b49dd8e28b420b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Habitat" sheetId="5" r:id="Rbcd530ef99534502"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Reproduction and growth" sheetId="6" r:id="Re872042e167b4fb0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Feeding" sheetId="7" r:id="Rf73481f087e14243"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Competitors" sheetId="8" r:id="R90c33f6dad3549c0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Predators" sheetId="9" r:id="R2cabc30092544e2c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Vectors" sheetId="10" r:id="R38124f50c49940f5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Impacts" sheetId="11" r:id="R727547b3e7714f25"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Controls" sheetId="12" r:id="R799584a04c4c471a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Species controls" sheetId="13" r:id="R799adb436f804455"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Additional information" sheetId="14" r:id="R471a2c2abc824909"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="References" sheetId="15" r:id="Rcf0ae04efaa743be"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Images" sheetId="16" r:id="R2cab250a5b4347c9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="Rb28c610457404b87"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R026680e2da674345" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R912cd76c38254ae3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rd76e6a66e2af4298" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="R4d6d0beac793499a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="R8798fbae65b14c10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="R15a82bf270d948ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="Rdd4c086132194dd7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="R6fd0d34e11ee44af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="Rd4076bebaeb34413" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="Red55cb957f554aa0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="Rfc20dfc02ba84597" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="Ra45fa1bc7d1e4c2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="R2a59f6843195453f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="Rad1e12a49a9d4080" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="Rcbd37cf6dcf64152" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="Rbbe2d43aed3f4807" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="R8d34312e38d14068" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1ffa2c583223422e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rfdc8f05fa8b3435f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rba33d77b66bf467b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="Rf7b49dd8e28b420b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="Rbcd530ef99534502" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="Re872042e167b4fb0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="Rf73481f087e14243" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="R90c33f6dad3549c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="R2cabc30092544e2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="R38124f50c49940f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="R727547b3e7714f25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="R799584a04c4c471a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="R799adb436f804455" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="R471a2c2abc824909" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="Rcf0ae04efaa743be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="R2cab250a5b4347c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="Rb28c610457404b87" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Scientific name</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Common name</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Developments</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>General description</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>ID card URL</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Australian distribution</x:v>
       </x:c>
       <x:c r="G1" t="str">