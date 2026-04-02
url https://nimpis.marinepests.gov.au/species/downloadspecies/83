--- v0 (2025-10-12)
+++ v1 (2026-04-02)
@@ -1,78 +1,78 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdec037a10c3d43d9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f219e21684b4e50" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="Reb4727c49fec4a02"/>
-[...15 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="R3faa59ee9d1e4aec"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="R399547be1d9f4c1a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="General" sheetId="2" r:id="R26f1f751ea654836"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Identification" sheetId="3" r:id="R7b77f15e8d4240f5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Similar species" sheetId="4" r:id="R86ee7547b411464b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Habitat" sheetId="5" r:id="Ree4425764203418e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Reproduction and growth" sheetId="6" r:id="R50a67f5d887942a2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Feeding" sheetId="7" r:id="R275193f72c164b39"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Competitors" sheetId="8" r:id="Rcf63d49172504e89"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Predators" sheetId="9" r:id="Ra957c6ce91ec4120"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Vectors" sheetId="10" r:id="R85779328615d46a3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Impacts" sheetId="11" r:id="R34e2973c45744bd0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Controls" sheetId="12" r:id="R5d67a5ea64cf4970"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Species controls" sheetId="13" r:id="R889d91008a5e49a0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Additional information" sheetId="14" r:id="R4c6c1722ffa24a18"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="References" sheetId="15" r:id="R286e7a92685b4f09"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Images" sheetId="16" r:id="Rb48ad9a110ee425f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="Rb0bc377f4c9f4082"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Reb4727c49fec4a02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Raed087decd9c44b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R4f5c1582a0374cba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="R18bc5cf87fa24f2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="R172c84324e99417d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="R175c04f39db04fba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="R9f5eb1b2f7724a7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="R456796bf975e4ff4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="Ra4a18d0279a143f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="R86d780a164074250" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="Rb0439b0207cc4cc9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="Rec462d74ee8542d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="R873bea703d294509" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="R8612cde4e06a419a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="R3b1c6edcdb7642c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="Rbafc2f45517f42c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="R3faa59ee9d1e4aec" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R399547be1d9f4c1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R26f1f751ea654836" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R7b77f15e8d4240f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="R86ee7547b411464b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="Ree4425764203418e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="R50a67f5d887942a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="R275193f72c164b39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="Rcf63d49172504e89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="Ra957c6ce91ec4120" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="R85779328615d46a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="R34e2973c45744bd0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="R5d67a5ea64cf4970" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="R889d91008a5e49a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="R4c6c1722ffa24a18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="R286e7a92685b4f09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="Rb48ad9a110ee425f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="Rb0bc377f4c9f4082" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Scientific name</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Common name</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Developments</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>General description</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>ID card URL</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Australian distribution</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -122,88 +122,80 @@
       <x:c r="J2" t="str">
         <x:v/>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Notes</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Vectors</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str">
         <x:v/>
       </x:c>
       <x:c r="B2" t="str">
         <x:v>Vector type: Vessels
-Vector type description: &lt;p&gt;This class encompasses vectors associated with maritime transport and shipping activities. Vessels includes; commercial ships (e.g. tankers, container ships, ferries, barges), fishing vessels, recreational vessels, passenger vessels, drilling platforms and research vessels. An example of a vector from this class is ballast water, which has been found to transport up to 10 000 different species at any one time. Other vectors associated with this class include: dry ballast, biofouling community.&lt;/p&gt;
+Vector type description: &lt;p&gt;Vectors associated with maritime transport and shipping activities. Vessels include bulk carriers, container ships, passenger vessels, fishing vessels, illegal foreign entry vessels and recreational vessels. Ballast water can potentially transport marine species in vessel ballast tanks and via biofouling on the exterior of vessels or internal water systems and equipment. &amp;nbsp;&amp;nbsp;&lt;/p&gt;
 Vectors:
 Vector: Ballast Water
-Description: The release of species in ballast water discharged from vessels.  Various types and life stages of species can be transported in ballast water, including plankton, crustaceans, fish, larvae, eggs or cysts.  Ballast water is used in commercial vessels to stabilise the vessel and is uploaded or discharged depending on the amount of cargo onboard.  Ballast water as a vector also includes sediments that accumulate in the bottom of ballast tanks.  Species that are able to survive within these sediments include those that have a resistant stage or resting cyst (e.g. dinoflagellates) as well as adult stages of benthic organisms.
+Description: &lt;p&gt;Various types and life stages of aquatic species can be transported in&amp;nbsp;ballast water. Species taken up in ballast water can be discharged from vessels if it’s not correctly managed. Marine pests can also survive within ballast tank sediments.&lt;/p&gt;
+&lt;p&gt;&amp;nbsp;&lt;/p&gt;
 </x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Notes</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Impacts</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str">
         <x:v>&lt;p&gt;&lt;i&gt;Callinectes sapidus&lt;/i&gt; supports an intensive commercial softshell crab fishery, and functions as both predator and prey in various marine and estuarine ecosystems (Seitz, 2005). &lt;em&gt;Callinectes sapidus&lt;/em&gt; was introduced to the Nordic area, however did not establish there (Gollasch and Leppakoski, 1999). In its native area, it reportedly caused a population crash of one size class of &lt;em&gt;Dreissenia polymorpha&lt;/em&gt; in the Hudson River, Catskill NY, by predation on a particular size class (Molloy et al., 1994). Four crabs were caught in the Netherlands in 1999 (ICES, 2000). &lt;em&gt;Callinectes sapidus&lt;/em&gt; has also been reported to mutilate fish caught in traps and trammel nets and to tear nets (CIESM, 2001). Its presence may negatively impact important fishery species as its preferred prey consists of clams, mussels and oysters.&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="B2" t="str">
-        <x:v>Impact type: Environmental
-[...8 lines deleted...]
-</x:v>
+        <x:v/>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Notes</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Legal issues</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str">
         <x:v/>
       </x:c>
       <x:c r="B2" t="str">
         <x:v/>
       </x:c>
     </x:row>
@@ -223,276 +215,219 @@
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Application method</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>Side effects</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>Appropriate</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Health and safety</x:v>
       </x:c>
       <x:c r="G1" t="str">
         <x:v>Constraints</x:v>
       </x:c>
       <x:c r="H1" t="str">
         <x:v>Species specifics</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str">
         <x:v>Changes to salinity</x:v>
       </x:c>
       <x:c r="B2" t="str">
-        <x:v>&lt;p&gt;The decommissioned warship USS Missouri was recently moved from Washington to Hawaii to become a memorial museum. The vessel was heavily fouled with marine growths from 5 years of inactivity and as a precaution to prevent introduction of alien species to Hawaii was moved to a freshwater river for 9 days prior to travelling to Hawaii. A prevoyage survey found 116 taxa in hull scrapings whereas after arrival in Hawaii only 11 species were found and 90% of the hull was completely clear of any fouling organisms. This freshwater exposure coupled with increased temperatures during the journey to Hawaii appears to be an extremely effective means of eliminating the temperate marine fouling community (Brock et al., 1999).&lt;/p&gt;
+        <x:v>&lt;p&gt;Osmotic treatment involves manipulating salinity levels to disrupt the osmotic balance of marine pests, leading to mortality. This can be achieved by:&lt;/p&gt;
+&lt;ul&gt;
+	&lt;li&gt;Immersing infested structures or equipment in freshwater (hyposaline conditions).&amp;nbsp;&lt;/li&gt;
+	&lt;li&gt;Increasing salinity by adding salt (hypersaline conditions).&amp;nbsp;&lt;/li&gt;
+	&lt;li&gt;Altering salinity in enclosed water bodies through diversion of fresh or salt water.&lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;&amp;nbsp;&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="C2" t="str">
-        <x:v>&lt;p&gt;Saturated salt solutions have all been used with varying success to kill &lt;em&gt;Callinectes sapidus&lt;/em&gt; in the USA (Cristini et al., 1994). Dipping of dredge loads of oysters and associated species, and oysters and culch (settlement substrate of rocks and old shells) in saturated or strong salt solutions is extremely effective in killing:. small and large seastars (&lt;em&gt;Asterias&lt;/em&gt; spp.), boring sponges, ascidians, hydroids and slipper limpets (&lt;em&gt;Crepidula fornicata&lt;/em&gt;)&amp;nbsp;without harming the oysters in the USA (Loosanoff 1961). Brine dipping of oysters fouled with &lt;em&gt;Sargassum muticum&lt;/em&gt;, &lt;em&gt;Codium fragile ssp.&lt;/em&gt; tomentosoides and &lt;em&gt;Styela&lt;/em&gt; &lt;em&gt;clava &lt;/em&gt;was found to be an effective control of the alga and ascidian by Lewey (1976) in Minchin 1996; MacNair and Smith 1999). Brine dipping infested oysters is considered the cheapest, safest and most effective method of control of fouling species (Eno et al., 1997). &lt;nbsp&gt;Freshwater immersion is a successful method of killing &lt;em&gt;Asterias&lt;/em&gt; larvae and juveniles, the macroalga &lt;em&gt;Undaria&lt;/em&gt; &lt;em&gt;pinnatifida&lt;/em&gt;, the oyster drilling gastropod &lt;em&gt;Ceratostoma inornatum&lt;/em&gt;&amp;nbsp;without harming the oysters as &lt;em&gt;Crassostrea gigas&lt;/em&gt; and most other biota that live in full strength seawater. Freshwater treatment can cause juvenile mussels (&lt;em&gt;Mytilus edulis&lt;/em&gt;) to drop off mussel ropes along with killing the other epibiota (L. Gunthrope, MAFRI, pers. comm.).&lt;/nbsp&gt;&lt;/p&gt;
+        <x:v>&lt;p&gt;Vessels can be moved upstream into freshwater to change salinity. Saturated salt solutions have all been used with varying success to kill &lt;em&gt;Callinectes sapidus&lt;/em&gt; in the USA (Cristini et al., 1994). Dipping of dredge loads of oysters and associated species, and oysters and culch (settlement substrate of rocks and old shells) in saturated or strong salt solutions is extremely effective in killing:. small and large seastars (&lt;em&gt;Asterias&lt;/em&gt; spp.), boring sponges, ascidians, hydroids and slipper limpets (&lt;em&gt;Crepidula fornicata&lt;/em&gt;)&amp;nbsp;without harming the oysters in the USA (Loosanoff 1961). Brine dipping of oysters fouled with &lt;em&gt;Sargassum muticum&lt;/em&gt;, &lt;em&gt;Codium fragile ssp.&lt;/em&gt; tomentosoides and &lt;em&gt;Styela&lt;/em&gt; &lt;em&gt;clava &lt;/em&gt;was found to be an effective control of the alga and ascidian by Lewey (1976) in Minchin 1996; MacNair and Smith 1999). Brine dipping infested oysters is considered the cheapest, safest and most effective method of control of fouling species (Eno et al., 1997). Freshwater immersion is a successful method of killing &lt;em&gt;Asterias&lt;/em&gt; larvae and juveniles, the macroalga &lt;em&gt;Undaria&lt;/em&gt; &lt;em&gt;pinnatifida&lt;/em&gt;, the oyster drilling gastropod &lt;em&gt;Ceratostoma inornatum&lt;/em&gt;&amp;nbsp;without harming the oysters as &lt;em&gt;Crassostrea gigas&lt;/em&gt; and most other biota that live in full strength seawater. Freshwater treatment can cause juvenile mussels (&lt;em&gt;Mytilus edulis&lt;/em&gt;) to drop off mussel ropes along with killing the other epibiota (L. Gunthrope, MAFRI, pers. comm.).&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="D2" t="str">
         <x:v/>
       </x:c>
       <x:c r="E2" t="str">
-        <x:v>Time required for mortality is species dependent.</x:v>
+        <x:v>&lt;p&gt;Time required for mortality is species dependent.&amp;nbsp;The decommissioned warship USS Missouri was recently moved from Washington to Hawaii to become a memorial museum. The vessel was heavily fouled with marine growths from 5 years of inactivity and as a precaution to prevent introduction of alien species to Hawaii was moved to a freshwater river for 9 days prior to travelling to Hawaii. A prevoyage survey found 116 taxa in hull scrapings whereas after arrival in Hawaii only 11 species were found and 90% of the hull was completely clear of any fouling organisms. This freshwater exposure coupled with increased temperatures during the journey to Hawaii appears to be an extremely effective means of eliminating the temperate marine fouling community (Brock et al., 1999).&lt;/p&gt;
+</x:v>
       </x:c>
       <x:c r="F2" t="str">
         <x:v/>
       </x:c>
       <x:c r="G2" t="str">
-        <x:v>&lt;p&gt;The success of this method depends on the salinity tolerance of the target species and so other species may be killed before the lethal limit is reached for the target species. Various subspecies of &lt;em&gt;Dreissena polymorpha&lt;/em&gt; have different salinity tolerances,&amp;nbsp;&lt;em&gt;D. polymorpha&lt;/em&gt; polymorpha the most successful invader in the former Soviet Union, Europe and North America is found from 0-6ppt&amp;nbsp;while &lt;em&gt;D. polymorpha&lt;/em&gt; aralens and &lt;em&gt;D. polymorpha&lt;/em&gt; obtusecarinata can survive salinities up to 17.6ppt and 18.4ppt (Karatayev et al., 1998). &lt;em&gt;Corbula gibba&lt;/em&gt; and &lt;em&gt;Corbicula fluminea&lt;/em&gt; have salinity tolerances 28-34ppt (Jensen 1988) and 0-3ppt (Gunther et al., 1999) respectively. While prolonged emersion in freshwater or saltwater baths may be effective in controlling &lt;em&gt;Corbula gibba&lt;/em&gt; and &lt;em&gt;Corbicula fluminea&lt;/em&gt; respectively, their typical occurrence in open water habitat precludes this as a control option. To treat fouled oysters in a bath requires collection of the individuals as it is not possible to implement in the open environment, which could be costly.&lt;/p&gt;
+        <x:v>&lt;p&gt;The success of this method depends on the salinity tolerance of the target species and so non target species may be killed before the lethal limit is reached for the target species.&amp;nbsp;&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="H2" t="str">
         <x:v>&lt;p&gt;Limited success.&lt;br /&gt;
 &lt;br /&gt;
 Saturated salt solutions have all been used with varying success to kill &lt;em&gt;Callinectes sapidus&lt;/em&gt; in the USA (Cristini et al., 1994).&lt;/p&gt;
 </x:v>
       </x:c>
     </x:row>
     <x:row r="3">
       <x:c r="A3" t="str">
         <x:v>Copper compounds</x:v>
       </x:c>
       <x:c r="B3" t="str">
         <x:v>&lt;p&gt;Biocide. Various forms of copper have been used as a biocide to control pest species including various copper salts especially copper sulphate, copper ions produced by electrolytic dissolution as well as copper based antifoulants (generally copper oxides). Resistance to copper differs between the fouling bivalves with &lt;em&gt;Mytilopsis&lt;/em&gt; &lt;em&gt;sallei &lt;/em&gt;more resistant to copper than oysters (&lt;em&gt;Crassostrea gigas&lt;/em&gt; and &lt;em&gt;C. virginica&lt;/em&gt;) and mussels (&lt;em&gt;M. edulis&lt;/em&gt;) (Brown and Newell, 1972; Rao and Balaji, 1994, Tables 1 &amp;amp; 2). Copper sulphate has been trialed on Spartina in the UK, macroalgae, bivalves and &lt;em&gt;Asterias&lt;/em&gt; spp and crustaceans (&lt;em&gt;Callinectes sapidus&lt;/em&gt;). Copper based antifoulants have replaced TBT as world guidelines become stricter.&lt;br /&gt;
 Discharge of copper sulphate into marine waters is in breach of International Maritime Organisation (IMO) conventions (Ferguson 2000). Coptrol Aquatic Algicide&amp;nbsp;is registered by the NRA for use in Australia (August 2000).&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="C3" t="str">
         <x:v>&lt;p&gt;Controlled electrolytic dissolution of copper and aluminium anodes has been trialed to control the &lt;em&gt;Dreissena spp.&lt;/em&gt; (Blume and Fitzgerald, 1996) and &lt;em&gt;Caulerpa taxifolia&lt;/em&gt; (Gavach et al., 1999;&amp;nbsp;Rebouillon et al., 1999).&lt;nbsp&gt;&amp;nbsp;Ion selective membranes that exchange sodium ions inside an enclosed space for copper ions in the surrounding seawater were tested as a method to increase the contact concentrations of copper to &lt;em&gt;Caulerpa taxifolia&lt;/em&gt; plants (Gavach et al., 1996). The copper ion concentration reaches equilibrium at about 8 ppm inside the membrane and at this level is reported to achieve a 96 % reduction in chlorophyll of the enclosed &lt;em&gt;C. taxifolia&lt;/em&gt;. However, recovery has been observed after 8 days. Pilot laboratory experiments using copper ions in a supersaturated solution of sodium chloride (to produce an application medium denser than seawater) increased the residence time of the copper ions in contact with &lt;em&gt;C. taxifolia&lt;/em&gt;. in (Charrin et al., 1999). &lt;nbsp&gt;Copper sulphate solution (5%) is sold as a commercial algicide (Coptrol) and generally sprayed on water surface at 1:10 dilution. In situ tests using Coptrol&amp;nbsp;examined several methods of applying herbicides to &lt;em&gt;Undaria&lt;/em&gt; &lt;em&gt;pinnatifida&lt;/em&gt;,&amp;nbsp;such as injection into the stipe or midrib, applying a gel formulation, attaching a sponge saturated with active substance to the thallus, and applying compounds inside a bag enclosing the thalli (Sanderson 1996). &lt;nbsp&gt;In the early 1960&amp;#39;s copper sulphate was applied by crop dusting planes to about 16 square miles of sea in an effort to control blooms of the red tide dinoflagellate &lt;em&gt;Gymnodinium breve&lt;/em&gt;&amp;nbsp;but it was concluded that it was not an effective control measure (Rounsefell and Nelson, 1966). &lt;nbsp&gt;Injection of poisons including copper sulphate using pole spears was found to be locally effective on the Great Barrier Reef to control &lt;em&gt;Acanthaster planci&lt;/em&gt; (Birkeland and Lucas, 1990; Thresher et al., 1999).&lt;/nbsp&gt;&lt;/nbsp&gt;&lt;/nbsp&gt;&lt;/nbsp&gt;&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="D3" t="str">
         <x:v>&lt;p&gt;The low specificity and persistence of copper sulphate makes it unsuitable for use in the open environment. Numerous studies have been conducted to determine the effects of heavy metals such as copper on various species in the aquatic environment. Copper often has a necrotic effect on species once threshold levels are reached and this level differs between taxa. Excessive amounts of copper are lethal to crustaceans (Thunberg et al., 1973 and citations therein). Copper ion toxicity to plankton is well studied;&amp;nbsp;it is concentration dependent, and causes damage to cell membranes, disrupting photosynthesis and eventually death (Sorentino 1979).&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="E3" t="str">
         <x:v>Depent on target species and method of application.</x:v>
       </x:c>
       <x:c r="F3" t="str">
         <x:v>Copper sulphate, copper oxide and copper(1)chloride are hazardous according to Worksafe Australia criteria (NOHSC).</x:v>
       </x:c>
       <x:c r="G3" t="str">
         <x:v>&lt;p&gt;The method of broadcast spray of copper sulphate was not recommended for general control over areas of ocean as it was deemed too expensive and non-specific (Rounsefell and Evans, 1958). It was concluded that because of its low solubility, copper sulphate ore could not be used as an effective control measure (Rounsefell and Nelson, 1966). .&lt;br /&gt;
 The main disadvantages associated with copper are that it is absorbed by soil and organic material, is ineffective at high pH and is toxic to many non-target organisms.&lt;br /&gt;
 Injection of poisons including copper sulphate using pole spears was found to be locally effective on the Great Barrier Reef to control &lt;em&gt;Acanthaster planci&lt;/em&gt; (Birkeland and Lucus, 1990; Thresher et al., 1999). However, the problem of thousands of toxic rotting seastars on the benthos and the subsequent environmental impacts of the chemicals to the sediments and associated species needs to be addressed.&lt;br /&gt;
 Control of &lt;em&gt;Asterias&lt;/em&gt; spp (&lt;em&gt;A. forbesii &lt;/em&gt;and &lt;em&gt;A. rubens&lt;/em&gt;) by chemical agents such as copper and zinc sulphate or chromium salts did not prove practical, especially around shellfish farms. Only a small number of seastars died and others moved to adjacent areas. Also due to the non-specificity of copper the oysters were effected and accumulation of copper was a concern (Lee 1948; Loosanoff 1961).&lt;br /&gt;
 One problem with using copper sulphate is that stronger solutions react with saline water and form a precipitate (Kerkut and Munday, 1962).&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="H3" t="str">
         <x:v>&lt;p&gt;Limited success.&lt;br /&gt;
 &lt;br /&gt;
 Copper sulphate, copper and cadmium (heavy metals) have all been used with varying success to control &lt;em&gt;Callinectes sapidus&lt;/em&gt; (Cristini et al., 1994).&lt;/p&gt;
 </x:v>
       </x:c>
     </x:row>
     <x:row r="4">
       <x:c r="A4" t="str">
-        <x:v>Hydrocarbons</x:v>
+        <x:v>Lime</x:v>
       </x:c>
       <x:c r="B4" t="str">
-        <x:v>&lt;p&gt;Polyaromatic hydrocarbons have been recognised as the main toxic component of crude oil and petroleum compounds. These hydrocarbons are known to have detrimental effects on the environment, particularly to larvae.&lt;/p&gt;
+        <x:v>&lt;p&gt;Lime has been used in several different forms as a control including slaked lime, quick lime and Limil in powdered or granular forms and hydrated lime solutions. Mitchell Limil is used in mortar, plaster, cement and other building and paving materials.&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="C4" t="str">
-        <x:v>Accidental pollution to marine environment, industrial wastes etc.</x:v>
+        <x:v>&lt;p&gt;Hydrated lime solutions have been trialed to kill &lt;em&gt;Crassostrea gigas&lt;/em&gt; and &lt;em&gt;Codium fragile ssp.&lt;/em&gt; tomentosoides. &lt;nbsp&gt;Slake lime (powdered form) has been used to control fish, macroalgae, seastars and crustaceans. &lt;nbsp&gt;Quicklime (Calcium oxide) is mostly insoluble and has been deployed in porous as a barrier control around commercial oyster farms to control:&amp;nbsp;&lt;em&gt;Asterias&lt;/em&gt; spp (&lt;em&gt;A. amurensis&lt;/em&gt;, &lt;em&gt;A. forbesi&lt;/em&gt; and A. vulgaris), oyster drills (Urosalpinx and Eupleura) and other fouling species since the turn of the century and is still used in Korea, Canada and the US (MacKenzie 1977). Trials of the broadcast application of quicklime found the key to success is the dispersal of a relatively uniform layer of the lime over extensive areas. Due to the insolubility of quicklime only a small quantity in powdered or granular form is sufficient to cover a large area (Loosanoff 1961). &lt;/nbsp&gt;&lt;/nbsp&gt;&lt;nbsp&gt;&lt;nbsp&gt;&lt;nbsp&gt;Repeated applications of quicklime on an oyster bed at weekly intervals for 5 weeks of June-July in the USA kept the upper side of the oysters clean of fouling organisms and provided a favourable surface for settlement of oyster larvae&amp;nbsp;(MacKenzie 1977).&lt;/nbsp&gt;&lt;/nbsp&gt;&lt;/nbsp&gt;&lt;/p&gt;
+</x:v>
       </x:c>
       <x:c r="D4" t="str">
-        <x:v/>
+        <x:v>&lt;p&gt;The adverse effects to the environment and human health present a deterrent to the use of quicklime (although these have not been fully explored). While quicklime has only slight effects on molluscs (oysters, clams) (Loosanoff and Engle, 1942) it has severe effects on crabs.&lt;/p&gt;
+</x:v>
       </x:c>
       <x:c r="E4" t="str">
-        <x:v/>
+        <x:v>In Connecticut, USA quicklime was spread at a rate of 6.75 metric tons/hectare (&lt;6m depth) on dormant oyster beds to kill fouling species (MacKenzie 1977).</x:v>
       </x:c>
       <x:c r="F4" t="str">
-        <x:v/>
+        <x:v>Hazardous according to Worksafe Australia criteria (NOHSC).</x:v>
       </x:c>
       <x:c r="G4" t="str">
-        <x:v/>
-[...30 lines deleted...]
-      <x:c r="G5" t="str">
         <x:v>&lt;p&gt;The alga &lt;em&gt;Codium fragile spp tomentosoides&lt;/em&gt; was very difficult to eradicate using hydrated lime solutions and it took a long time to assess their efficacy (MacNair and Smith, 1999).&lt;br /&gt;
 Debates over the persistence of lime in the environment, probably due to different formulations used. As follows: the lime can dissolve in about 48 hours leaving no residue (C. MacKenzie, NEFC, NMFS, US; pers. comm.). However, in field trials, lime remained effective for several weeks after deposition, but at a much reduced kill rate. However, C.L. Goggin, CRIMP; unpublished data in Thresher et al., (1998), reports that seastars must be in contact with the lime for lengthy periods (&amp;gt;5 hours) in order for it to be effective,&amp;nbsp;and in a relatively two dimensional habitat where they are unable to evade the lime (Thresher et al. 1998).&lt;br /&gt;
 The use of chemicals to control the seastar is unlikely to be acceptable to the Australian public. There is little public support for the broadcast application of quicklime to kill seastars despite the ease in obtaining suitable quantities due to its industrial uses and relatively cheap costs.&lt;/p&gt;
 </x:v>
       </x:c>
+      <x:c r="H4" t="str">
+        <x:v>&lt;p&gt;Limited success.&lt;br /&gt;
+&lt;br /&gt;
+While quicklime has only slight effects on molluscs (oysters, clams) (Loosanoff and Engle, 1942) it has severe effects on crabs. Quick lime has been used with varying success to control &lt;em&gt;Callinectes sapidus&lt;/em&gt; (Cristini et al., 1994).&lt;/p&gt;
+</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5">
+      <x:c r="A5" t="str">
+        <x:v>Physical barriers (eg. nets, sieves, filters)</x:v>
+      </x:c>
+      <x:c r="B5" t="str">
+        <x:v>&lt;p&gt;Exclusion barriers are used more as a preventative control to stop the further spread of invasive species whether passively drifting larvae or algal or plant fragments or actively moving animals such as crabs. These can be made of various materials including netting or plastic. Filters and sieves are used to control settlement and clogging of pipe work by pest species (adults and larvae) such as &lt;em&gt;Dreissena polymorpha&lt;/em&gt; in freshwater and &lt;em&gt;Perna viridis&lt;/em&gt; in seawater in power stations and water treatment plants&amp;nbsp;(Claudi and Mackie, 1994; Rajagopal et al., 1996). Sieves are also used to exclude species from ballast water pumped in to vessels and also water pumped into on shore aquaculture facilities.&lt;/p&gt;
+</x:v>
+      </x:c>
+      <x:c r="C5" t="str">
+        <x:v>&lt;p&gt;Exclusion barriers have been used in the USA around aquaculture facilities to exclude predatory crabs such as &lt;em&gt;Callinectes sapidus&lt;/em&gt; and &lt;em&gt;Carcinus maenas&lt;/em&gt;, with varying success (Cristini et al., 1994). For example, commercial shellfish growers use mesh nets (8-45 mm diagonal mesh) over shellfish stocks to prevent &lt;em&gt;C. maenas&lt;/em&gt; preying on juvenile oysters (15-47 mm shell length). Oysters larger than 50 mm shell length are relatively safe from attack by &lt;em&gt;C. maenas&lt;/em&gt;. Nets are also used in as a barrier in waterways to prevent the active drift of vegetative fragments of aquatic weeds created during mechanical harvesting eg. &lt;em&gt;Spartina spp.&lt;/em&gt; (Moreira et al., 1999). By farming oyster on racks elevated off the ground, predation by crabs (&lt;em&gt;Carcinus maenas&lt;/em&gt;) and fouling by slipper limpets (&lt;em&gt;Crepidula fornicata&lt;/em&gt;) is greatly reduced (Eno 1996; Proctor 1998). &lt;nbsp&gt;Skirts of plastic barriers can be erected around the perimeter of aquaculture (finfish) pens to prevent the advection of surface microalgal blooms into the pens. Within these barriers airlift or hydraulic pumps can be used to cause the upwelling of deeper colder water and also aerate the water. This reduces anoxic conditions caused by the phytoplankton and can inhibit algal growth by lowering water temperatures (Taylor 1993; Whyte 1999).&lt;/nbsp&gt;&lt;/p&gt;
+</x:v>
+      </x:c>
+      <x:c r="D5" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="E5" t="str">
+        <x:v>Mesh size or barrier type would be dependent on target species, and the presence of adults or larvae.</x:v>
+      </x:c>
+      <x:c r="F5" t="str">
+        <x:v>Swimmers should avoid areas where mesh barriers are present in case of strong currents entangling them.</x:v>
+      </x:c>
+      <x:c r="G5" t="str">
+        <x:v>&lt;p&gt;Small recruits or fragments are likely to be able to pass through barrier if made of mesh if they are less than mesh size. There are difficulties in maintaining a physical barrier in the aquatic environment due to currents and water movement. Barriers could only be used in restricted waterways, although floating boom barriers used for oil slick control could be adapted to restrict surface floating species. Barriers also impede vessel passage and other recreational activities and the traffic rates must be considered. An aquatic nuisance species dispersal barrier is being developed for the Chicago Sanitary and Ship Canal, a man-made canal between the Mississippi River and Great Lakes drainages. Due to the commercial uses of the canal and its importance to Chicago&amp;#39;s drinking water, closure of the canal or installation of physical barriers were not considered practical and chemical control was recommended for use only as an emergency measure. Phase 1 will consist of an electric barrier array while phase 2 is the implementation of the full water column electric barrier, dependent upon safety and liability concerns. Other methodologies under consideration or development include infrasound, bubble screens and water jets (Moy 1999).&lt;/p&gt;
+</x:v>
+      </x:c>
       <x:c r="H5" t="str">
         <x:v>&lt;p&gt;Limited success.&lt;br /&gt;
 &lt;br /&gt;
-While quicklime has only slight effects on molluscs (oysters, clams) (Loosanoff and Engle, 1942) it has severe effects on crabs. Quick lime has been used with varying success to control &lt;em&gt;Callinectes sapidus&lt;/em&gt; (Cristini et al., 1994).&lt;/p&gt;
+Exclusion barriers have been used in the USA around aquaculture facilities to exclude predatory crabs such as &lt;em&gt;Callinectes sapidus&lt;/em&gt;, with varying success (Cristini et al., 1994).&lt;/p&gt;
 </x:v>
       </x:c>
     </x:row>
     <x:row r="6">
       <x:c r="A6" t="str">
-        <x:v>Pentachlorophenol (PCP)</x:v>
+        <x:v>Sound pulses (audible, ultrasonic and infrasonic)</x:v>
       </x:c>
       <x:c r="B6" t="str">
-        <x:v>&lt;p&gt;Organochlorine pesticides (OCP). Use not allowed in Australia. The sodium salt of pentachlorophenol (Sodium pentachlorophenate (NaPCP)) was once the active concentrate used in fungicide, herbicide, molluscicide, slimicide; fermentation disinfectant preparations. Nowadays it is available ONLY for industrial and manufacturing purposes. To be used by or in accordance with directions of accredited pest control officers.&lt;br /&gt;
-Deregistered for use in Australia.&lt;/p&gt;
+        <x:v>&lt;p&gt;Audible, ultrasonic (high frequency) and infrasonic sound (low frequencies) have been used with varying success to remove and prevent settlement of fouling species including bivalves, barnacles and bacteria&amp;nbsp;as well as acting as a barrier to exclude fish and crustacea from certain areas. Acoustic deterrents have been used to prevent or reduce interactions between marine mammals (e.g. seals and sharks) and fisheries and aquaculture operations,&amp;nbsp;including acoustic pingers, shark pods etc. (Reeves et al.,&amp;nbsp;1996) as well as ultrasonic bird repelling devices (Hamershock 1992). Ultrasound is relatively simple and inexpensive to produce and deploy (Popper and Carlson, 1998). Sound energy in water can be controlled, directed and transmitted for many useful purposes (Cristini et al., 1994). These acoustical shock waves are apparently effective in preventing biofouling on the surface by organisms in the water (Grothaus et al., 1997).&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="C6" t="str">
-        <x:v>&lt;p&gt;Pentachlorophenate has been used as a molluscicide against snails for human schistosomiasis control and has been used to control &lt;em&gt;Dreissena polymorpha&lt;/em&gt; (Perrett and Whitfield, 1996). Sodium salts of PCP affected embryonic development and some had drastic effects on larval growth and survival of &lt;em&gt;Crassostrea gigas&lt;/em&gt; (Davis and Hidu, 1969). Santobrite a sodium pentachlorophenate preparation was trialed to control carp in Victorian waters but proved to be expensive and rarely effective (Barnham 1998a, 1998b) and also &lt;em&gt;Callinectes sapidus&lt;/em&gt;.&lt;/p&gt;
+        <x:v>&lt;p&gt;Acoustical shock waves are generated by electrical sparks within a gap between electrodes adjustably positioned for exposure to water adjacent to a surface immersed therein. &lt;nbsp&gt;In laboratory experiments, exposure to sound pulses (10.4 kHz) significantly increased the time it took for the crabs to find food. Sound pulses were applied using a sending hydrophone linked to an audio amplifier, frequency meter and a voltage step-up and tuning circuit&amp;nbsp;(Cristini et al., 1994). &lt;nbsp&gt;Ultrasonic vibrations were used in an on-land aquaculture hatchery for abalone to destroy eggs, juveniles and adult worms of the boring sabellid polychaete, &lt;em&gt;Terebrasabella heterouncinata&lt;/em&gt; (Loubser and Dormehl, 2000). Ultrasonic techniques bear further investigation, and could even have potential outside aquaculture operations. &lt;nbsp&gt;SGP Technology has developed a marine antifouling system for inhibiting the growth on a submerged surface using ultrasonic frequencies that vary between 25-60kHz (McNeal 1998). Ultrasonic waves are also able to clean biofouled surfaces by detachment of the bacteria (Zips et al., 1990). The Regents of the University of California have developed a submersible ultrasonic emitter that can be integrated with scientific probes for measuring eg. dissolved oxygen, which minimises biofouling of the sensor membranes&amp;nbsp;(Piedrahita and Wong, 1999). &lt;nbsp&gt;A new invention called Aquasonic has been developed that transmits ultrasonic vibrations through the water causing algae cells to implode and die and prevents reinfestation. Most algae are killed within 48 hours but thread algae may take a couple of weeks. There are devices for water ponds (freshwater) from 2-150 metre diameters. The device works on mains power and the transducer floats in the water. Since 1997, 2000 Aquasonic units have been installed in The Netherlands and Belgium, mainly in freshwater water reservoirs used by market gardens&amp;nbsp;(Thomas and Gerritsen, 2000).&lt;/nbsp&gt;&lt;/nbsp&gt;&lt;/nbsp&gt;&lt;/nbsp&gt;&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="D6" t="str">
-        <x:v>&lt;p&gt;PCP is highly toxic to most living organisms although marine and freshwater crustaceans appear to be moderately tolerant of PCP and its sodium salt (NaPCP). PCP is no longer used as a molluscicide because of potential harmful effects on handlers and the environment (Coglianese and Neff, 1982; Perrett and Whitfield, 1996).&lt;/p&gt;
-</x:v>
+        <x:v/>
       </x:c>
       <x:c r="E6" t="str">
-        <x:v/>
+        <x:v>Different frequencies and periods are required for different taxa</x:v>
       </x:c>
       <x:c r="F6" t="str">
-        <x:v>&lt;p&gt;Pentachlorophenol and its alkali salts are hazardous according to Worksafe Australia criteria (NOHSC). &lt;nbsp&gt;Dangerous Poison. Available ONLY for industrial and manufacturing purposes. To be used by or in accordance with directions of accredited pest control officers. Operators to be trained in procedures for safe use of material.&lt;/nbsp&gt;&lt;/p&gt;
+        <x:v>&lt;p&gt;Intense low-frequency sounds can be bothersome to humans (Popper and Carlson, 1998).&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="G6" t="str">
-        <x:v/>
-[...62 lines deleted...]
-      <x:c r="G8" t="str">
         <x:v>&lt;p&gt;Time taken to achieve mortality will be dependent on the tolerances of various species. However, detection of ultrasound by aquatic animals is poorly known except for marine mammals (Popper and Carlson, 1998). Estuaries and beaches are acoustically noisy and filled with low frequency background sounds,&amp;nbsp;hence sound frequencies above 1 kHz should be used, although sounds of higher frequencies are attenuated much more rapidly than sounds at lower frequencies (Cristini et al., 1994).&lt;br /&gt;
 In situ-application of ultrasound towards &lt;em&gt;Caulerpa taxifolia&lt;/em&gt; was unsuccessful in destroying the plant tissue (Boudouresque et al., 1996). Acoustical methods trialed to control mussel (&lt;em&gt;Mytilus edulis&lt;/em&gt;) fouling of cooling systems of coastal power plants showed no applicable results (Jenner 1982).&lt;br /&gt;
 The projectors currently used to generate infrasound are very large and require a good deal of power, making them difficult and expensive to deploy, particularly over large areas (Popper and Carlson, 1998).&lt;br /&gt;
 The application of sound to control fish behaviour was reviewed by Pooper and Carlson (1998). They found with a few exceptions (use of sound to exclude clupeids) no behavioural methods for fish guidance work consistently or have currently operational success. It has also been shown that combinations of light and sound and physical barriers can be integrated to create a fish protection system that works better than the separate elements alone.&lt;/p&gt;
 </x:v>
       </x:c>
-      <x:c r="H8" t="str">
+      <x:c r="H6" t="str">
         <x:v>&lt;p&gt;Limited success.&lt;br /&gt;
 &lt;br /&gt;
 The use of sound pulses has been trialed to control predation of the hard clam &lt;em&gt;Merceneria mercenaria&lt;/em&gt; by crabs particularly &lt;em&gt;Callinectes sapidus&lt;/em&gt; (a Portunid) in the USA. In laboratory experiments, exposure to sound pulses (10.4 kHz) significantly increased the time it took for the crabs to find food (Cristini et al., 1994).&lt;/p&gt;
 </x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Vegetative cell</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Resting cyst </x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Planomeiocyte </x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>Larvae </x:v>