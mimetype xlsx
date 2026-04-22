--- v1 (2026-04-02)
+++ v2 (2026-04-22)
@@ -1,78 +1,78 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f219e21684b4e50" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d30a41d36cb4502" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="R399547be1d9f4c1a"/>
-[...15 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="Rb0bc377f4c9f4082"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="R57e40947fe0a4f73"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="General" sheetId="2" r:id="Re90c23a539894ec5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Identification" sheetId="3" r:id="R047f629e462244ad"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Similar species" sheetId="4" r:id="R2bba5fee14c74f2c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Habitat" sheetId="5" r:id="R12d0d44069194c82"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Reproduction and growth" sheetId="6" r:id="R3f56bd8d57824ccd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Feeding" sheetId="7" r:id="R5a2e62941bfb43cc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Competitors" sheetId="8" r:id="Ra4195e3c56304a8f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Predators" sheetId="9" r:id="R92e7559e0f464646"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Vectors" sheetId="10" r:id="R193fca4fcded4182"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Impacts" sheetId="11" r:id="Rd4089120f6e34153"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Controls" sheetId="12" r:id="R129e9e017eee49ac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Species controls" sheetId="13" r:id="R91667ceb3593449c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Additional information" sheetId="14" r:id="R19a22154d4ad4a5c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="References" sheetId="15" r:id="R374a441514354478"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Images" sheetId="16" r:id="Ra67b1d7ce7c543e6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="Ra7882d3ca6594a06"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R399547be1d9f4c1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R26f1f751ea654836" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R7b77f15e8d4240f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="R86ee7547b411464b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="Ree4425764203418e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="R50a67f5d887942a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="R275193f72c164b39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="Rcf63d49172504e89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="Ra957c6ce91ec4120" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="R85779328615d46a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="R34e2973c45744bd0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="R5d67a5ea64cf4970" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="R889d91008a5e49a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="R4c6c1722ffa24a18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="R286e7a92685b4f09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="Rb48ad9a110ee425f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="Rb0bc377f4c9f4082" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R57e40947fe0a4f73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Re90c23a539894ec5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R047f629e462244ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="R2bba5fee14c74f2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="R12d0d44069194c82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="R3f56bd8d57824ccd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="R5a2e62941bfb43cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="Ra4195e3c56304a8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="R92e7559e0f464646" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="R193fca4fcded4182" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="Rd4089120f6e34153" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="R129e9e017eee49ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="R91667ceb3593449c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="R19a22154d4ad4a5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="R374a441514354478" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="Ra67b1d7ce7c543e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="Ra7882d3ca6594a06" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Scientific name</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Common name</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Developments</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>General description</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>ID card URL</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Australian distribution</x:v>
       </x:c>
       <x:c r="G1" t="str">