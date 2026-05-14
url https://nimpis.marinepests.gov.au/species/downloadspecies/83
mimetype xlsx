--- v2 (2026-04-22)
+++ v3 (2026-05-14)
@@ -1,78 +1,78 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d30a41d36cb4502" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R352c6279817a4903" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="R57e40947fe0a4f73"/>
-[...15 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="Ra7882d3ca6594a06"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="Rc9313b9a83ae4c00"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="General" sheetId="2" r:id="R61f92231525749b6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Identification" sheetId="3" r:id="R7276819cdeb543ce"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Similar species" sheetId="4" r:id="R30015f0306ad48ae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Habitat" sheetId="5" r:id="R0df3fb7c232a422f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Reproduction and growth" sheetId="6" r:id="R06a5516745154fda"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Feeding" sheetId="7" r:id="R293ded451d7a476f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Competitors" sheetId="8" r:id="R4064d42b7e054ef9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Predators" sheetId="9" r:id="R699d50191c864c84"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Vectors" sheetId="10" r:id="R134f34f75fba4032"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Impacts" sheetId="11" r:id="R9e258b80fe254e4d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Controls" sheetId="12" r:id="Ree7091ccf9724b0a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Species controls" sheetId="13" r:id="Rc35cc3f78d5b4619"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Additional information" sheetId="14" r:id="R345a35d34060410f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="References" sheetId="15" r:id="Rd2226896e733422c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Images" sheetId="16" r:id="R93d6204ea8b249d1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="R3adaabe65a734891"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R57e40947fe0a4f73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Re90c23a539894ec5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R047f629e462244ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="R2bba5fee14c74f2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="R12d0d44069194c82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="R3f56bd8d57824ccd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="R5a2e62941bfb43cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="Ra4195e3c56304a8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="R92e7559e0f464646" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="R193fca4fcded4182" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="Rd4089120f6e34153" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="R129e9e017eee49ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="R91667ceb3593449c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="R19a22154d4ad4a5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="R374a441514354478" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="Ra67b1d7ce7c543e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="Ra7882d3ca6594a06" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc9313b9a83ae4c00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R61f92231525749b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R7276819cdeb543ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="R30015f0306ad48ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="R0df3fb7c232a422f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="R06a5516745154fda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="R293ded451d7a476f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="R4064d42b7e054ef9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="R699d50191c864c84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="R134f34f75fba4032" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="R9e258b80fe254e4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="Ree7091ccf9724b0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="Rc35cc3f78d5b4619" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="R345a35d34060410f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="Rd2226896e733422c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="R93d6204ea8b249d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="R3adaabe65a734891" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Scientific name</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Common name</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Developments</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>General description</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>ID card URL</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Australian distribution</x:v>
       </x:c>
       <x:c r="G1" t="str">