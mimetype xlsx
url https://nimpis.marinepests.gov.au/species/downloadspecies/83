--- v3 (2026-05-14)
+++ v4 (2026-06-13)
@@ -1,78 +1,78 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R352c6279817a4903" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45e8adbed8684de0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="Rc9313b9a83ae4c00"/>
-[...15 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="R3adaabe65a734891"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="Ra28d2ea373dc4295"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="General" sheetId="2" r:id="R41d507dc7ed34a24"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Identification" sheetId="3" r:id="Rddbfcd8353a24115"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Similar species" sheetId="4" r:id="Rd8e1944b4e8447fa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Habitat" sheetId="5" r:id="R185e5082c3a14950"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Reproduction and growth" sheetId="6" r:id="R985e77fd92314dca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Feeding" sheetId="7" r:id="Rcb720f7a97db40d5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Competitors" sheetId="8" r:id="R15728fc768d045ac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Predators" sheetId="9" r:id="R7a4e3c290d584e67"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Vectors" sheetId="10" r:id="R2a747d00036248c6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Impacts" sheetId="11" r:id="Rcf550045665246c8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Controls" sheetId="12" r:id="R5a9bd4b9354645a2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Species controls" sheetId="13" r:id="R65d604f55c5c4966"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Additional information" sheetId="14" r:id="Rfbfed6109b41401c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="References" sheetId="15" r:id="Rb770be2fee8d494a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Images" sheetId="16" r:id="Red2fe07b0a844a94"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="R1846f4636a504fab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc9313b9a83ae4c00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R61f92231525749b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R7276819cdeb543ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="R30015f0306ad48ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="R0df3fb7c232a422f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="R06a5516745154fda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="R293ded451d7a476f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="R4064d42b7e054ef9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="R699d50191c864c84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="R134f34f75fba4032" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="R9e258b80fe254e4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="Ree7091ccf9724b0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="Rc35cc3f78d5b4619" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="R345a35d34060410f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="Rd2226896e733422c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="R93d6204ea8b249d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="R3adaabe65a734891" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra28d2ea373dc4295" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R41d507dc7ed34a24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rddbfcd8353a24115" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="Rd8e1944b4e8447fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="R185e5082c3a14950" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="R985e77fd92314dca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="Rcb720f7a97db40d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="R15728fc768d045ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="R7a4e3c290d584e67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="R2a747d00036248c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="Rcf550045665246c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="R5a9bd4b9354645a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="R65d604f55c5c4966" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="Rfbfed6109b41401c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="Rb770be2fee8d494a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="Red2fe07b0a844a94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="R1846f4636a504fab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Scientific name</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Common name</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Developments</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>General description</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>ID card URL</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Australian distribution</x:v>
       </x:c>
       <x:c r="G1" t="str">