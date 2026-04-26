--- v0 (2026-04-02)
+++ v1 (2026-04-26)
@@ -1,78 +1,78 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfbca8709c6234a56" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22187d87de8b4d66" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="R4e898768b8514b95"/>
-[...15 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="Rfed01e2f44f6427c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="R0ab370a03f36441a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="General" sheetId="2" r:id="R3888ebb9a5024124"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Identification" sheetId="3" r:id="R69877a860aef4bfe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Similar species" sheetId="4" r:id="R7c8d0fa45a4c4188"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Habitat" sheetId="5" r:id="R06480a00ec7c480a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Reproduction and growth" sheetId="6" r:id="Re70ca91124df48c9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Feeding" sheetId="7" r:id="Ra194d929ce72497f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Competitors" sheetId="8" r:id="Rd1e36b39de974c34"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Predators" sheetId="9" r:id="Ra00791e5b9964fc2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Vectors" sheetId="10" r:id="R2009ff4c865c496a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Impacts" sheetId="11" r:id="R8ef27b63f2494bec"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Controls" sheetId="12" r:id="Rc51ad2bb9ada407e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Species controls" sheetId="13" r:id="R1025e0fff0b647a3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Additional information" sheetId="14" r:id="R0f3c7439893e4b61"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="References" sheetId="15" r:id="Rfe8543f11b1e4641"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Images" sheetId="16" r:id="R649a470699d44571"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="R0ecedbbfee8c474c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4e898768b8514b95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rdc8ff8251cea4266" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R53e6c3cd9a884899" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="R10d38f4c42af444e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="Rb2435300d9d848e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="Re6cd8a8e38fb4d08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="R63a292b3e38b4bab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="R8c2565c2f636478a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="R978c3d4839124fb5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="Rf13e7b2fdd994e0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="Rc63b06b6e6f84b9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="R82b5d03a63b64a92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="Rceae38127a26416c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="R97facc9655594146" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="Rfff444d388a64a7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="R6808d45997134411" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="Rfed01e2f44f6427c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0ab370a03f36441a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R3888ebb9a5024124" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R69877a860aef4bfe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="R7c8d0fa45a4c4188" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="R06480a00ec7c480a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="Re70ca91124df48c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="Ra194d929ce72497f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="Rd1e36b39de974c34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="Ra00791e5b9964fc2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="R2009ff4c865c496a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="R8ef27b63f2494bec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="Rc51ad2bb9ada407e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="R1025e0fff0b647a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="R0f3c7439893e4b61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="Rfe8543f11b1e4641" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="R649a470699d44571" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="R0ecedbbfee8c474c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Scientific name</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Common name</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Developments</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>General description</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>ID card URL</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Australian distribution</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -139,71 +139,71 @@
 </x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Notes</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Vectors</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str">
         <x:v>&lt;p&gt;Most of the primary vectors that transport &lt;em&gt;C. maenas &lt;/em&gt;are related to vessel transport and operations. Carlton and Cohen (2003) identified the main vectors responsible for global transport of &lt;em&gt;C. maenas&lt;/em&gt;, which included: biofouling assemblages, solid ballast, fouled seawater structures (such as sea chests and intake pipes), ballast water, algae and mussel seed transported with commercial fisheries products, and private releases. Earlier introductions of &lt;em&gt;C. maenas&lt;/em&gt;, such as the introduction into Port Phillip Bay in the 1800s, was likely through ship boring and fouling assemblages on wooden vessels or semi-dry ballast (Thresher, 1997). In Tasmania, adult &lt;em&gt;C. maenas &lt;/em&gt;have been discovered in the mud at the bottom of sea chests, including ovigerous females that were capable of releasing eggs into the water column (Coutts et al., 2003). The long larval periods of &lt;em&gt;C. maenas &lt;/em&gt;and their high tolerance to low-oxygen conditions allows them to survive long oceanic voyages at all life stages (Darbyson et al., 2009). Juvenile &lt;em&gt;C. maenas &lt;/em&gt;have been found to be transported in mussel seed during aquaculture operations in Newfoundland, Canada (Best et al., 2014). &lt;em&gt;C. maenas &lt;/em&gt;have been found in live lobster shipments, while deliberate or accidental releases may also occur (Cohen et al., 1995). There is suggestion that &lt;em&gt;C. maenas &lt;/em&gt;can be transported via marine infrastructure (such as drilling platforms), which has been identified as a vector for other crab species (Carlton and Cohen, 2003). Recreational vessels and equipment (i.e. crab traps, lobster pots) have been identified as a potential vector in the Gulf of St. Lawrence, Canada (Darbyson, 2006).&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="B2" t="str">
         <x:v>Vector type: Fisheries and Aquaculture
-Vector type description: &lt;p&gt;Vectors types associated with fisheries and aquaculture and trade activities. Examples of&amp;nbsp; vectors from this class are the deliberately translocation&amp;nbsp;of oysters&amp;nbsp; for aquaculture purposes or discarded fishing equipment which is fouled with marine organisms.&amp;nbsp;&lt;/p&gt;
+Vector type description: &lt;p&gt;Vectors types associated with fisheries and aquaculture and trade activities. Examples of vectors from this class are the deliberately translocation&amp;nbsp;of oysters for aquaculture purposes or discarded fishing equipment which is fouled with marine organisms.&amp;nbsp;&lt;/p&gt;
 Vectors:
 Vector: Discarded Bait
 Description: &lt;p&gt;The release of unused bait (and associated organisms) from commercial fishing operations or recreational fishing activities. This practice can pose significant ecological risks, as the dumped organisms may survive and establish themselves in new habitats.&lt;/p&gt;
 Vector: Fisheries - Accidental 
-Description: &lt;p&gt;The accidental translocation of marine pests with aquaculture and commerical fisheries activities. This vector includes the accidental translocation of marine pests attached to aquaculture equipment such as floats, nets or cages.&lt;/p&gt;
+Description: &lt;p&gt;The accidental translocation of marine pests with aquaculture and commercial fisheries activities. This vector includes the accidental translocation of marine pests attached to aquaculture equipment such as floats, nets or cages.&lt;/p&gt;
 Vector: Recreational Equipment - Accidental
 Description: &lt;p&gt;The accidental translocation of species through recreational fishing equipment e.g. recreational boats, cages, nets or homemade fish attracting devices that are accidently lost at sea.&lt;/p&gt;
 Vector type: Marine Infrastructure
 Vector type description: &lt;p&gt;This class encompasses vectors associated with moveable infrastructure in the marine environment.&lt;/p&gt;
 Vectors:
 Vector: Marine Infrastructure
 Description: &lt;p&gt;The movement of marine infrastructure, may include buoys, floating pontoons and&amp;nbsp;navigation aids. It can act as a vector for fouling&amp;nbsp;communities such as encursting or sessile species e.g. ascidians, bivalves, barnacles, bryozoans or algae,&amp;nbsp;however they can also&amp;nbsp;include mobile species e.g. crabs or seastars. Marine infrastructure can also be moved intentionally or during natural disasters.&lt;/p&gt;
 Vector type: Vessels
 Vector type description: &lt;p&gt;Vectors associated with maritime transport and shipping activities. Vessels include bulk carriers, container ships, passenger vessels, fishing vessels, illegal foreign entry vessels and recreational vessels. Ballast water can potentially transport marine species in vessel ballast tanks and via biofouling on the exterior of vessels or internal water systems and equipment. &amp;nbsp;&amp;nbsp;&lt;/p&gt;
 Vectors:
 Vector: Ballast Water
 Description: &lt;p&gt;Various types and life stages of aquatic species can be transported in&amp;nbsp;ballast water. Species taken up in ballast water can be discharged from vessels if it’s not correctly managed. Marine pests can also survive within ballast tank sediments.&lt;/p&gt;
 &lt;p&gt;&amp;nbsp;&lt;/p&gt;
 Vector: Biofouling
-Description: &lt;p&gt;Biofouling is the accumulation of sessile or mobile marine organisims on submerged parts of vessels. When marine pests attach to vessel hulls or niche areas (e.g. sea chests, propeller shafts or rudders), they can be transported to new locations. Introduction can occur through (1) A fouling species spawning event from the external or internal parts of a vessel while in port and its successful establishment. (2) The dislodgement of fouling species from a vessel accidentally such as abrasion with wharf structures, or deliberately through in-water cleaning activities; and (3) The sinking of fouled vessels either deliberately or accidentally.&lt;/p&gt;
+Description: &lt;p&gt;Biofouling is the accumulation of sessile or mobile marine organisms on submerged parts of vessels. When marine pests attach to vessel hulls or niche areas (e.g. sea chests, propeller shafts or rudders), they can be transported to new locations. Introduction can occur through (1) A fouling species spawning event from the external or internal parts of a vessel while in port and its successful establishment. (2) The dislodgement of fouling species from a vessel accidentally such as abrasion with wharf structures, or deliberately through in-water cleaning activities; and (3) The sinking of fouled vessels either deliberately or accidentally.&lt;/p&gt;
 </x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Notes</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Impacts</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str">
         <x:v>&lt;p&gt;&lt;em&gt;Carcinus maenas&lt;/em&gt;&amp;nbsp;is a voracious&amp;nbsp;predator with a broad diet and has been implicated in the decline of native shellfish populations, some of commercial importance. On mainland Australia,&amp;nbsp;&lt;em&gt;C. maenas&lt;/em&gt;&amp;nbsp;has been present for many years, however impact is difficult to establish due to the lack of pre-invasion knowledge. Based on its invasion history around world, the impacts that it may have had when it first reached Australia are likely to have been substantial.&lt;/p&gt;
 &lt;p&gt;In Tasmania,&amp;nbsp;&lt;em&gt;C. maenas&lt;/em&gt;&amp;nbsp;has been present since 1993 and is a major cause of mortality in native crab and mollusc populations. &amp;nbsp;The combined effect of predation by&amp;nbsp;&lt;em&gt;C. maenas&lt;/em&gt;&amp;nbsp;and the introduced seastar&amp;nbsp;&lt;em&gt;Asterias amurensis&lt;/em&gt;&amp;nbsp;on commercial bivalves is more detrimental to bivalve populations than the impacts of one predator alone in Tasmania (Ross et al., 2004). &lt;em&gt;C. maenas &lt;/em&gt;were found to feed on juvenile mud cockles (&lt;em&gt;Katelysia &lt;/em&gt;spp.) in Tasmania (Walton et al., 2002).&lt;/p&gt;
 &lt;p&gt;In South Australia, &lt;em&gt;C. maenas &lt;/em&gt;feed on ecologically important mussels and commercially harvested cockles (Campbell et al., 2019). In Gulf St Vincent, South Australia, predation choice experiments and shell strength tests found that both male and female &lt;em&gt;C. maenas &lt;/em&gt;preferred to feed on thin-shelled mussels (&lt;em&gt;Xenostrobus inconstans&lt;/em&gt;) compared to thick-shelled cockles (&lt;em&gt;Katelysia peronii&lt;/em&gt;) in all experiments (Campbell et al., 2019). However, juvenile &lt;em&gt;K. peronii &lt;/em&gt;and similar bivalves may still be susceptible to predation. &lt;em&gt;C. maenas &lt;/em&gt;predation on bivalves and gastropods (including size and species selection) is largely driven by mollusc shell strengths and handling times of prey (Boulding, 1984; Mascaró and Seed, 2001; Aronhime and Brown, 2009; Pickering and Quijón, 2011). Gut contents of &lt;em&gt;C. maenas &lt;/em&gt;from field experiments showed that crabs regularly feed on arthropods, molluscs, annelids and vegetation/detritus (Conkerton et al., 2017; Campbell et al., 2019).&lt;/p&gt;
 &lt;p&gt;Sex specific diets have been recorded for &lt;em&gt;C. maenas&lt;/em&gt;, which is possibly the result of males having greater crushing strength or different caloric requirements than females (Spooner et al., 2007; Conkerton et al., 2017, Campbell et al., 2019). Burrowing pits made by &lt;em&gt;C. maenas &lt;/em&gt;for concealment and feeding has been known to impact on surrounding benthic fauna (Lutz-Collins et al., 2016). &lt;em&gt;C. maenas &lt;/em&gt;are also known to exhibit cannibalism, particularly in juveniles (Moksnes, 2004).&lt;/p&gt;
 &lt;p&gt;Grosholz et al. (2011) modelled the impacts of &lt;em&gt;C. maenas &lt;/em&gt;on commercial shellfisheries and suggested that economic impacts to West Coast shellfisheries were minor; however, losses could significantly increase if crab densities increase or with northward range expansion into Alaska. In the northwest Atlantic it consumes a wide variety of native species, outcompeting most for food and habitat. There is evidence that &lt;em&gt;C. maenas &lt;/em&gt;burrowing has caused considerable declines in eelgrass communities on the east and west coasts of Canada, documented in 2011, 2014, 2016 and 2019 (Malyshev and Quijón, 2011; Garbary et al., 2014; Matheson et al., 2016; Howard et al., 2019). &amp;nbsp;&lt;/p&gt;