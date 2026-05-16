--- v1 (2026-04-26)
+++ v2 (2026-05-16)
@@ -1,78 +1,78 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22187d87de8b4d66" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5820834c4aca4df9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="R0ab370a03f36441a"/>
-[...15 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="R0ecedbbfee8c474c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="R84c6bca89ea74c3b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="General" sheetId="2" r:id="R7c95ac56fb2d4898"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Identification" sheetId="3" r:id="R27c01e4e04f34d84"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Similar species" sheetId="4" r:id="Raeeb3a89170a4923"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Habitat" sheetId="5" r:id="R4042a51008884082"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Reproduction and growth" sheetId="6" r:id="Rdbc3ab91faee408c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Feeding" sheetId="7" r:id="Ra23f4b877bac4e33"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Competitors" sheetId="8" r:id="R93c45ec951954e09"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Predators" sheetId="9" r:id="R83de3ed80fe046b8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Vectors" sheetId="10" r:id="Rb27962b6dc0f4914"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Impacts" sheetId="11" r:id="Ra926baf715604816"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Controls" sheetId="12" r:id="R7eae972f60ec4d18"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Species controls" sheetId="13" r:id="R966afed5cb774da7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Additional information" sheetId="14" r:id="Rbe9eb5821bd74953"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="References" sheetId="15" r:id="R6e972bcea5864c3c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Images" sheetId="16" r:id="R696264730c17440a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="R0f6e00fae4984e3f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0ab370a03f36441a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R3888ebb9a5024124" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R69877a860aef4bfe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="R7c8d0fa45a4c4188" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="R06480a00ec7c480a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="Re70ca91124df48c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="Ra194d929ce72497f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="Rd1e36b39de974c34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="Ra00791e5b9964fc2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="R2009ff4c865c496a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="R8ef27b63f2494bec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="Rc51ad2bb9ada407e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="R1025e0fff0b647a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="R0f3c7439893e4b61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="Rfe8543f11b1e4641" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="R649a470699d44571" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="R0ecedbbfee8c474c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R84c6bca89ea74c3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R7c95ac56fb2d4898" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R27c01e4e04f34d84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="Raeeb3a89170a4923" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="R4042a51008884082" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="Rdbc3ab91faee408c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="Ra23f4b877bac4e33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="R93c45ec951954e09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="R83de3ed80fe046b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="Rb27962b6dc0f4914" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="Ra926baf715604816" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="R7eae972f60ec4d18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="R966afed5cb774da7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="Rbe9eb5821bd74953" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="R6e972bcea5864c3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="R696264730c17440a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="R0f6e00fae4984e3f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Scientific name</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Common name</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Developments</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>General description</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>ID card URL</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Australian distribution</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -151,51 +151,51 @@
         <x:v>Notes</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Vectors</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str">
         <x:v>&lt;p&gt;Most of the primary vectors that transport &lt;em&gt;C. maenas &lt;/em&gt;are related to vessel transport and operations. Carlton and Cohen (2003) identified the main vectors responsible for global transport of &lt;em&gt;C. maenas&lt;/em&gt;, which included: biofouling assemblages, solid ballast, fouled seawater structures (such as sea chests and intake pipes), ballast water, algae and mussel seed transported with commercial fisheries products, and private releases. Earlier introductions of &lt;em&gt;C. maenas&lt;/em&gt;, such as the introduction into Port Phillip Bay in the 1800s, was likely through ship boring and fouling assemblages on wooden vessels or semi-dry ballast (Thresher, 1997). In Tasmania, adult &lt;em&gt;C. maenas &lt;/em&gt;have been discovered in the mud at the bottom of sea chests, including ovigerous females that were capable of releasing eggs into the water column (Coutts et al., 2003). The long larval periods of &lt;em&gt;C. maenas &lt;/em&gt;and their high tolerance to low-oxygen conditions allows them to survive long oceanic voyages at all life stages (Darbyson et al., 2009). Juvenile &lt;em&gt;C. maenas &lt;/em&gt;have been found to be transported in mussel seed during aquaculture operations in Newfoundland, Canada (Best et al., 2014). &lt;em&gt;C. maenas &lt;/em&gt;have been found in live lobster shipments, while deliberate or accidental releases may also occur (Cohen et al., 1995). There is suggestion that &lt;em&gt;C. maenas &lt;/em&gt;can be transported via marine infrastructure (such as drilling platforms), which has been identified as a vector for other crab species (Carlton and Cohen, 2003). Recreational vessels and equipment (i.e. crab traps, lobster pots) have been identified as a potential vector in the Gulf of St. Lawrence, Canada (Darbyson, 2006).&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="B2" t="str">
         <x:v>Vector type: Fisheries and Aquaculture
 Vector type description: &lt;p&gt;Vectors types associated with fisheries and aquaculture and trade activities. Examples of vectors from this class are the deliberately translocation&amp;nbsp;of oysters for aquaculture purposes or discarded fishing equipment which is fouled with marine organisms.&amp;nbsp;&lt;/p&gt;
 Vectors:
 Vector: Discarded Bait
 Description: &lt;p&gt;The release of unused bait (and associated organisms) from commercial fishing operations or recreational fishing activities. This practice can pose significant ecological risks, as the dumped organisms may survive and establish themselves in new habitats.&lt;/p&gt;
 Vector: Fisheries - Accidental 
 Description: &lt;p&gt;The accidental translocation of marine pests with aquaculture and commercial fisheries activities. This vector includes the accidental translocation of marine pests attached to aquaculture equipment such as floats, nets or cages.&lt;/p&gt;
 Vector: Recreational Equipment - Accidental
 Description: &lt;p&gt;The accidental translocation of species through recreational fishing equipment e.g. recreational boats, cages, nets or homemade fish attracting devices that are accidently lost at sea.&lt;/p&gt;
 Vector type: Marine Infrastructure
 Vector type description: &lt;p&gt;This class encompasses vectors associated with moveable infrastructure in the marine environment.&lt;/p&gt;
 Vectors:
 Vector: Marine Infrastructure
-Description: &lt;p&gt;The movement of marine infrastructure, may include buoys, floating pontoons and&amp;nbsp;navigation aids. It can act as a vector for fouling&amp;nbsp;communities such as encursting or sessile species e.g. ascidians, bivalves, barnacles, bryozoans or algae,&amp;nbsp;however they can also&amp;nbsp;include mobile species e.g. crabs or seastars. Marine infrastructure can also be moved intentionally or during natural disasters.&lt;/p&gt;
+Description: &lt;p&gt;The movement of marine infrastructure, may include buoys, floating pontoons and&amp;nbsp;navigation aids. It can act as a vector for fouling&amp;nbsp;communities such as encrusting or sessile species e.g. ascidians, bivalves, barnacles, bryozoans or algae,&amp;nbsp;however they can also&amp;nbsp;include mobile species e.g. crabs or sea stars. Marine infrastructure can also be moved intentionally or during natural disasters.&lt;/p&gt;
 Vector type: Vessels
 Vector type description: &lt;p&gt;Vectors associated with maritime transport and shipping activities. Vessels include bulk carriers, container ships, passenger vessels, fishing vessels, illegal foreign entry vessels and recreational vessels. Ballast water can potentially transport marine species in vessel ballast tanks and via biofouling on the exterior of vessels or internal water systems and equipment. &amp;nbsp;&amp;nbsp;&lt;/p&gt;
 Vectors:
 Vector: Ballast Water
 Description: &lt;p&gt;Various types and life stages of aquatic species can be transported in&amp;nbsp;ballast water. Species taken up in ballast water can be discharged from vessels if it’s not correctly managed. Marine pests can also survive within ballast tank sediments.&lt;/p&gt;
 &lt;p&gt;&amp;nbsp;&lt;/p&gt;
 Vector: Biofouling
 Description: &lt;p&gt;Biofouling is the accumulation of sessile or mobile marine organisms on submerged parts of vessels. When marine pests attach to vessel hulls or niche areas (e.g. sea chests, propeller shafts or rudders), they can be transported to new locations. Introduction can occur through (1) A fouling species spawning event from the external or internal parts of a vessel while in port and its successful establishment. (2) The dislodgement of fouling species from a vessel accidentally such as abrasion with wharf structures, or deliberately through in-water cleaning activities; and (3) The sinking of fouled vessels either deliberately or accidentally.&lt;/p&gt;
 </x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Notes</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Impacts</x:v>
       </x:c>
@@ -463,51 +463,51 @@
         <x:v>&lt;p&gt;A combination of lower heat and chemicals can reduce costs. A combination of heat and chemical oxidants (chlorine or ozone) allows lower temperatures (30&amp;deg;C) to be used and reducing heating costs (Harrington et al., 1997).&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="F6" t="str">
         <x:v/>
       </x:c>
       <x:c r="G6" t="str">
         <x:v>&lt;p&gt;Heat treatment may be an effective method for controlling mussel fouling in power plants, provided that such treatment is compatible with plant design (Ricciardi 1998),&amp;nbsp;but would prove difficult to implement in open marine conditions unless fouled habitats can be isolated eg. Wharf pylons.&lt;br /&gt;
 Heat treatment (baths, spray) is likely to be ineffective for thick-walled organisms such as oysters (&lt;em&gt;Crassostrea gigas&lt;/em&gt;); exposure to 70&amp;nbsp;&lt;sup&gt;o&lt;/sup&gt;C water for 40 seconds did not raise the core temperature of the oysters above 24&amp;nbsp;&lt;sup&gt;o&lt;/sup&gt;C but killed associated boring spionid polychaetes (Nel et al., 1999). However, even though &lt;em&gt;C. gigas&lt;/em&gt; has a high thermal tolerance, experiments by Rajagopal et al., (2005) showed that exposure to 42 &lt;sup&gt;o&lt;/sup&gt;C for more than one hour results in 100% mortality for &lt;em&gt;C. gigas&lt;/em&gt;.&lt;br /&gt;
 Gametophytes of &lt;em&gt;Undaria&lt;/em&gt; &lt;em&gt;pinnatifida &lt;/em&gt;can survive temperatures of 30 &lt;sup&gt;o&lt;/sup&gt;C for up to 10-40 days (Kim and Nam, 1997),&amp;nbsp;and thus high temperature water treatment is needed for cleaning vessel hulls and this must penetrate into the crevices and other openings where gametophytes may otherwise survive (Wallentinus 1999a).&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="H6" t="str">
         <x:v>&lt;p&gt;Successful/Unknown&lt;/p&gt;
 &lt;p&gt;Heated water treatments were tested on invasive &lt;em&gt;Carcinus maenas &lt;/em&gt;and commercial mussel seed&lt;em&gt; &lt;/em&gt;in Newfoundland, Canada (Best et al., 2014). Immersion of juvenile &lt;em&gt;C. maenas &lt;/em&gt;with mussel seed was tested at room temperate (20 &amp;deg;C) and heated water baths at 45, 50 or 55 &amp;deg;C for 1 or 5 minutes. All heated water treatments successfully culled 100% of &lt;em&gt;C. maenas&lt;/em&gt; but caused minimal stress to mussel seed. The treatment that caused the least amount of stress on mussels while culling 100% of juvenile &lt;em&gt;C. maenas &lt;/em&gt;was 45 &amp;deg;C for 1 minute.&lt;/p&gt;
 &lt;p&gt;&amp;nbsp;&lt;/p&gt;
 &lt;p&gt;This heated water treatment study showed promise for managing &lt;em&gt;C. maenas &lt;/em&gt;that could be transferred in aquaculture mussel seed, however further research is warranted. It is unknown how heated water treatments will affect adult &lt;em&gt;C. maenas &lt;/em&gt;or other aquaculture species that may be less heat tolerant.&lt;/p&gt;
 </x:v>
       </x:c>
     </x:row>
     <x:row r="7">
       <x:c r="A7" t="str">
         <x:v>Manual removal (diver collection)</x:v>
       </x:c>
       <x:c r="B7" t="str">
-        <x:v>&lt;p&gt;Diver collection of pest species may be possible if an incursion is detected while small in size (area and abundance) and before reproduction occurs (especially in species with planktonic larval stages).&lt;br /&gt;
+        <x:v>&lt;p&gt;Diver collection may be possible if an incursion is detected while small in size (area and abundance) and before reproduction occurs (especially in species with planktonic larval stages).&lt;br /&gt;
 Permits are required to remove anything from marine protected areas, even introduced species.&amp;nbsp;&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="C7" t="str">
         <x:v>&lt;p&gt;The advantages of manual removal are selectivity for the target pest and limited damage to non‑target species. However, as it requires visual detection its not practical in turbid waters. Manual removal is of greatest utility when incursions are small and spatially confined or when they are in sensitive environments (such as marine reserves or areas of high biodiversity value).&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="D7" t="str">
         <x:v/>
       </x:c>
       <x:c r="E7" t="str">
         <x:v/>
       </x:c>
       <x:c r="F7" t="str">
         <x:v>&lt;p&gt;Diver control is not cost effective at depths greater than 12 metres because of diving restrictions due to surface intervals required (Andrews et al., 1996).&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="G7" t="str">
         <x:v>&lt;p&gt;Physical removal by divers is effective only as a tactical control useful, in small areas and it is not logistically possible for infestations extending over large areas,&amp;nbsp;but could be useful around marine farms, marine reserves or areas of new incursions.&amp;nbsp;Requires ongoing monitoring and to be repeated as necessary, especially if the source of the introduction can not be found or controlled, which can rapidly become costly.&lt;br /&gt;
 Care and diver education is of primary importance in this program because of the presence of similar-looking native species. Care is required during physical removal to not trigger spawning or spread reproductive propagules or fragments, precautions such as placing removed specimens in sealed plastic bags rather than mesh catch bags would need to be taken. The main concern associated with manual removal of macroalgae is that some species are to reproduce asexually from fragments, others can regrow from holdfast attachments and others have cryptic microscopic lifestages that are difficult to target. Additionally, detached thalli with mature propagules, may contribute to enhanced translocation of these species.&lt;br /&gt;
 &amp;nbsp;&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="H7" t="str">
         <x:v>&lt;p&gt;Unsuccessful.&lt;br /&gt;
@@ -598,51 +598,51 @@
         <x:v/>
       </x:c>
       <x:c r="E10" t="str">
         <x:v>&lt;p&gt;The lethal oxygen depletion threshold achieving 99.9% kill larvae was 2.3mg O&lt;sub&gt;2&lt;/sub&gt;/l and zoospores 10 minutes and 2.8mg/l (Mountfort et al., 1999b).&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="F10" t="str">
         <x:v/>
       </x:c>
       <x:c r="G10" t="str">
         <x:v>&lt;p&gt;Many of the introduced bivalves (eg. &lt;em&gt;Mytilopsis&lt;/em&gt; sallei, &lt;em&gt;Corbula gibba&lt;/em&gt;, &lt;em&gt;Potamocorbula amurensis&lt;/em&gt;) have high tolerances to low oxygen as they can live in polluted or eutrophic areas. and hence low oxygen is unlikely to be successful unless hypoxic conditions can be maintained for a long time. For example, &lt;em&gt;Corbula gibba&lt;/em&gt; is able to withstand almost anoxic conditions (0.18-0.37mg oxygen/l; Christensen 1970) while &lt;em&gt;Carcinus maenas&lt;/em&gt; can tolerate and continue to feed at 1-1.5mg oxygen/l (Legeay and Massabuau, 2000). Hypoxia (PO&lt;sub&gt;2&lt;/sub&gt; &amp;lt;3% of full air saturation) tolerance of &lt;em&gt;Dreissena polymorpha&lt;/em&gt; increases significantly with declining temperature (3-4 days at 25&amp;nbsp;&lt;sup&gt;o&lt;/sup&gt;C; 38-42 days at 5&amp;nbsp;&lt;sup&gt;o&lt;/sup&gt;C), with larger mussels more tolerant than smaller individuals. &lt;em&gt;Corbicula fluminea&lt;/em&gt; were 2-7 times more tolerant to hypoxia than &lt;em&gt;D. polymorpha&lt;/em&gt; surviving a mean of 11.8 and 35.1 days at 25&amp;nbsp;&lt;sup&gt;o&lt;/sup&gt;C and 15&amp;nbsp;&lt;sup&gt;o&lt;/sup&gt;C respectively and without mortality for 84 days at 5&amp;nbsp;&lt;sup&gt;o&lt;/sup&gt;C.&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="H10" t="str">
         <x:v>&lt;p&gt;Unsuccessful.&lt;br /&gt;
 &lt;br /&gt;
 &lt;em&gt;Carcinus maenas&lt;/em&gt; can tolerate and continue to feed at 1-1.5mg oxygen/l (Legeay and Massabuau 2000). However, inducing deoxgenated conditions in habitat containing crabs would be difficult.&lt;/p&gt;
 </x:v>
       </x:c>
     </x:row>
     <x:row r="11">
       <x:c r="A11" t="str">
         <x:v>Parasitic castrators</x:v>
       </x:c>
       <x:c r="B11" t="str">
-        <x:v>&lt;p&gt;Biological and ecological control occurs by the manipulation of environmental conditions to create an adverse habitat for a species survival and reproduction. They may include the use of natural predators, competitors, parasites, or pathogens to suppress population growth.&lt;/p&gt;
+        <x:v>&lt;p&gt;Biological and ecological control occurs by the manipulation of environmental conditions to create an adverse habitat for a species survival and reproduction. This control may include the use of natural predators, competitors, parasites, or pathogens to suppress population growth.&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="C11" t="str">
         <x:v>&lt;p&gt;&amp;nbsp;&lt;/p&gt;
 &lt;p&gt;&amp;nbsp;&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="D11" t="str">
         <x:v/>
       </x:c>
       <x:c r="E11" t="str">
         <x:v/>
       </x:c>
       <x:c r="F11" t="str">
         <x:v/>
       </x:c>
       <x:c r="G11" t="str">
         <x:v>&lt;p&gt;Biological and ecological control are not a rapid response operation as an extensive and lengthy review process must occur before a biological control agent can be released into the environment.&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="H11" t="str">
         <x:v>&lt;p&gt;Unsuccessful/Unknown&lt;/p&gt;
 &lt;p&gt;There is evidence that the parasitic barnacle &lt;em&gt;Sacculina carcini&lt;/em&gt;, has dramatic effects on &lt;em&gt;C. maenas &lt;/em&gt;growth and abundance (Thresher et al., 2000; Kuris et al., 2005). Host-specificity of &lt;em&gt;Sacculina &lt;/em&gt;spp. parasites are still being investigated.&lt;/p&gt;
 &lt;p&gt;Parasitic castrators have only been found on &lt;em&gt;C. maenas &lt;/em&gt;from their native range to-date. There is concern that these parasitic castrators are not host-specific and could also impact native or commercially important crab species if used as a biological control agent. In the laboratory, &lt;em&gt;S. carcini &lt;/em&gt;infected both native Californian crabs and invasive &lt;em&gt;C. maenas&lt;/em&gt; (Goddard et al., 2005).&lt;/p&gt;
 </x:v>
@@ -3875,654 +3875,712 @@
       </x:c>
       <x:c r="C42" t="str">
         <x:v>18/05/2000</x:v>
       </x:c>
       <x:c r="D42" t="str">
         <x:v>Specific</x:v>
       </x:c>
       <x:c r="E42" t="str">
         <x:v>Port survey based on sampling design by Centre for Research on Introduced Marine Pests. Report: Cohen, B.F. et al (2001) Exotic Marine Pests in the Port of Melbourne, Victoria. Marine and Freshwater Resources Institute. Queenscliff. </x:v>
       </x:c>
       <x:c r="F42" t="str">
         <x:v>Victoria</x:v>
       </x:c>
       <x:c r="G42" t="str">
         <x:v>-37.8700</x:v>
       </x:c>
       <x:c r="H42" t="str">
         <x:v>144.9200</x:v>
       </x:c>
       <x:c r="I42" t="str">
         <x:v>Port of Melbourne</x:v>
       </x:c>
     </x:row>
     <x:row r="43">
       <x:c r="A43" t="str">
-        <x:v>Cuttagee 2020</x:v>
+        <x:v>West Estuary 1996</x:v>
       </x:c>
       <x:c r="B43" t="str">
-        <x:v>NSW DPI</x:v>
+        <x:v>CSIRO</x:v>
       </x:c>
       <x:c r="C43" t="str">
-        <x:v>13/11/2020</x:v>
+        <x:v>01/12/1996</x:v>
       </x:c>
       <x:c r="D43" t="str">
-        <x:v>Passive</x:v>
+        <x:v>Active</x:v>
       </x:c>
       <x:c r="E43" t="str">
-        <x:v>Reconfirmed sighting. Reference MPSC 21 New South Wales report.</x:v>
+        <x:v>CRIMP</x:v>
       </x:c>
       <x:c r="F43" t="str">
-        <x:v>New South Wales</x:v>
+        <x:v>Tasmania</x:v>
       </x:c>
       <x:c r="G43" t="str">
-        <x:v>-36.4868</x:v>
+        <x:v>-41.1671</x:v>
       </x:c>
       <x:c r="H43" t="str">
-        <x:v>150.0427</x:v>
+        <x:v>146.3655</x:v>
       </x:c>
       <x:c r="I43" t="str">
-        <x:v>Cuttagee Lake, Cuttagee Lake</x:v>
+        <x:v>Devonport</x:v>
       </x:c>
     </x:row>
     <x:row r="44">
       <x:c r="A44" t="str">
-        <x:v>Narooma 2021</x:v>
+        <x:v>CRIMP Hastings steel wharf 1997</x:v>
       </x:c>
       <x:c r="B44" t="str">
-        <x:v>NSW DPI</x:v>
+        <x:v>MAFRI</x:v>
       </x:c>
       <x:c r="C44" t="str">
-        <x:v>17/05/2021</x:v>
+        <x:v>14/03/1997</x:v>
       </x:c>
       <x:c r="D44" t="str">
-        <x:v>Passive</x:v>
+        <x:v>Active</x:v>
       </x:c>
       <x:c r="E44" t="str">
-        <x:v>Reconfirmed sighting. Reference MPSC 22 New South Wales report.</x:v>
+        <x:v>CRIMP</x:v>
       </x:c>
       <x:c r="F44" t="str">
-        <x:v>New South Wales</x:v>
+        <x:v>Victoria</x:v>
       </x:c>
       <x:c r="G44" t="str">
-        <x:v>-36.2386</x:v>
+        <x:v>-38.2914</x:v>
       </x:c>
       <x:c r="H44" t="str">
-        <x:v>150.1470</x:v>
+        <x:v>145.2285</x:v>
       </x:c>
       <x:c r="I44" t="str">
-        <x:v>Bullengella Beach, Narooma</x:v>
+        <x:v>Hastings</x:v>
       </x:c>
     </x:row>
     <x:row r="45">
       <x:c r="A45" t="str">
-        <x:v>Tilba 2020</x:v>
+        <x:v>Cuttagee 2020</x:v>
       </x:c>
       <x:c r="B45" t="str">
         <x:v>NSW DPI</x:v>
       </x:c>
       <x:c r="C45" t="str">
-        <x:v>05/04/2021</x:v>
+        <x:v>13/11/2020</x:v>
       </x:c>
       <x:c r="D45" t="str">
         <x:v>Passive</x:v>
       </x:c>
       <x:c r="E45" t="str">
         <x:v>Reconfirmed sighting. Reference MPSC 21 New South Wales report.</x:v>
       </x:c>
       <x:c r="F45" t="str">
         <x:v>New South Wales</x:v>
       </x:c>
       <x:c r="G45" t="str">
-        <x:v>-36.3171</x:v>
+        <x:v>-36.4868</x:v>
       </x:c>
       <x:c r="H45" t="str">
-        <x:v>150.1143</x:v>
+        <x:v>150.0427</x:v>
       </x:c>
       <x:c r="I45" t="str">
-        <x:v>Tilba Tilba Lake</x:v>
+        <x:v>Cuttagee Lake, Cuttagee Lake</x:v>
       </x:c>
     </x:row>
     <x:row r="46">
       <x:c r="A46" t="str">
-        <x:v>Eden 2024 Near Fishers Creek</x:v>
+        <x:v>Narooma 2021</x:v>
       </x:c>
       <x:c r="B46" t="str">
-        <x:v>NSW DPIRD</x:v>
+        <x:v>NSW DPI</x:v>
       </x:c>
       <x:c r="C46" t="str">
-        <x:v>15/08/2024</x:v>
+        <x:v>17/05/2021</x:v>
       </x:c>
       <x:c r="D46" t="str">
         <x:v>Passive</x:v>
       </x:c>
       <x:c r="E46" t="str">
-        <x:v>Visual - public sighting</x:v>
+        <x:v>Reconfirmed sighting. Reference MPSC 22 New South Wales report.</x:v>
       </x:c>
       <x:c r="F46" t="str">
         <x:v>New South Wales</x:v>
       </x:c>
       <x:c r="G46" t="str">
-        <x:v>-37.1108</x:v>
+        <x:v>-36.2386</x:v>
       </x:c>
       <x:c r="H46" t="str">
-        <x:v>149.9270</x:v>
+        <x:v>150.1470</x:v>
       </x:c>
       <x:c r="I46" t="str">
-        <x:v>Eden NSW</x:v>
+        <x:v>Bullengella Beach, Narooma</x:v>
       </x:c>
     </x:row>
     <x:row r="47">
       <x:c r="A47" t="str">
-        <x:v>Huskisson, Jervis Bay</x:v>
+        <x:v>Tilba 2020</x:v>
       </x:c>
       <x:c r="B47" t="str">
-        <x:v>NSW DPIRD</x:v>
+        <x:v>NSW DPI</x:v>
       </x:c>
       <x:c r="C47" t="str">
-        <x:v>13/12/2023</x:v>
+        <x:v>05/04/2021</x:v>
       </x:c>
       <x:c r="D47" t="str">
         <x:v>Passive</x:v>
       </x:c>
       <x:c r="E47" t="str">
-        <x:v>ALA biosecurity alert</x:v>
+        <x:v>Reconfirmed sighting. Reference MPSC 21 New South Wales report.</x:v>
       </x:c>
       <x:c r="F47" t="str">
         <x:v>New South Wales</x:v>
       </x:c>
       <x:c r="G47" t="str">
-        <x:v>-35.0377</x:v>
+        <x:v>-36.3171</x:v>
       </x:c>
       <x:c r="H47" t="str">
-        <x:v>150.6728</x:v>
+        <x:v>150.1143</x:v>
       </x:c>
       <x:c r="I47" t="str">
-        <x:v>Huskisson</x:v>
+        <x:v>Tilba Tilba Lake</x:v>
       </x:c>
     </x:row>
     <x:row r="48">
       <x:c r="A48" t="str">
-        <x:v>Jervis Bay, Booderee National Park</x:v>
+        <x:v>Eden 2024 Near Fishers Creek</x:v>
       </x:c>
       <x:c r="B48" t="str">
         <x:v>NSW DPIRD</x:v>
       </x:c>
       <x:c r="C48" t="str">
-        <x:v>17/01/2025</x:v>
+        <x:v>15/08/2024</x:v>
       </x:c>
       <x:c r="D48" t="str">
         <x:v>Passive</x:v>
       </x:c>
       <x:c r="E48" t="str">
-        <x:v>Jervis Bay, Approximate location. GPS not recorded at time of detection.</x:v>
+        <x:v>Visual - public sighting</x:v>
       </x:c>
       <x:c r="F48" t="str">
         <x:v>New South Wales</x:v>
       </x:c>
       <x:c r="G48" t="str">
-        <x:v>-35.1243</x:v>
+        <x:v>-37.1108</x:v>
       </x:c>
       <x:c r="H48" t="str">
-        <x:v>150.7569</x:v>
+        <x:v>149.9270</x:v>
       </x:c>
       <x:c r="I48" t="str">
-        <x:v>Jervis Bay</x:v>
+        <x:v>Eden NSW</x:v>
       </x:c>
     </x:row>
     <x:row r="49">
       <x:c r="A49" t="str">
-        <x:v>Tura Beach 2023 Jervis Bay</x:v>
+        <x:v>Huskisson, Jervis Bay</x:v>
       </x:c>
       <x:c r="B49" t="str">
         <x:v>NSW DPIRD</x:v>
       </x:c>
       <x:c r="C49" t="str">
-        <x:v>08/11/2023</x:v>
+        <x:v>13/12/2023</x:v>
       </x:c>
       <x:c r="D49" t="str">
         <x:v>Passive</x:v>
       </x:c>
       <x:c r="E49" t="str">
-        <x:v>ALA Alert</x:v>
+        <x:v>ALA biosecurity alert</x:v>
       </x:c>
       <x:c r="F49" t="str">
         <x:v>New South Wales</x:v>
       </x:c>
       <x:c r="G49" t="str">
-        <x:v>-36.8561</x:v>
+        <x:v>-35.0377</x:v>
       </x:c>
       <x:c r="H49" t="str">
-        <x:v>149.9419</x:v>
+        <x:v>150.6728</x:v>
       </x:c>
       <x:c r="I49" t="str">
-        <x:v>Merimbula</x:v>
+        <x:v>Huskisson</x:v>
       </x:c>
     </x:row>
     <x:row r="50">
       <x:c r="A50" t="str">
-        <x:v>Aldinga 2000</x:v>
+        <x:v>Jervis Bay, Booderee National Park</x:v>
       </x:c>
       <x:c r="B50" t="str">
-        <x:v>PIRSA</x:v>
+        <x:v>NSW DPIRD</x:v>
       </x:c>
       <x:c r="C50" t="str">
-        <x:v>01/01/2000</x:v>
+        <x:v>17/01/2025</x:v>
       </x:c>
       <x:c r="D50" t="str">
         <x:v>Passive</x:v>
       </x:c>
       <x:c r="E50" t="str">
-        <x:v>General public observation</x:v>
+        <x:v>Jervis Bay, Approximate location. GPS not recorded at time of detection.</x:v>
       </x:c>
       <x:c r="F50" t="str">
-        <x:v>South Australia</x:v>
+        <x:v>New South Wales</x:v>
       </x:c>
       <x:c r="G50" t="str">
-        <x:v>-35.2814</x:v>
+        <x:v>-35.1243</x:v>
       </x:c>
       <x:c r="H50" t="str">
-        <x:v>138.4390</x:v>
+        <x:v>150.7569</x:v>
       </x:c>
       <x:c r="I50" t="str">
-        <x:v>Aldinga</x:v>
+        <x:v>Jervis Bay</x:v>
       </x:c>
     </x:row>
     <x:row r="51">
       <x:c r="A51" t="str">
-        <x:v>Hallett Cove 2000</x:v>
+        <x:v>Tura Beach 2023 Jervis Bay</x:v>
       </x:c>
       <x:c r="B51" t="str">
-        <x:v>PIRSA</x:v>
+        <x:v>NSW DPIRD</x:v>
       </x:c>
       <x:c r="C51" t="str">
-        <x:v>01/01/2000</x:v>
+        <x:v>08/11/2023</x:v>
       </x:c>
       <x:c r="D51" t="str">
         <x:v>Passive</x:v>
       </x:c>
       <x:c r="E51" t="str">
-        <x:v>General public observation</x:v>
+        <x:v>ALA Alert</x:v>
       </x:c>
       <x:c r="F51" t="str">
-        <x:v>South Australia</x:v>
+        <x:v>New South Wales</x:v>
       </x:c>
       <x:c r="G51" t="str">
-        <x:v>-35.0796</x:v>
+        <x:v>-36.8561</x:v>
       </x:c>
       <x:c r="H51" t="str">
-        <x:v>138.4943</x:v>
+        <x:v>149.9419</x:v>
       </x:c>
       <x:c r="I51" t="str">
-        <x:v>Hallett Cove</x:v>
+        <x:v>Merimbula</x:v>
       </x:c>
     </x:row>
     <x:row r="52">
       <x:c r="A52" t="str">
-        <x:v>Middle Beach SA 2025</x:v>
+        <x:v>Aldinga 2000</x:v>
       </x:c>
       <x:c r="B52" t="str">
         <x:v>PIRSA</x:v>
       </x:c>
       <x:c r="C52" t="str">
-        <x:v>12/01/2025</x:v>
+        <x:v>01/01/2000</x:v>
       </x:c>
       <x:c r="D52" t="str">
         <x:v>Passive</x:v>
       </x:c>
       <x:c r="E52" t="str">
-        <x:v>Beach surveillance public</x:v>
+        <x:v>General public observation</x:v>
       </x:c>
       <x:c r="F52" t="str">
         <x:v>South Australia</x:v>
       </x:c>
       <x:c r="G52" t="str">
-        <x:v>-34.6110</x:v>
+        <x:v>-35.2814</x:v>
       </x:c>
       <x:c r="H52" t="str">
-        <x:v>138.4137</x:v>
+        <x:v>138.4390</x:v>
       </x:c>
       <x:c r="I52" t="str">
-        <x:v>Middle Beach South Australia</x:v>
+        <x:v>Aldinga</x:v>
       </x:c>
     </x:row>
     <x:row r="53">
       <x:c r="A53" t="str">
-        <x:v>MPSC24_SA_Adelaide_20210927</x:v>
+        <x:v>Hallett Cove 2000</x:v>
       </x:c>
       <x:c r="B53" t="str">
         <x:v>PIRSA</x:v>
       </x:c>
       <x:c r="C53" t="str">
-        <x:v>27/09/2021</x:v>
+        <x:v>01/01/2000</x:v>
       </x:c>
       <x:c r="D53" t="str">
-        <x:v>Active</x:v>
+        <x:v>Passive</x:v>
       </x:c>
       <x:c r="E53" t="str">
-        <x:v>Plankton DNA</x:v>
+        <x:v>General public observation</x:v>
       </x:c>
       <x:c r="F53" t="str">
         <x:v>South Australia</x:v>
       </x:c>
       <x:c r="G53" t="str">
-        <x:v>-34.7983</x:v>
+        <x:v>-35.0796</x:v>
       </x:c>
       <x:c r="H53" t="str">
-        <x:v>138.5123</x:v>
+        <x:v>138.4943</x:v>
       </x:c>
       <x:c r="I53" t="str">
-        <x:v>Adelaide harbour</x:v>
+        <x:v>Hallett Cove</x:v>
       </x:c>
     </x:row>
     <x:row r="54">
       <x:c r="A54" t="str">
-        <x:v>Port Gawler 2000</x:v>
+        <x:v>Middle Beach SA 2025</x:v>
       </x:c>
       <x:c r="B54" t="str">
         <x:v>PIRSA</x:v>
       </x:c>
       <x:c r="C54" t="str">
-        <x:v>01/01/2000</x:v>
+        <x:v>12/01/2025</x:v>
       </x:c>
       <x:c r="D54" t="str">
         <x:v>Passive</x:v>
       </x:c>
       <x:c r="E54" t="str">
-        <x:v>General public observation</x:v>
+        <x:v>Beach surveillance public</x:v>
       </x:c>
       <x:c r="F54" t="str">
         <x:v>South Australia</x:v>
       </x:c>
       <x:c r="G54" t="str">
-        <x:v>-34.6785</x:v>
+        <x:v>-34.6110</x:v>
       </x:c>
       <x:c r="H54" t="str">
-        <x:v>138.4332</x:v>
+        <x:v>138.4137</x:v>
       </x:c>
       <x:c r="I54" t="str">
-        <x:v>Port Gawler</x:v>
+        <x:v>Middle Beach South Australia</x:v>
       </x:c>
     </x:row>
     <x:row r="55">
       <x:c r="A55" t="str">
-        <x:v>Port Gawler 2023</x:v>
+        <x:v>MPSC24_SA_Adelaide_20210927</x:v>
       </x:c>
       <x:c r="B55" t="str">
         <x:v>PIRSA</x:v>
       </x:c>
       <x:c r="C55" t="str">
-        <x:v>06/10/2023</x:v>
+        <x:v>27/09/2021</x:v>
       </x:c>
       <x:c r="D55" t="str">
         <x:v>Active</x:v>
       </x:c>
       <x:c r="E55" t="str">
-        <x:v>Visual - land based inspection</x:v>
+        <x:v>Plankton DNA</x:v>
       </x:c>
       <x:c r="F55" t="str">
         <x:v>South Australia</x:v>
       </x:c>
       <x:c r="G55" t="str">
-        <x:v>-34.6350</x:v>
+        <x:v>-34.7983</x:v>
       </x:c>
       <x:c r="H55" t="str">
-        <x:v>138.4258</x:v>
+        <x:v>138.5123</x:v>
       </x:c>
       <x:c r="I55" t="str">
-        <x:v>Port Gawler SA</x:v>
+        <x:v>Adelaide harbour</x:v>
       </x:c>
     </x:row>
     <x:row r="56">
       <x:c r="A56" t="str">
-        <x:v>Port Gawler 2024</x:v>
+        <x:v>Port Gawler 2000</x:v>
       </x:c>
       <x:c r="B56" t="str">
         <x:v>PIRSA</x:v>
       </x:c>
       <x:c r="C56" t="str">
-        <x:v>03/01/2024</x:v>
+        <x:v>01/01/2000</x:v>
       </x:c>
       <x:c r="D56" t="str">
-        <x:v>Active</x:v>
+        <x:v>Passive</x:v>
       </x:c>
       <x:c r="E56" t="str">
-        <x:v>Surveillance</x:v>
+        <x:v>General public observation</x:v>
       </x:c>
       <x:c r="F56" t="str">
         <x:v>South Australia</x:v>
       </x:c>
       <x:c r="G56" t="str">
-        <x:v>-34.6350</x:v>
+        <x:v>-34.6785</x:v>
       </x:c>
       <x:c r="H56" t="str">
-        <x:v>138.4320</x:v>
+        <x:v>138.4332</x:v>
       </x:c>
       <x:c r="I56" t="str">
-        <x:v>Port Gawler SA</x:v>
+        <x:v>Port Gawler</x:v>
       </x:c>
     </x:row>
     <x:row r="57">
       <x:c r="A57" t="str">
-        <x:v>Webb Beach 2025</x:v>
+        <x:v>Port Gawler 2023</x:v>
       </x:c>
       <x:c r="B57" t="str">
         <x:v>PIRSA</x:v>
       </x:c>
       <x:c r="C57" t="str">
-        <x:v>26/10/2025</x:v>
+        <x:v>06/10/2023</x:v>
       </x:c>
       <x:c r="D57" t="str">
-        <x:v>Passive</x:v>
+        <x:v>Active</x:v>
       </x:c>
       <x:c r="E57" t="str">
-        <x:v>Surveillance</x:v>
+        <x:v>Visual - land based inspection</x:v>
       </x:c>
       <x:c r="F57" t="str">
         <x:v>South Australia</x:v>
       </x:c>
       <x:c r="G57" t="str">
-        <x:v>-34.4880</x:v>
+        <x:v>-34.6350</x:v>
       </x:c>
       <x:c r="H57" t="str">
-        <x:v>138.2817</x:v>
+        <x:v>138.4258</x:v>
       </x:c>
       <x:c r="I57" t="str">
-        <x:v>Webb beach South Australia</x:v>
+        <x:v>Port Gawler SA</x:v>
       </x:c>
     </x:row>
     <x:row r="58">
       <x:c r="A58" t="str">
-        <x:v>Ardrossan Jetty SA 2025</x:v>
+        <x:v>Port Gawler 2024</x:v>
       </x:c>
       <x:c r="B58" t="str">
-        <x:v>PIRSA Fisheries and Aquaculture</x:v>
+        <x:v>PIRSA</x:v>
       </x:c>
       <x:c r="C58" t="str">
-        <x:v>12/01/2025</x:v>
+        <x:v>03/01/2024</x:v>
       </x:c>
       <x:c r="D58" t="str">
-        <x:v>Passive</x:v>
+        <x:v>Active</x:v>
       </x:c>
       <x:c r="E58" t="str">
-        <x:v>Passive - public detection Jetty</x:v>
+        <x:v>Surveillance</x:v>
       </x:c>
       <x:c r="F58" t="str">
         <x:v>South Australia</x:v>
       </x:c>
       <x:c r="G58" t="str">
-        <x:v>-34.4230</x:v>
+        <x:v>-34.6350</x:v>
       </x:c>
       <x:c r="H58" t="str">
-        <x:v>137.9230</x:v>
+        <x:v>138.4320</x:v>
       </x:c>
       <x:c r="I58" t="str">
-        <x:v>Ardrossan Jetty SA 2025</x:v>
+        <x:v>Port Gawler SA</x:v>
       </x:c>
     </x:row>
     <x:row r="59">
       <x:c r="A59" t="str">
-        <x:v>Middle Beach SA 2025</x:v>
+        <x:v>Webb Beach 2025</x:v>
       </x:c>
       <x:c r="B59" t="str">
-        <x:v>PIRSA Fisheries and Aquaculture</x:v>
+        <x:v>PIRSA</x:v>
       </x:c>
       <x:c r="C59" t="str">
-        <x:v>12/01/2025</x:v>
+        <x:v>26/10/2025</x:v>
       </x:c>
       <x:c r="D59" t="str">
         <x:v>Passive</x:v>
       </x:c>
       <x:c r="E59" t="str">
-        <x:v>Beach</x:v>
+        <x:v>Surveillance</x:v>
       </x:c>
       <x:c r="F59" t="str">
         <x:v>South Australia</x:v>
       </x:c>
       <x:c r="G59" t="str">
-        <x:v>-34.6110</x:v>
+        <x:v>-34.4880</x:v>
       </x:c>
       <x:c r="H59" t="str">
-        <x:v>138.4137</x:v>
+        <x:v>138.2817</x:v>
       </x:c>
       <x:c r="I59" t="str">
-        <x:v>Middle Beach SA 2025</x:v>
+        <x:v>Webb beach South Australia</x:v>
       </x:c>
     </x:row>
     <x:row r="60">
       <x:c r="A60" t="str">
-        <x:v>Eagles Nest 2025</x:v>
+        <x:v>Ardrossan Jetty SA 2025</x:v>
       </x:c>
       <x:c r="B60" t="str">
-        <x:v>Public sighting</x:v>
+        <x:v>PIRSA Fisheries and Aquaculture</x:v>
       </x:c>
       <x:c r="C60" t="str">
-        <x:v>01/10/2025</x:v>
+        <x:v>12/01/2025</x:v>
       </x:c>
       <x:c r="D60" t="str">
         <x:v>Passive</x:v>
       </x:c>
       <x:c r="E60" t="str">
-        <x:v>Surveillance</x:v>
+        <x:v>Passive - public detection Jetty</x:v>
       </x:c>
       <x:c r="F60" t="str">
-        <x:v>Victoria</x:v>
+        <x:v>South Australia</x:v>
       </x:c>
       <x:c r="G60" t="str">
-        <x:v>-38.6601</x:v>
+        <x:v>-34.4230</x:v>
       </x:c>
       <x:c r="H60" t="str">
-        <x:v>145.6801</x:v>
+        <x:v>137.9230</x:v>
       </x:c>
       <x:c r="I60" t="str">
-        <x:v>Eagles Nest Victoria</x:v>
+        <x:v>Ardrossan Jetty SA 2025</x:v>
       </x:c>
     </x:row>
     <x:row r="61">
       <x:c r="A61" t="str">
-        <x:v>SA DPIR-Thompsons Beach-44641-Public sighting</x:v>
+        <x:v>Middle Beach SA 2025</x:v>
       </x:c>
       <x:c r="B61" t="str">
-        <x:v>SA DPIR</x:v>
+        <x:v>PIRSA Fisheries and Aquaculture</x:v>
       </x:c>
       <x:c r="C61" t="str">
-        <x:v>21/03/2022</x:v>
+        <x:v>12/01/2025</x:v>
       </x:c>
       <x:c r="D61" t="str">
         <x:v>Passive</x:v>
       </x:c>
       <x:c r="E61" t="str">
-        <x:v>Public Sighting</x:v>
+        <x:v>Beach</x:v>
       </x:c>
       <x:c r="F61" t="str">
         <x:v>South Australia</x:v>
       </x:c>
       <x:c r="G61" t="str">
-        <x:v>-34.4845</x:v>
+        <x:v>-34.6110</x:v>
       </x:c>
       <x:c r="H61" t="str">
-        <x:v>138.2724</x:v>
+        <x:v>138.4137</x:v>
       </x:c>
       <x:c r="I61" t="str">
-        <x:v>Thompsons Beach</x:v>
+        <x:v>Middle Beach SA 2025</x:v>
       </x:c>
     </x:row>
     <x:row r="62">
       <x:c r="A62" t="str">
-        <x:v>Christmas Island 2011</x:v>
+        <x:v>Eagles Nest 2025</x:v>
       </x:c>
       <x:c r="B62" t="str">
-        <x:v>WA DPIRD</x:v>
+        <x:v>Public sighting</x:v>
       </x:c>
       <x:c r="C62" t="str">
-        <x:v>01/02/2011</x:v>
+        <x:v>01/10/2025</x:v>
       </x:c>
       <x:c r="D62" t="str">
-        <x:v>Specific</x:v>
+        <x:v>Passive</x:v>
       </x:c>
       <x:c r="E62" t="str">
-        <x:v>Port survey of Christmas Island targeting 55 national priority listed pest species. No pest species detected.</x:v>
+        <x:v>Surveillance</x:v>
       </x:c>
       <x:c r="F62" t="str">
-        <x:v>Western Australia</x:v>
+        <x:v>Victoria</x:v>
       </x:c>
       <x:c r="G62" t="str">
-        <x:v>-10.4243</x:v>
+        <x:v>-38.6601</x:v>
       </x:c>
       <x:c r="H62" t="str">
-        <x:v>105.6713</x:v>
+        <x:v>145.6801</x:v>
       </x:c>
       <x:c r="I62" t="str">
-        <x:v>Christmas Island</x:v>
+        <x:v>Eagles Nest Victoria</x:v>
       </x:c>
     </x:row>
     <x:row r="63">
       <x:c r="A63" t="str">
+        <x:v>SA DPIR-Thompsons Beach-44641-Public sighting</x:v>
+      </x:c>
+      <x:c r="B63" t="str">
+        <x:v>SA DPIR</x:v>
+      </x:c>
+      <x:c r="C63" t="str">
+        <x:v>21/03/2022</x:v>
+      </x:c>
+      <x:c r="D63" t="str">
+        <x:v>Passive</x:v>
+      </x:c>
+      <x:c r="E63" t="str">
+        <x:v>Public Sighting</x:v>
+      </x:c>
+      <x:c r="F63" t="str">
+        <x:v>South Australia</x:v>
+      </x:c>
+      <x:c r="G63" t="str">
+        <x:v>-34.4845</x:v>
+      </x:c>
+      <x:c r="H63" t="str">
+        <x:v>138.2724</x:v>
+      </x:c>
+      <x:c r="I63" t="str">
+        <x:v>Thompsons Beach</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="64">
+      <x:c r="A64" t="str">
+        <x:v>Christmas Island 2011</x:v>
+      </x:c>
+      <x:c r="B64" t="str">
+        <x:v>WA DPIRD</x:v>
+      </x:c>
+      <x:c r="C64" t="str">
+        <x:v>01/02/2011</x:v>
+      </x:c>
+      <x:c r="D64" t="str">
+        <x:v>Specific</x:v>
+      </x:c>
+      <x:c r="E64" t="str">
+        <x:v>Port survey of Christmas Island targeting 55 national priority listed pest species. No pest species detected.</x:v>
+      </x:c>
+      <x:c r="F64" t="str">
+        <x:v>Western Australia</x:v>
+      </x:c>
+      <x:c r="G64" t="str">
+        <x:v>-10.4243</x:v>
+      </x:c>
+      <x:c r="H64" t="str">
+        <x:v>105.6713</x:v>
+      </x:c>
+      <x:c r="I64" t="str">
+        <x:v>Christmas Island</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="65">
+      <x:c r="A65" t="str">
         <x:v>Dampier 2013</x:v>
       </x:c>
-      <x:c r="B63" t="str">
+      <x:c r="B65" t="str">
         <x:v>WA DPIRD</x:v>
       </x:c>
-      <x:c r="C63" t="str">
+      <x:c r="C65" t="str">
         <x:v>24/05/2013</x:v>
       </x:c>
-      <x:c r="D63" t="str">
+      <x:c r="D65" t="str">
         <x:v>Specific</x:v>
       </x:c>
-      <x:c r="E63" t="str">
+      <x:c r="E65" t="str">
         <x:v>No marine pests species detected. Port survey was completed according to the National System for the Prevention and Mangement of Introduced Marine Pest Species.</x:v>
       </x:c>
-      <x:c r="F63" t="str">
+      <x:c r="F65" t="str">
         <x:v>Western Australia</x:v>
       </x:c>
-      <x:c r="G63" t="str">
+      <x:c r="G65" t="str">
         <x:v>-20.6630</x:v>
       </x:c>
-      <x:c r="H63" t="str">
+      <x:c r="H65" t="str">
         <x:v>116.7080</x:v>
       </x:c>
-      <x:c r="I63" t="str">
+      <x:c r="I65" t="str">
         <x:v>Port of Dampier</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Synonyms</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Other common names</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Taxonomic group</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>Kingdom</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>Phylum</x:v>
@@ -4920,51 +4978,51 @@
 &lt;p&gt;Occurrence in Iceland and Norway suggest a lower CLP tolerance of 9 °C. Compared to the modelling conducted by Compton et al., (2010), this proposed updated SRM distribution is much more conservative.&lt;/p&gt;
 &lt;p&gt;NIMPIS and proposed temperature tolerances using the mapping process (°C):&lt;/p&gt;
 &lt;p&gt;NIMPIS&lt;/p&gt;
 &lt;p&gt;Adult: 3-26 °C&lt;/p&gt;
 &lt;p&gt;CLP: 3-18 °C&lt;/p&gt;
 &lt;p&gt;Proposed temperature tolerances&lt;/p&gt;
 &lt;p&gt;Adult: -2-25 °C&lt;/p&gt;
 &lt;p&gt;CLP: 9-25 °C&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="B2" t="str">
         <x:v>Hard
 &lt;p&gt;This category contains both natural and artificial habitats that are solid, fixed or permanent substrata. Species can reside on or within the habitat type. Naturally occurring hard substrates include bedrock, cobble stones and rocky reef structures. Artificial hard substrate include marine infrastructure such as wharf pylons and boat ramps. &amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&lt;/p&gt;
 Artificial
 Bedrock
 Oyster
 Pylons (concrete and timber)
 Reef
 Wood
 Soft
 &lt;p&gt;This category contains habitats that are not fixed or permanent, and are able to be affected by oceanic or estuarine currents. Material such as seagrass, sand, gravel, mud or any combination of these are considered soft structures that can be influenced by water and current movements.&amp;nbsp;Species can reside on the surface of this habitat type or within the habitat type.&lt;/p&gt;
 Sand - coarse
 Sand - fine
 Sand - medium
 Silt
-Wood (Mangrove)
+Wood (e.g. mangrove)
 Tidal
 Low Tide
 Planktonic
 Sub-tidal
 Vessel
 &lt;p&gt;This category refers to habitats associated with maritime transport and commercial shipping vessels. Known areas for species to inhabit on shipping vessels include hulls and ballast water tanks. Species can reside in ballast water, in the sediment layer or on the sediment-water interface inside ballast tanks.&lt;/p&gt;
 Ballast Water
 Dry Ballast
 Hull Biofouling
 </x:v>
       </x:c>
       <x:c r="C2" t="str">
         <x:v>&lt;p&gt;Larvae: Water – Planktonic&lt;/p&gt;
 &lt;p&gt;Larvae: Megalopae of &lt;em&gt;C. maenas&lt;/em&gt; settle out of the plankton in protected areas of the tidal zone (Young and Elliott, 2019).&lt;br&gt;
 Juvenile: Hard - Bedrock; Hard - Wood; Soft - Sand - Fine; Soft – Silt&lt;/p&gt;
 &lt;p&gt;Juvenile &lt;em&gt;C. maenas&lt;/em&gt; display highly variable colour and pattern variation compared to adults, which assists with camouflage in various habitat types (Todd et al., 2006; Stevens et al., 2014; Nokelainen et al., 2018). Juveniles are also found in more complex habitats that provide better protection, such as rocky intertidal habitats, compared to homogenous mudflat substrate (MacDonald et al., 2018).&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="D2" t="str">
         <x:v>Low Tide, Mid Tide, Sub-tidal</x:v>
       </x:c>
       <x:c r="E2" t="str">
         <x:v/>
       </x:c>
       <x:c r="F2" t="str">