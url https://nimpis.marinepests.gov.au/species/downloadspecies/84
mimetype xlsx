--- v2 (2026-05-16)
+++ v3 (2026-06-10)
@@ -1,78 +1,78 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5820834c4aca4df9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8cb72e6847054a18" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="R84c6bca89ea74c3b"/>
-[...15 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="R0f6e00fae4984e3f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="R48674a6d54c94f92"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="General" sheetId="2" r:id="R255977a2f4d649d3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Identification" sheetId="3" r:id="R249c07b5210a472e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Similar species" sheetId="4" r:id="Rc423a797296a44c2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Habitat" sheetId="5" r:id="R47ae9efee4bf4eb9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Reproduction and growth" sheetId="6" r:id="Rb3bcd7a8cd544837"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Feeding" sheetId="7" r:id="R5c960e1bd8454a54"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Competitors" sheetId="8" r:id="R4ffc12a1cb3e40f7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Predators" sheetId="9" r:id="R2e57fbcd25e242cc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Vectors" sheetId="10" r:id="Rbf2034e6e4cf4942"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Impacts" sheetId="11" r:id="R85bd93cfff414aaa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Controls" sheetId="12" r:id="Rc24d7e4f80eb4877"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Species controls" sheetId="13" r:id="R8a8a864a9a594acd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Additional information" sheetId="14" r:id="R68d63628287e42f7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="References" sheetId="15" r:id="R54e9c211d6264dfc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Images" sheetId="16" r:id="R924c0d9bb20c4eb3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="R720eee4b23c44276"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R84c6bca89ea74c3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R7c95ac56fb2d4898" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R27c01e4e04f34d84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="Raeeb3a89170a4923" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="R4042a51008884082" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="Rdbc3ab91faee408c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="Ra23f4b877bac4e33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="R93c45ec951954e09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="R83de3ed80fe046b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="Rb27962b6dc0f4914" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="Ra926baf715604816" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="R7eae972f60ec4d18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="R966afed5cb774da7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="Rbe9eb5821bd74953" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="R6e972bcea5864c3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="R696264730c17440a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="R0f6e00fae4984e3f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R48674a6d54c94f92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R255977a2f4d649d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R249c07b5210a472e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="Rc423a797296a44c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="R47ae9efee4bf4eb9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="Rb3bcd7a8cd544837" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="R5c960e1bd8454a54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="R4ffc12a1cb3e40f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="R2e57fbcd25e242cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="Rbf2034e6e4cf4942" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="R85bd93cfff414aaa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="Rc24d7e4f80eb4877" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="R8a8a864a9a594acd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="R68d63628287e42f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="R54e9c211d6264dfc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="R924c0d9bb20c4eb3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="R720eee4b23c44276" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Scientific name</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Common name</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Developments</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>General description</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>ID card URL</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Australian distribution</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -464,71 +464,70 @@
 </x:v>
       </x:c>
       <x:c r="F6" t="str">
         <x:v/>
       </x:c>
       <x:c r="G6" t="str">
         <x:v>&lt;p&gt;Heat treatment may be an effective method for controlling mussel fouling in power plants, provided that such treatment is compatible with plant design (Ricciardi 1998),&amp;nbsp;but would prove difficult to implement in open marine conditions unless fouled habitats can be isolated eg. Wharf pylons.&lt;br /&gt;
 Heat treatment (baths, spray) is likely to be ineffective for thick-walled organisms such as oysters (&lt;em&gt;Crassostrea gigas&lt;/em&gt;); exposure to 70&amp;nbsp;&lt;sup&gt;o&lt;/sup&gt;C water for 40 seconds did not raise the core temperature of the oysters above 24&amp;nbsp;&lt;sup&gt;o&lt;/sup&gt;C but killed associated boring spionid polychaetes (Nel et al., 1999). However, even though &lt;em&gt;C. gigas&lt;/em&gt; has a high thermal tolerance, experiments by Rajagopal et al., (2005) showed that exposure to 42 &lt;sup&gt;o&lt;/sup&gt;C for more than one hour results in 100% mortality for &lt;em&gt;C. gigas&lt;/em&gt;.&lt;br /&gt;
 Gametophytes of &lt;em&gt;Undaria&lt;/em&gt; &lt;em&gt;pinnatifida &lt;/em&gt;can survive temperatures of 30 &lt;sup&gt;o&lt;/sup&gt;C for up to 10-40 days (Kim and Nam, 1997),&amp;nbsp;and thus high temperature water treatment is needed for cleaning vessel hulls and this must penetrate into the crevices and other openings where gametophytes may otherwise survive (Wallentinus 1999a).&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="H6" t="str">
         <x:v>&lt;p&gt;Successful/Unknown&lt;/p&gt;
 &lt;p&gt;Heated water treatments were tested on invasive &lt;em&gt;Carcinus maenas &lt;/em&gt;and commercial mussel seed&lt;em&gt; &lt;/em&gt;in Newfoundland, Canada (Best et al., 2014). Immersion of juvenile &lt;em&gt;C. maenas &lt;/em&gt;with mussel seed was tested at room temperate (20 &amp;deg;C) and heated water baths at 45, 50 or 55 &amp;deg;C for 1 or 5 minutes. All heated water treatments successfully culled 100% of &lt;em&gt;C. maenas&lt;/em&gt; but caused minimal stress to mussel seed. The treatment that caused the least amount of stress on mussels while culling 100% of juvenile &lt;em&gt;C. maenas &lt;/em&gt;was 45 &amp;deg;C for 1 minute.&lt;/p&gt;
 &lt;p&gt;&amp;nbsp;&lt;/p&gt;
 &lt;p&gt;This heated water treatment study showed promise for managing &lt;em&gt;C. maenas &lt;/em&gt;that could be transferred in aquaculture mussel seed, however further research is warranted. It is unknown how heated water treatments will affect adult &lt;em&gt;C. maenas &lt;/em&gt;or other aquaculture species that may be less heat tolerant.&lt;/p&gt;
 </x:v>
       </x:c>
     </x:row>
     <x:row r="7">
       <x:c r="A7" t="str">
         <x:v>Manual removal (diver collection)</x:v>
       </x:c>
       <x:c r="B7" t="str">
         <x:v>&lt;p&gt;Diver collection may be possible if an incursion is detected while small in size (area and abundance) and before reproduction occurs (especially in species with planktonic larval stages).&lt;br /&gt;
-Permits are required to remove anything from marine protected areas, even introduced species.&amp;nbsp;&lt;/p&gt;
+Permits are required to remove organisms from marine protected areas, including introduced marine species.&amp;nbsp;&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="C7" t="str">
         <x:v>&lt;p&gt;The advantages of manual removal are selectivity for the target pest and limited damage to non‑target species. However, as it requires visual detection its not practical in turbid waters. Manual removal is of greatest utility when incursions are small and spatially confined or when they are in sensitive environments (such as marine reserves or areas of high biodiversity value).&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="D7" t="str">
         <x:v/>
       </x:c>
       <x:c r="E7" t="str">
         <x:v/>
       </x:c>
       <x:c r="F7" t="str">
         <x:v>&lt;p&gt;Diver control is not cost effective at depths greater than 12 metres because of diving restrictions due to surface intervals required (Andrews et al., 1996).&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="G7" t="str">
         <x:v>&lt;p&gt;Physical removal by divers is effective only as a tactical control useful, in small areas and it is not logistically possible for infestations extending over large areas,&amp;nbsp;but could be useful around marine farms, marine reserves or areas of new incursions.&amp;nbsp;Requires ongoing monitoring and to be repeated as necessary, especially if the source of the introduction can not be found or controlled, which can rapidly become costly.&lt;br /&gt;
-Care and diver education is of primary importance in this program because of the presence of similar-looking native species. Care is required during physical removal to not trigger spawning or spread reproductive propagules or fragments, precautions such as placing removed specimens in sealed plastic bags rather than mesh catch bags would need to be taken. The main concern associated with manual removal of macroalgae is that some species are to reproduce asexually from fragments, others can regrow from holdfast attachments and others have cryptic microscopic lifestages that are difficult to target. Additionally, detached thalli with mature propagules, may contribute to enhanced translocation of these species.&lt;br /&gt;
-&amp;nbsp;&lt;/p&gt;
+Care and diver education is of primary importance in this program because of the presence of similar-looking native species. Care is required during physical removal to not trigger spawning or spread reproductive propagules or fragments, precautions such as placing removed specimens in sealed plastic bags rather than mesh catch bags would need to be taken. The main concern associated with manual removal of macroalgae is that some species are to reproduce asexually from fragments, others can regrow from holdfast attachments and others have cryptic microscopic lifestages that are difficult to target. Additionally, detached thalli with mature propagules, may contribute to enhanced translocation of these species.&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="H7" t="str">
         <x:v>&lt;p&gt;Unsuccessful.&lt;br /&gt;
 Physical removal by divers is effective only as a tactical control useful in small areas and it is not logistically possible for infestations extending over large areas,&amp;nbsp;but could be useful around marine farms, marine reserves or areas of new incursions. Although&amp;nbsp;&lt;em&gt;Carcinus maenas&lt;/em&gt;&amp;nbsp;is also found under rocks in the intertidal and so this method is unlikely to succeed due to the cryptic habitat.&lt;/p&gt;
 &lt;p&gt;The use of diver collection for invasive &lt;em&gt;C. maenas &lt;/em&gt;in small harbours of South Africa was tested (Mabin et al., 2020). During efficacy surveys, divers displayed only 56% efficacy in recovering &lt;em&gt;C. maenas &lt;/em&gt;carapaces placed along transects. Diver removal was not seen as a long-term management option for South Africa, especially for large populations.&amp;nbsp; Considerable training and costs are also involved with using divers for collection. Divers are useful for conducting subtidal surveys which can be important for detecting new incursions, but it is not a feasible control method for this species.&lt;/p&gt;
 </x:v>
       </x:c>
     </x:row>
     <x:row r="8">
       <x:c r="A8" t="str">
         <x:v>Manual removal (intertidal collection)</x:v>
       </x:c>
       <x:c r="B8" t="str">
         <x:v>&lt;p&gt;Manual removal of marine pest such as seastars and crabs has been used on aquaculture farms, around oyster racks and grow-up trays, and in the intertidal using dip nets or poles with a spike.&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="C8" t="str">
         <x:v>&lt;p&gt;Physical collection e.g. by pole spear (poles with a long nail on the end to spike the target species), dip netting or by hand is species specific, provided the collector was educated in the identification of the target species&amp;nbsp;and the method is approved in marine protected areas.&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="D8" t="str">
         <x:v/>
       </x:c>
       <x:c r="E8" t="str">
@@ -2686,1901 +2685,2046 @@
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Date</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>Class</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>Activity description</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Jurisdiction</x:v>
       </x:c>
       <x:c r="G1" t="str">
         <x:v>Latitude</x:v>
       </x:c>
       <x:c r="H1" t="str">
         <x:v>Longitude</x:v>
       </x:c>
       <x:c r="I1" t="str">
         <x:v>Location description</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str">
-        <x:v>ApolloBay 2021</x:v>
+        <x:v>MPSC 31 Apollo Bay 2026</x:v>
       </x:c>
       <x:c r="B2" t="str">
-        <x:v>AgricultureVic</x:v>
+        <x:v>Ag Victoria</x:v>
       </x:c>
       <x:c r="C2" t="str">
-        <x:v>06/07/2021</x:v>
+        <x:v>07/01/2026</x:v>
       </x:c>
       <x:c r="D2" t="str">
-        <x:v>Active</x:v>
+        <x:v>Passive</x:v>
       </x:c>
       <x:c r="E2" t="str">
-        <x:v>Dive/Video</x:v>
+        <x:v>Public report</x:v>
       </x:c>
       <x:c r="F2" t="str">
         <x:v>Victoria</x:v>
       </x:c>
       <x:c r="G2" t="str">
-        <x:v>-38.7593</x:v>
+        <x:v>-38.7623</x:v>
       </x:c>
       <x:c r="H2" t="str">
-        <x:v>143.6776</x:v>
+        <x:v>143.6781</x:v>
       </x:c>
       <x:c r="I2" t="str">
         <x:v>Apollo Bay</x:v>
       </x:c>
     </x:row>
     <x:row r="3">
       <x:c r="A3" t="str">
-        <x:v>BarwonHeads 2021</x:v>
+        <x:v>ApolloBay 2021</x:v>
       </x:c>
       <x:c r="B3" t="str">
         <x:v>AgricultureVic</x:v>
       </x:c>
       <x:c r="C3" t="str">
-        <x:v>29/06/2021</x:v>
+        <x:v>06/07/2021</x:v>
       </x:c>
       <x:c r="D3" t="str">
         <x:v>Active</x:v>
       </x:c>
       <x:c r="E3" t="str">
-        <x:v>Crab Traps</x:v>
+        <x:v>Dive/Video</x:v>
       </x:c>
       <x:c r="F3" t="str">
         <x:v>Victoria</x:v>
       </x:c>
       <x:c r="G3" t="str">
-        <x:v>-38.2654</x:v>
+        <x:v>-38.7593</x:v>
       </x:c>
       <x:c r="H3" t="str">
-        <x:v>144.4969</x:v>
+        <x:v>143.6776</x:v>
       </x:c>
       <x:c r="I3" t="str">
-        <x:v>Barwon Heads</x:v>
+        <x:v>Apollo Bay</x:v>
       </x:c>
     </x:row>
     <x:row r="4">
       <x:c r="A4" t="str">
-        <x:v>Hastings 2021</x:v>
+        <x:v>BarwonHeads 2021</x:v>
       </x:c>
       <x:c r="B4" t="str">
         <x:v>AgricultureVic</x:v>
       </x:c>
       <x:c r="C4" t="str">
-        <x:v>27/04/2021</x:v>
+        <x:v>29/06/2021</x:v>
       </x:c>
       <x:c r="D4" t="str">
         <x:v>Active</x:v>
       </x:c>
       <x:c r="E4" t="str">
-        <x:v>Dive/Video</x:v>
+        <x:v>Crab Traps</x:v>
       </x:c>
       <x:c r="F4" t="str">
         <x:v>Victoria</x:v>
       </x:c>
       <x:c r="G4" t="str">
-        <x:v>-38.3145</x:v>
+        <x:v>-38.2654</x:v>
       </x:c>
       <x:c r="H4" t="str">
-        <x:v>145.1983</x:v>
+        <x:v>144.4969</x:v>
       </x:c>
       <x:c r="I4" t="str">
-        <x:v>Hastings</x:v>
+        <x:v>Barwon Heads</x:v>
       </x:c>
     </x:row>
     <x:row r="5">
       <x:c r="A5" t="str">
-        <x:v>Inverloch 2021</x:v>
+        <x:v>Hastings 2021</x:v>
       </x:c>
       <x:c r="B5" t="str">
         <x:v>AgricultureVic</x:v>
       </x:c>
       <x:c r="C5" t="str">
-        <x:v>16/04/2021</x:v>
+        <x:v>27/04/2021</x:v>
       </x:c>
       <x:c r="D5" t="str">
         <x:v>Active</x:v>
       </x:c>
       <x:c r="E5" t="str">
-        <x:v>Beach Walk</x:v>
+        <x:v>Dive/Video</x:v>
       </x:c>
       <x:c r="F5" t="str">
         <x:v>Victoria</x:v>
       </x:c>
       <x:c r="G5" t="str">
-        <x:v>-38.6357</x:v>
+        <x:v>-38.3145</x:v>
       </x:c>
       <x:c r="H5" t="str">
-        <x:v>145.7340</x:v>
+        <x:v>145.1983</x:v>
       </x:c>
       <x:c r="I5" t="str">
-        <x:v>Inverloch</x:v>
+        <x:v>Hastings</x:v>
       </x:c>
     </x:row>
     <x:row r="6">
       <x:c r="A6" t="str">
-        <x:v>LakesEntrance 2021</x:v>
+        <x:v>Inverloch 2021</x:v>
       </x:c>
       <x:c r="B6" t="str">
         <x:v>AgricultureVic</x:v>
       </x:c>
       <x:c r="C6" t="str">
-        <x:v>20/05/2021</x:v>
+        <x:v>16/04/2021</x:v>
       </x:c>
       <x:c r="D6" t="str">
         <x:v>Active</x:v>
       </x:c>
       <x:c r="E6" t="str">
-        <x:v>Dive survey; Dive/Video; Beach Walks; Crab Traps</x:v>
+        <x:v>Beach Walk</x:v>
       </x:c>
       <x:c r="F6" t="str">
         <x:v>Victoria</x:v>
       </x:c>
       <x:c r="G6" t="str">
-        <x:v>-37.8824</x:v>
+        <x:v>-38.6357</x:v>
       </x:c>
       <x:c r="H6" t="str">
-        <x:v>147.9602</x:v>
+        <x:v>145.7340</x:v>
       </x:c>
       <x:c r="I6" t="str">
-        <x:v>Lakes Entrance</x:v>
+        <x:v>Inverloch</x:v>
       </x:c>
     </x:row>
     <x:row r="7">
       <x:c r="A7" t="str">
-        <x:v>Mallacoota 2021</x:v>
+        <x:v>LakesEntrance 2021</x:v>
       </x:c>
       <x:c r="B7" t="str">
         <x:v>AgricultureVic</x:v>
       </x:c>
       <x:c r="C7" t="str">
         <x:v>20/05/2021</x:v>
       </x:c>
       <x:c r="D7" t="str">
         <x:v>Active</x:v>
       </x:c>
       <x:c r="E7" t="str">
         <x:v>Dive survey; Dive/Video; Beach Walks; Crab Traps</x:v>
       </x:c>
       <x:c r="F7" t="str">
         <x:v>Victoria</x:v>
       </x:c>
       <x:c r="G7" t="str">
-        <x:v>-37.5584</x:v>
+        <x:v>-37.8824</x:v>
       </x:c>
       <x:c r="H7" t="str">
-        <x:v>149.7617</x:v>
+        <x:v>147.9602</x:v>
       </x:c>
       <x:c r="I7" t="str">
-        <x:v>Mallacoota</x:v>
+        <x:v>Lakes Entrance</x:v>
       </x:c>
     </x:row>
     <x:row r="8">
       <x:c r="A8" t="str">
-        <x:v>Marlo 2021</x:v>
+        <x:v>Mallacoota 2021</x:v>
       </x:c>
       <x:c r="B8" t="str">
         <x:v>AgricultureVic</x:v>
       </x:c>
       <x:c r="C8" t="str">
-        <x:v>24/03/2021</x:v>
+        <x:v>20/05/2021</x:v>
       </x:c>
       <x:c r="D8" t="str">
         <x:v>Active</x:v>
       </x:c>
       <x:c r="E8" t="str">
-        <x:v>Crab traps</x:v>
+        <x:v>Dive survey; Dive/Video; Beach Walks; Crab Traps</x:v>
       </x:c>
       <x:c r="F8" t="str">
         <x:v>Victoria</x:v>
       </x:c>
       <x:c r="G8" t="str">
-        <x:v>-37.7978</x:v>
+        <x:v>-37.5584</x:v>
       </x:c>
       <x:c r="H8" t="str">
-        <x:v>148.5295</x:v>
+        <x:v>149.7617</x:v>
       </x:c>
       <x:c r="I8" t="str">
-        <x:v>Marlo</x:v>
+        <x:v>Mallacoota</x:v>
       </x:c>
     </x:row>
     <x:row r="9">
       <x:c r="A9" t="str">
-        <x:v>Mornington - 2021</x:v>
+        <x:v>Marlo 2021</x:v>
       </x:c>
       <x:c r="B9" t="str">
         <x:v>AgricultureVic</x:v>
       </x:c>
       <x:c r="C9" t="str">
-        <x:v>04/03/2021</x:v>
+        <x:v>24/03/2021</x:v>
       </x:c>
       <x:c r="D9" t="str">
         <x:v>Active</x:v>
       </x:c>
       <x:c r="E9" t="str">
-        <x:v>Shore walk</x:v>
+        <x:v>Crab traps</x:v>
       </x:c>
       <x:c r="F9" t="str">
         <x:v>Victoria</x:v>
       </x:c>
       <x:c r="G9" t="str">
-        <x:v>-38.2153</x:v>
+        <x:v>-37.7978</x:v>
       </x:c>
       <x:c r="H9" t="str">
-        <x:v>145.0261</x:v>
+        <x:v>148.5295</x:v>
       </x:c>
       <x:c r="I9" t="str">
-        <x:v>Mornington</x:v>
+        <x:v>Marlo</x:v>
       </x:c>
     </x:row>
     <x:row r="10">
       <x:c r="A10" t="str">
-        <x:v>Mount Martha 2020</x:v>
+        <x:v>Mornington - 2021</x:v>
       </x:c>
       <x:c r="B10" t="str">
         <x:v>AgricultureVic</x:v>
       </x:c>
       <x:c r="C10" t="str">
-        <x:v>30/11/2020</x:v>
+        <x:v>04/03/2021</x:v>
       </x:c>
       <x:c r="D10" t="str">
         <x:v>Active</x:v>
       </x:c>
       <x:c r="E10" t="str">
         <x:v>Shore walk</x:v>
       </x:c>
       <x:c r="F10" t="str">
         <x:v>Victoria</x:v>
       </x:c>
       <x:c r="G10" t="str">
-        <x:v>-38.2667</x:v>
+        <x:v>-38.2153</x:v>
       </x:c>
       <x:c r="H10" t="str">
         <x:v>145.0261</x:v>
       </x:c>
       <x:c r="I10" t="str">
-        <x:v>Mount Martha</x:v>
+        <x:v>Mornington</x:v>
       </x:c>
     </x:row>
     <x:row r="11">
       <x:c r="A11" t="str">
-        <x:v>Mount Martha 2021-11</x:v>
+        <x:v>Mount Martha 2020</x:v>
       </x:c>
       <x:c r="B11" t="str">
         <x:v>AgricultureVic</x:v>
       </x:c>
       <x:c r="C11" t="str">
-        <x:v>22/11/2021</x:v>
+        <x:v>30/11/2020</x:v>
       </x:c>
       <x:c r="D11" t="str">
         <x:v>Active</x:v>
       </x:c>
       <x:c r="E11" t="str">
         <x:v>Shore walk</x:v>
       </x:c>
       <x:c r="F11" t="str">
         <x:v>Victoria</x:v>
       </x:c>
       <x:c r="G11" t="str">
         <x:v>-38.2667</x:v>
       </x:c>
       <x:c r="H11" t="str">
         <x:v>145.0261</x:v>
       </x:c>
       <x:c r="I11" t="str">
         <x:v>Mount Martha</x:v>
       </x:c>
     </x:row>
     <x:row r="12">
       <x:c r="A12" t="str">
-        <x:v>Mount Martha 2021-3</x:v>
+        <x:v>Mount Martha 2021-11</x:v>
       </x:c>
       <x:c r="B12" t="str">
         <x:v>AgricultureVic</x:v>
       </x:c>
       <x:c r="C12" t="str">
-        <x:v>03/03/2021</x:v>
+        <x:v>22/11/2021</x:v>
       </x:c>
       <x:c r="D12" t="str">
         <x:v>Active</x:v>
       </x:c>
       <x:c r="E12" t="str">
         <x:v>Shore walk</x:v>
       </x:c>
       <x:c r="F12" t="str">
         <x:v>Victoria</x:v>
       </x:c>
       <x:c r="G12" t="str">
         <x:v>-38.2667</x:v>
       </x:c>
       <x:c r="H12" t="str">
         <x:v>145.0261</x:v>
       </x:c>
       <x:c r="I12" t="str">
         <x:v>Mount Martha</x:v>
       </x:c>
     </x:row>
     <x:row r="13">
       <x:c r="A13" t="str">
-        <x:v>Point Cook 2021-11</x:v>
+        <x:v>Mount Martha 2021-3</x:v>
       </x:c>
       <x:c r="B13" t="str">
         <x:v>AgricultureVic</x:v>
       </x:c>
       <x:c r="C13" t="str">
-        <x:v>19/11/2021</x:v>
+        <x:v>03/03/2021</x:v>
       </x:c>
       <x:c r="D13" t="str">
         <x:v>Active</x:v>
       </x:c>
       <x:c r="E13" t="str">
         <x:v>Shore walk</x:v>
       </x:c>
       <x:c r="F13" t="str">
         <x:v>Victoria</x:v>
       </x:c>
       <x:c r="G13" t="str">
-        <x:v>-37.9194</x:v>
+        <x:v>-38.2667</x:v>
       </x:c>
       <x:c r="H13" t="str">
-        <x:v>144.8048</x:v>
+        <x:v>145.0261</x:v>
       </x:c>
       <x:c r="I13" t="str">
-        <x:v>Point Cook</x:v>
+        <x:v>Mount Martha</x:v>
       </x:c>
     </x:row>
     <x:row r="14">
       <x:c r="A14" t="str">
-        <x:v>Point Cook 2021-4</x:v>
+        <x:v>Point Cook 2021-11</x:v>
       </x:c>
       <x:c r="B14" t="str">
         <x:v>AgricultureVic</x:v>
       </x:c>
       <x:c r="C14" t="str">
-        <x:v>08/04/2021</x:v>
+        <x:v>19/11/2021</x:v>
       </x:c>
       <x:c r="D14" t="str">
         <x:v>Active</x:v>
       </x:c>
       <x:c r="E14" t="str">
         <x:v>Shore walk</x:v>
       </x:c>
       <x:c r="F14" t="str">
         <x:v>Victoria</x:v>
       </x:c>
       <x:c r="G14" t="str">
         <x:v>-37.9194</x:v>
       </x:c>
       <x:c r="H14" t="str">
         <x:v>144.8048</x:v>
       </x:c>
       <x:c r="I14" t="str">
         <x:v>Point Cook</x:v>
       </x:c>
     </x:row>
     <x:row r="15">
       <x:c r="A15" t="str">
-        <x:v>Port Albert - 4</x:v>
+        <x:v>Point Cook 2021-4</x:v>
       </x:c>
       <x:c r="B15" t="str">
         <x:v>AgricultureVic</x:v>
       </x:c>
       <x:c r="C15" t="str">
-        <x:v>04/09/2021</x:v>
+        <x:v>08/04/2021</x:v>
       </x:c>
       <x:c r="D15" t="str">
         <x:v>Active</x:v>
       </x:c>
       <x:c r="E15" t="str">
-        <x:v>Beach walk; Crab trap</x:v>
+        <x:v>Shore walk</x:v>
       </x:c>
       <x:c r="F15" t="str">
         <x:v>Victoria</x:v>
       </x:c>
       <x:c r="G15" t="str">
-        <x:v>-38.6718</x:v>
+        <x:v>-37.9194</x:v>
       </x:c>
       <x:c r="H15" t="str">
-        <x:v>146.6969</x:v>
+        <x:v>144.8048</x:v>
       </x:c>
       <x:c r="I15" t="str">
-        <x:v>Port Albert</x:v>
+        <x:v>Point Cook</x:v>
       </x:c>
     </x:row>
     <x:row r="16">
       <x:c r="A16" t="str">
-        <x:v>Port Albert - 9</x:v>
+        <x:v>Port Albert - 4</x:v>
       </x:c>
       <x:c r="B16" t="str">
         <x:v>AgricultureVic</x:v>
       </x:c>
       <x:c r="C16" t="str">
-        <x:v>15/09/2021</x:v>
+        <x:v>04/09/2021</x:v>
       </x:c>
       <x:c r="D16" t="str">
         <x:v>Active</x:v>
       </x:c>
       <x:c r="E16" t="str">
-        <x:v>Dive; Crab trap</x:v>
+        <x:v>Beach walk; Crab trap</x:v>
       </x:c>
       <x:c r="F16" t="str">
         <x:v>Victoria</x:v>
       </x:c>
       <x:c r="G16" t="str">
         <x:v>-38.6718</x:v>
       </x:c>
       <x:c r="H16" t="str">
         <x:v>146.6969</x:v>
       </x:c>
       <x:c r="I16" t="str">
         <x:v>Port Albert</x:v>
       </x:c>
     </x:row>
     <x:row r="17">
       <x:c r="A17" t="str">
-        <x:v>Port Campbell - 2021</x:v>
+        <x:v>Port Albert - 9</x:v>
       </x:c>
       <x:c r="B17" t="str">
         <x:v>AgricultureVic</x:v>
       </x:c>
       <x:c r="C17" t="str">
-        <x:v>14/07/2021</x:v>
+        <x:v>15/09/2021</x:v>
       </x:c>
       <x:c r="D17" t="str">
         <x:v>Active</x:v>
       </x:c>
       <x:c r="E17" t="str">
-        <x:v>Dive</x:v>
+        <x:v>Dive; Crab trap</x:v>
       </x:c>
       <x:c r="F17" t="str">
         <x:v>Victoria</x:v>
       </x:c>
       <x:c r="G17" t="str">
-        <x:v>-38.6201</x:v>
+        <x:v>-38.6718</x:v>
       </x:c>
       <x:c r="H17" t="str">
-        <x:v>142.9909</x:v>
+        <x:v>146.6969</x:v>
       </x:c>
       <x:c r="I17" t="str">
-        <x:v>Port Campbell</x:v>
+        <x:v>Port Albert</x:v>
       </x:c>
     </x:row>
     <x:row r="18">
       <x:c r="A18" t="str">
-        <x:v>Port Fairy - 2021</x:v>
+        <x:v>Port Campbell - 2021</x:v>
       </x:c>
       <x:c r="B18" t="str">
         <x:v>AgricultureVic</x:v>
       </x:c>
       <x:c r="C18" t="str">
-        <x:v>04/08/2021</x:v>
+        <x:v>14/07/2021</x:v>
       </x:c>
       <x:c r="D18" t="str">
         <x:v>Active</x:v>
       </x:c>
       <x:c r="E18" t="str">
-        <x:v>Dive; Beach walk</x:v>
+        <x:v>Dive</x:v>
       </x:c>
       <x:c r="F18" t="str">
         <x:v>Victoria</x:v>
       </x:c>
       <x:c r="G18" t="str">
-        <x:v>-38.3926</x:v>
+        <x:v>-38.6201</x:v>
       </x:c>
       <x:c r="H18" t="str">
-        <x:v>142.2436</x:v>
+        <x:v>142.9909</x:v>
       </x:c>
       <x:c r="I18" t="str">
-        <x:v>Port Fairy</x:v>
+        <x:v>Port Campbell</x:v>
       </x:c>
     </x:row>
     <x:row r="19">
       <x:c r="A19" t="str">
-        <x:v>Port Phillip Bay - 2019</x:v>
+        <x:v>Port Fairy - 2021</x:v>
       </x:c>
       <x:c r="B19" t="str">
         <x:v>AgricultureVic</x:v>
       </x:c>
       <x:c r="C19" t="str">
-        <x:v>19/11/2021</x:v>
+        <x:v>04/08/2021</x:v>
       </x:c>
       <x:c r="D19" t="str">
         <x:v>Active</x:v>
       </x:c>
       <x:c r="E19" t="str">
-        <x:v>ROV Survey, Visual Observations</x:v>
+        <x:v>Dive; Beach walk</x:v>
       </x:c>
       <x:c r="F19" t="str">
         <x:v>Victoria</x:v>
       </x:c>
       <x:c r="G19" t="str">
-        <x:v>-38.0703</x:v>
+        <x:v>-38.3926</x:v>
       </x:c>
       <x:c r="H19" t="str">
-        <x:v>144.8675</x:v>
+        <x:v>142.2436</x:v>
       </x:c>
       <x:c r="I19" t="str">
-        <x:v>Port Phillip Bay</x:v>
+        <x:v>Port Fairy</x:v>
       </x:c>
     </x:row>
     <x:row r="20">
       <x:c r="A20" t="str">
-        <x:v>Port Welshpool - 2021</x:v>
+        <x:v>Port Phillip Bay - 2019</x:v>
       </x:c>
       <x:c r="B20" t="str">
         <x:v>AgricultureVic</x:v>
       </x:c>
       <x:c r="C20" t="str">
-        <x:v>08/04/2021</x:v>
+        <x:v>19/11/2021</x:v>
       </x:c>
       <x:c r="D20" t="str">
         <x:v>Active</x:v>
       </x:c>
       <x:c r="E20" t="str">
-        <x:v>Beach Walk, Dive photos, ROV</x:v>
+        <x:v>ROV Survey, Visual Observations</x:v>
       </x:c>
       <x:c r="F20" t="str">
         <x:v>Victoria</x:v>
       </x:c>
       <x:c r="G20" t="str">
-        <x:v>-38.7015</x:v>
+        <x:v>-38.0703</x:v>
       </x:c>
       <x:c r="H20" t="str">
-        <x:v>146.4666</x:v>
+        <x:v>144.8675</x:v>
       </x:c>
       <x:c r="I20" t="str">
-        <x:v>Port Welshpool</x:v>
+        <x:v>Port Phillip Bay</x:v>
       </x:c>
     </x:row>
     <x:row r="21">
       <x:c r="A21" t="str">
-        <x:v>Portland - 2021</x:v>
+        <x:v>Port Welshpool - 2021</x:v>
       </x:c>
       <x:c r="B21" t="str">
         <x:v>AgricultureVic</x:v>
       </x:c>
       <x:c r="C21" t="str">
-        <x:v>05/08/2021</x:v>
+        <x:v>08/04/2021</x:v>
       </x:c>
       <x:c r="D21" t="str">
         <x:v>Active</x:v>
       </x:c>
       <x:c r="E21" t="str">
-        <x:v>Dive/Video</x:v>
+        <x:v>Beach Walk, Dive photos, ROV</x:v>
       </x:c>
       <x:c r="F21" t="str">
         <x:v>Victoria</x:v>
       </x:c>
       <x:c r="G21" t="str">
-        <x:v>-38.3445</x:v>
+        <x:v>-38.7015</x:v>
       </x:c>
       <x:c r="H21" t="str">
-        <x:v>141.6235</x:v>
+        <x:v>146.4666</x:v>
       </x:c>
       <x:c r="I21" t="str">
-        <x:v>Portland</x:v>
+        <x:v>Port Welshpool</x:v>
       </x:c>
     </x:row>
     <x:row r="22">
       <x:c r="A22" t="str">
-        <x:v>Ricketts Point - 2020</x:v>
+        <x:v>Portland - 2021</x:v>
       </x:c>
       <x:c r="B22" t="str">
         <x:v>AgricultureVic</x:v>
       </x:c>
       <x:c r="C22" t="str">
-        <x:v>09/11/2020</x:v>
+        <x:v>05/08/2021</x:v>
       </x:c>
       <x:c r="D22" t="str">
         <x:v>Active</x:v>
       </x:c>
       <x:c r="E22" t="str">
-        <x:v>Shore walk</x:v>
+        <x:v>Dive/Video</x:v>
       </x:c>
       <x:c r="F22" t="str">
         <x:v>Victoria</x:v>
       </x:c>
       <x:c r="G22" t="str">
-        <x:v>-37.9916</x:v>
+        <x:v>-38.3445</x:v>
       </x:c>
       <x:c r="H22" t="str">
-        <x:v>145.0162</x:v>
+        <x:v>141.6235</x:v>
       </x:c>
       <x:c r="I22" t="str">
-        <x:v>Ricketts Point</x:v>
+        <x:v>Portland</x:v>
       </x:c>
     </x:row>
     <x:row r="23">
       <x:c r="A23" t="str">
-        <x:v>San Remo - 2021</x:v>
+        <x:v>Ricketts Point - 2020</x:v>
       </x:c>
       <x:c r="B23" t="str">
         <x:v>AgricultureVic</x:v>
       </x:c>
       <x:c r="C23" t="str">
-        <x:v>21/04/2021</x:v>
+        <x:v>09/11/2020</x:v>
       </x:c>
       <x:c r="D23" t="str">
         <x:v>Active</x:v>
       </x:c>
       <x:c r="E23" t="str">
-        <x:v>Beach walks</x:v>
+        <x:v>Shore walk</x:v>
       </x:c>
       <x:c r="F23" t="str">
         <x:v>Victoria</x:v>
       </x:c>
       <x:c r="G23" t="str">
-        <x:v>-38.5199</x:v>
+        <x:v>-37.9916</x:v>
       </x:c>
       <x:c r="H23" t="str">
-        <x:v>145.3695</x:v>
+        <x:v>145.0162</x:v>
       </x:c>
       <x:c r="I23" t="str">
-        <x:v>San Remo</x:v>
+        <x:v>Ricketts Point</x:v>
       </x:c>
     </x:row>
     <x:row r="24">
       <x:c r="A24" t="str">
-        <x:v>Eden &amp; Twofold Bay 2008</x:v>
+        <x:v>San Remo - 2021</x:v>
       </x:c>
       <x:c r="B24" t="str">
-        <x:v>CCIMPE</x:v>
+        <x:v>AgricultureVic</x:v>
       </x:c>
       <x:c r="C24" t="str">
-        <x:v>01/02/2008</x:v>
+        <x:v>21/04/2021</x:v>
       </x:c>
       <x:c r="D24" t="str">
-        <x:v>Passive</x:v>
+        <x:v>Active</x:v>
       </x:c>
       <x:c r="E24" t="str">
-        <x:v>Surveillance confirmed by New South Wales Department of Primary Industry (NSW DPI)</x:v>
+        <x:v>Beach walks</x:v>
       </x:c>
       <x:c r="F24" t="str">
-        <x:v>New South Wales</x:v>
+        <x:v>Victoria</x:v>
       </x:c>
       <x:c r="G24" t="str">
-        <x:v>-37.0859</x:v>
+        <x:v>-38.5199</x:v>
       </x:c>
       <x:c r="H24" t="str">
-        <x:v>149.9270</x:v>
+        <x:v>145.3695</x:v>
       </x:c>
       <x:c r="I24" t="str">
-        <x:v>Eden &amp; Twofold Bay </x:v>
+        <x:v>San Remo</x:v>
       </x:c>
     </x:row>
     <x:row r="25">
       <x:c r="A25" t="str">
-        <x:v>Gippsland Lakes 2009</x:v>
+        <x:v>Eden &amp; Twofold Bay 2008</x:v>
       </x:c>
       <x:c r="B25" t="str">
         <x:v>CCIMPE</x:v>
       </x:c>
       <x:c r="C25" t="str">
-        <x:v>07/08/2009</x:v>
+        <x:v>01/02/2008</x:v>
       </x:c>
       <x:c r="D25" t="str">
         <x:v>Passive</x:v>
       </x:c>
       <x:c r="E25" t="str">
-        <x:v>Surveillance confirmed by Victorian Department of Sustainability and Environment</x:v>
+        <x:v>Surveillance confirmed by New South Wales Department of Primary Industry (NSW DPI)</x:v>
       </x:c>
       <x:c r="F25" t="str">
-        <x:v>Victoria</x:v>
+        <x:v>New South Wales</x:v>
       </x:c>
       <x:c r="G25" t="str">
-        <x:v>-37.9718</x:v>
+        <x:v>-37.0859</x:v>
       </x:c>
       <x:c r="H25" t="str">
-        <x:v>147.6569</x:v>
+        <x:v>149.9270</x:v>
       </x:c>
       <x:c r="I25" t="str">
-        <x:v>Gippsland Lakes</x:v>
+        <x:v>Eden &amp; Twofold Bay </x:v>
       </x:c>
     </x:row>
     <x:row r="26">
       <x:c r="A26" t="str">
-        <x:v>Gippsland Lakes 2009b</x:v>
+        <x:v>Gippsland Lakes 2009</x:v>
       </x:c>
       <x:c r="B26" t="str">
         <x:v>CCIMPE</x:v>
       </x:c>
       <x:c r="C26" t="str">
         <x:v>07/08/2009</x:v>
       </x:c>
       <x:c r="D26" t="str">
         <x:v>Passive</x:v>
       </x:c>
       <x:c r="E26" t="str">
-        <x:v>Surveillance confirmed by the Department of Jobs, Precincts and Regions</x:v>
+        <x:v>Surveillance confirmed by Victorian Department of Sustainability and Environment</x:v>
       </x:c>
       <x:c r="F26" t="str">
         <x:v>Victoria</x:v>
       </x:c>
       <x:c r="G26" t="str">
-        <x:v>-37.8941</x:v>
+        <x:v>-37.9718</x:v>
       </x:c>
       <x:c r="H26" t="str">
-        <x:v>147.7964</x:v>
+        <x:v>147.6569</x:v>
       </x:c>
       <x:c r="I26" t="str">
         <x:v>Gippsland Lakes</x:v>
       </x:c>
     </x:row>
     <x:row r="27">
       <x:c r="A27" t="str">
-        <x:v>Maquarie Harbour 2017</x:v>
+        <x:v>Gippsland Lakes 2009b</x:v>
       </x:c>
       <x:c r="B27" t="str">
         <x:v>CCIMPE</x:v>
       </x:c>
       <x:c r="C27" t="str">
-        <x:v>05/04/2017</x:v>
+        <x:v>07/08/2009</x:v>
       </x:c>
       <x:c r="D27" t="str">
         <x:v>Passive</x:v>
       </x:c>
       <x:c r="E27" t="str">
-        <x:v>Surveillance confirmed by Department of Primary Industries, Parks, Water and Environment</x:v>
+        <x:v>Surveillance confirmed by the Department of Jobs, Precincts and Regions</x:v>
       </x:c>
       <x:c r="F27" t="str">
-        <x:v>Tasmania</x:v>
+        <x:v>Victoria</x:v>
       </x:c>
       <x:c r="G27" t="str">
-        <x:v>-42.3140</x:v>
+        <x:v>-37.8941</x:v>
       </x:c>
       <x:c r="H27" t="str">
-        <x:v>145.3854</x:v>
+        <x:v>147.7964</x:v>
       </x:c>
       <x:c r="I27" t="str">
-        <x:v>Maquarie Harbour</x:v>
+        <x:v>Gippsland Lakes</x:v>
       </x:c>
     </x:row>
     <x:row r="28">
       <x:c r="A28" t="str">
-        <x:v>Merimbula 2012</x:v>
+        <x:v>Maquarie Harbour 2017</x:v>
       </x:c>
       <x:c r="B28" t="str">
         <x:v>CCIMPE</x:v>
       </x:c>
       <x:c r="C28" t="str">
-        <x:v>29/06/2012</x:v>
+        <x:v>05/04/2017</x:v>
       </x:c>
       <x:c r="D28" t="str">
         <x:v>Passive</x:v>
       </x:c>
       <x:c r="E28" t="str">
-        <x:v>Surveillance confirmed by New South Wales Department of Primary Industries</x:v>
+        <x:v>Surveillance confirmed by Department of Primary Industries, Parks, Water and Environment</x:v>
       </x:c>
       <x:c r="F28" t="str">
-        <x:v>New South Wales</x:v>
+        <x:v>Tasmania</x:v>
       </x:c>
       <x:c r="G28" t="str">
-        <x:v>-36.9002</x:v>
+        <x:v>-42.3140</x:v>
       </x:c>
       <x:c r="H28" t="str">
-        <x:v>149.8905</x:v>
+        <x:v>145.3854</x:v>
       </x:c>
       <x:c r="I28" t="str">
-        <x:v>Merimbula Lake</x:v>
+        <x:v>Maquarie Harbour</x:v>
       </x:c>
     </x:row>
     <x:row r="29">
       <x:c r="A29" t="str">
-        <x:v>Nangudga 2008</x:v>
+        <x:v>Merimbula 2012</x:v>
       </x:c>
       <x:c r="B29" t="str">
         <x:v>CCIMPE</x:v>
       </x:c>
       <x:c r="C29" t="str">
-        <x:v>16/01/2008</x:v>
+        <x:v>29/06/2012</x:v>
       </x:c>
       <x:c r="D29" t="str">
         <x:v>Passive</x:v>
       </x:c>
       <x:c r="E29" t="str">
-        <x:v>Surveillance confirmed by the New South Wales Department of Primary Industries</x:v>
+        <x:v>Surveillance confirmed by New South Wales Department of Primary Industries</x:v>
       </x:c>
       <x:c r="F29" t="str">
         <x:v>New South Wales</x:v>
       </x:c>
       <x:c r="G29" t="str">
-        <x:v>-36.2478</x:v>
+        <x:v>-36.9002</x:v>
       </x:c>
       <x:c r="H29" t="str">
-        <x:v>150.1337</x:v>
+        <x:v>149.8905</x:v>
       </x:c>
       <x:c r="I29" t="str">
-        <x:v>Nangudga Lake</x:v>
+        <x:v>Merimbula Lake</x:v>
       </x:c>
     </x:row>
     <x:row r="30">
       <x:c r="A30" t="str">
-        <x:v>Narooma 2008</x:v>
+        <x:v>Nangudga 2008</x:v>
       </x:c>
       <x:c r="B30" t="str">
         <x:v>CCIMPE</x:v>
       </x:c>
       <x:c r="C30" t="str">
         <x:v>16/01/2008</x:v>
       </x:c>
       <x:c r="D30" t="str">
         <x:v>Passive</x:v>
       </x:c>
       <x:c r="E30" t="str">
         <x:v>Surveillance confirmed by the New South Wales Department of Primary Industries</x:v>
       </x:c>
       <x:c r="F30" t="str">
         <x:v>New South Wales</x:v>
       </x:c>
       <x:c r="G30" t="str">
-        <x:v>-36.2135</x:v>
+        <x:v>-36.2478</x:v>
       </x:c>
       <x:c r="H30" t="str">
-        <x:v>150.1187</x:v>
+        <x:v>150.1337</x:v>
       </x:c>
       <x:c r="I30" t="str">
-        <x:v>Narooma</x:v>
+        <x:v>Nangudga Lake</x:v>
       </x:c>
     </x:row>
     <x:row r="31">
       <x:c r="A31" t="str">
-        <x:v>Nelson Lagoon 2008</x:v>
+        <x:v>Narooma 2008</x:v>
       </x:c>
       <x:c r="B31" t="str">
         <x:v>CCIMPE</x:v>
       </x:c>
       <x:c r="C31" t="str">
         <x:v>16/01/2008</x:v>
       </x:c>
       <x:c r="D31" t="str">
         <x:v>Passive</x:v>
       </x:c>
       <x:c r="E31" t="str">
         <x:v>Surveillance confirmed by the New South Wales Department of Primary Industries</x:v>
       </x:c>
       <x:c r="F31" t="str">
         <x:v>New South Wales</x:v>
       </x:c>
       <x:c r="G31" t="str">
-        <x:v>-36.6792</x:v>
+        <x:v>-36.2135</x:v>
       </x:c>
       <x:c r="H31" t="str">
-        <x:v>149.9834</x:v>
+        <x:v>150.1187</x:v>
       </x:c>
       <x:c r="I31" t="str">
-        <x:v>Nelson Lagoon</x:v>
+        <x:v>Narooma</x:v>
       </x:c>
     </x:row>
     <x:row r="32">
       <x:c r="A32" t="str">
-        <x:v>Tuross 2014</x:v>
+        <x:v>Nelson Lagoon 2008</x:v>
       </x:c>
       <x:c r="B32" t="str">
         <x:v>CCIMPE</x:v>
       </x:c>
       <x:c r="C32" t="str">
-        <x:v>25/11/2014</x:v>
+        <x:v>16/01/2008</x:v>
       </x:c>
       <x:c r="D32" t="str">
         <x:v>Passive</x:v>
       </x:c>
       <x:c r="E32" t="str">
-        <x:v>Surveillance confirmed by New South Wales Department of Primary Industries</x:v>
+        <x:v>Surveillance confirmed by the New South Wales Department of Primary Industries</x:v>
       </x:c>
       <x:c r="F32" t="str">
         <x:v>New South Wales</x:v>
       </x:c>
       <x:c r="G32" t="str">
-        <x:v>-36.0406</x:v>
+        <x:v>-36.6792</x:v>
       </x:c>
       <x:c r="H32" t="str">
-        <x:v>150.1126</x:v>
+        <x:v>149.9834</x:v>
       </x:c>
       <x:c r="I32" t="str">
-        <x:v>Tuross River</x:v>
+        <x:v>Nelson Lagoon</x:v>
       </x:c>
     </x:row>
     <x:row r="33">
       <x:c r="A33" t="str">
-        <x:v>Wagonga Inlet 2008</x:v>
+        <x:v>Tuross 2014</x:v>
       </x:c>
       <x:c r="B33" t="str">
         <x:v>CCIMPE</x:v>
       </x:c>
       <x:c r="C33" t="str">
-        <x:v>01/12/2007</x:v>
+        <x:v>25/11/2014</x:v>
       </x:c>
       <x:c r="D33" t="str">
         <x:v>Passive</x:v>
       </x:c>
       <x:c r="E33" t="str">
         <x:v>Surveillance confirmed by New South Wales Department of Primary Industries</x:v>
       </x:c>
       <x:c r="F33" t="str">
         <x:v>New South Wales</x:v>
       </x:c>
       <x:c r="G33" t="str">
-        <x:v>-36.2180</x:v>
+        <x:v>-36.0406</x:v>
       </x:c>
       <x:c r="H33" t="str">
-        <x:v>150.1100</x:v>
+        <x:v>150.1126</x:v>
       </x:c>
       <x:c r="I33" t="str">
-        <x:v>Wagonga Inlet, Shell Point</x:v>
+        <x:v>Tuross River</x:v>
       </x:c>
     </x:row>
     <x:row r="34">
       <x:c r="A34" t="str">
-        <x:v>Wonboyn River 2008</x:v>
+        <x:v>Wagonga Inlet 2008</x:v>
       </x:c>
       <x:c r="B34" t="str">
         <x:v>CCIMPE</x:v>
       </x:c>
       <x:c r="C34" t="str">
-        <x:v>01/02/2008</x:v>
+        <x:v>01/12/2007</x:v>
       </x:c>
       <x:c r="D34" t="str">
         <x:v>Passive</x:v>
       </x:c>
       <x:c r="E34" t="str">
-        <x:v>Surveillance confirmed by the New South Wales Department of Primary Industries</x:v>
+        <x:v>Surveillance confirmed by New South Wales Department of Primary Industries</x:v>
       </x:c>
       <x:c r="F34" t="str">
         <x:v>New South Wales</x:v>
       </x:c>
       <x:c r="G34" t="str">
-        <x:v>-37.2440</x:v>
+        <x:v>-36.2180</x:v>
       </x:c>
       <x:c r="H34" t="str">
-        <x:v>149.9260</x:v>
+        <x:v>150.1100</x:v>
       </x:c>
       <x:c r="I34" t="str">
-        <x:v>Wonboyn River</x:v>
+        <x:v>Wagonga Inlet, Shell Point</x:v>
       </x:c>
     </x:row>
     <x:row r="35">
       <x:c r="A35" t="str">
-        <x:v>Wonboyn River 2016</x:v>
+        <x:v>Wonboyn River 2008</x:v>
       </x:c>
       <x:c r="B35" t="str">
         <x:v>CCIMPE</x:v>
       </x:c>
       <x:c r="C35" t="str">
-        <x:v>14/11/2016</x:v>
+        <x:v>01/02/2008</x:v>
       </x:c>
       <x:c r="D35" t="str">
         <x:v>Passive</x:v>
       </x:c>
       <x:c r="E35" t="str">
-        <x:v>Surveillance confirmed by New South Wales Department of Primary Industries</x:v>
+        <x:v>Surveillance confirmed by the New South Wales Department of Primary Industries</x:v>
       </x:c>
       <x:c r="F35" t="str">
         <x:v>New South Wales</x:v>
       </x:c>
       <x:c r="G35" t="str">
         <x:v>-37.2440</x:v>
       </x:c>
       <x:c r="H35" t="str">
         <x:v>149.9260</x:v>
       </x:c>
       <x:c r="I35" t="str">
         <x:v>Wonboyn River</x:v>
       </x:c>
     </x:row>
     <x:row r="36">
       <x:c r="A36" t="str">
-        <x:v>Adelaide 2001</x:v>
+        <x:v>Wonboyn River 2016</x:v>
       </x:c>
       <x:c r="B36" t="str">
-        <x:v>CRIMP</x:v>
+        <x:v>CCIMPE</x:v>
       </x:c>
       <x:c r="C36" t="str">
-        <x:v>19/02/2001</x:v>
+        <x:v>14/11/2016</x:v>
       </x:c>
       <x:c r="D36" t="str">
-        <x:v>Active</x:v>
+        <x:v>Passive</x:v>
       </x:c>
       <x:c r="E36" t="str">
-        <x:v>Port survey based on sampling design by Centre for Research on Introduced Marine Pests. Report: Cohen, B.F. et al (2002) Exotic marine pests in the Outer Harbour of the Port of Adelaide, South Australia. Marine and Freshwater Resrouces Institute.</x:v>
+        <x:v>Surveillance confirmed by New South Wales Department of Primary Industries</x:v>
       </x:c>
       <x:c r="F36" t="str">
-        <x:v>South Australia</x:v>
+        <x:v>New South Wales</x:v>
       </x:c>
       <x:c r="G36" t="str">
-        <x:v>-34.8460</x:v>
+        <x:v>-37.2440</x:v>
       </x:c>
       <x:c r="H36" t="str">
-        <x:v>138.5030</x:v>
+        <x:v>149.9260</x:v>
       </x:c>
       <x:c r="I36" t="str">
-        <x:v>Adelaide Port</x:v>
+        <x:v>Wonboyn River</x:v>
       </x:c>
     </x:row>
     <x:row r="37">
       <x:c r="A37" t="str">
-        <x:v>Devonport 1995</x:v>
+        <x:v>Adelaide 2001</x:v>
       </x:c>
       <x:c r="B37" t="str">
         <x:v>CRIMP</x:v>
       </x:c>
       <x:c r="C37" t="str">
-        <x:v>17/11/1995</x:v>
+        <x:v>19/02/2001</x:v>
       </x:c>
       <x:c r="D37" t="str">
-        <x:v>Specific</x:v>
+        <x:v>Active</x:v>
       </x:c>
       <x:c r="E37" t="str">
-        <x:v>Port survey based on sampling design by Centre for Research on Introduced Marine Pests (CRIMP). Hewitt, C.L. et al (1996) Introduced Species Survey, Port of Devonport, Tasmania. Centre for Research on Introduced Marine Pests. CSIRO.  </x:v>
+        <x:v>Port survey based on sampling design by Centre for Research on Introduced Marine Pests. Report: Cohen, B.F. et al (2002) Exotic marine pests in the Outer Harbour of the Port of Adelaide, South Australia. Marine and Freshwater Resrouces Institute.</x:v>
       </x:c>
       <x:c r="F37" t="str">
-        <x:v>Tasmania</x:v>
+        <x:v>South Australia</x:v>
       </x:c>
       <x:c r="G37" t="str">
-        <x:v>-41.1500</x:v>
+        <x:v>-34.8460</x:v>
       </x:c>
       <x:c r="H37" t="str">
-        <x:v>146.3700</x:v>
+        <x:v>138.5030</x:v>
       </x:c>
       <x:c r="I37" t="str">
-        <x:v>Port of Devonport</x:v>
+        <x:v>Adelaide Port</x:v>
       </x:c>
     </x:row>
     <x:row r="38">
       <x:c r="A38" t="str">
-        <x:v>Eden &amp; Twofold Bay 1996</x:v>
+        <x:v>Devonport 1995</x:v>
       </x:c>
       <x:c r="B38" t="str">
         <x:v>CRIMP</x:v>
       </x:c>
       <x:c r="C38" t="str">
-        <x:v>08/11/1996</x:v>
+        <x:v>17/11/1995</x:v>
       </x:c>
       <x:c r="D38" t="str">
         <x:v>Specific</x:v>
       </x:c>
       <x:c r="E38" t="str">
-        <x:v>Port survey based on sampling design by Centre for Research on Introduced Marine Pests (CRIMP). Report:Hewitt, C.L. et al (1997) Introduced Species Survey, Eden and Twofold Bay, New South Wales. Centre for Research on Introduced Marine Pests. CSIRO.  </x:v>
+        <x:v>Port survey based on sampling design by Centre for Research on Introduced Marine Pests (CRIMP). Hewitt, C.L. et al (1996) Introduced Species Survey, Port of Devonport, Tasmania. Centre for Research on Introduced Marine Pests. CSIRO.  </x:v>
       </x:c>
       <x:c r="F38" t="str">
-        <x:v>New South Wales</x:v>
+        <x:v>Tasmania</x:v>
       </x:c>
       <x:c r="G38" t="str">
-        <x:v>-37.0700</x:v>
+        <x:v>-41.1500</x:v>
       </x:c>
       <x:c r="H38" t="str">
-        <x:v>149.9200</x:v>
+        <x:v>146.3700</x:v>
       </x:c>
       <x:c r="I38" t="str">
-        <x:v>Eden &amp; Twofold Bay </x:v>
+        <x:v>Port of Devonport</x:v>
       </x:c>
     </x:row>
     <x:row r="39">
       <x:c r="A39" t="str">
-        <x:v>Eden &amp; Twofold Bay 1999</x:v>
+        <x:v>Eden &amp; Twofold Bay 1996</x:v>
       </x:c>
       <x:c r="B39" t="str">
         <x:v>CRIMP</x:v>
       </x:c>
       <x:c r="C39" t="str">
-        <x:v>01/07/1999</x:v>
+        <x:v>08/11/1996</x:v>
       </x:c>
       <x:c r="D39" t="str">
-        <x:v>Active</x:v>
+        <x:v>Specific</x:v>
       </x:c>
       <x:c r="E39" t="str">
-        <x:v>Port survey based on sampling design by Centre for Research on Introduced Marine Pests. Report: Pollard, D.A. &amp; Rankin, B.K. (2003) Port of Eden. Introduced Marine Pest Species Study. NSW Fisheries Office of Conservation, Cronulla. </x:v>
+        <x:v>Port survey based on sampling design by Centre for Research on Introduced Marine Pests (CRIMP). Report:Hewitt, C.L. et al (1997) Introduced Species Survey, Eden and Twofold Bay, New South Wales. Centre for Research on Introduced Marine Pests. CSIRO.  </x:v>
       </x:c>
       <x:c r="F39" t="str">
         <x:v>New South Wales</x:v>
       </x:c>
       <x:c r="G39" t="str">
-        <x:v>-37.0859</x:v>
+        <x:v>-37.0700</x:v>
       </x:c>
       <x:c r="H39" t="str">
-        <x:v>149.9270</x:v>
+        <x:v>149.9200</x:v>
       </x:c>
       <x:c r="I39" t="str">
-        <x:v>Eden &amp; Twofold Bay</x:v>
+        <x:v>Eden &amp; Twofold Bay </x:v>
       </x:c>
     </x:row>
     <x:row r="40">
       <x:c r="A40" t="str">
-        <x:v>Geelong 1997</x:v>
+        <x:v>Eden &amp; Twofold Bay 1999</x:v>
       </x:c>
       <x:c r="B40" t="str">
         <x:v>CRIMP</x:v>
       </x:c>
       <x:c r="C40" t="str">
-        <x:v>24/10/1997</x:v>
+        <x:v>01/07/1999</x:v>
       </x:c>
       <x:c r="D40" t="str">
-        <x:v>Specific</x:v>
+        <x:v>Active</x:v>
       </x:c>
       <x:c r="E40" t="str">
-        <x:v>Port survey based on sampling design by Centre for Research on Introduced Marine Pests. Report: Currie, D.R. et al (1998) Exotic Marine Pests in the Port of Geelong, Victoria. Marine and Freshwater Resources Institute. Queenscliff. </x:v>
+        <x:v>Port survey based on sampling design by Centre for Research on Introduced Marine Pests. Report: Pollard, D.A. &amp; Rankin, B.K. (2003) Port of Eden. Introduced Marine Pest Species Study. NSW Fisheries Office of Conservation, Cronulla. </x:v>
       </x:c>
       <x:c r="F40" t="str">
-        <x:v>Victoria</x:v>
+        <x:v>New South Wales</x:v>
       </x:c>
       <x:c r="G40" t="str">
-        <x:v>-38.1430</x:v>
+        <x:v>-37.0859</x:v>
       </x:c>
       <x:c r="H40" t="str">
-        <x:v>144.3687</x:v>
+        <x:v>149.9270</x:v>
       </x:c>
       <x:c r="I40" t="str">
-        <x:v>Port of Geelong</x:v>
+        <x:v>Eden &amp; Twofold Bay</x:v>
       </x:c>
     </x:row>
     <x:row r="41">
       <x:c r="A41" t="str">
-        <x:v>Launceton 2001</x:v>
+        <x:v>Geelong 1997</x:v>
       </x:c>
       <x:c r="B41" t="str">
         <x:v>CRIMP</x:v>
       </x:c>
       <x:c r="C41" t="str">
-        <x:v>01/05/2001</x:v>
+        <x:v>24/10/1997</x:v>
       </x:c>
       <x:c r="D41" t="str">
         <x:v>Specific</x:v>
       </x:c>
       <x:c r="E41" t="str">
-        <x:v>Port survey based on sampling design by Centre for Research on Introduced Marine Pests (CRIMP). Aquenal (2001). Exotic Marine Pest Survey. Port of Launceston, Tasmania. Aquenal Pty Ltd</x:v>
+        <x:v>Port survey based on sampling design by Centre for Research on Introduced Marine Pests. Report: Currie, D.R. et al (1998) Exotic Marine Pests in the Port of Geelong, Victoria. Marine and Freshwater Resources Institute. Queenscliff. </x:v>
       </x:c>
       <x:c r="F41" t="str">
-        <x:v>Tasmania</x:v>
+        <x:v>Victoria</x:v>
       </x:c>
       <x:c r="G41" t="str">
-        <x:v>-41.4306</x:v>
+        <x:v>-38.1430</x:v>
       </x:c>
       <x:c r="H41" t="str">
-        <x:v>147.1240</x:v>
+        <x:v>144.3687</x:v>
       </x:c>
       <x:c r="I41" t="str">
-        <x:v>Port of Launceston</x:v>
+        <x:v>Port of Geelong</x:v>
       </x:c>
     </x:row>
     <x:row r="42">
       <x:c r="A42" t="str">
-        <x:v>Melbourne 2000</x:v>
+        <x:v>Launceton 2001</x:v>
       </x:c>
       <x:c r="B42" t="str">
         <x:v>CRIMP</x:v>
       </x:c>
       <x:c r="C42" t="str">
-        <x:v>18/05/2000</x:v>
+        <x:v>01/05/2001</x:v>
       </x:c>
       <x:c r="D42" t="str">
         <x:v>Specific</x:v>
       </x:c>
       <x:c r="E42" t="str">
-        <x:v>Port survey based on sampling design by Centre for Research on Introduced Marine Pests. Report: Cohen, B.F. et al (2001) Exotic Marine Pests in the Port of Melbourne, Victoria. Marine and Freshwater Resources Institute. Queenscliff. </x:v>
+        <x:v>Port survey based on sampling design by Centre for Research on Introduced Marine Pests (CRIMP). Aquenal (2001). Exotic Marine Pest Survey. Port of Launceston, Tasmania. Aquenal Pty Ltd</x:v>
       </x:c>
       <x:c r="F42" t="str">
-        <x:v>Victoria</x:v>
+        <x:v>Tasmania</x:v>
       </x:c>
       <x:c r="G42" t="str">
-        <x:v>-37.8700</x:v>
+        <x:v>-41.4306</x:v>
       </x:c>
       <x:c r="H42" t="str">
-        <x:v>144.9200</x:v>
+        <x:v>147.1240</x:v>
       </x:c>
       <x:c r="I42" t="str">
-        <x:v>Port of Melbourne</x:v>
+        <x:v>Port of Launceston</x:v>
       </x:c>
     </x:row>
     <x:row r="43">
       <x:c r="A43" t="str">
-        <x:v>West Estuary 1996</x:v>
+        <x:v>Melbourne 2000</x:v>
       </x:c>
       <x:c r="B43" t="str">
-        <x:v>CSIRO</x:v>
+        <x:v>CRIMP</x:v>
       </x:c>
       <x:c r="C43" t="str">
-        <x:v>01/12/1996</x:v>
+        <x:v>18/05/2000</x:v>
       </x:c>
       <x:c r="D43" t="str">
-        <x:v>Active</x:v>
+        <x:v>Specific</x:v>
       </x:c>
       <x:c r="E43" t="str">
-        <x:v>CRIMP</x:v>
+        <x:v>Port survey based on sampling design by Centre for Research on Introduced Marine Pests. Report: Cohen, B.F. et al (2001) Exotic Marine Pests in the Port of Melbourne, Victoria. Marine and Freshwater Resources Institute. Queenscliff. </x:v>
       </x:c>
       <x:c r="F43" t="str">
-        <x:v>Tasmania</x:v>
+        <x:v>Victoria</x:v>
       </x:c>
       <x:c r="G43" t="str">
-        <x:v>-41.1671</x:v>
+        <x:v>-37.8700</x:v>
       </x:c>
       <x:c r="H43" t="str">
-        <x:v>146.3655</x:v>
+        <x:v>144.9200</x:v>
       </x:c>
       <x:c r="I43" t="str">
-        <x:v>Devonport</x:v>
+        <x:v>Port of Melbourne</x:v>
       </x:c>
     </x:row>
     <x:row r="44">
       <x:c r="A44" t="str">
-        <x:v>CRIMP Hastings steel wharf 1997</x:v>
+        <x:v>West Estuary 1996</x:v>
       </x:c>
       <x:c r="B44" t="str">
-        <x:v>MAFRI</x:v>
+        <x:v>CSIRO</x:v>
       </x:c>
       <x:c r="C44" t="str">
-        <x:v>14/03/1997</x:v>
+        <x:v>01/12/1996</x:v>
       </x:c>
       <x:c r="D44" t="str">
         <x:v>Active</x:v>
       </x:c>
       <x:c r="E44" t="str">
         <x:v>CRIMP</x:v>
       </x:c>
       <x:c r="F44" t="str">
-        <x:v>Victoria</x:v>
+        <x:v>Tasmania</x:v>
       </x:c>
       <x:c r="G44" t="str">
-        <x:v>-38.2914</x:v>
+        <x:v>-41.1671</x:v>
       </x:c>
       <x:c r="H44" t="str">
-        <x:v>145.2285</x:v>
+        <x:v>146.3655</x:v>
       </x:c>
       <x:c r="I44" t="str">
-        <x:v>Hastings</x:v>
+        <x:v>Devonport</x:v>
       </x:c>
     </x:row>
     <x:row r="45">
       <x:c r="A45" t="str">
-        <x:v>Cuttagee 2020</x:v>
+        <x:v>CRIMP Hastings steel wharf 1997</x:v>
       </x:c>
       <x:c r="B45" t="str">
-        <x:v>NSW DPI</x:v>
+        <x:v>MAFRI</x:v>
       </x:c>
       <x:c r="C45" t="str">
-        <x:v>13/11/2020</x:v>
+        <x:v>14/03/1997</x:v>
       </x:c>
       <x:c r="D45" t="str">
-        <x:v>Passive</x:v>
+        <x:v>Active</x:v>
       </x:c>
       <x:c r="E45" t="str">
-        <x:v>Reconfirmed sighting. Reference MPSC 21 New South Wales report.</x:v>
+        <x:v>CRIMP</x:v>
       </x:c>
       <x:c r="F45" t="str">
-        <x:v>New South Wales</x:v>
+        <x:v>Victoria</x:v>
       </x:c>
       <x:c r="G45" t="str">
-        <x:v>-36.4868</x:v>
+        <x:v>-38.2914</x:v>
       </x:c>
       <x:c r="H45" t="str">
-        <x:v>150.0427</x:v>
+        <x:v>145.2285</x:v>
       </x:c>
       <x:c r="I45" t="str">
-        <x:v>Cuttagee Lake, Cuttagee Lake</x:v>
+        <x:v>Hastings</x:v>
       </x:c>
     </x:row>
     <x:row r="46">
       <x:c r="A46" t="str">
-        <x:v>Narooma 2021</x:v>
+        <x:v>Cuttagee 2020</x:v>
       </x:c>
       <x:c r="B46" t="str">
         <x:v>NSW DPI</x:v>
       </x:c>
       <x:c r="C46" t="str">
-        <x:v>17/05/2021</x:v>
+        <x:v>13/11/2020</x:v>
       </x:c>
       <x:c r="D46" t="str">
         <x:v>Passive</x:v>
       </x:c>
       <x:c r="E46" t="str">
-        <x:v>Reconfirmed sighting. Reference MPSC 22 New South Wales report.</x:v>
+        <x:v>Reconfirmed sighting. Reference MPSC 21 New South Wales report.</x:v>
       </x:c>
       <x:c r="F46" t="str">
         <x:v>New South Wales</x:v>
       </x:c>
       <x:c r="G46" t="str">
-        <x:v>-36.2386</x:v>
+        <x:v>-36.4868</x:v>
       </x:c>
       <x:c r="H46" t="str">
-        <x:v>150.1470</x:v>
+        <x:v>150.0427</x:v>
       </x:c>
       <x:c r="I46" t="str">
-        <x:v>Bullengella Beach, Narooma</x:v>
+        <x:v>Cuttagee Lake, Cuttagee Lake</x:v>
       </x:c>
     </x:row>
     <x:row r="47">
       <x:c r="A47" t="str">
-        <x:v>Tilba 2020</x:v>
+        <x:v>Narooma 2021</x:v>
       </x:c>
       <x:c r="B47" t="str">
         <x:v>NSW DPI</x:v>
       </x:c>
       <x:c r="C47" t="str">
-        <x:v>05/04/2021</x:v>
+        <x:v>17/05/2021</x:v>
       </x:c>
       <x:c r="D47" t="str">
         <x:v>Passive</x:v>
       </x:c>
       <x:c r="E47" t="str">
-        <x:v>Reconfirmed sighting. Reference MPSC 21 New South Wales report.</x:v>
+        <x:v>Reconfirmed sighting. Reference MPSC 22 New South Wales report.</x:v>
       </x:c>
       <x:c r="F47" t="str">
         <x:v>New South Wales</x:v>
       </x:c>
       <x:c r="G47" t="str">
-        <x:v>-36.3171</x:v>
+        <x:v>-36.2386</x:v>
       </x:c>
       <x:c r="H47" t="str">
-        <x:v>150.1143</x:v>
+        <x:v>150.1470</x:v>
       </x:c>
       <x:c r="I47" t="str">
-        <x:v>Tilba Tilba Lake</x:v>
+        <x:v>Bullengella Beach, Narooma</x:v>
       </x:c>
     </x:row>
     <x:row r="48">
       <x:c r="A48" t="str">
-        <x:v>Eden 2024 Near Fishers Creek</x:v>
+        <x:v>Tilba 2020</x:v>
       </x:c>
       <x:c r="B48" t="str">
-        <x:v>NSW DPIRD</x:v>
+        <x:v>NSW DPI</x:v>
       </x:c>
       <x:c r="C48" t="str">
-        <x:v>15/08/2024</x:v>
+        <x:v>05/04/2021</x:v>
       </x:c>
       <x:c r="D48" t="str">
         <x:v>Passive</x:v>
       </x:c>
       <x:c r="E48" t="str">
-        <x:v>Visual - public sighting</x:v>
+        <x:v>Reconfirmed sighting. Reference MPSC 21 New South Wales report.</x:v>
       </x:c>
       <x:c r="F48" t="str">
         <x:v>New South Wales</x:v>
       </x:c>
       <x:c r="G48" t="str">
-        <x:v>-37.1108</x:v>
+        <x:v>-36.3171</x:v>
       </x:c>
       <x:c r="H48" t="str">
-        <x:v>149.9270</x:v>
+        <x:v>150.1143</x:v>
       </x:c>
       <x:c r="I48" t="str">
-        <x:v>Eden NSW</x:v>
+        <x:v>Tilba Tilba Lake</x:v>
       </x:c>
     </x:row>
     <x:row r="49">
       <x:c r="A49" t="str">
-        <x:v>Huskisson, Jervis Bay</x:v>
+        <x:v>Eden 2024 Near Fishers Creek</x:v>
       </x:c>
       <x:c r="B49" t="str">
         <x:v>NSW DPIRD</x:v>
       </x:c>
       <x:c r="C49" t="str">
-        <x:v>13/12/2023</x:v>
+        <x:v>15/08/2024</x:v>
       </x:c>
       <x:c r="D49" t="str">
         <x:v>Passive</x:v>
       </x:c>
       <x:c r="E49" t="str">
-        <x:v>ALA biosecurity alert</x:v>
+        <x:v>Visual - public sighting</x:v>
       </x:c>
       <x:c r="F49" t="str">
         <x:v>New South Wales</x:v>
       </x:c>
       <x:c r="G49" t="str">
-        <x:v>-35.0377</x:v>
+        <x:v>-37.1108</x:v>
       </x:c>
       <x:c r="H49" t="str">
-        <x:v>150.6728</x:v>
+        <x:v>149.9270</x:v>
       </x:c>
       <x:c r="I49" t="str">
-        <x:v>Huskisson</x:v>
+        <x:v>Eden NSW</x:v>
       </x:c>
     </x:row>
     <x:row r="50">
       <x:c r="A50" t="str">
-        <x:v>Jervis Bay, Booderee National Park</x:v>
+        <x:v>Huskisson, Jervis Bay</x:v>
       </x:c>
       <x:c r="B50" t="str">
         <x:v>NSW DPIRD</x:v>
       </x:c>
       <x:c r="C50" t="str">
-        <x:v>17/01/2025</x:v>
+        <x:v>13/12/2023</x:v>
       </x:c>
       <x:c r="D50" t="str">
         <x:v>Passive</x:v>
       </x:c>
       <x:c r="E50" t="str">
-        <x:v>Jervis Bay, Approximate location. GPS not recorded at time of detection.</x:v>
+        <x:v>ALA biosecurity alert</x:v>
       </x:c>
       <x:c r="F50" t="str">
         <x:v>New South Wales</x:v>
       </x:c>
       <x:c r="G50" t="str">
-        <x:v>-35.1243</x:v>
+        <x:v>-35.0377</x:v>
       </x:c>
       <x:c r="H50" t="str">
-        <x:v>150.7569</x:v>
+        <x:v>150.6728</x:v>
       </x:c>
       <x:c r="I50" t="str">
-        <x:v>Jervis Bay</x:v>
+        <x:v>Huskisson</x:v>
       </x:c>
     </x:row>
     <x:row r="51">
       <x:c r="A51" t="str">
-        <x:v>Tura Beach 2023 Jervis Bay</x:v>
+        <x:v>Jervis Bay, Booderee National Park</x:v>
       </x:c>
       <x:c r="B51" t="str">
         <x:v>NSW DPIRD</x:v>
       </x:c>
       <x:c r="C51" t="str">
-        <x:v>08/11/2023</x:v>
+        <x:v>17/01/2025</x:v>
       </x:c>
       <x:c r="D51" t="str">
         <x:v>Passive</x:v>
       </x:c>
       <x:c r="E51" t="str">
-        <x:v>ALA Alert</x:v>
+        <x:v>Jervis Bay, Approximate location. GPS not recorded at time of detection.</x:v>
       </x:c>
       <x:c r="F51" t="str">
         <x:v>New South Wales</x:v>
       </x:c>
       <x:c r="G51" t="str">
-        <x:v>-36.8561</x:v>
+        <x:v>-35.1243</x:v>
       </x:c>
       <x:c r="H51" t="str">
-        <x:v>149.9419</x:v>
+        <x:v>150.7569</x:v>
       </x:c>
       <x:c r="I51" t="str">
-        <x:v>Merimbula</x:v>
+        <x:v>Jervis Bay</x:v>
       </x:c>
     </x:row>
     <x:row r="52">
       <x:c r="A52" t="str">
-        <x:v>Aldinga 2000</x:v>
+        <x:v>Tura Beach 2023 Jervis Bay</x:v>
       </x:c>
       <x:c r="B52" t="str">
-        <x:v>PIRSA</x:v>
+        <x:v>NSW DPIRD</x:v>
       </x:c>
       <x:c r="C52" t="str">
-        <x:v>01/01/2000</x:v>
+        <x:v>08/11/2023</x:v>
       </x:c>
       <x:c r="D52" t="str">
         <x:v>Passive</x:v>
       </x:c>
       <x:c r="E52" t="str">
-        <x:v>General public observation</x:v>
+        <x:v>ALA Alert</x:v>
       </x:c>
       <x:c r="F52" t="str">
-        <x:v>South Australia</x:v>
+        <x:v>New South Wales</x:v>
       </x:c>
       <x:c r="G52" t="str">
-        <x:v>-35.2814</x:v>
+        <x:v>-36.8561</x:v>
       </x:c>
       <x:c r="H52" t="str">
-        <x:v>138.4390</x:v>
+        <x:v>149.9419</x:v>
       </x:c>
       <x:c r="I52" t="str">
-        <x:v>Aldinga</x:v>
+        <x:v>Merimbula</x:v>
       </x:c>
     </x:row>
     <x:row r="53">
       <x:c r="A53" t="str">
-        <x:v>Hallett Cove 2000</x:v>
+        <x:v>Aldinga 2000</x:v>
       </x:c>
       <x:c r="B53" t="str">
         <x:v>PIRSA</x:v>
       </x:c>
       <x:c r="C53" t="str">
         <x:v>01/01/2000</x:v>
       </x:c>
       <x:c r="D53" t="str">
         <x:v>Passive</x:v>
       </x:c>
       <x:c r="E53" t="str">
         <x:v>General public observation</x:v>
       </x:c>
       <x:c r="F53" t="str">
         <x:v>South Australia</x:v>
       </x:c>
       <x:c r="G53" t="str">
-        <x:v>-35.0796</x:v>
+        <x:v>-35.2814</x:v>
       </x:c>
       <x:c r="H53" t="str">
-        <x:v>138.4943</x:v>
+        <x:v>138.4390</x:v>
       </x:c>
       <x:c r="I53" t="str">
-        <x:v>Hallett Cove</x:v>
+        <x:v>Aldinga</x:v>
       </x:c>
     </x:row>
     <x:row r="54">
       <x:c r="A54" t="str">
-        <x:v>Middle Beach SA 2025</x:v>
+        <x:v>Hallett Cove 2000</x:v>
       </x:c>
       <x:c r="B54" t="str">
         <x:v>PIRSA</x:v>
       </x:c>
       <x:c r="C54" t="str">
-        <x:v>12/01/2025</x:v>
+        <x:v>01/01/2000</x:v>
       </x:c>
       <x:c r="D54" t="str">
         <x:v>Passive</x:v>
       </x:c>
       <x:c r="E54" t="str">
-        <x:v>Beach surveillance public</x:v>
+        <x:v>General public observation</x:v>
       </x:c>
       <x:c r="F54" t="str">
         <x:v>South Australia</x:v>
       </x:c>
       <x:c r="G54" t="str">
-        <x:v>-34.6110</x:v>
+        <x:v>-35.0796</x:v>
       </x:c>
       <x:c r="H54" t="str">
-        <x:v>138.4137</x:v>
+        <x:v>138.4943</x:v>
       </x:c>
       <x:c r="I54" t="str">
-        <x:v>Middle Beach South Australia</x:v>
+        <x:v>Hallett Cove</x:v>
       </x:c>
     </x:row>
     <x:row r="55">
       <x:c r="A55" t="str">
-        <x:v>MPSC24_SA_Adelaide_20210927</x:v>
+        <x:v>Middle Beach SA 2025</x:v>
       </x:c>
       <x:c r="B55" t="str">
         <x:v>PIRSA</x:v>
       </x:c>
       <x:c r="C55" t="str">
-        <x:v>27/09/2021</x:v>
+        <x:v>12/01/2025</x:v>
       </x:c>
       <x:c r="D55" t="str">
-        <x:v>Active</x:v>
+        <x:v>Passive</x:v>
       </x:c>
       <x:c r="E55" t="str">
-        <x:v>Plankton DNA</x:v>
+        <x:v>Beach surveillance public</x:v>
       </x:c>
       <x:c r="F55" t="str">
         <x:v>South Australia</x:v>
       </x:c>
       <x:c r="G55" t="str">
-        <x:v>-34.7983</x:v>
+        <x:v>-34.6110</x:v>
       </x:c>
       <x:c r="H55" t="str">
-        <x:v>138.5123</x:v>
+        <x:v>138.4137</x:v>
       </x:c>
       <x:c r="I55" t="str">
-        <x:v>Adelaide harbour</x:v>
+        <x:v>Middle Beach South Australia</x:v>
       </x:c>
     </x:row>
     <x:row r="56">
       <x:c r="A56" t="str">
-        <x:v>Port Gawler 2000</x:v>
+        <x:v>MPSC 31 Adelaide (Saint Kilda) 2026</x:v>
       </x:c>
       <x:c r="B56" t="str">
         <x:v>PIRSA</x:v>
       </x:c>
       <x:c r="C56" t="str">
-        <x:v>01/01/2000</x:v>
+        <x:v>17/04/2026</x:v>
       </x:c>
       <x:c r="D56" t="str">
         <x:v>Passive</x:v>
       </x:c>
       <x:c r="E56" t="str">
-        <x:v>General public observation</x:v>
+        <x:v>PIRSA surveillance</x:v>
       </x:c>
       <x:c r="F56" t="str">
         <x:v>South Australia</x:v>
       </x:c>
       <x:c r="G56" t="str">
-        <x:v>-34.6785</x:v>
+        <x:v>-34.7392</x:v>
       </x:c>
       <x:c r="H56" t="str">
-        <x:v>138.4332</x:v>
+        <x:v>138.5364</x:v>
       </x:c>
       <x:c r="I56" t="str">
-        <x:v>Port Gawler</x:v>
+        <x:v>Adelaide</x:v>
       </x:c>
     </x:row>
     <x:row r="57">
       <x:c r="A57" t="str">
-        <x:v>Port Gawler 2023</x:v>
+        <x:v>MPSC 31 Christies Beach SA 2026</x:v>
       </x:c>
       <x:c r="B57" t="str">
         <x:v>PIRSA</x:v>
       </x:c>
       <x:c r="C57" t="str">
-        <x:v>06/10/2023</x:v>
+        <x:v>28/03/2026</x:v>
       </x:c>
       <x:c r="D57" t="str">
-        <x:v>Active</x:v>
+        <x:v>Passive</x:v>
       </x:c>
       <x:c r="E57" t="str">
-        <x:v>Visual - land based inspection</x:v>
+        <x:v>PIRSA surveillance</x:v>
       </x:c>
       <x:c r="F57" t="str">
         <x:v>South Australia</x:v>
       </x:c>
       <x:c r="G57" t="str">
-        <x:v>-34.6350</x:v>
+        <x:v>-35.1232</x:v>
       </x:c>
       <x:c r="H57" t="str">
-        <x:v>138.4258</x:v>
+        <x:v>139.0232</x:v>
       </x:c>
       <x:c r="I57" t="str">
-        <x:v>Port Gawler SA</x:v>
+        <x:v>Adelaide</x:v>
       </x:c>
     </x:row>
     <x:row r="58">
       <x:c r="A58" t="str">
-        <x:v>Port Gawler 2024</x:v>
+        <x:v>MPSC 31 Pelican Point SA 2026</x:v>
       </x:c>
       <x:c r="B58" t="str">
         <x:v>PIRSA</x:v>
       </x:c>
       <x:c r="C58" t="str">
-        <x:v>03/01/2024</x:v>
+        <x:v>23/03/2026</x:v>
       </x:c>
       <x:c r="D58" t="str">
-        <x:v>Active</x:v>
+        <x:v>Passive</x:v>
       </x:c>
       <x:c r="E58" t="str">
-        <x:v>Surveillance</x:v>
+        <x:v>PIRSA surveillance</x:v>
       </x:c>
       <x:c r="F58" t="str">
         <x:v>South Australia</x:v>
       </x:c>
       <x:c r="G58" t="str">
-        <x:v>-34.6350</x:v>
+        <x:v>-35.5964</x:v>
       </x:c>
       <x:c r="H58" t="str">
-        <x:v>138.4320</x:v>
+        <x:v>139.0232</x:v>
       </x:c>
       <x:c r="I58" t="str">
-        <x:v>Port Gawler SA</x:v>
+        <x:v>Lake Alexandrina</x:v>
       </x:c>
     </x:row>
     <x:row r="59">
       <x:c r="A59" t="str">
-        <x:v>Webb Beach 2025</x:v>
+        <x:v>MPSC 31 Webb Beach SA 2026</x:v>
       </x:c>
       <x:c r="B59" t="str">
         <x:v>PIRSA</x:v>
       </x:c>
       <x:c r="C59" t="str">
-        <x:v>26/10/2025</x:v>
+        <x:v>21/01/2026</x:v>
       </x:c>
       <x:c r="D59" t="str">
         <x:v>Passive</x:v>
       </x:c>
       <x:c r="E59" t="str">
-        <x:v>Surveillance</x:v>
+        <x:v>PIRSA surveillance</x:v>
       </x:c>
       <x:c r="F59" t="str">
         <x:v>South Australia</x:v>
       </x:c>
       <x:c r="G59" t="str">
-        <x:v>-34.4880</x:v>
+        <x:v>-34.4447</x:v>
       </x:c>
       <x:c r="H59" t="str">
-        <x:v>138.2817</x:v>
+        <x:v>138.2598</x:v>
       </x:c>
       <x:c r="I59" t="str">
-        <x:v>Webb beach South Australia</x:v>
+        <x:v>Parham</x:v>
       </x:c>
     </x:row>
     <x:row r="60">
       <x:c r="A60" t="str">
-        <x:v>Ardrossan Jetty SA 2025</x:v>
+        <x:v>MPSC24_SA_Adelaide_20210927</x:v>
       </x:c>
       <x:c r="B60" t="str">
-        <x:v>PIRSA Fisheries and Aquaculture</x:v>
+        <x:v>PIRSA</x:v>
       </x:c>
       <x:c r="C60" t="str">
-        <x:v>12/01/2025</x:v>
+        <x:v>27/09/2021</x:v>
       </x:c>
       <x:c r="D60" t="str">
-        <x:v>Passive</x:v>
+        <x:v>Active</x:v>
       </x:c>
       <x:c r="E60" t="str">
-        <x:v>Passive - public detection Jetty</x:v>
+        <x:v>Plankton DNA</x:v>
       </x:c>
       <x:c r="F60" t="str">
         <x:v>South Australia</x:v>
       </x:c>
       <x:c r="G60" t="str">
-        <x:v>-34.4230</x:v>
+        <x:v>-34.7983</x:v>
       </x:c>
       <x:c r="H60" t="str">
-        <x:v>137.9230</x:v>
+        <x:v>138.5123</x:v>
       </x:c>
       <x:c r="I60" t="str">
-        <x:v>Ardrossan Jetty SA 2025</x:v>
+        <x:v>Adelaide harbour</x:v>
       </x:c>
     </x:row>
     <x:row r="61">
       <x:c r="A61" t="str">
-        <x:v>Middle Beach SA 2025</x:v>
+        <x:v>Port Gawler 2000</x:v>
       </x:c>
       <x:c r="B61" t="str">
-        <x:v>PIRSA Fisheries and Aquaculture</x:v>
+        <x:v>PIRSA</x:v>
       </x:c>
       <x:c r="C61" t="str">
-        <x:v>12/01/2025</x:v>
+        <x:v>01/01/2000</x:v>
       </x:c>
       <x:c r="D61" t="str">
         <x:v>Passive</x:v>
       </x:c>
       <x:c r="E61" t="str">
-        <x:v>Beach</x:v>
+        <x:v>General public observation</x:v>
       </x:c>
       <x:c r="F61" t="str">
         <x:v>South Australia</x:v>
       </x:c>
       <x:c r="G61" t="str">
-        <x:v>-34.6110</x:v>
+        <x:v>-34.6785</x:v>
       </x:c>
       <x:c r="H61" t="str">
-        <x:v>138.4137</x:v>
+        <x:v>138.4332</x:v>
       </x:c>
       <x:c r="I61" t="str">
-        <x:v>Middle Beach SA 2025</x:v>
+        <x:v>Port Gawler</x:v>
       </x:c>
     </x:row>
     <x:row r="62">
       <x:c r="A62" t="str">
-        <x:v>Eagles Nest 2025</x:v>
+        <x:v>Port Gawler 2023</x:v>
       </x:c>
       <x:c r="B62" t="str">
-        <x:v>Public sighting</x:v>
+        <x:v>PIRSA</x:v>
       </x:c>
       <x:c r="C62" t="str">
-        <x:v>01/10/2025</x:v>
+        <x:v>06/10/2023</x:v>
       </x:c>
       <x:c r="D62" t="str">
-        <x:v>Passive</x:v>
+        <x:v>Active</x:v>
       </x:c>
       <x:c r="E62" t="str">
-        <x:v>Surveillance</x:v>
+        <x:v>Visual - land based inspection</x:v>
       </x:c>
       <x:c r="F62" t="str">
-        <x:v>Victoria</x:v>
+        <x:v>South Australia</x:v>
       </x:c>
       <x:c r="G62" t="str">
-        <x:v>-38.6601</x:v>
+        <x:v>-34.6350</x:v>
       </x:c>
       <x:c r="H62" t="str">
-        <x:v>145.6801</x:v>
+        <x:v>138.4258</x:v>
       </x:c>
       <x:c r="I62" t="str">
-        <x:v>Eagles Nest Victoria</x:v>
+        <x:v>Port Gawler SA</x:v>
       </x:c>
     </x:row>
     <x:row r="63">
       <x:c r="A63" t="str">
-        <x:v>SA DPIR-Thompsons Beach-44641-Public sighting</x:v>
+        <x:v>Port Gawler 2024</x:v>
       </x:c>
       <x:c r="B63" t="str">
-        <x:v>SA DPIR</x:v>
+        <x:v>PIRSA</x:v>
       </x:c>
       <x:c r="C63" t="str">
-        <x:v>21/03/2022</x:v>
+        <x:v>03/01/2024</x:v>
       </x:c>
       <x:c r="D63" t="str">
-        <x:v>Passive</x:v>
+        <x:v>Active</x:v>
       </x:c>
       <x:c r="E63" t="str">
-        <x:v>Public Sighting</x:v>
+        <x:v>Surveillance</x:v>
       </x:c>
       <x:c r="F63" t="str">
         <x:v>South Australia</x:v>
       </x:c>
       <x:c r="G63" t="str">
-        <x:v>-34.4845</x:v>
+        <x:v>-34.6350</x:v>
       </x:c>
       <x:c r="H63" t="str">
-        <x:v>138.2724</x:v>
+        <x:v>138.4320</x:v>
       </x:c>
       <x:c r="I63" t="str">
-        <x:v>Thompsons Beach</x:v>
+        <x:v>Port Gawler SA</x:v>
       </x:c>
     </x:row>
     <x:row r="64">
       <x:c r="A64" t="str">
-        <x:v>Christmas Island 2011</x:v>
+        <x:v>Webb Beach 2025</x:v>
       </x:c>
       <x:c r="B64" t="str">
-        <x:v>WA DPIRD</x:v>
+        <x:v>PIRSA</x:v>
       </x:c>
       <x:c r="C64" t="str">
-        <x:v>01/02/2011</x:v>
+        <x:v>26/10/2025</x:v>
       </x:c>
       <x:c r="D64" t="str">
-        <x:v>Specific</x:v>
+        <x:v>Passive</x:v>
       </x:c>
       <x:c r="E64" t="str">
-        <x:v>Port survey of Christmas Island targeting 55 national priority listed pest species. No pest species detected.</x:v>
+        <x:v>Surveillance</x:v>
       </x:c>
       <x:c r="F64" t="str">
-        <x:v>Western Australia</x:v>
+        <x:v>South Australia</x:v>
       </x:c>
       <x:c r="G64" t="str">
-        <x:v>-10.4243</x:v>
+        <x:v>-34.4880</x:v>
       </x:c>
       <x:c r="H64" t="str">
-        <x:v>105.6713</x:v>
+        <x:v>138.2817</x:v>
       </x:c>
       <x:c r="I64" t="str">
-        <x:v>Christmas Island</x:v>
+        <x:v>Webb beach South Australia</x:v>
       </x:c>
     </x:row>
     <x:row r="65">
       <x:c r="A65" t="str">
+        <x:v>Ardrossan Jetty SA 2025</x:v>
+      </x:c>
+      <x:c r="B65" t="str">
+        <x:v>PIRSA Fisheries and Aquaculture</x:v>
+      </x:c>
+      <x:c r="C65" t="str">
+        <x:v>12/01/2025</x:v>
+      </x:c>
+      <x:c r="D65" t="str">
+        <x:v>Passive</x:v>
+      </x:c>
+      <x:c r="E65" t="str">
+        <x:v>Passive - public detection Jetty</x:v>
+      </x:c>
+      <x:c r="F65" t="str">
+        <x:v>South Australia</x:v>
+      </x:c>
+      <x:c r="G65" t="str">
+        <x:v>-34.4230</x:v>
+      </x:c>
+      <x:c r="H65" t="str">
+        <x:v>137.9230</x:v>
+      </x:c>
+      <x:c r="I65" t="str">
+        <x:v>Ardrossan Jetty SA 2025</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="66">
+      <x:c r="A66" t="str">
+        <x:v>Middle Beach SA 2025</x:v>
+      </x:c>
+      <x:c r="B66" t="str">
+        <x:v>PIRSA Fisheries and Aquaculture</x:v>
+      </x:c>
+      <x:c r="C66" t="str">
+        <x:v>12/01/2025</x:v>
+      </x:c>
+      <x:c r="D66" t="str">
+        <x:v>Passive</x:v>
+      </x:c>
+      <x:c r="E66" t="str">
+        <x:v>Beach</x:v>
+      </x:c>
+      <x:c r="F66" t="str">
+        <x:v>South Australia</x:v>
+      </x:c>
+      <x:c r="G66" t="str">
+        <x:v>-34.6110</x:v>
+      </x:c>
+      <x:c r="H66" t="str">
+        <x:v>138.4137</x:v>
+      </x:c>
+      <x:c r="I66" t="str">
+        <x:v>Middle Beach SA 2025</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="67">
+      <x:c r="A67" t="str">
+        <x:v>Eagles Nest 2025</x:v>
+      </x:c>
+      <x:c r="B67" t="str">
+        <x:v>Public sighting</x:v>
+      </x:c>
+      <x:c r="C67" t="str">
+        <x:v>01/10/2025</x:v>
+      </x:c>
+      <x:c r="D67" t="str">
+        <x:v>Passive</x:v>
+      </x:c>
+      <x:c r="E67" t="str">
+        <x:v>Surveillance</x:v>
+      </x:c>
+      <x:c r="F67" t="str">
+        <x:v>Victoria</x:v>
+      </x:c>
+      <x:c r="G67" t="str">
+        <x:v>-38.6601</x:v>
+      </x:c>
+      <x:c r="H67" t="str">
+        <x:v>145.6801</x:v>
+      </x:c>
+      <x:c r="I67" t="str">
+        <x:v>Eagles Nest Victoria</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="68">
+      <x:c r="A68" t="str">
+        <x:v>SA DPIR-Thompsons Beach-44641-Public sighting</x:v>
+      </x:c>
+      <x:c r="B68" t="str">
+        <x:v>SA DPIR</x:v>
+      </x:c>
+      <x:c r="C68" t="str">
+        <x:v>21/03/2022</x:v>
+      </x:c>
+      <x:c r="D68" t="str">
+        <x:v>Passive</x:v>
+      </x:c>
+      <x:c r="E68" t="str">
+        <x:v>Public Sighting</x:v>
+      </x:c>
+      <x:c r="F68" t="str">
+        <x:v>South Australia</x:v>
+      </x:c>
+      <x:c r="G68" t="str">
+        <x:v>-34.4845</x:v>
+      </x:c>
+      <x:c r="H68" t="str">
+        <x:v>138.2724</x:v>
+      </x:c>
+      <x:c r="I68" t="str">
+        <x:v>Thompsons Beach</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="69">
+      <x:c r="A69" t="str">
+        <x:v>Christmas Island 2011</x:v>
+      </x:c>
+      <x:c r="B69" t="str">
+        <x:v>WA DPIRD</x:v>
+      </x:c>
+      <x:c r="C69" t="str">
+        <x:v>01/02/2011</x:v>
+      </x:c>
+      <x:c r="D69" t="str">
+        <x:v>Specific</x:v>
+      </x:c>
+      <x:c r="E69" t="str">
+        <x:v>Port survey of Christmas Island targeting 55 national priority listed pest species. No pest species detected.</x:v>
+      </x:c>
+      <x:c r="F69" t="str">
+        <x:v>Western Australia</x:v>
+      </x:c>
+      <x:c r="G69" t="str">
+        <x:v>-10.4243</x:v>
+      </x:c>
+      <x:c r="H69" t="str">
+        <x:v>105.6713</x:v>
+      </x:c>
+      <x:c r="I69" t="str">
+        <x:v>Christmas Island</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="70">
+      <x:c r="A70" t="str">
         <x:v>Dampier 2013</x:v>
       </x:c>
-      <x:c r="B65" t="str">
+      <x:c r="B70" t="str">
         <x:v>WA DPIRD</x:v>
       </x:c>
-      <x:c r="C65" t="str">
+      <x:c r="C70" t="str">
         <x:v>24/05/2013</x:v>
       </x:c>
-      <x:c r="D65" t="str">
+      <x:c r="D70" t="str">
         <x:v>Specific</x:v>
       </x:c>
-      <x:c r="E65" t="str">
+      <x:c r="E70" t="str">
         <x:v>No marine pests species detected. Port survey was completed according to the National System for the Prevention and Mangement of Introduced Marine Pest Species.</x:v>
       </x:c>
-      <x:c r="F65" t="str">
+      <x:c r="F70" t="str">
         <x:v>Western Australia</x:v>
       </x:c>
-      <x:c r="G65" t="str">
+      <x:c r="G70" t="str">
         <x:v>-20.6630</x:v>
       </x:c>
-      <x:c r="H65" t="str">
+      <x:c r="H70" t="str">
         <x:v>116.7080</x:v>
       </x:c>
-      <x:c r="I65" t="str">
+      <x:c r="I70" t="str">
         <x:v>Port of Dampier</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Synonyms</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Other common names</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Taxonomic group</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>Kingdom</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>Phylum</x:v>