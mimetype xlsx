--- v0 (2025-10-25)
+++ v1 (2026-04-04)
@@ -1,78 +1,78 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf6b3538058c4650" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0c2e10cae214801" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="Re7c53144ec234e7f"/>
-[...15 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="R15b1619ef58846d9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="R0e23722eeadf4415"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="General" sheetId="2" r:id="Refa199c8ace342d3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Identification" sheetId="3" r:id="R9cb7c769d56b4292"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Similar species" sheetId="4" r:id="Ree812553ae0d4383"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Habitat" sheetId="5" r:id="Rbfc77321b04a4c62"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Reproduction and growth" sheetId="6" r:id="R5b6fff0f8edd47d3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Feeding" sheetId="7" r:id="R0717e240dd044926"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Competitors" sheetId="8" r:id="R99a3c7aabd0f4334"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Predators" sheetId="9" r:id="R1de03b54b33d4e89"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Vectors" sheetId="10" r:id="R0a7b489d790c47b0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Impacts" sheetId="11" r:id="Rd465d6f29560489c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Controls" sheetId="12" r:id="R4da137ddceca4b50"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Species controls" sheetId="13" r:id="R3e1a2dfec60c40dc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Additional information" sheetId="14" r:id="R75d414ffad8f4837"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="References" sheetId="15" r:id="R3464a466146d4ade"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Images" sheetId="16" r:id="R917ff1d45e28455d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="Rbf889d5ae46c4492"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re7c53144ec234e7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Ra25f530eb4e2406e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rab3453bd422a4835" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="Rf0c1daa152d64a34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="Rdc9dbaf5a96040cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="R6412200ace824e35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="R711a3f78190e4fd5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="R4d7c6241686b427a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="R12ffe36e5bbe42ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="Rba7efd71e8874c23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="R7c1a0f7f5aff4a1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="Rc95ff74571f540dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="Ra0a815b8423a4ac2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="R76f8e7203dde4d50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="Rf549a8356450454d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="R78d3c817ce9142dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="R15b1619ef58846d9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0e23722eeadf4415" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Refa199c8ace342d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R9cb7c769d56b4292" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="Ree812553ae0d4383" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="Rbfc77321b04a4c62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="R5b6fff0f8edd47d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="R0717e240dd044926" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="R99a3c7aabd0f4334" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="R1de03b54b33d4e89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="R0a7b489d790c47b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="Rd465d6f29560489c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="R4da137ddceca4b50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="R3e1a2dfec60c40dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="R75d414ffad8f4837" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="R3464a466146d4ade" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="R917ff1d45e28455d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="Rbf889d5ae46c4492" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Scientific name</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Common name</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Developments</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>General description</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>ID card URL</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Australian distribution</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -120,112 +120,106 @@
       <x:c r="J2" t="str">
         <x:v/>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Notes</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Vectors</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str">
         <x:v/>
       </x:c>
       <x:c r="B2" t="str">
         <x:v>Vector type: Fisheries and Aquaculture
-Vector type description: &lt;p&gt;This class encompasses vectors associated with fisheries and aquaculture activities and trade. An example of a vector from this class is Fisheries intentional, which would incorporate, for example, the introduction of the Pacific oyster &lt;em&gt;Magallana gigas&lt;/em&gt; for aquaculture purposes. Other vectors included in this class are: Discarded bait, Fisheries accidental (not oysters), mollusc accidental, mollusc intentional, packing material and scientific escape.&lt;/p&gt;
+Vector type description: &lt;p&gt;Vectors types associated with fisheries and aquaculture and trade activities. Examples of&amp;nbsp; vectors from this class are the deliberately translocation&amp;nbsp;of oysters&amp;nbsp; for aquaculture purposes or discarded fishing equipment which is fouled with marine organisms.&amp;nbsp;&lt;/p&gt;
 Vectors:
 Vector: Fisheries - Accidental 
-Description: &lt;p&gt;The accidental translocation of species through aquaculture and fisheries activities. This vector includes the accidental release of live fish&amp;nbsp;and&amp;nbsp;crustaceans&amp;nbsp; imported for human consumption. This vector also includes the accidental translocation of species attached to aquaculture gear (floats, cages, etc).&lt;/p&gt;
+Description: &lt;p&gt;The accidental translocation of marine pests with aquaculture and commerical fisheries activities. This vector includes the accidental translocation of marine pests attached to aquaculture equipment such as floats, nets or cages.&lt;/p&gt;
 Vector: Recreational Equipment - Accidental
-Description: 
+Description: &lt;p&gt;The accidental translocation of species through recreational fishing equipment e.g. recreational boats, cages, nets or homemade fish attracting devices that are accidently lost at sea.&lt;/p&gt;
 Vector type: Natural Dispersal
-Vector type description: Natural dispersal is a mechanism for the range expansion of a species through natural processes such as the movement of larvae or adults to a new location.  As an example, through passive movement in water currents; or active movement (migration) in response to changes in environmental conditions such as salinity changes or water flow dynamics.  Natural dispersal also allows for the successful settlement of recruits in a new location.  The only vector associated with this class is: Natural dispersal.
+Vector type description: &lt;p&gt;Vectors associated with natural range extension through natural processes such as the movement of species to a new location. This is through passive movement in water currents or active movement (migration) due to changes in environmental conditions such as salinity or water temperature.&lt;/p&gt;
 Vectors:
 Vector: Natural Dispersal
-Description: Natural dispersal is a mechanism for the range expansion of a species through the movement of larvae or adults to a new location, and the successful settlement of recruits in this new location.  Characteristics of a species that may be translocated via this vector include having a planktonic dispersal phase; and readily fouling floating objects.  Natural dispersal also allows for the successful settlement of recruits in a new location.
+Description: &lt;p&gt;Natural dispersal is a mechanism for the range expansion of a species through the movement of larvae or adults to a new location, and the successful settlement of recruits in this new location.&lt;/p&gt;
 Vector type: Ornamental
-Vector type description: This class encompasses vectors associated with ornamental species in the aquarium trade or horticulture and landscaping industries.  A vector from this class is Aquatic plant shipments.  There are a large number of aquatic plants that have been introduced for decorative purposes in aquaria ponds (aquatic) or gardens (terrestrial) via these shipments.  Other vectors that could be included in this class include: Garden escape, Pet release.
+Vector type description: &lt;p&gt;Vectors associated with ornamental species in the aquarium trade or aquatic horticulture. For example, aquatic plant or fish imports maybe illegally imported or accidently released into waterways.&lt;/p&gt;
 Vectors:
-Vector: Individual - Accidental
-Description: 
+Vector: Individual - Accidental or intentional
+Description: &lt;p&gt;Ornamental aquatic species, including aquartic plants and animals, can be illgeally imported. Legally imported marine species can also accidentally escape into natural waterways through flooding or improper disposal. They can also be intentionally released into the natural evironment. Once introduced, these non-native species may become invasive or spread disease.&lt;/p&gt;
 Vector type: Vessels
-Vector type description: &lt;p&gt;This class encompasses vectors associated with maritime transport and shipping activities. Vessels includes; commercial ships (e.g. tankers, container ships, ferries, barges), fishing vessels, recreational vessels, passenger vessels, drilling platforms and research vessels. An example of a vector from this class is ballast water, which has been found to transport up to 10 000 different species at any one time. Other vectors associated with this class include: dry ballast, biofouling community.&lt;/p&gt;
+Vector type description: &lt;p&gt;Vectors associated with maritime transport and shipping activities. Vessels include bulk carriers, container ships, passenger vessels, fishing vessels, illegal foreign entry vessels and recreational vessels. Ballast water can potentially transport marine species in vessel ballast tanks and via biofouling on the exterior of vessels or internal water systems and equipment. &amp;nbsp;&amp;nbsp;&lt;/p&gt;
 Vectors:
 Vector: Biofouling
-Description: &lt;p&gt;Fouling communities are typically composed of encrusting or sessile species, however they can include mobile species. This vector can introduce species through a variety of means. Three examples are: (1) The spawning of a fouling species on a vessel in port and its successful settlement and establishment of a reproductive population; (2) The dislodgement of fouling species from a vessel in port through abrasion with wharf structures, through high vessel speedswater or vessel hull cleaning (which&amp;nbsp;should only be undertake in accordance with the &lt;a href="https://www.agriculture.gov.au/biosecurity/avm/vessels/marine-pest-biosecurity/biofouling/anti-fouling-and-inwater-cleaning-guidelines"&gt;national antifouling and in-water cleaning guidelines&lt;/a&gt;); and (3) The sinking of fouled vessels either deliberately or accidentally can introduce new species to a location. There are a variety of vectors capable of having a fouling community. Characteristics of a fouling community found on wooden boat hulls include: having a wood boring habit; a benthic sessile or encrusting stage; and mobile adults or larval stages. Fouling communities found within sea chests, anchor wells etc. often are mobile crevice occupying species or known obligate associate of fouling species and can escape into new locations.&lt;/p&gt;
+Description: &lt;p&gt;Biofouling is the accumulation of sessile or mobile marine organisims on submerged parts of vessels. When marine pests attach to vessel hulls or niche areas (e.g. sea chests, propeller shafts or rudders), they can be transported to new locations. Introduction can occur through (1) A fouling species spawning event from the external or internal parts of a vessel while in port and its successful establishment. (2) The dislodgement of fouling species from a vessel accidentally such as abrasion with wharf structures, or deliberately through in-water cleaning activities; and (3) The sinking of fouled vessels either deliberately or accidentally.&lt;/p&gt;
 </x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Notes</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Impacts</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str">
         <x:v>&lt;p&gt;In the Mediterranean Sea, the&lt;em&gt; C. taxifolia&lt;/em&gt; aquarium strain is extremely invasive and can outcompete and smother native species and their habitats, in turn affecting entire communities by reducing biodiversity.&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="B2" t="str">
         <x:v>Impact type: Economic
-Impact type description: &lt;p&gt;Marine pests have the potential to affect fisheries, aquaculture and aquatic tourism industries. Introduced species that become invasive&amp;nbsp;may experience significant population increases and foul marine infrastructure, inhibiting their usage. They may also affect access for Australian seafood products in international markets.&lt;/p&gt;
+Impact type description: &lt;p&gt;Marine pests have the potential to affect fisheries, aquaculture, infrastructure, maritime vessels and trade and tourism.&lt;/p&gt;
 Impacts:
 Impact: Fisheries, Aquaculture and Other Aquatic Industries
 Description: &lt;p&gt;Marine pests may affect recreational fishing grounds and reduce the viability of various aquaculture industries. This can result in revenue losses for primary production sectors and commercial fisheries.&lt;/p&gt;
 Species specifics: &lt;p&gt;Large beds of &lt;em&gt;C. taxifolia&lt;/em&gt; tend to modify and/or reduce available fish habitat in the Mediterranean, thereby changing fish assemblages. Although this may not result in a reduced abundance of total fish biomass, certain fish of economic importance may be negatively affected, leading to reduced catches by fishermen (Ben Salem et al., 2004; Longespierre et al., 2005; York et al., 2006). The alga also gets entangled in boat anchors, fishing nets and trawling gear, thus increasing catch sorting time etc. The resulting fragments contribute to the spread of the algae (Relini et al., 2000).&lt;/p&gt;
-Impact type: Environmental
-[...4 lines deleted...]
-Species specifics: &lt;p&gt;In the Mediterranean, areas supporting stands of native seagrasses are now covered by fronds of &lt;em&gt;Caulerpa taxifolia&lt;/em&gt; measuring up to 45cm in length (Zibrowius, 1991). Encrusting algae disappear, and the associated benthic assemblages show reduced diversity: populations of fish, amphipods, sea urchins and polychaetes are all detrimentally affected (Boudouresque et al., 1995). The presence of &lt;em&gt;C. taxifolia&lt;/em&gt; has been shown to have a negative effect on shoot density and size of associated seagrass in the Mediterranean (Ceccherelli &amp;amp; Cinelli, 1997). The growth of &lt;em&gt;C. taxifolia&lt;/em&gt; can limit light levels to other species, and trap sediments and organic matter (Boudouresque, 1997). The avoidance of &lt;em&gt;C. taxifolia&lt;/em&gt; by macro-herbivores may result in the overgrazing of remaining native species (Boudouresque, 1997).&lt;/p&gt;
 Impact type: Human Health
-Impact type description: &lt;p&gt;Marine pests may pose a direct threat to public health and result in physical injury and illness. They may also act as vectors for other parasites and diseases of human health concerns.&lt;/p&gt;
+Impact type description: &lt;p&gt;Marine pests may pose direct human health risks.&amp;nbsp;For example they may be carriers of diseases and parasites which cause health human concerns.&amp;nbsp;&lt;/p&gt;
 Impacts:
 Impact: Human Health
-Description: &lt;p&gt;Marine pests may pose a threat to human health and can cause physical injury, poisoning, and food-borne illnesses,. Some organisms, notably aquatic dinoflagellates, have the potential to cause toxicity in humans when ingested in high levels. Other marine pests can act as vectors for parasites and diseases of human health concern.&lt;/p&gt;
+Description: &lt;p&gt;Certain marine organisms may pose risks to human health through physical injury, toxicity, or as vectors for disease and or parasites.&amp;nbsp;&lt;/p&gt;
 Species specifics: &lt;p&gt;The toxic secondary metabolites produced by &lt;em&gt;C. taxifolia&lt;/em&gt; inhibit growth of native Mediterranean macroalgae and prevent grazing by Mediterranean macro-herbivores (see Galil, 2000).&lt;/p&gt;
 </x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Notes</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Legal issues</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str">
         <x:v/>
       </x:c>
       <x:c r="B2" t="str">
         <x:v/>
@@ -247,395 +241,328 @@
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Application method</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>Side effects</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>Appropriate</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Health and safety</x:v>
       </x:c>
       <x:c r="G1" t="str">
         <x:v>Constraints</x:v>
       </x:c>
       <x:c r="H1" t="str">
         <x:v>Species specifics</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str">
         <x:v>Air exposure/desiccation/freezing</x:v>
       </x:c>
       <x:c r="B2" t="str">
-        <x:v>&lt;p&gt;Subtidal species are generally intolerant to prolonged air exposure with lethal limits species dependent.&lt;/p&gt;
+        <x:v>&lt;p&gt;Subtidal species are generally intolerant to prolonged air exposure with lethal limits dependent on the species. Desiccation involves removing organisms from the water and exposing them to air and associated temperature changes. &amp;nbsp;&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="C2" t="str">
         <x:v>&lt;p&gt;In some power plants, raw water systems, reservoirs, locked marinas and impoundments, water levels can be lowered (drawn-down) to expose fouling infestations to the air. Subsequent freezing or desiccation due to ambient temperatures may kill a large proportion of the exposed population (Boelman et al., 1997). The dreissenid mussels (&lt;em&gt;Dreissena spp.&lt;/em&gt;) and the mytilid mussels (&lt;em&gt;Musculista&lt;/em&gt; and &lt;em&gt;Limnoperna&lt;/em&gt;) have thin shells and are quick to desiccate when exposed to the air. Zebra mussels can not survive freezing (Karatayev et al., 1998). These species are generally absent from sites that are likely to dry out at low tide (Morton 1974; Willan 1987). Similarly the macroalga &lt;em&gt;Sargassum muticum&lt;/em&gt; does not withstand much desiccation and does not usually establish in areas that are exposed at low tide (Morrell and Farnham, 1982).&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="D2" t="str">
         <x:v/>
       </x:c>
       <x:c r="E2" t="str">
         <x:v>Time required for mortality is species dependent and temperature dependent.</x:v>
       </x:c>
       <x:c r="F2" t="str">
         <x:v/>
       </x:c>
       <x:c r="G2" t="str">
         <x:v>&lt;p&gt;Relative humidity has a strong influence on the length exposure required for mortality to occur. Recent work by mussel growers in Port Phillip Bay indicated that 24 hour air exposure of mussel ropes kills small (50-70 mm arm length) individuals of the native seastar &lt;em&gt;Coscinasterias muricata&lt;/em&gt;&amp;nbsp;and many epiphytic biota on mussel ropes (&lt;em&gt;Sabella spallanzanii&lt;/em&gt;). However there is always likely to be some survival of individuals in amongst the denser clusters (e.g. of mussels) (Garnham 1998). Survival of &lt;em&gt;Dreissena polymorpha&lt;/em&gt; in freezing conditions was greatest in clumps of individuals and also mussels hiding in cracks and crevices compared to detached mussels and mussel attached to rocks. (Mellina and Rasmussen, 1994; Tucker et al., 1997). Air exposure is unlikely to kill intertidal organisms (eg. &lt;em&gt;Carcinus maenas&lt;/em&gt; and &lt;em&gt;Crassostrea gigas&lt;/em&gt;) unless maintained for extended periods.&lt;br /&gt;
 If fertile &lt;em&gt;Undaria pinnatifida&lt;/em&gt; plants are removed from the water (ie. manual removal, dry docking vessels, removing fouled buoys, ropes, pontoons etc) they should be carefully disposed of on land and no allowed to return (fall in) to the water&amp;nbsp;since slightly dried sporophylls which are reimmersed release zoospores very quickly (Saito 1975). Gametophytes of &lt;em&gt;Undaria pinnatifida&lt;/em&gt; can survive temperatures around 30&lt;sup&gt;o&lt;/sup&gt;C for up to 10-40 days (Kima and Nam, 1997). Gametophytes can also survive in small moist crevices in the hull, anchor well etc of vessels in dry dock as well as transportation on land for days up to at least a month (Hay 1990). Hence air exposure may not be wholly successful in killing &lt;em&gt;Undaria&lt;/em&gt; unless for prolonged periods.&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="H2" t="str">
         <x:v>&lt;p&gt;Unsuccessful.&lt;br /&gt;
 &lt;br /&gt;
 Desiccation was investigated as one method to control the spreading of the introduced seaweed &lt;em&gt;Caulerpa taxifolia&lt;/em&gt; (Vahl)&lt;em&gt; &lt;/em&gt;C. Agardh in the Mediterranean Sea (Sant et al., 1997). However, it is impossible to implement in subtidal areas.&lt;/p&gt;
 </x:v>
       </x:c>
     </x:row>
     <x:row r="3">
       <x:c r="A3" t="str">
-        <x:v>Carbon dioxide- various forms (gas/solid)</x:v>
+        <x:v>Chlorine</x:v>
       </x:c>
       <x:c r="B3" t="str">
-        <x:v>&lt;p&gt;Carbon dioxide has been trialed in various forms including as a gas injected into the water and as a solid pellet used in a similar way as sandblasting, both non selective methods. It has also been used selectively as a solid deployed by divers placed in contact with macroalgal thalli.&lt;/p&gt;
+        <x:v>&lt;p&gt;Biocide. Chlorine based chemicals that rely on the biocidal action of hypochlorous acid are commonly used to reduce the level of bacteria, viruses, algae and fungi in domestic water supplies, swimming pools, sewerage effluent and industrial water systems. (Bolch and Hallegraeff, 1993). Chlorine can be used in many forms including sodium hypochlorite - NaOCl, chloramines - NH&lt;sub&gt;2&lt;/sub&gt;Cl, NHCl&lt;sub&gt;2&lt;/sub&gt;, NCl3, chlorine dioxide - ClO&lt;sub&gt;2&lt;/sub&gt; (gas), sodium chlorite - NaClO&lt;sub&gt;2&lt;/sub&gt; (produces super-oxide O&lt;sup&gt;&lt;sub&gt;-2)&lt;/sub&gt;&lt;/sup&gt; (Boelman et al., 1997; Harrington et al., 1997). Chlorol (chloros -10% chlorine) has been used to control Urosalpinx gastropods.&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="C3" t="str">
-        <x:v>&lt;p&gt;Preliminary results from experiments in Victoria have found that placing the mussel ropes in sealed containers of seawater injected with elevated levels of carbon dioxide gas. appears to be successful in killing the epibiota without harming the mussels (L. Gunthrope, MAFRI, pers. comm.). &lt;nbsp&gt;Carbon dioxide pellet blasting has been used in water treatment plants in a method akin to sandblasting to remove biofouling mussels (Morton 1977; Boelman et al., 1997).&lt;/nbsp&gt;&lt;/p&gt;
+        <x:v>&lt;p&gt;Application methods varying including gas injection, solutions pumped underneath black plastic used to smother the sediments or through water conduits or placing bags of solution around target species.&amp;nbsp;Electrolysis of natural seawater produces NaOCl at concentrations and has been used to control dinoflagellates in laboratory studies&amp;nbsp;and in ballast water (Carpenter et al., 1972; Boyd 1996; Kim et al., 2000), &lt;em&gt;Caulerpa taxifolia&lt;/em&gt; (Boudouresque et al., 1996) and fouling in ship water piping systems (Ganti and Kalyanasundarum, 1975). &lt;nbsp&gt;Chlorination is also used to control fouling bivalves and prevent settlement in freshwater reservoirs, treatment works, power stations and water ways and raw water supply systems, estuarine waterworks and seawater cooled power stations&amp;nbsp;(Morton et al., 1976; Rajagopal et al., 1997b). &lt;nbsp&gt;Continuous chlorination using chlorine gas or hypochlorite forces closure of the shell valves of bivalves cutting off the supply of oxygen and food enriched waters and preventing the expulsion of carbon dioxide and other waste products&amp;nbsp;(Morton et al., 1976). Intermittent chlorination is generally ineffective in preventing mussel settlement and growth, as mussels that settle between the chlorine pulses were able to resist subsequent exposures to chlorine. If chemicals are applied after and during spawning periods, settlement and recolonisation of the system by newly metamorphosed mussels is prevented&amp;nbsp;(Ricciardi 1998). A selective summary of the details of chlorination of various mussel species in power plant biofouling control is given in Rajagopal et al., (1997b). &lt;nbsp&gt;Free chlorine levels between 0.2-1.0 ppm are required to control phytoplankton growth. Williams et al., (1982) as cited in Bolcha nd Hallegraeff (1993) required free chlorine concentrations (as sodium or calcium hypochlorite) or 20ppm over 24 hours to kill small shrimp and larval fish in ballast water samples.&lt;/nbsp&gt;&lt;/nbsp&gt;&lt;/nbsp&gt;&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="D3" t="str">
         <x:v/>
       </x:c>
       <x:c r="E3" t="str">
-        <x:v/>
+        <x:v>&lt;p&gt;Dense fouling in water conduits may require an initial high dose of chlorine (eg. 200 mgl) and then maintenace of a low dose (eg. 1.0 mgl) for several days, dependent on the fouling species. Repetition at 2-3 month intervals is usually effective.&lt;/p&gt;
+</x:v>
       </x:c>
       <x:c r="F3" t="str">
-        <x:v>&lt;p&gt;Hazardous according to Worksafe Australia criteria (NOHSC). &lt;nbsp&gt;Dry ice will cause freezing burns to human skin due to the low temperatures and appropriate covering safety equipment must be worn.&lt;/nbsp&gt;&lt;/p&gt;
+        <x:v>&lt;p&gt;Chlorine products are hazardous according to Worksafe Australia criteria (NOHSC). &lt;nbsp&gt;MSDS are available from the manufacturers, vendors, NOHSC and some Internet sources. &lt;nbsp&gt;The chlorine in liquid form is capable of causing severe burns and is highly toxic if swallowed either in liquid or gas form. &lt;nbsp&gt;Half the NaOCl is degraded to harmless NaCl within 2 hours in bright sunlight (Kim et al., 2000).&lt;/nbsp&gt;&lt;/nbsp&gt;&lt;/nbsp&gt;&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="G3" t="str">
-        <x:v>&lt;p&gt;Dry ice does not last very long once removed from its freezing storage location.&lt;/p&gt;
+        <x:v>&lt;p&gt;The main disadvantages of chlorine are its lack of specificity, the difficulty in maintaining high concentrations in water bodies since chlorine breaks down in sunlight, the impact of trihalomethanes and potential high costs. However, increasing environmental concern about the discharge of chlorinated water to the environment has resulted in the introduction of stricter legislation on effluent discharge. in the USA and the Netherlands that may make continued use of chlorine difficult. (Claudi and Mackie, 1994; Rajagopal et al., 1997a). Studies have found that mussels treated with chlorine residual concentrations of 4.43 mg/l for 49 hours were capable of making a recovery but failed to recover after a 24 hour exposure to a chlorine residual concentration of 8-40 mg/l&amp;nbsp;(Lewis 1985 as cited in Rajagopal et al. 1996).&lt;br /&gt;
+Electrolysis of seawater to produce NaOCl could be used in closed systems and power station cooling waters to control phytoplankton blooms and fouling species,&amp;nbsp;but would be impractical on a large scale in open ocean situations because of the amounts of chlorine required. Half the NaOCl produced by electrolysis degraded to harmless NaCl within 2 hours in bright sunlight (Kim et al., 2000).&lt;br /&gt;
+Dinoflagellate cysts require a much greater concentration of chlorine than vegetative cells (Bolch and Hallegraeff, 1993). Estimates by Rigby et al., (1993) based on chlorine concentrations required to kill Gymnodinium cysts found 400 tonnes of an industrial solution of 12.5% sodium hypochlorite was needed to treat a 50 000 tonne ballast water tank at a cost of A$200 000. Apart from being prohibitively expensive (except when produced from seawater by a ship-board generator) and causing environmental problems as the port of discharge,&amp;nbsp;the high sediment load of ships&amp;#39; ballast tanks would considerably reduce the available free chlorine levels (Bolch and Hallegraeff, 1993).&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="H3" t="str">
         <x:v>&lt;p&gt;Unsuccessful.&lt;br /&gt;
 &lt;br /&gt;
-Dry ice damaged &lt;em&gt;Caulerpa taxifolia&lt;/em&gt; in an aquarium experiment, however in the field only sublethal necroses were caused Boudouresque et al. (1996).&lt;/p&gt;
+Hypochlorite produced in situ using an electrolytic cell and applied at concentrations of ~1000 ppm for 10 minutes is reported to have a lethal effect on &lt;em&gt;C. taxifolia&lt;/em&gt; after 96 h. However, recovery occurred after 8 days&amp;nbsp;the effect of hypochlorite was merely temporary (Boudouresque et al., 1996).&lt;/p&gt;
 </x:v>
       </x:c>
     </x:row>
     <x:row r="4">
       <x:c r="A4" t="str">
-        <x:v>Chlorine</x:v>
+        <x:v>Commercial harvesting for food or fertiliser</x:v>
       </x:c>
       <x:c r="B4" t="str">
-        <x:v>&lt;p&gt;Biocide. Chlorine based chemicals that rely on the biocidal action of hypochlorous acid are commonly used to reduce the level of bacteria, viruses, algae and fungi in domestic water supplies, swimming pools, sewerage effluent and industrial water systems. (Bolch and Hallegraeff, 1993). Chlorine can be used in many forms including sodium hypochlorite - NaOCl, chloramines - NH&lt;sub&gt;2&lt;/sub&gt;Cl, NHCl&lt;sub&gt;2&lt;/sub&gt;, NCl3, chlorine dioxide - ClO&lt;sub&gt;2&lt;/sub&gt; (gas), sodium chlorite - NaClO&lt;sub&gt;2&lt;/sub&gt; (produces super-oxide O&lt;sup&gt;&lt;sub&gt;-2)&lt;/sub&gt;&lt;/sup&gt; (Boelman et al., 1997; Harrington et al., 1997). Chlorol (chloros -10% chlorine) has been used to control Urosalpinx gastropods.&lt;/p&gt;
+        <x:v>&lt;p&gt;Commercial harvest has often been proposed as a management option for marine pests (Critchley et al., 1986, Hay and Luckens, 1987, Boudouresque et al., 1996). A commercial fishery could help reduce population numbers if a market could be found and the risks involved in encouraging commercial exploitation of a pest species could be resolved.&lt;br /&gt;
+&amp;nbsp;&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="C4" t="str">
-        <x:v>&lt;p&gt;Application methods varying including gas injection, solutions pumped underneath black plastic used to smother the sediments or through water conduits or placing bags of solution around target species.&amp;nbsp;Electrolysis of natural seawater produces NaOCl at concentrations and has been used to control dinoflagellates in laboratory studies&amp;nbsp;and in ballast water (Carpenter et al., 1972; Boyd 1996; Kim et al., 2000), &lt;em&gt;Caulerpa taxifolia&lt;/em&gt; (Boudouresque et al., 1996) and fouling in ship water piping systems (Ganti and Kalyanasundarum, 1975). &lt;nbsp&gt;Chlorination is also used to control fouling bivalves and prevent settlement in freshwater reservoirs, treatment works, power stations and water ways and raw water supply systems, estuarine waterworks and seawater cooled power stations&amp;nbsp;(Morton et al., 1976; Rajagopal et al., 1997b). &lt;nbsp&gt;Continuous chlorination using chlorine gas or hypochlorite forces closure of the shell valves of bivalves cutting off the supply of oxygen and food enriched waters and preventing the expulsion of carbon dioxide and other waste products&amp;nbsp;(Morton et al., 1976). Intermittent chlorination is generally ineffective in preventing mussel settlement and growth, as mussels that settle between the chlorine pulses were able to resist subsequent exposures to chlorine. If chemicals are applied after and during spawning periods, settlement and recolonisation of the system by newly metamorphosed mussels is prevented&amp;nbsp;(Ricciardi 1998). A selective summary of the details of chlorination of various mussel species in power plant biofouling control is given in Rajagopal et al., (1997b). &lt;nbsp&gt;Free chlorine levels between 0.2-1.0 ppm are required to control phytoplankton growth. Williams et al., (1982) as cited in Bolcha nd Hallegraeff (1993) required free chlorine concentrations (as sodium or calcium hypochlorite) or 20ppm over 24 hours to kill small shrimp and larval fish in ballast water samples.&lt;/nbsp&gt;&lt;/nbsp&gt;&lt;/nbsp&gt;&lt;/p&gt;
+        <x:v>&lt;p&gt;Collection methods vary between taxa and can include mechanical harvesting machines, beam trawls, dredges, netting, trapping and diver collection.&amp;nbsp;&lt;nbsp&gt;Commercial harvesting can greatly diminish populations eg. &lt;em&gt;Perna canaliculus&lt;/em&gt; in New Zealand (Paul 1966; Jeffs et al., 1999) and &lt;em&gt;Mercenaria mercenaria&lt;/em&gt; in England (Eno et al., 1997). &lt;nbsp&gt;Both &lt;em&gt;Carcinus maenas&lt;/em&gt; and &lt;em&gt;Eriocheir sinensis&lt;/em&gt; are commercially fished in their native ranges (Guo et al., 1997; Gomes 1991; Svane 1997). Seastars are occasionally fished for reduction to animal feed stocks and the curio trade, but reported world seastar fisheries catches are small and unreliable (Sloan 1985). &lt;nbsp&gt;&lt;em&gt;Codium fragile &lt;/em&gt;ssp tomentosoides and &lt;em&gt;C. f.&lt;/em&gt; ssp atlanticum are a food source in the Far East (Eno et al., 1997) and &lt;em&gt;Undaria&lt;/em&gt; &lt;em&gt;pinnatifida &lt;/em&gt;is commercially harvested as food (as the sea vegetable Wakame) (Hay and Luckens, 1987, Boudouresque et al., 1996). &lt;nbsp&gt;&lt;em&gt;Potamocorbula laevis&lt;/em&gt;, &lt;em&gt;Corbicula fluminea&lt;/em&gt; and &lt;i&gt;Arcuatula&amp;nbsp;&lt;/i&gt;&lt;em&gt;senhousia&lt;/em&gt; are commercially harvested for animal feed and fertiliser in China and Taiwan (Morton 1977; Carlton et al., 1990 and citations therein). &lt;em&gt;Cyprinus carpio&lt;/em&gt; (Carp-Fert) and some macroalgae have been used to make fertiliser or as an ingredient of animal food) (Anon 1997; Critchley et al., 1986, Hay and Luckens, 1987, Boudouresque et al., 1996). &lt;em&gt;Eriocheir sinensis&lt;/em&gt; has been used as bait for eel fishing, to produce fish meal, cosmetic products and for human consumption (Gollasch 1999; and citations therein (in German)). &lt;em&gt;Sabella spallanzanii&lt;/em&gt; is used as fish bait in Italy. However &lt;em&gt;S. spallanzanii&lt;/em&gt; is undesirable to fish in Australia and should not be used (K. Gowlett-Holmes, CSIRO; pers. comm.).&lt;nbsp&gt;&amp;nbsp;Bounties have been offered over the years to encourage collection of pest species including:&amp;nbsp;&lt;em&gt;Carcinus maenas&lt;/em&gt; in Edgartown (Walton 1997),&amp;nbsp;the American oyster drill &lt;em&gt;Urosalpinx cinerea&lt;/em&gt; (Eno et al., 1997) and&amp;nbsp;&lt;em&gt;Asterias&lt;/em&gt; spp. (&lt;em&gt;A. forbesi&lt;/em&gt; and &lt;em&gt;A. vulgaris&lt;/em&gt;) in the USA in 1941. (Gibbs 1946; Sloan 1985 and citations therein).&lt;/nbsp&gt;&lt;/nbsp&gt;&lt;/nbsp&gt;&lt;/nbsp&gt;&lt;/nbsp&gt;&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="D4" t="str">
-        <x:v/>
+        <x:v>&lt;p&gt;Application is dependent on the collection method.&lt;/p&gt;
+</x:v>
       </x:c>
       <x:c r="E4" t="str">
-        <x:v>&lt;p&gt;Dense fouling in water conduits may require an initial high dose of chlorine (eg. 200 mgl) and then maintenace of a low dose (eg. 1.0 mgl) for several days, dependent on the fouling species. Repetition at 2-3 month intervals is usually effective.&lt;/p&gt;
-</x:v>
+        <x:v>Clearance rates and duration of fishing effort for traps or dredges is dependent on target species abundance.</x:v>
       </x:c>
       <x:c r="F4" t="str">
-        <x:v>&lt;p&gt;Chlorine products are hazardous according to Worksafe Australia criteria (NOHSC). &lt;nbsp&gt;MSDS are available from the manufacturers, vendors, NOHSC and some Internet sources. &lt;nbsp&gt;The chlorine in liquid form is capable of causing severe burns and is highly toxic if swallowed either in liquid or gas form. &lt;nbsp&gt;Half the NaOCl is degraded to harmless NaCl within 2 hours in bright sunlight (Kim et al., 2000).&lt;/nbsp&gt;&lt;/nbsp&gt;&lt;/nbsp&gt;&lt;/p&gt;
+        <x:v>&lt;p&gt;There are risks to human health from consumption of &lt;em&gt;Eriocheir sinensis&lt;/em&gt; as the crabs are an intermediate host for the human lung fluke parasite in Asia) (Gollasch 1999; and citations therein (in German)). The toxic secondary metabolites in &lt;em&gt;Caulerpa taxifolia&lt;/em&gt; and &lt;em&gt;Codium fragile ssp.&lt;/em&gt; tomentosoides possibly prevent the use of these algae as animal fodder (Critchley et al., 1986, Hay and Luckens, 1987, Boudouresque et al., 1996).&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="G4" t="str">
-        <x:v>&lt;p&gt;The main disadvantages of chlorine are its lack of specificity, the difficulty in maintaining high concentrations in water bodies since chlorine breaks down in sunlight, the impact of trihalomethanes and potential high costs. However, increasing environmental concern about the discharge of chlorinated water to the environment has resulted in the introduction of stricter legislation on effluent discharge. in the USA and the Netherlands that may make continued use of chlorine difficult. (Claudi and Mackie, 1994; Rajagopal et al., 1997a). Studies have found that mussels treated with chlorine residual concentrations of 4.43 mg/l for 49 hours were capable of making a recovery but failed to recover after a 24 hour exposure to a chlorine residual concentration of 8-40 mg/l&amp;nbsp;(Lewis 1985 as cited in Rajagopal et al. 1996).&lt;br /&gt;
-[...34 lines deleted...]
-      <x:c r="G5" t="str">
         <x:v>&lt;p&gt;Developing a recreational or commercial fishery for populations of introduced species eg. &lt;em&gt;Perna canaliculus&lt;/em&gt;, &lt;em&gt;Carcinus maenas&lt;/em&gt; and &lt;em&gt;Undaria pinnatifida&lt;/em&gt; is problematic as it is a response strategy not a control method. Creating a demand for an introduced species is more likely to encourage its presence in an area and even result in people attempting to establish populations elsewhere rather than cause its eradication (driven by profit seeking individuals). Attempts to market &lt;em&gt;C. maenas&lt;/em&gt; caught in a trial fishery in the USA were unsuccessful, in the absence of a ready market.&lt;br /&gt;
 Recent trapping of the crab &lt;em&gt;Eriocheir sinensis&lt;/em&gt; has not been effective in controlling damage by crabs in river banks or preventing crabs feeding on trapped fish or fish stocks in commercial pond aquaculture. (Gollasch 1999; and citations therein (in German)).&lt;br /&gt;
 The New Zealand experience shows that intensive dredging of &lt;em&gt;P. canaliculus&lt;/em&gt; beds on sand or mud in removes juveniles and shell matter leaving an unstable soft substrate no longer suitable for settlement and attachment of many sessile invertebrates&amp;nbsp;(Stead 1971a, 1971b as cited in Jeffs et al. 1999). Environmental impacts of this type of control (eg. for &lt;em&gt;Perna&lt;/em&gt; and &lt;i&gt;Arcuatula&lt;/i&gt;&amp;nbsp;on soft sediment) would be high.&lt;br /&gt;
 The success of commercial kelp harvesting devices to remove &lt;em&gt;Undaria&lt;/em&gt; pinnatifida is doubtful because this annual kelp produces fertile sporophytes throughout the growth season instead of for a narrowly defined period as in other kelps. Mechanical harvest would likely lead to fragmentation of harvested sporophytes or to residual stipes with fertile sporophylls, both of which are likely to increase dispersal. In addition, commercial harvesting would not normally deplete a population below economically sustainable levels. When harvested for human food, in general only large thalli of healthy appearance are selected, other individuals are left in place (Floc&amp;#39;h et al., 1991).&lt;/p&gt;
 </x:v>
       </x:c>
-      <x:c r="H5" t="str">
+      <x:c r="H4" t="str">
         <x:v>&lt;p&gt;Unsuccessful.&lt;br /&gt;
 &lt;br /&gt;
 The toxic secondary metabolites in &lt;em&gt;Caulerpa taxifolia&lt;/em&gt; possibly prevent the use of these algae as animal fodder (Critchley et al., 1986; Hay and Luckens, 1987; Boudouresque et al., 1996).&lt;/p&gt;
 </x:v>
       </x:c>
     </x:row>
-    <x:row r="6">
-      <x:c r="A6" t="str">
+    <x:row r="5">
+      <x:c r="A5" t="str">
         <x:v>Copper compounds</x:v>
       </x:c>
-      <x:c r="B6" t="str">
+      <x:c r="B5" t="str">
         <x:v>&lt;p&gt;Biocide. Various forms of copper have been used as a biocide to control pest species including various copper salts especially copper sulphate, copper ions produced by electrolytic dissolution as well as copper based antifoulants (generally copper oxides). Resistance to copper differs between the fouling bivalves with &lt;em&gt;Mytilopsis&lt;/em&gt; &lt;em&gt;sallei &lt;/em&gt;more resistant to copper than oysters (&lt;em&gt;Crassostrea gigas&lt;/em&gt; and &lt;em&gt;C. virginica&lt;/em&gt;) and mussels (&lt;em&gt;M. edulis&lt;/em&gt;) (Brown and Newell, 1972; Rao and Balaji, 1994, Tables 1 &amp;amp; 2). Copper sulphate has been trialed on Spartina in the UK, macroalgae, bivalves and &lt;em&gt;Asterias&lt;/em&gt; spp and crustaceans (&lt;em&gt;Callinectes sapidus&lt;/em&gt;). Copper based antifoulants have replaced TBT as world guidelines become stricter.&lt;br /&gt;
 Discharge of copper sulphate into marine waters is in breach of International Maritime Organisation (IMO) conventions (Ferguson 2000). Coptrol Aquatic Algicide&amp;nbsp;is registered by the NRA for use in Australia (August 2000).&lt;/p&gt;
 </x:v>
       </x:c>
-      <x:c r="C6" t="str">
+      <x:c r="C5" t="str">
         <x:v>&lt;p&gt;Controlled electrolytic dissolution of copper and aluminium anodes has been trialed to control the &lt;em&gt;Dreissena spp.&lt;/em&gt; (Blume and Fitzgerald, 1996) and &lt;em&gt;Caulerpa taxifolia&lt;/em&gt; (Gavach et al., 1999;&amp;nbsp;Rebouillon et al., 1999).&lt;nbsp&gt;&amp;nbsp;Ion selective membranes that exchange sodium ions inside an enclosed space for copper ions in the surrounding seawater were tested as a method to increase the contact concentrations of copper to &lt;em&gt;Caulerpa taxifolia&lt;/em&gt; plants (Gavach et al., 1996). The copper ion concentration reaches equilibrium at about 8 ppm inside the membrane and at this level is reported to achieve a 96 % reduction in chlorophyll of the enclosed &lt;em&gt;C. taxifolia&lt;/em&gt;. However, recovery has been observed after 8 days. Pilot laboratory experiments using copper ions in a supersaturated solution of sodium chloride (to produce an application medium denser than seawater) increased the residence time of the copper ions in contact with &lt;em&gt;C. taxifolia&lt;/em&gt;. in (Charrin et al., 1999). &lt;nbsp&gt;Copper sulphate solution (5%) is sold as a commercial algicide (Coptrol) and generally sprayed on water surface at 1:10 dilution. In situ tests using Coptrol&amp;nbsp;examined several methods of applying herbicides to &lt;em&gt;Undaria&lt;/em&gt; &lt;em&gt;pinnatifida&lt;/em&gt;,&amp;nbsp;such as injection into the stipe or midrib, applying a gel formulation, attaching a sponge saturated with active substance to the thallus, and applying compounds inside a bag enclosing the thalli (Sanderson 1996). &lt;nbsp&gt;In the early 1960&amp;#39;s copper sulphate was applied by crop dusting planes to about 16 square miles of sea in an effort to control blooms of the red tide dinoflagellate &lt;em&gt;Gymnodinium breve&lt;/em&gt;&amp;nbsp;but it was concluded that it was not an effective control measure (Rounsefell and Nelson, 1966). &lt;nbsp&gt;Injection of poisons including copper sulphate using pole spears was found to be locally effective on the Great Barrier Reef to control &lt;em&gt;Acanthaster planci&lt;/em&gt; (Birkeland and Lucas, 1990; Thresher et al., 1999).&lt;/nbsp&gt;&lt;/nbsp&gt;&lt;/nbsp&gt;&lt;/nbsp&gt;&lt;/p&gt;
 </x:v>
       </x:c>
-      <x:c r="D6" t="str">
+      <x:c r="D5" t="str">
         <x:v>&lt;p&gt;The low specificity and persistence of copper sulphate makes it unsuitable for use in the open environment. Numerous studies have been conducted to determine the effects of heavy metals such as copper on various species in the aquatic environment. Copper often has a necrotic effect on species once threshold levels are reached and this level differs between taxa. Excessive amounts of copper are lethal to crustaceans (Thunberg et al., 1973 and citations therein). Copper ion toxicity to plankton is well studied;&amp;nbsp;it is concentration dependent, and causes damage to cell membranes, disrupting photosynthesis and eventually death (Sorentino 1979).&lt;/p&gt;
 </x:v>
       </x:c>
-      <x:c r="E6" t="str">
+      <x:c r="E5" t="str">
         <x:v>Depent on target species and method of application.</x:v>
       </x:c>
-      <x:c r="F6" t="str">
+      <x:c r="F5" t="str">
         <x:v>Copper sulphate, copper oxide and copper(1)chloride are hazardous according to Worksafe Australia criteria (NOHSC).</x:v>
       </x:c>
-      <x:c r="G6" t="str">
+      <x:c r="G5" t="str">
         <x:v>&lt;p&gt;The method of broadcast spray of copper sulphate was not recommended for general control over areas of ocean as it was deemed too expensive and non-specific (Rounsefell and Evans, 1958). It was concluded that because of its low solubility, copper sulphate ore could not be used as an effective control measure (Rounsefell and Nelson, 1966). .&lt;br /&gt;
 The main disadvantages associated with copper are that it is absorbed by soil and organic material, is ineffective at high pH and is toxic to many non-target organisms.&lt;br /&gt;
 Injection of poisons including copper sulphate using pole spears was found to be locally effective on the Great Barrier Reef to control &lt;em&gt;Acanthaster planci&lt;/em&gt; (Birkeland and Lucus, 1990; Thresher et al., 1999). However, the problem of thousands of toxic rotting seastars on the benthos and the subsequent environmental impacts of the chemicals to the sediments and associated species needs to be addressed.&lt;br /&gt;
 Control of &lt;em&gt;Asterias&lt;/em&gt; spp (&lt;em&gt;A. forbesii &lt;/em&gt;and &lt;em&gt;A. rubens&lt;/em&gt;) by chemical agents such as copper and zinc sulphate or chromium salts did not prove practical, especially around shellfish farms. Only a small number of seastars died and others moved to adjacent areas. Also due to the non-specificity of copper the oysters were effected and accumulation of copper was a concern (Lee 1948; Loosanoff 1961).&lt;br /&gt;
 One problem with using copper sulphate is that stronger solutions react with saline water and form a precipitate (Kerkut and Munday, 1962).&lt;/p&gt;
 </x:v>
       </x:c>
-      <x:c r="H6" t="str">
+      <x:c r="H5" t="str">
         <x:v>&lt;p&gt;Limited success.&lt;br /&gt;
 &lt;br /&gt;
 Applying copper ions directly to &lt;em&gt;C. taxifolia&lt;/em&gt; thalli by in situ electrolysis resulted in necrotic thalli that were apparently killed (Gavach et al., 1999;&amp;nbsp;Rebouillon et al., 1999). Ion selective membranes that exchange sodium ions inside an enclosed space for copper ions in the surrounding seawater were tested as a method to increase the contact concentrations of copper to &lt;em&gt;Caulerpa taxifolia&lt;/em&gt; plants. (Gavach et al., 1996). The copper ion concentration reaches equilibrium at about 8 ppm inside the membrane and at this level is reported to achieve a 96 % reduction in chlorophyll of the enclosed &lt;em&gt;C. taxifolia&lt;/em&gt;. However, recovery has been observed after 8 days. Pilot laboratory experiments using copper ions in a supersaturated solution of sodium chloride (to produce an application medium denser than seawater) increased the residence time of the copper ions in contact with &lt;em&gt;C. taxifolia&lt;/em&gt; &amp;nbsp;(Charrin et al., 1999). Laboratory experiments have shown a copper-ion concentration of &amp;gt;10 ppm (= 10 mg/l), applied for 30 minutes, causes complete mortality of &lt;em&gt;C. taxifolia&lt;/em&gt; (Uchimura et al., 1996). Copper ion concentrations required to obtain 100% mortality were 100-10 000 times lower than concentrations of potassium and sodium ions. (Uchimura et al., 2000; Boudouresque et al., 1996; Gavach et al., 1996; Charrin et al., 1999; Uchimura et al., 1996). Concentrations of copper ions of &amp;gt;10 &amp;micro;g/l had detrimental effects on growth, development and morphology of kelp, with different life stages showing different sensitivity (Chung and Brinkhuis, 1986).&lt;/p&gt;
 </x:v>
       </x:c>
     </x:row>
-    <x:row r="7">
-      <x:c r="A7" t="str">
+    <x:row r="6">
+      <x:c r="A6" t="str">
         <x:v>Heated water treatment (baths, spray)</x:v>
       </x:c>
-      <x:c r="B7" t="str">
+      <x:c r="B6" t="str">
         <x:v>&lt;p&gt;Heated water has been shown to kill seastars (Martin 1998 and citations therein), &lt;em&gt;Dreissena polymorpha&lt;/em&gt; (Morton 1977; Claudi and Mackie, 1994; Boelman et al., 1997) and &lt;em&gt;Corbicula fluminea&lt;/em&gt; (Graney et al., 1980; Jenner and Janssen-Mommen, 1993). During the cleanup of crude oil spilt by the Exxon Valdez in 1989 high pressure cleaning using hot (60&amp;nbsp;&lt;sup&gt;o&lt;/sup&gt;C+) and warm water (30-60 &lt;sup&gt;o&lt;/sup&gt;C) was used on intertidal and subtidal regions (Mearns 1996). Studies of the intertidal biota before and after treatment showed that as much as 90% of the marine life that survived the oiling could have been killed through thermal shock or displaced by high pressure-hot water washing. (Driskell et al., 1996; Houghton et al., 1996; Lees et al., 1996). In addition, elevated temperatures has been shown to affect reproductive success of mussels (eg. &lt;i&gt;Arcuatula&amp;nbsp;&lt;/i&gt;&lt;em&gt;senhousia &lt;/em&gt;and &lt;em&gt;Limnoperna&lt;/em&gt; &lt;em&gt;fortunei kikuchi &lt;/em&gt;(re-identified as &lt;em&gt;Xenostrobus securis&lt;/em&gt;, native to Australia; Morton 1996) in Japan.&lt;/p&gt;
 </x:v>
       </x:c>
-      <x:c r="C7" t="str">
+      <x:c r="C6" t="str">
         <x:v>&lt;p&gt;Seastars (&lt;em&gt;Asterias&lt;/em&gt; &lt;em&gt;forbesi&lt;/em&gt;) collected by trawled mops are killed by immersion in troughs of hot water (Lee 1948). While steam treatment (~100&amp;nbsp;&lt;sup&gt;o&lt;/sup&gt;C) of &lt;em&gt;Spartina &lt;/em&gt;spp has been used in New Zealand with relative success. &lt;nbsp&gt;Heat treatment as an application to treat ships&amp;#39;&amp;nbsp;ballast water was found effective in destroying &lt;em&gt;Undaria&lt;/em&gt; &lt;em&gt;pinnatifida &lt;/em&gt;zoospores and phytoplankton cells and cysts eg. &lt;em&gt;Gymnodinium catenatum&lt;/em&gt;&amp;nbsp;(Montani et al., 1995; Bolch and Hallegraeff, 1993; Hallegraeff et al., 1997; Oemcke 1999; Rigby et al., 1999; Mountfort et al., 1999a). A short (30-90 second) heat treatment of dinoflagellate cysts at temperatures as low as 40-45 &lt;sup&gt;o&lt;/sup&gt;C may provide an effective, environmentally friendly solution to the global ballast water problem (Bolch and Hallegraeff, 1993). &lt;nbsp&gt;Thermal shock (flushing with hot water) is used in some power plants. Power plant cooling water picks up heat from the condenser and is usually discharged. By recirculating the heated effluent through the precondser sections the water flowing through the conduits may maintain a sufficient temperature to kill the organisms growing inside (Rajagopal et al., 1994). Heat treatment has been used to control&amp;nbsp;&lt;em&gt;Mytilus edulis&lt;/em&gt; in temperate areas and &lt;em&gt;Perna viridis&lt;/em&gt; in tropical areas (Fox and Coheren, 1957; Rajagopal et al., 1994) and &lt;em&gt;Dreissena polymorpha&lt;/em&gt; in freshwater (Morton 1977; Barrett-O&amp;#39;Leary 1995; Boelman et al., 1997; Harrington et al., 1997). Younger mussels are killed in less time period than adults. One practical aspect is that during peak settling periods young mussels can be easily killed by comparatively shorter exposure to elevated temperatures (Rajagopal et al., 1994). Usually twice a year, heated water is pumped through water-intakes to kill newly recruited zebra mussels. Some industrial plants also permanently heat flow-through water to temperatures greater than the thermal tolerance of the species (eg. Murray Station, Barrett-O&amp;#39;Leary 1995).&lt;/nbsp&gt;&lt;/nbsp&gt;&lt;/p&gt;
 </x:v>
       </x:c>
-      <x:c r="D7" t="str">
-[...2 lines deleted...]
-      <x:c r="E7" t="str">
+      <x:c r="D6" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="E6" t="str">
         <x:v>&lt;p&gt;A combination of lower heat and chemicals can reduce costs. A combination of heat and chemical oxidants (chlorine or ozone) allows lower temperatures (30&amp;deg;C) to be used and reducing heating costs (Harrington et al., 1997).&lt;/p&gt;
 </x:v>
       </x:c>
-      <x:c r="F7" t="str">
-[...2 lines deleted...]
-      <x:c r="G7" t="str">
+      <x:c r="F6" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="G6" t="str">
         <x:v>&lt;p&gt;Heat treatment may be an effective method for controlling mussel fouling in power plants, provided that such treatment is compatible with plant design (Ricciardi 1998),&amp;nbsp;but would prove difficult to implement in open marine conditions unless fouled habitats can be isolated eg. Wharf pylons.&lt;br /&gt;
 Heat treatment (baths, spray) is likely to be ineffective for thick-walled organisms such as oysters (&lt;em&gt;Crassostrea gigas&lt;/em&gt;); exposure to 70&amp;nbsp;&lt;sup&gt;o&lt;/sup&gt;C water for 40 seconds did not raise the core temperature of the oysters above 24&amp;nbsp;&lt;sup&gt;o&lt;/sup&gt;C but killed associated boring spionid polychaetes (Nel et al., 1999). However, even though &lt;em&gt;C. gigas&lt;/em&gt; has a high thermal tolerance, experiments by Rajagopal et al., (2005) showed that exposure to 42 &lt;sup&gt;o&lt;/sup&gt;C for more than one hour results in 100% mortality for &lt;em&gt;C. gigas&lt;/em&gt;.&lt;br /&gt;
 Gametophytes of &lt;em&gt;Undaria&lt;/em&gt; &lt;em&gt;pinnatifida &lt;/em&gt;can survive temperatures of 30 &lt;sup&gt;o&lt;/sup&gt;C for up to 10-40 days (Kim and Nam, 1997),&amp;nbsp;and thus high temperature water treatment is needed for cleaning vessel hulls and this must penetrate into the crevices and other openings where gametophytes may otherwise survive (Wallentinus 1999a).&lt;/p&gt;
 </x:v>
       </x:c>
-      <x:c r="H7" t="str">
+      <x:c r="H6" t="str">
         <x:v>&lt;p&gt;Unsuccessful.&lt;br /&gt;
 &lt;br /&gt;
 Underwater application of hot water at or above 40 &amp;deg;C at the plant surface resulted in destruction of &lt;em&gt;C. taxifolia&lt;/em&gt;, however, recovery was observed after 3 weeks (Boudouresque et al., 1996).&lt;/p&gt;
 </x:v>
       </x:c>
     </x:row>
-    <x:row r="8">
-      <x:c r="A8" t="str">
+    <x:row r="7">
+      <x:c r="A7" t="str">
         <x:v>Manual removal (diver collection)</x:v>
       </x:c>
-      <x:c r="B8" t="str">
+      <x:c r="B7" t="str">
         <x:v>&lt;p&gt;Diver collection of pest species may be possible if an incursion is detected while small in size (area and abundance) and before reproduction occurs (especially in species with planktonic larval stages).&lt;br /&gt;
-Permits are required to remove anything from marine protected areas (even introduced species). Contact your state/territory authorities for more information.&lt;/p&gt;
-[...12 lines deleted...]
-      <x:c r="F8" t="str">
+Permits are required to remove anything from marine protected areas, even introduced species.&amp;nbsp;&lt;/p&gt;
+</x:v>
+      </x:c>
+      <x:c r="C7" t="str">
+        <x:v>&lt;p&gt;The advantages of manual removal are selectivity for the target pest and limited damage to non‑target species. However, as it requires visual detection its not practical in turbid waters. Manual removal is of greatest utility when incursions are small and spatially confined or when they are in sensitive environments (such as marine reserves or areas of high biodiversity value).&lt;/p&gt;
+</x:v>
+      </x:c>
+      <x:c r="D7" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="E7" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="F7" t="str">
         <x:v>&lt;p&gt;Diver control is not cost effective at depths greater than 12 metres because of diving restrictions due to surface intervals required (Andrews et al., 1996).&lt;/p&gt;
 </x:v>
       </x:c>
-      <x:c r="G8" t="str">
+      <x:c r="G7" t="str">
         <x:v>&lt;p&gt;Physical removal by divers is effective only as a tactical control useful, in small areas and it is not logistically possible for infestations extending over large areas,&amp;nbsp;but could be useful around marine farms, marine reserves or areas of new incursions.&amp;nbsp;Requires ongoing monitoring and to be repeated as necessary, especially if the source of the introduction can not be found or controlled, which can rapidly become costly.&lt;br /&gt;
-Care and diver education is of primary importance in this program because of the presence of similar-looking native species. eg. &lt;em&gt;Sabellastarte spp.&lt;/em&gt; cf. &lt;em&gt;Sabella spallanzanii&lt;/em&gt; or &lt;em&gt;C. fragile ssp.&lt;/em&gt; tomentosoides can not be distinguished from native subspecies without microscopic examination. Small recruits of target species are likely to be overseen due to difficulties in finding, identifying, and actually removing. Care is required during physical removal to not trigger spawning or spread reproductive propagules or fragments, precautions such as placing removed specimens in sealed plastic bags rather than mesh catch bags would need to be taken. The main concern associated with manual removal of macroalgae is that some species are to reproduce asexually from fragments, others can regrow from holdfast attachments and others have cryptic microscopic lifestages that are difficult to target. Additionally, detached thalli with mature propagules, may contribute to enhanced translocation of these species.&lt;br /&gt;
-[...3 lines deleted...]
-      <x:c r="H8" t="str">
+Care and diver education is of primary importance in this program because of the presence of similar-looking native species. Care is required during physical removal to not trigger spawning or spread reproductive propagules or fragments, precautions such as placing removed specimens in sealed plastic bags rather than mesh catch bags would need to be taken. The main concern associated with manual removal of macroalgae is that some species are to reproduce asexually from fragments, others can regrow from holdfast attachments and others have cryptic microscopic lifestages that are difficult to target. Additionally, detached thalli with mature propagules, may contribute to enhanced translocation of these species.&lt;br /&gt;
+&amp;nbsp;&lt;/p&gt;
+</x:v>
+      </x:c>
+      <x:c r="H7" t="str">
         <x:v>&lt;p&gt;Limited success.&lt;br /&gt;
 &lt;br /&gt;
 Manual removal of &lt;em&gt;Caulerpa taxifolia&lt;/em&gt; in a National Park in the French Mediterranean is reported to have successfully eradicating the alga from the treated area (Cottalorda et al., 1996;&amp;nbsp;Thibaut, 2000). The eradication was initiated at an early stage of invasion in 1994 (area covered by &lt;em&gt;C. taxifolia&lt;/em&gt; colony: 3.4 m&lt;sup&gt;2&lt;/sup&gt;). The method used was careful removal of thalli and fragments by Scuba divers; the site was then regularly monitored and the removal was repeated, as necessary (Cottalorda et al., 1996). A mathematical simulation, using &lt;em&gt;C. taxifolia&lt;/em&gt; expansion rates from other areas, predicts that without early eradication this small colony would have expanded to more than 2 hectares over 4 years (Thibaut, 2000). &lt;em&gt;Caulerpa taxifolia&lt;/em&gt; was temporarily eradicated when 200m&lt;sup&gt;2&lt;/sup&gt; (spread over 1 hectare) was found in Cala D&amp;rsquo;Or, Spain in 1992 (Meinesz, 1999). The anchorage was closed 2 days after discovery, and the plants manually removed by divers within a month. Manual removal of any re-establishing plants was repeated in 1993, and in 1994 eradication appeared to have been successful. Unfortunately, in 1995 &lt;em&gt;Caulerpa taxifolia&lt;/em&gt; was found outside Cala D&amp;rsquo;Or, but in much larger quantities where manual removal was not feasible. Manual removal by scuba diver involving a suction pump to remove fragments has been used for &lt;em&gt;Caulerpa taxifolia&lt;/em&gt;.&amp;nbsp;Repeated removals of &lt;em&gt;Caulerpa taxifolia&lt;/em&gt; at a site in the Spanish Mediterranean have not eradicated the alga but significantly decreased the abundance and controlled the spread to adjacent areas. An area of ~ 2 hectares was regularly monitored and treatment repeated, as necessary, over 2 years (Grau et al., 1996). The effort is estimated to have taken ~ 550 dive hours at an approximate cost of 383 ECU m&lt;sup&gt;-2&lt;/sup&gt; (Boudouresque et al., 1996). Actions included removal of fragments with a suction pump (treated areas 350 and 250 m&lt;sup&gt;2&lt;/sup&gt;, respectively), and covering a larger patch with black PVC plastic (treated area 512 m&lt;sup&gt;2&lt;/sup&gt;). Re-surveys of the areas showed no or only sporadic regrowth of &lt;em&gt;C. taxifolia&lt;/em&gt;. The estimated effort in these three case studies was a clearance of an area of &amp;lt;1 m&lt;sup&gt;2&lt;/sup&gt; to ~3 m&lt;sup&gt;2&lt;/sup&gt; per diver per hour (Zuljevic and Antolic, 1999a, 1999b).&lt;/p&gt;
 </x:v>
       </x:c>
     </x:row>
-    <x:row r="9">
-      <x:c r="A9" t="str">
+    <x:row r="8">
+      <x:c r="A8" t="str">
         <x:v>Mechanical harvesting /cleaning</x:v>
       </x:c>
-      <x:c r="B9" t="str">
-[...3 lines deleted...]
-      <x:c r="C9" t="str">
+      <x:c r="B8" t="str">
+        <x:v>&lt;p&gt;Mechanical removal entails use of machinery to directly remove the target species and may involve techniques such as dredging or trawling. Harvesting machines have been used in the intertidal and subtidal to collect plant and algae.&lt;/p&gt;
+&lt;p&gt;&amp;nbsp;&lt;/p&gt;
+</x:v>
+      </x:c>
+      <x:c r="C8" t="str">
         <x:v>&lt;p&gt;Spartina rhizomes and roots grow to a depth of three metres and eradication attempts have included physical removal. Mechanical excavation may be effective in areas where suitable access is permitted (and substrate is stable enough). In the UK, physical disturbance was investigated as a possible control method. This involved disturbance of the sediments by a lightweight tracked vehicle until the Spartina clumps were dislodged and buried with the sediment. There was no evidence of impacts to the infauna and the method was thought to be an appropriate for Spartina control in tidal flats (Frid et al., 1999). Preliminary experiments using mowing as a control method for &lt;em&gt;Spartina anglica&lt;/em&gt; and &lt;em&gt;S. alternifolia&lt;/em&gt; using sickle bar mowers or weed eaters in Washington, USA had variable success depending of the time of year (Bentler 1998). Mechanical harvesters and hydraulic excavators are used in freshwaters to control excessive macrophyte growth (RGAG 1998; Faithful, 2000) but are less successful in removing macroalgae in the marine environment.&lt;/p&gt;
 </x:v>
       </x:c>
-      <x:c r="D9" t="str">
-[...5 lines deleted...]
-      <x:c r="F9" t="str">
+      <x:c r="D8" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="E8" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="F8" t="str">
         <x:v>There are dangers associated with working on unstable intertidal sediments such as getting bogged in soft spots (both people and vehicles) with an added  risk on inundation.</x:v>
       </x:c>
-      <x:c r="G9" t="str">
-        <x:v>&lt;p&gt;Mechanical removal techniques may cause substantial damage to non-target species and habitats. They are also difficult to implement as most infestations occur in shallow water or on soft sediments in the intertidal, where access can be limited. Working in the intertidal zone is complicated by periodic inundation by the tides and care must be taken not to get people or vehicles bogged in unconsolidated sediments. Mechanical techniques are less targeted than manual removal and are more likely to result in fragmentation of macroalgae and hence increased dispersal of the target species (eg. &lt;em&gt;S. muticum&lt;/em&gt;; Critchley et al., 1986).&lt;br /&gt;
+      <x:c r="G8" t="str">
+        <x:v>&lt;p&gt;Mechanical removal techniques may cause substantial damage to non-target species and habitats. They are also difficult to implement as most infestations occur in shallow water or on soft sediments in the intertidal, where access can be limited. Working in the intertidal zone is complicated by periodic inundation by the tides and care must be taken not to get people or vehicles bogged in unconsolidated sediments. Mechanical techniques are less targeted than manual removal and are more likely to result in fragmentation of macroalgae and hence increased dispersal of the target species (Critchley et al., 1986).&lt;br /&gt;
 Shore-based mechanical harvesting can be time-consuming, labour-intensive, and generally needs to be repeated (Critchley et al., 1986). The use of machinery lacks species-specificity and can cause considerable ecological damage.&lt;br /&gt;
 The main concern associated with manual and mechanical removal techniques for macroalgae is that some species are to reproduce asexually from fragments&amp;nbsp;(&lt;em&gt;Caulerpa taxifolia&lt;/em&gt;: Ceccherelli and Cinelli, 1999, Smith and Walters, 1999; &lt;em&gt;Codium fragile ssp.&lt;/em&gt; tomentosoides: Trowbridge 1999). while others can regrow from holdfast attachments if not removed completely (&lt;em&gt;Codium fragile ssp.&lt;/em&gt; tomentosoides, &lt;em&gt;Sargassum muticum&lt;/em&gt; and &lt;em&gt;Undaria&lt;/em&gt; &lt;em&gt;pinnatifida&lt;/em&gt;) (Cottalorda et al., 1996, Trowbridge 1999; Thibaut 2000). Other species have microscopic lifestages that are cryptic and difficult to target (&lt;em&gt;C. fragile ssp.&lt;/em&gt; tomentosoides and &lt;em&gt;Undaria&lt;/em&gt; &lt;em&gt;pinnatifida&lt;/em&gt;). Additionally, thalli with mature propagules, which may become detached by control techniques, may contribute to enhanced translocation of these species&amp;nbsp;(Wassmann and Ramus, 1973 for &lt;em&gt;C. fragile ssp.&lt;/em&gt; tomentosoides; Paula and Eston, 1987 for Sargassum species; Sliwa 1999 for &lt;em&gt;U. pinnatifida&lt;/em&gt;).&lt;/p&gt;
 </x:v>
       </x:c>
-      <x:c r="H9" t="str">
+      <x:c r="H8" t="str">
         <x:v>&lt;p&gt;Unsuccessful.&lt;br /&gt;
 &lt;br /&gt;
 The main concern associated with manual and mechanical removal techniques for &lt;em&gt;Caulerpa taxifolia&lt;/em&gt; is that it is able to reproduce asexually from fragments (Ceccherelli and Cinelli, 1999; Smith and Walters, 1999).&lt;/p&gt;
 </x:v>
       </x:c>
     </x:row>
-    <x:row r="10">
-      <x:c r="A10" t="str">
+    <x:row r="9">
+      <x:c r="A9" t="str">
         <x:v>Smothering (+/- chemicals)</x:v>
       </x:c>
-      <x:c r="B10" t="str">
+      <x:c r="B9" t="str">
         <x:v>&lt;p&gt;Smothering, covering with dredge spoil or light resistant materials such as black plastic (poly vinyl chloride (more durable and stronger) or polyethylene (breaks down eventually) and weed matting have been used in both the intertidal and subtidal.&lt;/p&gt;
 </x:v>
       </x:c>
-      <x:c r="C10" t="str">
+      <x:c r="C9" t="str">
         <x:v>&lt;p&gt;Smothering kills plants by inhibiting photosynthesis and in addition in the intertidal areas raised temperatures result in cooking of the plants by solarisation. This has been used successfully in field experiments to control rice grass (&lt;em&gt;Spartina &lt;/em&gt;spp) (RGAG 1998; Faithful, 2000; Kriwoken and Hedge, 2000). &lt;nbsp&gt;Physical barriers such as plastic wraps, tapes or concrete placed around timber pylon extend the service life of the pylon to that of steel and concrete pylons. These barriers kill marine borers, including &lt;em&gt;Sphaeroma&lt;/em&gt;, by preventing fresh oxygenated water from coming in contact with the pylon (Cookson 1986). &lt;nbsp&gt;Studies in the USA found that oyster drilling gastropods (Urosalpinx) buried under a comparatively thin layer of bottom sediments cannot emerge and die. They also found that starfish (&lt;em&gt;Asterias&lt;/em&gt; forbesi) covered by a layer of mud or sand are also unable to escape and soon disintegrate and die (Loosanoff 1961).&lt;/nbsp&gt;&lt;/nbsp&gt;&lt;/p&gt;
 </x:v>
       </x:c>
-      <x:c r="D10" t="str">
+      <x:c r="D9" t="str">
         <x:v>Toxicity to environment of breakdown products of degrading of some types of plastic.</x:v>
       </x:c>
-      <x:c r="E10" t="str">
-[...2 lines deleted...]
-      <x:c r="F10" t="str">
+      <x:c r="E9" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="F9" t="str">
         <x:v>The deployment of matting for smothering can be complicated by water movement and irregularities in the substrate. If deployed by divers the divers are  limited by depth and time.</x:v>
       </x:c>
-      <x:c r="G10" t="str">
+      <x:c r="G9" t="str">
         <x:v>&lt;p&gt;The success of smothering with black plastic is dependent on a number of factors including;&amp;nbsp;the size of the area, exposure (there are difficulties in anchoring the plastic to the substrate in exposed areas) and&amp;nbsp;maintaining the smothering for a prolonged period.&lt;br /&gt;
 Smothering of &lt;em&gt;Spartina spp.&lt;/em&gt; intertidally requires an extended period (up to 6 months) and kills all plant species (non-selective). Hence, physical removal and smothering although relatively effective, is time consuming and labour intensive and limited to small areas (&amp;lt;1 hectare) (Kriwoken and Hedge, 2000).&lt;br /&gt;
 The effects of burial in mud on &lt;em&gt;Sargassum muticum&lt;/em&gt; found that the macroalga was far more resistant to burial and decayed more slowly than another macroalgal species, &lt;em&gt;Laminaria&lt;/em&gt; digitata. It was suggested that burial initiated some self-protective response from the plant (Morrell and Farnham, 1982).&lt;br /&gt;
 Control programs involving physical burial of invasive macroalgae with sediments would have to be carefully designed&amp;nbsp;because of the potential to cause significant environmental damage and improve the habitat for settlement and expansion of other introduced species. In Japan, blanket blasting and deposition of stones on the sea floor are techniques used to increase the substrate surface area and hence increase the crop of &lt;em&gt;Undaria&lt;/em&gt; &lt;em&gt;pinnatifida&lt;/em&gt; (Tseng 1981).&lt;/p&gt;
 </x:v>
       </x:c>
-      <x:c r="H10" t="str">
+      <x:c r="H9" t="str">
         <x:v>&lt;p&gt;Limited success.&lt;br /&gt;
 &lt;br /&gt;
 One account of removal of &lt;em&gt;Caulerpa taxifolia&lt;/em&gt; have been reported from Croatia by covering a larger patch with black PVC plastic (treated area 512 m2) (Zuljevic and Antolic, 1999a). Re-surveys of the area showed no or only sporadic regrowth of &lt;em&gt;C. taxifolia&lt;/em&gt;. The estimated effort in this case studies was a clearance of an area of &amp;lt;1 m&lt;sup&gt;2&lt;/sup&gt; to ~3 m&lt;sup&gt;2&lt;/sup&gt; per diver per hour.&lt;/p&gt;
-</x:v>
-[...34 lines deleted...]
-In situ-application of ultrasound towards &lt;em&gt;Caulerpa taxifolia&lt;/em&gt; was unsuccessful in destroying the plant tissue (Boudouresque et al., 1996).&lt;/p&gt;
 </x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Vegetative cell</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Resting cyst </x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Planomeiocyte </x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>Larvae </x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>Juvenile</x:v>
@@ -2482,103 +2409,132 @@
       </x:c>
       <x:c r="C40" t="str">
         <x:v>01/01/2023</x:v>
       </x:c>
       <x:c r="D40" t="str">
         <x:v>Active</x:v>
       </x:c>
       <x:c r="E40" t="str">
         <x:v>Visual observation</x:v>
       </x:c>
       <x:c r="F40" t="str">
         <x:v>New South Wales</x:v>
       </x:c>
       <x:c r="G40" t="str">
         <x:v>-33.0673</x:v>
       </x:c>
       <x:c r="H40" t="str">
         <x:v>151.5804</x:v>
       </x:c>
       <x:c r="I40" t="str">
         <x:v>Lake Macquarie</x:v>
       </x:c>
     </x:row>
     <x:row r="41">
       <x:c r="A41" t="str">
-        <x:v>Christmas Island 2011</x:v>
+        <x:v>Wangi Wangi 2025</x:v>
       </x:c>
       <x:c r="B41" t="str">
-        <x:v>WA DPIRD</x:v>
+        <x:v>Public</x:v>
       </x:c>
       <x:c r="C41" t="str">
-        <x:v>01/02/2011</x:v>
+        <x:v>17/06/2025</x:v>
       </x:c>
       <x:c r="D41" t="str">
-        <x:v>Specific</x:v>
+        <x:v>Passive</x:v>
       </x:c>
       <x:c r="E41" t="str">
-        <x:v>Port survey of Christmas Island targeting 55 national priority listed pest species. No pest species detected.</x:v>
+        <x:v>Visual observation</x:v>
       </x:c>
       <x:c r="F41" t="str">
-        <x:v>Western Australia</x:v>
+        <x:v>New South Wales</x:v>
       </x:c>
       <x:c r="G41" t="str">
-        <x:v>-10.4243</x:v>
+        <x:v>-33.0672</x:v>
       </x:c>
       <x:c r="H41" t="str">
-        <x:v>105.6713</x:v>
+        <x:v>151.5807</x:v>
       </x:c>
       <x:c r="I41" t="str">
-        <x:v>Christmas Island</x:v>
+        <x:v>Lake Macquarie, NSW</x:v>
       </x:c>
     </x:row>
     <x:row r="42">
       <x:c r="A42" t="str">
-        <x:v>Dampier 2013</x:v>
+        <x:v>Christmas Island 2011</x:v>
       </x:c>
       <x:c r="B42" t="str">
         <x:v>WA DPIRD</x:v>
       </x:c>
       <x:c r="C42" t="str">
-        <x:v>24/05/2013</x:v>
+        <x:v>01/02/2011</x:v>
       </x:c>
       <x:c r="D42" t="str">
         <x:v>Specific</x:v>
       </x:c>
       <x:c r="E42" t="str">
-        <x:v>No marine pests species detected. Port survey was completed according to the National System for the Prevention and Mangement of Introduced Marine Pest Species.</x:v>
+        <x:v>Port survey of Christmas Island targeting 55 national priority listed pest species. No pest species detected.</x:v>
       </x:c>
       <x:c r="F42" t="str">
         <x:v>Western Australia</x:v>
       </x:c>
       <x:c r="G42" t="str">
+        <x:v>-10.4243</x:v>
+      </x:c>
+      <x:c r="H42" t="str">
+        <x:v>105.6713</x:v>
+      </x:c>
+      <x:c r="I42" t="str">
+        <x:v>Christmas Island</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="43">
+      <x:c r="A43" t="str">
+        <x:v>Dampier 2013</x:v>
+      </x:c>
+      <x:c r="B43" t="str">
+        <x:v>WA DPIRD</x:v>
+      </x:c>
+      <x:c r="C43" t="str">
+        <x:v>24/05/2013</x:v>
+      </x:c>
+      <x:c r="D43" t="str">
+        <x:v>Specific</x:v>
+      </x:c>
+      <x:c r="E43" t="str">
+        <x:v>No marine pests species detected. Port survey was completed according to the National System for the Prevention and Mangement of Introduced Marine Pest Species.</x:v>
+      </x:c>
+      <x:c r="F43" t="str">
+        <x:v>Western Australia</x:v>
+      </x:c>
+      <x:c r="G43" t="str">
         <x:v>-20.6630</x:v>
       </x:c>
-      <x:c r="H42" t="str">
+      <x:c r="H43" t="str">
         <x:v>116.7080</x:v>
       </x:c>
-      <x:c r="I42" t="str">
+      <x:c r="I43" t="str">
         <x:v>Port of Dampier</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Synonyms</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Other common names</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Taxonomic group</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>Kingdom</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>Phylum</x:v>