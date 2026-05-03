--- v1 (2026-04-04)
+++ v2 (2026-05-03)
@@ -1,78 +1,78 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0c2e10cae214801" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb67de6c40d374e36" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="R0e23722eeadf4415"/>
-[...15 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="Rbf889d5ae46c4492"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="R03d4092c00ff433e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="General" sheetId="2" r:id="R05dd628c35fa4841"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Identification" sheetId="3" r:id="R18cba85945274c53"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Similar species" sheetId="4" r:id="R01597c4520f94381"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Habitat" sheetId="5" r:id="R8cb20f573e604ac9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Reproduction and growth" sheetId="6" r:id="R8e8f9f41b6c94d90"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Feeding" sheetId="7" r:id="R35016284cab84497"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Competitors" sheetId="8" r:id="Re1a69dbfc85647ef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Predators" sheetId="9" r:id="R217dfa0b294d4833"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Vectors" sheetId="10" r:id="Ree2fb9e6bc3941d2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Impacts" sheetId="11" r:id="R427ada4a261e46dc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Controls" sheetId="12" r:id="Rb246ff6f833e4a95"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Species controls" sheetId="13" r:id="Rf0391111e1c444f6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Additional information" sheetId="14" r:id="R234739ba77954cf9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="References" sheetId="15" r:id="R6036f8f9e6c04a9c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Images" sheetId="16" r:id="R0b2c1ad1b4ee4485"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="R0e201f0bbf9b435d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0e23722eeadf4415" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Refa199c8ace342d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R9cb7c769d56b4292" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="Ree812553ae0d4383" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="Rbfc77321b04a4c62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="R5b6fff0f8edd47d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="R0717e240dd044926" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="R99a3c7aabd0f4334" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="R1de03b54b33d4e89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="R0a7b489d790c47b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="Rd465d6f29560489c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="R4da137ddceca4b50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="R3e1a2dfec60c40dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="R75d414ffad8f4837" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="R3464a466146d4ade" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="R917ff1d45e28455d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="Rbf889d5ae46c4492" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R03d4092c00ff433e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R05dd628c35fa4841" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R18cba85945274c53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="R01597c4520f94381" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="R8cb20f573e604ac9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="R8e8f9f41b6c94d90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="R35016284cab84497" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="Re1a69dbfc85647ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="R217dfa0b294d4833" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="Ree2fb9e6bc3941d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="R427ada4a261e46dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="Rb246ff6f833e4a95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="Rf0391111e1c444f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="R234739ba77954cf9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="R6036f8f9e6c04a9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="R0b2c1ad1b4ee4485" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="R0e201f0bbf9b435d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Scientific name</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Common name</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Developments</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>General description</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>ID card URL</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Australian distribution</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -120,71 +120,71 @@
       <x:c r="J2" t="str">
         <x:v/>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Notes</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Vectors</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str">
         <x:v/>
       </x:c>
       <x:c r="B2" t="str">
         <x:v>Vector type: Fisheries and Aquaculture
-Vector type description: &lt;p&gt;Vectors types associated with fisheries and aquaculture and trade activities. Examples of&amp;nbsp; vectors from this class are the deliberately translocation&amp;nbsp;of oysters&amp;nbsp; for aquaculture purposes or discarded fishing equipment which is fouled with marine organisms.&amp;nbsp;&lt;/p&gt;
+Vector type description: &lt;p&gt;Vectors types associated with fisheries and aquaculture and trade activities. Examples of vectors from this class are the deliberately translocation&amp;nbsp;of oysters for aquaculture purposes or discarded fishing equipment which is fouled with marine organisms.&amp;nbsp;&lt;/p&gt;
 Vectors:
 Vector: Fisheries - Accidental 
-Description: &lt;p&gt;The accidental translocation of marine pests with aquaculture and commerical fisheries activities. This vector includes the accidental translocation of marine pests attached to aquaculture equipment such as floats, nets or cages.&lt;/p&gt;
+Description: &lt;p&gt;The accidental translocation of marine pests with aquaculture and commercial fisheries activities. This vector includes the accidental translocation of marine pests attached to aquaculture equipment such as floats, nets or cages.&lt;/p&gt;
 Vector: Recreational Equipment - Accidental
 Description: &lt;p&gt;The accidental translocation of species through recreational fishing equipment e.g. recreational boats, cages, nets or homemade fish attracting devices that are accidently lost at sea.&lt;/p&gt;
 Vector type: Natural Dispersal
 Vector type description: &lt;p&gt;Vectors associated with natural range extension through natural processes such as the movement of species to a new location. This is through passive movement in water currents or active movement (migration) due to changes in environmental conditions such as salinity or water temperature.&lt;/p&gt;
 Vectors:
 Vector: Natural Dispersal
 Description: &lt;p&gt;Natural dispersal is a mechanism for the range expansion of a species through the movement of larvae or adults to a new location, and the successful settlement of recruits in this new location.&lt;/p&gt;
 Vector type: Ornamental
 Vector type description: &lt;p&gt;Vectors associated with ornamental species in the aquarium trade or aquatic horticulture. For example, aquatic plant or fish imports maybe illegally imported or accidently released into waterways.&lt;/p&gt;
 Vectors:
 Vector: Individual - Accidental or intentional
-Description: &lt;p&gt;Ornamental aquatic species, including aquartic plants and animals, can be illgeally imported. Legally imported marine species can also accidentally escape into natural waterways through flooding or improper disposal. They can also be intentionally released into the natural evironment. Once introduced, these non-native species may become invasive or spread disease.&lt;/p&gt;
+Description: &lt;p&gt;Ornamental aquatic species, including aquatic plants and animals, can be illegally imported. Legally imported marine species can also accidentally escape into natural waterways through flooding or improper disposal. They can also be intentionally released into the natural environment. Once introduced, these non-native species may become invasive or spread disease.&lt;/p&gt;
 Vector type: Vessels
 Vector type description: &lt;p&gt;Vectors associated with maritime transport and shipping activities. Vessels include bulk carriers, container ships, passenger vessels, fishing vessels, illegal foreign entry vessels and recreational vessels. Ballast water can potentially transport marine species in vessel ballast tanks and via biofouling on the exterior of vessels or internal water systems and equipment. &amp;nbsp;&amp;nbsp;&lt;/p&gt;
 Vectors:
 Vector: Biofouling
-Description: &lt;p&gt;Biofouling is the accumulation of sessile or mobile marine organisims on submerged parts of vessels. When marine pests attach to vessel hulls or niche areas (e.g. sea chests, propeller shafts or rudders), they can be transported to new locations. Introduction can occur through (1) A fouling species spawning event from the external or internal parts of a vessel while in port and its successful establishment. (2) The dislodgement of fouling species from a vessel accidentally such as abrasion with wharf structures, or deliberately through in-water cleaning activities; and (3) The sinking of fouled vessels either deliberately or accidentally.&lt;/p&gt;
+Description: &lt;p&gt;Biofouling is the accumulation of sessile or mobile marine organisms on submerged parts of vessels. When marine pests attach to vessel hulls or niche areas (e.g. sea chests, propeller shafts or rudders), they can be transported to new locations. Introduction can occur through (1) A fouling species spawning event from the external or internal parts of a vessel while in port and its successful establishment. (2) The dislodgement of fouling species from a vessel accidentally such as abrasion with wharf structures, or deliberately through in-water cleaning activities; and (3) The sinking of fouled vessels either deliberately or accidentally.&lt;/p&gt;
 </x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Notes</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Impacts</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str">
         <x:v>&lt;p&gt;In the Mediterranean Sea, the&lt;em&gt; C. taxifolia&lt;/em&gt; aquarium strain is extremely invasive and can outcompete and smother native species and their habitats, in turn affecting entire communities by reducing biodiversity.&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="B2" t="str">
         <x:v>Impact type: Economic