--- v2 (2026-05-03)
+++ v3 (2026-06-17)
@@ -1,78 +1,78 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb67de6c40d374e36" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f3ad1c1d66940ea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="R03d4092c00ff433e"/>
-[...15 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="R0e201f0bbf9b435d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="R5dccbfd53cd24cf7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="General" sheetId="2" r:id="R8a0ffebbeee44393"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Identification" sheetId="3" r:id="R77cf2f2eb43c4938"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Similar species" sheetId="4" r:id="Re57a093216924ca6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Habitat" sheetId="5" r:id="Rdd586653b2ba4d30"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Reproduction and growth" sheetId="6" r:id="R9f53b4e95a024893"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Feeding" sheetId="7" r:id="R61dafbd933af4acc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Competitors" sheetId="8" r:id="Rb354173e1ccf42b0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Predators" sheetId="9" r:id="R6a738226d8c04048"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Vectors" sheetId="10" r:id="R7e6347b408b541ef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Impacts" sheetId="11" r:id="R1a3bfc0f435945f9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Controls" sheetId="12" r:id="Rf9fd8a8cb41d48d6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Species controls" sheetId="13" r:id="Raa4c100c28c14d8d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Additional information" sheetId="14" r:id="Rd5055e10da464392"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="References" sheetId="15" r:id="R4c2ecf466915415b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Images" sheetId="16" r:id="Rd0fc4a08e8014421"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="R5b8cce5385cc4fcc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R03d4092c00ff433e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R05dd628c35fa4841" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R18cba85945274c53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="R01597c4520f94381" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="R8cb20f573e604ac9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="R8e8f9f41b6c94d90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="R35016284cab84497" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="Re1a69dbfc85647ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="R217dfa0b294d4833" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="Ree2fb9e6bc3941d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="R427ada4a261e46dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="Rb246ff6f833e4a95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="Rf0391111e1c444f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="R234739ba77954cf9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="R6036f8f9e6c04a9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="R0b2c1ad1b4ee4485" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="R0e201f0bbf9b435d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5dccbfd53cd24cf7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R8a0ffebbeee44393" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R77cf2f2eb43c4938" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="Re57a093216924ca6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="Rdd586653b2ba4d30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="R9f53b4e95a024893" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="R61dafbd933af4acc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="Rb354173e1ccf42b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="R6a738226d8c04048" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="R7e6347b408b541ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="R1a3bfc0f435945f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="Rf9fd8a8cb41d48d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="Raa4c100c28c14d8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="Rd5055e10da464392" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="R4c2ecf466915415b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="Rd0fc4a08e8014421" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="R5b8cce5385cc4fcc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Scientific name</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Common name</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Developments</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>General description</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>ID card URL</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Australian distribution</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -421,72 +421,71 @@
       <x:c r="E6" t="str">
         <x:v>&lt;p&gt;A combination of lower heat and chemicals can reduce costs. A combination of heat and chemical oxidants (chlorine or ozone) allows lower temperatures (30&amp;deg;C) to be used and reducing heating costs (Harrington et al., 1997).&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="F6" t="str">
         <x:v/>
       </x:c>
       <x:c r="G6" t="str">
         <x:v>&lt;p&gt;Heat treatment may be an effective method for controlling mussel fouling in power plants, provided that such treatment is compatible with plant design (Ricciardi 1998),&amp;nbsp;but would prove difficult to implement in open marine conditions unless fouled habitats can be isolated eg. Wharf pylons.&lt;br /&gt;
 Heat treatment (baths, spray) is likely to be ineffective for thick-walled organisms such as oysters (&lt;em&gt;Crassostrea gigas&lt;/em&gt;); exposure to 70&amp;nbsp;&lt;sup&gt;o&lt;/sup&gt;C water for 40 seconds did not raise the core temperature of the oysters above 24&amp;nbsp;&lt;sup&gt;o&lt;/sup&gt;C but killed associated boring spionid polychaetes (Nel et al., 1999). However, even though &lt;em&gt;C. gigas&lt;/em&gt; has a high thermal tolerance, experiments by Rajagopal et al., (2005) showed that exposure to 42 &lt;sup&gt;o&lt;/sup&gt;C for more than one hour results in 100% mortality for &lt;em&gt;C. gigas&lt;/em&gt;.&lt;br /&gt;
 Gametophytes of &lt;em&gt;Undaria&lt;/em&gt; &lt;em&gt;pinnatifida &lt;/em&gt;can survive temperatures of 30 &lt;sup&gt;o&lt;/sup&gt;C for up to 10-40 days (Kim and Nam, 1997),&amp;nbsp;and thus high temperature water treatment is needed for cleaning vessel hulls and this must penetrate into the crevices and other openings where gametophytes may otherwise survive (Wallentinus 1999a).&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="H6" t="str">
         <x:v>&lt;p&gt;Unsuccessful.&lt;br /&gt;
 &lt;br /&gt;
 Underwater application of hot water at or above 40 &amp;deg;C at the plant surface resulted in destruction of &lt;em&gt;C. taxifolia&lt;/em&gt;, however, recovery was observed after 3 weeks (Boudouresque et al., 1996).&lt;/p&gt;
 </x:v>
       </x:c>
     </x:row>
     <x:row r="7">
       <x:c r="A7" t="str">
         <x:v>Manual removal (diver collection)</x:v>
       </x:c>
       <x:c r="B7" t="str">
-        <x:v>&lt;p&gt;Diver collection of pest species may be possible if an incursion is detected while small in size (area and abundance) and before reproduction occurs (especially in species with planktonic larval stages).&lt;br /&gt;
-Permits are required to remove anything from marine protected areas, even introduced species.&amp;nbsp;&lt;/p&gt;
+        <x:v>&lt;p&gt;Diver collection may be possible if an incursion is detected while small in size (area and abundance) and before reproduction occurs (especially in species with planktonic larval stages).&lt;br /&gt;
+Permits are required to remove organisms from marine protected areas, including introduced marine species.&amp;nbsp;&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="C7" t="str">
         <x:v>&lt;p&gt;The advantages of manual removal are selectivity for the target pest and limited damage to non‑target species. However, as it requires visual detection its not practical in turbid waters. Manual removal is of greatest utility when incursions are small and spatially confined or when they are in sensitive environments (such as marine reserves or areas of high biodiversity value).&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="D7" t="str">
         <x:v/>
       </x:c>
       <x:c r="E7" t="str">
         <x:v/>
       </x:c>
       <x:c r="F7" t="str">
         <x:v>&lt;p&gt;Diver control is not cost effective at depths greater than 12 metres because of diving restrictions due to surface intervals required (Andrews et al., 1996).&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="G7" t="str">
         <x:v>&lt;p&gt;Physical removal by divers is effective only as a tactical control useful, in small areas and it is not logistically possible for infestations extending over large areas,&amp;nbsp;but could be useful around marine farms, marine reserves or areas of new incursions.&amp;nbsp;Requires ongoing monitoring and to be repeated as necessary, especially if the source of the introduction can not be found or controlled, which can rapidly become costly.&lt;br /&gt;
-Care and diver education is of primary importance in this program because of the presence of similar-looking native species. Care is required during physical removal to not trigger spawning or spread reproductive propagules or fragments, precautions such as placing removed specimens in sealed plastic bags rather than mesh catch bags would need to be taken. The main concern associated with manual removal of macroalgae is that some species are to reproduce asexually from fragments, others can regrow from holdfast attachments and others have cryptic microscopic lifestages that are difficult to target. Additionally, detached thalli with mature propagules, may contribute to enhanced translocation of these species.&lt;br /&gt;
-&amp;nbsp;&lt;/p&gt;
+Care and diver education is of primary importance in this program because of the presence of similar-looking native species. Care is required during physical removal to not trigger spawning or spread reproductive propagules or fragments, precautions such as placing removed specimens in sealed plastic bags rather than mesh catch bags would need to be taken. The main concern associated with manual removal of macroalgae is that some species are to reproduce asexually from fragments, others can regrow from holdfast attachments and others have cryptic microscopic lifestages that are difficult to target. Additionally, detached thalli with mature propagules, may contribute to enhanced translocation of these species.&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="H7" t="str">
         <x:v>&lt;p&gt;Limited success.&lt;br /&gt;
 &lt;br /&gt;
 Manual removal of &lt;em&gt;Caulerpa taxifolia&lt;/em&gt; in a National Park in the French Mediterranean is reported to have successfully eradicating the alga from the treated area (Cottalorda et al., 1996;&amp;nbsp;Thibaut, 2000). The eradication was initiated at an early stage of invasion in 1994 (area covered by &lt;em&gt;C. taxifolia&lt;/em&gt; colony: 3.4 m&lt;sup&gt;2&lt;/sup&gt;). The method used was careful removal of thalli and fragments by Scuba divers; the site was then regularly monitored and the removal was repeated, as necessary (Cottalorda et al., 1996). A mathematical simulation, using &lt;em&gt;C. taxifolia&lt;/em&gt; expansion rates from other areas, predicts that without early eradication this small colony would have expanded to more than 2 hectares over 4 years (Thibaut, 2000). &lt;em&gt;Caulerpa taxifolia&lt;/em&gt; was temporarily eradicated when 200m&lt;sup&gt;2&lt;/sup&gt; (spread over 1 hectare) was found in Cala D&amp;rsquo;Or, Spain in 1992 (Meinesz, 1999). The anchorage was closed 2 days after discovery, and the plants manually removed by divers within a month. Manual removal of any re-establishing plants was repeated in 1993, and in 1994 eradication appeared to have been successful. Unfortunately, in 1995 &lt;em&gt;Caulerpa taxifolia&lt;/em&gt; was found outside Cala D&amp;rsquo;Or, but in much larger quantities where manual removal was not feasible. Manual removal by scuba diver involving a suction pump to remove fragments has been used for &lt;em&gt;Caulerpa taxifolia&lt;/em&gt;.&amp;nbsp;Repeated removals of &lt;em&gt;Caulerpa taxifolia&lt;/em&gt; at a site in the Spanish Mediterranean have not eradicated the alga but significantly decreased the abundance and controlled the spread to adjacent areas. An area of ~ 2 hectares was regularly monitored and treatment repeated, as necessary, over 2 years (Grau et al., 1996). The effort is estimated to have taken ~ 550 dive hours at an approximate cost of 383 ECU m&lt;sup&gt;-2&lt;/sup&gt; (Boudouresque et al., 1996). Actions included removal of fragments with a suction pump (treated areas 350 and 250 m&lt;sup&gt;2&lt;/sup&gt;, respectively), and covering a larger patch with black PVC plastic (treated area 512 m&lt;sup&gt;2&lt;/sup&gt;). Re-surveys of the areas showed no or only sporadic regrowth of &lt;em&gt;C. taxifolia&lt;/em&gt;. The estimated effort in these three case studies was a clearance of an area of &amp;lt;1 m&lt;sup&gt;2&lt;/sup&gt; to ~3 m&lt;sup&gt;2&lt;/sup&gt; per diver per hour (Zuljevic and Antolic, 1999a, 1999b).&lt;/p&gt;
 </x:v>
       </x:c>
     </x:row>
     <x:row r="8">
       <x:c r="A8" t="str">
         <x:v>Mechanical harvesting /cleaning</x:v>
       </x:c>
       <x:c r="B8" t="str">
         <x:v>&lt;p&gt;Mechanical removal entails use of machinery to directly remove the target species and may involve techniques such as dredging or trawling. Harvesting machines have been used in the intertidal and subtidal to collect plant and algae.&lt;/p&gt;
 &lt;p&gt;&amp;nbsp;&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="C8" t="str">
         <x:v>&lt;p&gt;Spartina rhizomes and roots grow to a depth of three metres and eradication attempts have included physical removal. Mechanical excavation may be effective in areas where suitable access is permitted (and substrate is stable enough). In the UK, physical disturbance was investigated as a possible control method. This involved disturbance of the sediments by a lightweight tracked vehicle until the Spartina clumps were dislodged and buried with the sediment. There was no evidence of impacts to the infauna and the method was thought to be an appropriate for Spartina control in tidal flats (Frid et al., 1999). Preliminary experiments using mowing as a control method for &lt;em&gt;Spartina anglica&lt;/em&gt; and &lt;em&gt;S. alternifolia&lt;/em&gt; using sickle bar mowers or weed eaters in Washington, USA had variable success depending of the time of year (Bentler 1998). Mechanical harvesters and hydraulic excavators are used in freshwaters to control excessive macrophyte growth (RGAG 1998; Faithful, 2000) but are less successful in removing macroalgae in the marine environment.&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="D8" t="str">
         <x:v/>
       </x:c>
@@ -2409,132 +2408,161 @@
       </x:c>
       <x:c r="C40" t="str">
         <x:v>01/01/2023</x:v>
       </x:c>
       <x:c r="D40" t="str">
         <x:v>Active</x:v>
       </x:c>
       <x:c r="E40" t="str">
         <x:v>Visual observation</x:v>
       </x:c>
       <x:c r="F40" t="str">
         <x:v>New South Wales</x:v>
       </x:c>
       <x:c r="G40" t="str">
         <x:v>-33.0673</x:v>
       </x:c>
       <x:c r="H40" t="str">
         <x:v>151.5804</x:v>
       </x:c>
       <x:c r="I40" t="str">
         <x:v>Lake Macquarie</x:v>
       </x:c>
     </x:row>
     <x:row r="41">
       <x:c r="A41" t="str">
-        <x:v>Wangi Wangi 2025</x:v>
+        <x:v>MPSC 31 Koolewong, Brisbane Waters</x:v>
       </x:c>
       <x:c r="B41" t="str">
         <x:v>Public</x:v>
       </x:c>
       <x:c r="C41" t="str">
-        <x:v>17/06/2025</x:v>
+        <x:v>08/04/2026</x:v>
       </x:c>
       <x:c r="D41" t="str">
         <x:v>Passive</x:v>
       </x:c>
       <x:c r="E41" t="str">
-        <x:v>Visual observation</x:v>
+        <x:v>Public surveillance</x:v>
       </x:c>
       <x:c r="F41" t="str">
         <x:v>New South Wales</x:v>
       </x:c>
       <x:c r="G41" t="str">
-        <x:v>-33.0672</x:v>
+        <x:v>-33.4715</x:v>
       </x:c>
       <x:c r="H41" t="str">
-        <x:v>151.5807</x:v>
+        <x:v>151.3208</x:v>
       </x:c>
       <x:c r="I41" t="str">
-        <x:v>Lake Macquarie, NSW</x:v>
+        <x:v>Woy Woy (Gosford)</x:v>
       </x:c>
     </x:row>
     <x:row r="42">
       <x:c r="A42" t="str">
-        <x:v>Christmas Island 2011</x:v>
+        <x:v>Wangi Wangi 2025</x:v>
       </x:c>
       <x:c r="B42" t="str">
-        <x:v>WA DPIRD</x:v>
+        <x:v>Public</x:v>
       </x:c>
       <x:c r="C42" t="str">
-        <x:v>01/02/2011</x:v>
+        <x:v>17/06/2025</x:v>
       </x:c>
       <x:c r="D42" t="str">
-        <x:v>Specific</x:v>
+        <x:v>Passive</x:v>
       </x:c>
       <x:c r="E42" t="str">
-        <x:v>Port survey of Christmas Island targeting 55 national priority listed pest species. No pest species detected.</x:v>
+        <x:v>Visual observation</x:v>
       </x:c>
       <x:c r="F42" t="str">
-        <x:v>Western Australia</x:v>
+        <x:v>New South Wales</x:v>
       </x:c>
       <x:c r="G42" t="str">
-        <x:v>-10.4243</x:v>
+        <x:v>-33.0672</x:v>
       </x:c>
       <x:c r="H42" t="str">
-        <x:v>105.6713</x:v>
+        <x:v>151.5807</x:v>
       </x:c>
       <x:c r="I42" t="str">
-        <x:v>Christmas Island</x:v>
+        <x:v>Lake Macquarie, NSW</x:v>
       </x:c>
     </x:row>
     <x:row r="43">
       <x:c r="A43" t="str">
-        <x:v>Dampier 2013</x:v>
+        <x:v>Christmas Island 2011</x:v>
       </x:c>
       <x:c r="B43" t="str">
         <x:v>WA DPIRD</x:v>
       </x:c>
       <x:c r="C43" t="str">
-        <x:v>24/05/2013</x:v>
+        <x:v>01/02/2011</x:v>
       </x:c>
       <x:c r="D43" t="str">
         <x:v>Specific</x:v>
       </x:c>
       <x:c r="E43" t="str">
-        <x:v>No marine pests species detected. Port survey was completed according to the National System for the Prevention and Mangement of Introduced Marine Pest Species.</x:v>
+        <x:v>Port survey of Christmas Island targeting 55 national priority listed pest species. No pest species detected.</x:v>
       </x:c>
       <x:c r="F43" t="str">
         <x:v>Western Australia</x:v>
       </x:c>
       <x:c r="G43" t="str">
+        <x:v>-10.4243</x:v>
+      </x:c>
+      <x:c r="H43" t="str">
+        <x:v>105.6713</x:v>
+      </x:c>
+      <x:c r="I43" t="str">
+        <x:v>Christmas Island</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="44">
+      <x:c r="A44" t="str">
+        <x:v>Dampier 2013</x:v>
+      </x:c>
+      <x:c r="B44" t="str">
+        <x:v>WA DPIRD</x:v>
+      </x:c>
+      <x:c r="C44" t="str">
+        <x:v>24/05/2013</x:v>
+      </x:c>
+      <x:c r="D44" t="str">
+        <x:v>Specific</x:v>
+      </x:c>
+      <x:c r="E44" t="str">
+        <x:v>No marine pests species detected. Port survey was completed according to the National System for the Prevention and Mangement of Introduced Marine Pest Species.</x:v>
+      </x:c>
+      <x:c r="F44" t="str">
+        <x:v>Western Australia</x:v>
+      </x:c>
+      <x:c r="G44" t="str">
         <x:v>-20.6630</x:v>
       </x:c>
-      <x:c r="H43" t="str">
+      <x:c r="H44" t="str">
         <x:v>116.7080</x:v>
       </x:c>
-      <x:c r="I43" t="str">
+      <x:c r="I44" t="str">
         <x:v>Port of Dampier</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Synonyms</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Other common names</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Taxonomic group</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>Kingdom</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>Phylum</x:v>