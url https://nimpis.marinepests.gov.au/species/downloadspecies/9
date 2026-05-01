--- v0 (2026-04-04)
+++ v1 (2026-05-01)
@@ -1,78 +1,78 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9236512d56ea406a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c2ee1abba4c43e4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="Rb6a78c63f76d4fdf"/>
-[...15 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="R14da05669e084f91"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="Ra1872b6a5a80443d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="General" sheetId="2" r:id="Rc6de1b1411a14a1b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Identification" sheetId="3" r:id="Rf2bbda2dcc49495e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Similar species" sheetId="4" r:id="Rd0b15dbcff8b41a6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Habitat" sheetId="5" r:id="R4a0d169c47424e7d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Reproduction and growth" sheetId="6" r:id="R32d65dc81a0a4fe0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Feeding" sheetId="7" r:id="R1842776a04524415"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Competitors" sheetId="8" r:id="R415613b1e5a34b41"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Predators" sheetId="9" r:id="R30815b464bae438a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Vectors" sheetId="10" r:id="Rd5fafa7707584899"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Impacts" sheetId="11" r:id="R86d3ee21579a4d9c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Controls" sheetId="12" r:id="R350e8bbb6eea409f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Species controls" sheetId="13" r:id="Rce5694d8607a4f0f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Additional information" sheetId="14" r:id="Rfcf8358be9b24ea9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="References" sheetId="15" r:id="R15e2aca83d374b1f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Images" sheetId="16" r:id="R31dd4dd752a8456d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="R473a6112b6074823"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb6a78c63f76d4fdf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rd57d12da5f3e48af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R6b704c61079c432d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="R2ba2e66fcffc44b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="R58cf8ff5976a415e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="R37e3fe6970e145ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="R721df692a541472e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="R441e5355d9924685" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="R8f8392c323214b20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="R9b7694077b96476f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="Rd7456c9cf8b74a5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="R68aa4194474c4add" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="R12fb4c1510a14f26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="R37a9d8dc7ccb488f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="Rc4669c76ae5947ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="R2bb6f9506440494d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="R14da05669e084f91" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra1872b6a5a80443d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rc6de1b1411a14a1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rf2bbda2dcc49495e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="Rd0b15dbcff8b41a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="R4a0d169c47424e7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="R32d65dc81a0a4fe0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="R1842776a04524415" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="R415613b1e5a34b41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="R30815b464bae438a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="Rd5fafa7707584899" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="R86d3ee21579a4d9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="R350e8bbb6eea409f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="Rce5694d8607a4f0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="Rfcf8358be9b24ea9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="R15e2aca83d374b1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="R31dd4dd752a8456d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="R473a6112b6074823" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Scientific name</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Common name</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Developments</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>General description</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>ID card URL</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Australian distribution</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -134,51 +134,51 @@
 &lt;p&gt;&lt;em&gt;Mya japonica&lt;/em&gt; has been detected in eastern Tasmania.&amp;nbsp; It is very similar to &lt;em&gt;Mya arenaria &lt;/em&gt;in all aspects known to date.&amp;nbsp;&lt;em&gt;Mya japonica&lt;/em&gt; is originally from the north-western Pacific Ocean, whereas &lt;em&gt;Mya arenaria&lt;/em&gt; is originally from the Western Atlantic Ocean. &lt;em&gt;Mya arenaria &lt;/em&gt;was spread from the Western Atlantic to Europe 400-700 years ago via Viking ships (Strasser, 1999).&lt;/p&gt;
 </x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Notes</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Vectors</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str">
         <x:v/>
       </x:c>
       <x:c r="B2" t="str">
         <x:v>Vector type: Fisheries and Aquaculture
-Vector type description: &lt;p&gt;Vectors types associated with fisheries and aquaculture and trade activities. Examples of&amp;nbsp; vectors from this class are the deliberately translocation&amp;nbsp;of oysters&amp;nbsp; for aquaculture purposes or discarded fishing equipment which is fouled with marine organisms.&amp;nbsp;&lt;/p&gt;
+Vector type description: &lt;p&gt;Vectors types associated with fisheries and aquaculture and trade activities. Examples of vectors from this class are the deliberately translocation&amp;nbsp;of oysters for aquaculture purposes or discarded fishing equipment which is fouled with marine organisms.&amp;nbsp;&lt;/p&gt;
 Vectors:
 Vector: Mollusc - Accidental
 Description: &lt;p&gt;The introduction of organisms associated with molluscs and their deliberate translocation. Species of molluscs are highly valued aquaculture species and have been translocated across the globe for farming. Many species live cryptically on mollusc shells and have subsequently been introduced along with molluscs into new locations. This was more common historically, when shells were not externally cleaned.&lt;/p&gt;
 Vector type: Natural Dispersal
 Vector type description: &lt;p&gt;Vectors associated with natural range extension through natural processes such as the movement of species to a new location. This is through passive movement in water currents or active movement (migration) due to changes in environmental conditions such as salinity or water temperature.&lt;/p&gt;
 Vectors:
 Vector: Natural Dispersal
 Description: &lt;p&gt;Natural dispersal is a mechanism for the range expansion of a species through the movement of larvae or adults to a new location, and the successful settlement of recruits in this new location.&lt;/p&gt;
 Vector type: Vessels
 Vector type description: &lt;p&gt;Vectors associated with maritime transport and shipping activities. Vessels include bulk carriers, container ships, passenger vessels, fishing vessels, illegal foreign entry vessels and recreational vessels. Ballast water can potentially transport marine species in vessel ballast tanks and via biofouling on the exterior of vessels or internal water systems and equipment. &amp;nbsp;&amp;nbsp;&lt;/p&gt;
 Vectors:
 Vector: Ballast Water
 Description: &lt;p&gt;Various types and life stages of aquatic species can be transported in&amp;nbsp;ballast water. Species taken up in ballast water can be discharged from vessels if it’s not correctly managed. Marine pests can also survive within ballast tank sediments.&lt;/p&gt;
 &lt;p&gt;&amp;nbsp;&lt;/p&gt;
 </x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
@@ -726,274 +726,275 @@
       </x:c>
       <x:c r="B10" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="11">
       <x:c r="A11" t="str">
         <x:v>&lt;p&gt;Hansen K, King G and Kristensen E, 1996, 'Impact of the soft-shell clam &lt;em&gt;Mya arenaria&lt;/em&gt; on sulfate reduction in an intertidal sediment', &lt;em&gt;Aquatic Microbial Ecology&lt;/em&gt;. vol. 10, pp. 181-194.&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="B11" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="12">
       <x:c r="A12" t="str">
         <x:v>&lt;p&gt;Kennedy, V.S.&amp;nbsp;&amp;amp; Mihursky, J.A. 1971. Upper temperature tolerances of some estuarine bivalves. &lt;em&gt;Chesapeake Science&lt;/em&gt;, vol. 12 (4), pp. 193-204.&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="B12" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="13">
       <x:c r="A13" t="str">
-        <x:v>&lt;p&gt;MarLIN 2024. &lt;a href="https://www.marlin.ac.uk/species/detail/1404"&gt;Sand gaper (Mya arenaria) - MarLIN - The Marine Life Information Network&lt;/a&gt;, the Marine Life Information Network, United Kingdon, accessed 26 March 2024.&lt;/p&gt;
+        <x:v>&lt;p&gt;Leppakoski, E (1994), 'Non-indigenous species in the Baltic Sea', in Boudouresque CF, Briand F, Nolan C. (eds), 'Introduced species in European Coastal Waters', European Commission, Luxembourg, pp. 67-75.&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="B13" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="14">
       <x:c r="A14" t="str">
-        <x:v>&lt;p&gt;NEMESIS, 2024.&amp;nbsp;&lt;a href="https://invasions.si.edu/nemesis/species_summary/-60"&gt;Invasions.si.edu/nemesis/species_summary/-60&lt;/a&gt;, the Marine Invasions Research Laboratory at the Smithsonian Environmental Research Center, United States of America, accessed 27 March 2024.&lt;/p&gt;
+        <x:v>&lt;p&gt;MarLIN 2024. &lt;a href="https://www.marlin.ac.uk/species/detail/1404"&gt;Sand gaper (Mya arenaria) - MarLIN - The Marine Life Information Network&lt;/a&gt;, the Marine Life Information Network, United Kingdon, accessed 26 March 2024.&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="B14" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="15">
       <x:c r="A15" t="str">
-        <x:v>&lt;p&gt;Noia M.D., Telesca L., Vendrami D.L.J., Gokalp H.K., Charrier G., Harper E.M., and Hoffman J.I.&amp;nbsp; 2020 Population Genetic Structure Is Unrelated to Shell Shape, Thickness and Organic Content in European Populations of the Soft-Shell Clam &lt;em&gt;Mya arenaria. Genes, 11(3), 298&amp;nbsp;&lt;/em&gt;&lt;/p&gt;
+        <x:v>&lt;p&gt;NEMESIS, 2024.&amp;nbsp;&lt;a href="https://invasions.si.edu/nemesis/species_summary/-60"&gt;Invasions.si.edu/nemesis/species_summary/-60&lt;/a&gt;, the Marine Invasions Research Laboratory at the Smithsonian Environmental Research Center, United States of America, accessed 27 March 2024.&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="B15" t="str">
-        <x:v>https://doi.org/10.3390/genes11030298</x:v>
+        <x:v/>
       </x:c>
     </x:row>
     <x:row r="16">
       <x:c r="A16" t="str">
-        <x:v>&lt;p&gt;Riisgaard HU, Seerup DF, Jensen MH, Glob E and Larsen PS, 2004, 'Grazing impact of filter-feeding zoobenthos in a Danish fjord', &lt;em&gt;Journal of Experimental Marine Biology and Ecology&lt;/em&gt;, vol.&amp;nbsp;307, pp. 261-271.&lt;/p&gt;
+        <x:v>&lt;p&gt;Noia M.D., Telesca L., Vendrami D.L.J., Gokalp H.K., Charrier G., Harper E.M., and Hoffman J.I.&amp;nbsp; 2020 Population Genetic Structure Is Unrelated to Shell Shape, Thickness and Organic Content in European Populations of the Soft-Shell Clam &lt;em&gt;Mya arenaria. Genes, 11(3), 298&amp;nbsp;&lt;/em&gt;&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="B16" t="str">
-        <x:v>https://www.sciencedirect.com/science/article/pii/S0022098104000978</x:v>
+        <x:v>https://doi.org/10.3390/genes11030298</x:v>
       </x:c>
     </x:row>
     <x:row r="17">
       <x:c r="A17" t="str">
-        <x:v>&lt;p&gt;Strasser, M. 1999 &lt;em&gt;Mya arenaria – &lt;/em&gt;an ancient invader of the North Sea coast. &lt;em&gt;Helgoländer Meeresunters&lt;/em&gt;:&amp;nbsp;52, 309-324&amp;nbsp;&lt;/p&gt;
+        <x:v>&lt;p&gt;Riisgaard HU, Seerup DF, Jensen MH, Glob E and Larsen PS, 2004, 'Grazing impact of filter-feeding zoobenthos in a Danish fjord', &lt;em&gt;Journal of Experimental Marine Biology and Ecology&lt;/em&gt;, vol.&amp;nbsp;307, pp. 261-271.&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="B17" t="str">
-        <x:v>https://link.springer.com/content/pdf/10.1007/BF02908905.pdf</x:v>
+        <x:v>https://www.sciencedirect.com/science/article/pii/S0022098104000978</x:v>
       </x:c>
     </x:row>
     <x:row r="18">
       <x:c r="A18" t="str">
-        <x:v>&lt;p&gt;Theede, H., Ponat, A., Hinoki, K. &amp;amp; Schieper, C. 1969. Studies on the resistance of marine bottom invertebrates to oxygen-deficiency and hydrogen sulphide. &lt;em&gt;Marine Biology&lt;/em&gt;, vol. 2, pp. 325-337.&lt;/p&gt;
+        <x:v>&lt;p&gt;Strasser, M. 1999 &lt;em&gt;Mya arenaria – &lt;/em&gt;an ancient invader of the North Sea coast. &lt;em&gt;Helgoländer Meeresunters&lt;/em&gt;:&amp;nbsp;52, 309-324&amp;nbsp;&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="B18" t="str">
-        <x:v/>
+        <x:v>https://link.springer.com/content/pdf/10.1007/BF02908905.pdf</x:v>
       </x:c>
     </x:row>
     <x:row r="19">
       <x:c r="A19" t="str">
-        <x:v>&lt;p&gt;Tzou, K.T.S. &amp;amp; Palmer, H.D. 1976. Agnes impacts on an eastern shore tributary: Chester River, Maryland, in, The effects of tropical storm Agnes on the Chesapeake Bay estuarine system. &lt;em&gt;The Chesapeake Research Consortium,&lt;/em&gt; &lt;em&gt;The Johns Hopkins University Press. &lt;/em&gt;Publication 54.&lt;/p&gt;
+        <x:v>&lt;p&gt;Theede, H., Ponat, A., Hinoki, K. &amp;amp; Schieper, C. 1969. Studies on the resistance of marine bottom invertebrates to oxygen-deficiency and hydrogen sulphide. &lt;em&gt;Marine Biology&lt;/em&gt;, vol. 2, pp. 325-337.&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="B19" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="20">
       <x:c r="A20" t="str">
-        <x:v>Abele D, Heise K, Portner H and Puntarulo S. n.d., 'Temperature-dependence of mitochondrial function and production of reactive oxygen species in the intertidal mud clam &lt;i&gt;Mya arenaria&lt;/i&gt;', pp. 1831-1841.</x:v>
+        <x:v>&lt;p&gt;Tzou, K.T.S. &amp;amp; Palmer, H.D. 1976. Agnes impacts on an eastern shore tributary: Chester River, Maryland, in, The effects of tropical storm Agnes on the Chesapeake Bay estuarine system. &lt;em&gt;The Chesapeake Research Consortium,&lt;/em&gt; &lt;em&gt;The Johns Hopkins University Press. &lt;/em&gt;Publication 54.&lt;/p&gt;
+</x:v>
       </x:c>
       <x:c r="B20" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="21">
       <x:c r="A21" t="str">
-        <x:v>Aladin N, Plotnikov I and Dianov M. n.d., 'Baltic Sea biodiversity concept', St. Petersburg.</x:v>
+        <x:v>Abele D, Heise K, Portner H and Puntarulo S. n.d., 'Temperature-dependence of mitochondrial function and production of reactive oxygen species in the intertidal mud clam &lt;i&gt;Mya arenaria&lt;/i&gt;', pp. 1831-1841.</x:v>
       </x:c>
       <x:c r="B21" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="22">
       <x:c r="A22" t="str">
-        <x:v>anonymous. n.d., Mya arenaria (1758).</x:v>
+        <x:v>Aladin N, Plotnikov I and Dianov M. n.d., 'Baltic Sea biodiversity concept', St. Petersburg.</x:v>
       </x:c>
       <x:c r="B22" t="str">
-        <x:v>http://eol.org/pages/492903/overview</x:v>
+        <x:v/>
       </x:c>
     </x:row>
     <x:row r="23">
       <x:c r="A23" t="str">
-        <x:v>Calton J. n.d., 'Introduced invertebrates of San Francisco Bay. San Francisco Bay: the urbanised estuary investigations into the natural history of San Francisco  Bay and Delta with Reference to the Influence of Man', California.</x:v>
+        <x:v>anonymous. n.d., Mya arenaria (1758).</x:v>
       </x:c>
       <x:c r="B23" t="str">
-        <x:v/>
+        <x:v>http://eol.org/pages/492903/overview</x:v>
       </x:c>
     </x:row>
     <x:row r="24">
       <x:c r="A24" t="str">
-        <x:v>Calton J. n.d., 'Introduction marine and estuarine mollusks of North America: an end-of-the-20th-centry perspective', pp. 489-505.</x:v>
+        <x:v>Calton J. n.d., 'Introduced invertebrates of San Francisco Bay. San Francisco Bay: the urbanised estuary investigations into the natural history of San Francisco  Bay and Delta with Reference to the Influence of Man', California.</x:v>
       </x:c>
       <x:c r="B24" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="25">
       <x:c r="A25" t="str">
-        <x:v>Carlton JT. 1992, 'Introduced marine and estuarine molluscs of North America: an end-of-the-20th-century perspective', &lt;i&gt;Journal of Shellfish Research&lt;/i&gt;, vol. 11, no. No. 2, pp. 489-505.</x:v>
+        <x:v>Calton J. n.d., 'Introduction marine and estuarine mollusks of North America: an end-of-the-20th-centry perspective', pp. 489-505.</x:v>
       </x:c>
       <x:c r="B25" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="26">
       <x:c r="A26" t="str">
-        <x:v>Carmichael R, Shriver A and Valiela I. n.d., 'Changes in shell and soft tissue growth, tissue composition, and survival of quahogs, &lt;i&gt;Mercenaria mercenaria&lt;/i&gt;, and softshell clams, &lt;i&gt;Mya arenaria&lt;/i&gt;, in response to eutrophic-driven changes in food supply and habitat', pp. 75-104.</x:v>
+        <x:v>Carlton JT. 1992, 'Introduced marine and estuarine molluscs of North America: an end-of-the-20th-century perspective', &lt;i&gt;Journal of Shellfish Research&lt;/i&gt;, vol. 11, no. No. 2, pp. 489-505.</x:v>
       </x:c>
       <x:c r="B26" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="27">
       <x:c r="A27" t="str">
-        <x:v>Clare Eno N, Clark R and Sanderson W. n.d., 'Non-native marine species in British waters: a review and directory', Peterborough.</x:v>
+        <x:v>Carmichael R, Shriver A and Valiela I. n.d., 'Changes in shell and soft tissue growth, tissue composition, and survival of quahogs, &lt;i&gt;Mercenaria mercenaria&lt;/i&gt;, and softshell clams, &lt;i&gt;Mya arenaria&lt;/i&gt;, in response to eutrophic-driven changes in food supply and habitat', pp. 75-104.</x:v>
       </x:c>
       <x:c r="B27" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="28">
       <x:c r="A28" t="str">
-        <x:v>Cohen, AN &amp;amp; Carlton, JT 1995, 'Biological study: nonindigenous aquatic species in a United States estuary: a case study of the biological invasions of the San Francisco Bay and delta', &lt;i&gt;University of California Final Report&lt;/i&gt;.</x:v>
+        <x:v>Clare Eno N, Clark R and Sanderson W. n.d., 'Non-native marine species in British waters: a review and directory', Peterborough.</x:v>
       </x:c>
       <x:c r="B28" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="29">
       <x:c r="A29" t="str">
-        <x:v>Council PWSRCA. n.d., 'Non-Indigenous aquatic species of concern for Alaska', Alaska.</x:v>
+        <x:v>Cohen, AN &amp;amp; Carlton, JT 1995, 'Biological study: nonindigenous aquatic species in a United States estuary: a case study of the biological invasions of the San Francisco Bay and delta', &lt;i&gt;University of California Final Report&lt;/i&gt;.</x:v>
       </x:c>
       <x:c r="B29" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="30">
       <x:c r="A30" t="str">
-        <x:v>Database GIS. n.d., &lt;i&gt;Mya arenaria&lt;/i&gt;. (mollusc).</x:v>
+        <x:v>Council PWSRCA. n.d., 'Non-Indigenous aquatic species of concern for Alaska', Alaska.</x:v>
       </x:c>
       <x:c r="B30" t="str">
-        <x:v>http://www.issg.org/database/species/ecology.asp?si=1159&amp;fr=1&amp;sts=sss&amp;lang=EN</x:v>
+        <x:v/>
       </x:c>
     </x:row>
     <x:row r="31">
       <x:c r="A31" t="str">
-        <x:v>Fast M, Cembella A and Ross N. n.d., 'In vitro transformation of paralytic shellfish toxins in the calms &lt;i&gt;Mya arenaria&lt;/i&gt; and &lt;i&gt;Protothaca staminea&lt;/i&gt;', pp. 79-90.</x:v>
+        <x:v>Database GIS. n.d., &lt;i&gt;Mya arenaria&lt;/i&gt;. (mollusc).</x:v>
       </x:c>
       <x:c r="B31" t="str">
-        <x:v/>
+        <x:v>http://www.issg.org/database/species/ecology.asp?si=1159&amp;fr=1&amp;sts=sss&amp;lang=EN</x:v>
       </x:c>
     </x:row>
     <x:row r="32">
       <x:c r="A32" t="str">
-        <x:v>Gofas S. n.d., &lt;i&gt;Mya arenaria&lt;/i&gt;.</x:v>
+        <x:v>Fast M, Cembella A and Ross N. n.d., 'In vitro transformation of paralytic shellfish toxins in the calms &lt;i&gt;Mya arenaria&lt;/i&gt; and &lt;i&gt;Protothaca staminea&lt;/i&gt;', pp. 79-90.</x:v>
       </x:c>
       <x:c r="B32" t="str">
-        <x:v>http://www.marinespecies.org/aphia.php?p=taxdetails&amp;id=140430</x:v>
+        <x:v/>
       </x:c>
     </x:row>
     <x:row r="33">
       <x:c r="A33" t="str">
-        <x:v>Gollasch S and Leppakoski E. n.d., 'Initial risk assessment of alien species in Nordic coastal waters', Copenhagen.</x:v>
+        <x:v>Gofas S. n.d., &lt;i&gt;Mya arenaria&lt;/i&gt;.</x:v>
       </x:c>
       <x:c r="B33" t="str">
-        <x:v/>
+        <x:v>http://www.marinespecies.org/aphia.php?p=taxdetails&amp;id=140430</x:v>
       </x:c>
     </x:row>
     <x:row r="34">
       <x:c r="A34" t="str">
-        <x:v>Gollasch, S &amp;amp; Leppakoski, E 1999, 'Initial risk assessment of alien species in Nordic coastal waters', &lt;i&gt;Nord 1999:8&lt;/i&gt;, pp. 244.</x:v>
+        <x:v>Gollasch S and Leppakoski E. n.d., 'Initial risk assessment of alien species in Nordic coastal waters', Copenhagen.</x:v>
       </x:c>
       <x:c r="B34" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="35">
       <x:c r="A35" t="str">
-        <x:v>Grigorovich, IA, MacIsaac, HJ, Shadrin, NV &amp;amp; Mills, EL 2002, 'Patterns and mechanisms of aquatic invertebrate introductions in the Ponto-Caspian region', &lt;i&gt;Canadian Journal of Fisheries and Aquatic Science&lt;/i&gt;, vol. 59, pp. 1189-1208.</x:v>
+        <x:v>Gollasch, S &amp;amp; Leppakoski, E 1999, 'Initial risk assessment of alien species in Nordic coastal waters', &lt;i&gt;Nord 1999:8&lt;/i&gt;, pp. 244.</x:v>
       </x:c>
       <x:c r="B35" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="36">
       <x:c r="A36" t="str">
-        <x:v>Hayward, PJ &amp;amp; Ryland, JS 1996, 'Handbook of the Marine Fauna of North-West Europe', Oxford University Press, Oxford.</x:v>
+        <x:v>Grigorovich, IA, MacIsaac, HJ, Shadrin, NV &amp;amp; Mills, EL 2002, 'Patterns and mechanisms of aquatic invertebrate introductions in the Ponto-Caspian region', &lt;i&gt;Canadian Journal of Fisheries and Aquatic Science&lt;/i&gt;, vol. 59, pp. 1189-1208.</x:v>
       </x:c>
       <x:c r="B36" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="37">
       <x:c r="A37" t="str">
-        <x:v>Jansson K. 1994, 'Alien Species in the Marine Environment: Introductions to the Baltic Sea and the Swedish West Coast', &lt;i&gt;SEPA Report No. 4357&lt;/i&gt;, pp. 68.</x:v>
+        <x:v>Hayward, PJ &amp;amp; Ryland, JS 1996, 'Handbook of the Marine Fauna of North-West Europe', Oxford University Press, Oxford.</x:v>
       </x:c>
       <x:c r="B37" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="38">
       <x:c r="A38" t="str">
-        <x:v>Kozloff, EN 1993, 'Seashore life of the Northern Pacific coast. (An Illustrated Guide to Northern California, Oregon, Washington, and British Columbia)', University of Washington Press, Seattle.</x:v>
+        <x:v>Jansson K. 1994, 'Alien Species in the Marine Environment: Introductions to the Baltic Sea and the Swedish West Coast', &lt;i&gt;SEPA Report No. 4357&lt;/i&gt;, pp. 68.</x:v>
       </x:c>
       <x:c r="B38" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="39">
       <x:c r="A39" t="str">
-        <x:v>Leppakoski E and Olenin S. n.d., 'Non-native species and rates of spread: lessons from the brackish Baltic Sea', pp. 151-163.</x:v>
+        <x:v>Kozloff, EN 1993, 'Seashore life of the Northern Pacific coast. (An Illustrated Guide to Northern California, Oregon, Washington, and British Columbia)', University of Washington Press, Seattle.</x:v>
       </x:c>
       <x:c r="B39" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="40">
       <x:c r="A40" t="str">
-        <x:v>Leppakoski, E 1994, 'Non-indigenous species in the Baltic Sea', in Boudouresque CF, Briand F,  Nolan C. (eds), 'Introduced species in European Coastal Waters', European Commission, Luxembourg, pp. 67-75.</x:v>
+        <x:v>Leppakoski E and Olenin S. n.d., 'Non-native species and rates of spread: lessons from the brackish Baltic Sea', pp. 151-163.</x:v>
       </x:c>
       <x:c r="B40" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="41">
       <x:c r="A41" t="str">
         <x:v>MacQuarrie S and Bricelj V. n.d., 'Behavioral and physiological responses to PSP toxins in &lt;i&gt;Mya arenaria&lt;/i&gt; populations in relation to previous exposure to red tides', pp. 59-74.</x:v>
       </x:c>
       <x:c r="B41" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="42">
       <x:c r="A42" t="str">
         <x:v>NOBANIS ENOIAS. n.d., Mya Arenaria.</x:v>
       </x:c>
       <x:c r="B42" t="str">
         <x:v>http://www.nobanis.org/speciesInfo.asp?taxaID=247</x:v>
       </x:c>
     </x:row>
     <x:row r="43">
       <x:c r="A43" t="str">
         <x:v>Olenin S and Leppakoski E. n.d., 'Non-native animals in the Baltic Sea: alteration of benthic habitats in coastal inlets and lagoons', pp. 233-243.</x:v>
       </x:c>