--- v1 (2026-05-01)
+++ v2 (2026-06-08)
@@ -1,78 +1,78 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c2ee1abba4c43e4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa6dd6460b84427a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="Ra1872b6a5a80443d"/>
-[...15 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="R473a6112b6074823"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="Rf306d3b3fa944b29"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="General" sheetId="2" r:id="Raab09f7872d246aa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Identification" sheetId="3" r:id="R63b5e51d0f1045cf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Similar species" sheetId="4" r:id="Rdd897f2a295e4a28"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Habitat" sheetId="5" r:id="Rad9c63d06f634542"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Reproduction and growth" sheetId="6" r:id="R60e2c80074be491a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Feeding" sheetId="7" r:id="Rc3a94d1da4064f76"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Competitors" sheetId="8" r:id="R404b2f51c90c497e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Predators" sheetId="9" r:id="R92a6236e0cfc4847"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Vectors" sheetId="10" r:id="R2e9286b42c94416b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Impacts" sheetId="11" r:id="R2de8c9129b234850"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Controls" sheetId="12" r:id="Re7c8e122626540f3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Species controls" sheetId="13" r:id="Rc798213f48ed47d7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Additional information" sheetId="14" r:id="R2391eb17bd2945b0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="References" sheetId="15" r:id="R41bd9e4d4fce4db6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Images" sheetId="16" r:id="Rd16902535f8c4a73"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="Rf23240d51ab44af6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra1872b6a5a80443d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rc6de1b1411a14a1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rf2bbda2dcc49495e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="Rd0b15dbcff8b41a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="R4a0d169c47424e7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="R32d65dc81a0a4fe0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="R1842776a04524415" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="R415613b1e5a34b41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="R30815b464bae438a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="Rd5fafa7707584899" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="R86d3ee21579a4d9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="R350e8bbb6eea409f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="Rce5694d8607a4f0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="Rfcf8358be9b24ea9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="R15e2aca83d374b1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="R31dd4dd752a8456d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="R473a6112b6074823" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf306d3b3fa944b29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Raab09f7872d246aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R63b5e51d0f1045cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="Rdd897f2a295e4a28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="Rad9c63d06f634542" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="R60e2c80074be491a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="Rc3a94d1da4064f76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="R404b2f51c90c497e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="R92a6236e0cfc4847" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="R2e9286b42c94416b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="R2de8c9129b234850" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="Re7c8e122626540f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="Rc798213f48ed47d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="R2391eb17bd2945b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="R41bd9e4d4fce4db6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="Rd16902535f8c4a73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="Rf23240d51ab44af6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Scientific name</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Common name</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Developments</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>General description</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>ID card URL</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Australian distribution</x:v>
       </x:c>
       <x:c r="G1" t="str">