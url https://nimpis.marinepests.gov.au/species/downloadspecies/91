--- v0 (2026-04-05)
+++ v1 (2026-05-08)
@@ -1,78 +1,78 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c4dec16f80347b2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc228c67f3cec4af9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="R375634b6e9f842e5"/>
-[...15 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="Rbce5451aff6d4436"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="R7cab00f73eed472c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="General" sheetId="2" r:id="R0eae5dd84f934052"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Identification" sheetId="3" r:id="R1f4725bad78e4d87"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Similar species" sheetId="4" r:id="Rff22317a035c4e8e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Habitat" sheetId="5" r:id="R7f826d0ae4a34f77"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Reproduction and growth" sheetId="6" r:id="Rf5b3b99b06ca4c25"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Feeding" sheetId="7" r:id="Rd691ea8e2e604ccb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Competitors" sheetId="8" r:id="R41f4dc3438674f56"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Predators" sheetId="9" r:id="Rc020f18dadf84873"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Vectors" sheetId="10" r:id="R5703c1c633a94eb9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Impacts" sheetId="11" r:id="Rc1d95b1bb6f54192"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Controls" sheetId="12" r:id="R0e5feacf38f14aa9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Species controls" sheetId="13" r:id="R51a90cfc1d8c49fa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Additional information" sheetId="14" r:id="R41e679cf532b4407"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="References" sheetId="15" r:id="R1094c4abdd434cae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Images" sheetId="16" r:id="R4c7bc1c3094749fb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="R7acdcc093b954796"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R375634b6e9f842e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R84470b1e6b204e70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R9561c50a1b1240f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="Re7646e04345c4f52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="R0ff622d618864da3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="R35549c41505344c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="R5a3ec71fc40e488b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="Red409a6f3bfb4d94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="R80531d4602c74498" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="R35ef63936c714eac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="R53bb2fbed6364d81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="R61576d208d8c43ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="R33bb0d7892ab4319" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="Ra58b2493a2094cc3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="Rf347bd451e694f2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="Ra6f9988118fe4641" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="Rbce5451aff6d4436" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7cab00f73eed472c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R0eae5dd84f934052" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R1f4725bad78e4d87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="Rff22317a035c4e8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="R7f826d0ae4a34f77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="Rf5b3b99b06ca4c25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="Rd691ea8e2e604ccb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="R41f4dc3438674f56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="Rc020f18dadf84873" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="R5703c1c633a94eb9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="Rc1d95b1bb6f54192" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="R0e5feacf38f14aa9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="R51a90cfc1d8c49fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="R41e679cf532b4407" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="R1094c4abdd434cae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="R4c7bc1c3094749fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="R7acdcc093b954796" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Scientific name</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Common name</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Developments</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>General description</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>ID card URL</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Australian distribution</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -129,51 +129,51 @@
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Notes</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Vectors</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str">
         <x:v/>
       </x:c>
       <x:c r="B2" t="str">
         <x:v>Vector type: Natural Dispersal
 Vector type description: &lt;p&gt;Vectors associated with natural range extension through natural processes such as the movement of species to a new location. This is through passive movement in water currents or active movement (migration) due to changes in environmental conditions such as salinity or water temperature.&lt;/p&gt;
 Vectors:
 Vector: Natural Dispersal
 Description: &lt;p&gt;Natural dispersal is a mechanism for the range expansion of a species through the movement of larvae or adults to a new location, and the successful settlement of recruits in this new location.&lt;/p&gt;
 Vector type: Vessels
 Vector type description: &lt;p&gt;Vectors associated with maritime transport and shipping activities. Vessels include bulk carriers, container ships, passenger vessels, fishing vessels, illegal foreign entry vessels and recreational vessels. Ballast water can potentially transport marine species in vessel ballast tanks and via biofouling on the exterior of vessels or internal water systems and equipment. &amp;nbsp;&amp;nbsp;&lt;/p&gt;
 Vectors:
 Vector: Biofouling
-Description: &lt;p&gt;Biofouling is the accumulation of sessile or mobile marine organisims on submerged parts of vessels. When marine pests attach to vessel hulls or niche areas (e.g. sea chests, propeller shafts or rudders), they can be transported to new locations. Introduction can occur through (1) A fouling species spawning event from the external or internal parts of a vessel while in port and its successful establishment. (2) The dislodgement of fouling species from a vessel accidentally such as abrasion with wharf structures, or deliberately through in-water cleaning activities; and (3) The sinking of fouled vessels either deliberately or accidentally.&lt;/p&gt;
+Description: &lt;p&gt;Biofouling is the accumulation of sessile or mobile marine organisms on submerged parts of vessels. When marine pests attach to vessel hulls or niche areas (e.g. sea chests, propeller shafts or rudders), they can be transported to new locations. Introduction can occur through (1) A fouling species spawning event from the external or internal parts of a vessel while in port and its successful establishment. (2) The dislodgement of fouling species from a vessel accidentally such as abrasion with wharf structures, or deliberately through in-water cleaning activities; and (3) The sinking of fouled vessels either deliberately or accidentally.&lt;/p&gt;
 </x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Notes</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Impacts</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str">
         <x:v>&lt;p&gt;&lt;i&gt;Amphibalanus improvisus&lt;/i&gt; has impacts in its invasive range that include dominating and outcompeting native species, especially for available habitat (Carlton, 1977; Qvarfordt et al., 2006), and may result in changes in the trophic interactions within food-webs (Kotta et al., 2006). &lt;i&gt;Amphibalanus improvisus&lt;/i&gt; also fouls a variety of surfaces including commercial and recreational ship hulls (resulting in cleaning costs), industrial water inlet pipes (used to cool machinery etc.) and other submerged structures (Leppakoski et al., 2002; Iwasaki 2006).&lt;/p&gt;
 </x:v>
       </x:c>
       <x:c r="B2" t="str">
         <x:v>Impact type: Economic
@@ -345,355 +345,357 @@
       </x:c>
       <x:c r="G2" t="str">
         <x:v/>
       </x:c>
       <x:c r="H2" t="str">
         <x:v/>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Reference</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Url</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str">
-        <x:v>Allen, FE 1953, 'Distribution of marine invertebrates by ships', &lt;i&gt;Australian Journal of Marine and Freshwater Research&lt;/i&gt;, vol. 4, pp. 307-316.</x:v>
+        <x:v>&lt;p&gt;Cohen, AN &amp;amp; Carlton, JT 1995, 'Biological study: nonindigenous aquatic species in a United States estuary: a case study of the biological invasions of the San Francisco Bay and D&lt;em&gt; A Report for the United States Fish and Wildlife Service, Washington, D.C., and The National Sea Grant College Program, Connecticut Sea Grant (NOAA Grant NumberNA36RG0467)&lt;/em&gt;. SFEI Contribution No. 185. U.S. Fish and Wildlife Service: Washington, D.C., 246 pp.&lt;/p&gt;
+</x:v>
       </x:c>
       <x:c r="B2" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="3">
       <x:c r="A3" t="str">
-        <x:v>Andersson, MH, Berggren, M, Wilhelmsson, D &amp;amp; Ohman, MC 2009, 'Epibenthic colonization of concrete and steel pilings in a cold-temperate embayment: a Weld experiment', &lt;i&gt;Helgoland Marine Research&lt;/i&gt;, vol. 63, pp. 249-260.</x:v>
+        <x:v>&lt;p&gt;Leppakoski, E (1994), 'Non-indigenous species in the Baltic Sea', in Boudouresque CF, Briand F, Nolan C. (eds), 'Introduced species in European Coastal Waters', European Commission, Luxembourg, pp. 67-75.&lt;/p&gt;
+</x:v>
       </x:c>
       <x:c r="B3" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="4">
       <x:c r="A4" t="str">
-        <x:v>Ardisson, PL &amp;amp; Bourget, E 1992, 'Large-scale ecological patterns: discontinuous distribution of marine benthic epifauna', &lt;i&gt;Marine Ecology Progress Series&lt;/i&gt;, vol. 83, pp. 15-34.</x:v>
+        <x:v>Allen, FE 1953, 'Distribution of marine invertebrates by ships', &lt;i&gt;Australian Journal of Marine and Freshwater Research&lt;/i&gt;, vol. 4, pp. 307-316.</x:v>
       </x:c>
       <x:c r="B4" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="5">
       <x:c r="A5" t="str">
-        <x:v>Berntsson, KM, Jonsson, PR, Larsson, AI &amp;amp; Holdt, S 2004, 'Rejection of unsuitable substrata as a potential driver of aggregated settlement in the barnacle &lt;i&gt;Balanus improvisus&lt;/i&gt;', &lt;i&gt;Marine Ecology Progress Series&lt;/i&gt;, vol. 275, pp. 199-210.</x:v>
+        <x:v>Andersson, MH, Berggren, M, Wilhelmsson, D &amp;amp; Ohman, MC 2009, 'Epibenthic colonization of concrete and steel pilings in a cold-temperate embayment: a Weld experiment', &lt;i&gt;Helgoland Marine Research&lt;/i&gt;, vol. 63, pp. 249-260.</x:v>
       </x:c>
       <x:c r="B5" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="6">
       <x:c r="A6" t="str">
-        <x:v>Berntsson, KM, Jonsson, PR, Lejhall, M &amp;amp; Gatenholm, P 2000, 'Analysis of behavioural rejection of micro-textured surfaces and implications for recruitment by the barnacle &lt;i&gt;Balanus improvisus&lt;/i&gt;', &lt;i&gt;Journal of Experimental Marine Biology and Ecology&lt;/i&gt;, vol. 251, pp. 59-83.</x:v>
+        <x:v>Ardisson, PL &amp;amp; Bourget, E 1992, 'Large-scale ecological patterns: discontinuous distribution of marine benthic epifauna', &lt;i&gt;Marine Ecology Progress Series&lt;/i&gt;, vol. 83, pp. 15-34.</x:v>
       </x:c>
       <x:c r="B6" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="7">
       <x:c r="A7" t="str">
-        <x:v>Bishop, MWH 1951, 'Distribution of barnacles by ships', &lt;i&gt;Nature&lt;/i&gt;, vol. 167, pp. 531.</x:v>
+        <x:v>Berntsson, KM, Jonsson, PR, Larsson, AI &amp;amp; Holdt, S 2004, 'Rejection of unsuitable substrata as a potential driver of aggregated settlement in the barnacle &lt;i&gt;Balanus improvisus&lt;/i&gt;', &lt;i&gt;Marine Ecology Progress Series&lt;/i&gt;, vol. 275, pp. 199-210.</x:v>
       </x:c>
       <x:c r="B7" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="8">
       <x:c r="A8" t="str">
-        <x:v>Brattegard, T and Holthe, T (eds.). 1997, 'Distribution of marine, benthic macro-organisms in Norway', &lt;i&gt;Research Report for DN 1997-1&lt;/i&gt;, pp. 409.</x:v>
+        <x:v>Berntsson, KM, Jonsson, PR, Lejhall, M &amp;amp; Gatenholm, P 2000, 'Analysis of behavioural rejection of micro-textured surfaces and implications for recruitment by the barnacle &lt;i&gt;Balanus improvisus&lt;/i&gt;', &lt;i&gt;Journal of Experimental Marine Biology and Ecology&lt;/i&gt;, vol. 251, pp. 59-83.</x:v>
       </x:c>
       <x:c r="B8" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="9">
       <x:c r="A9" t="str">
-        <x:v>Carlton, JT 1977, in 'Introduced Invertebrates of San Francisco Bay', Pacific Division of the American Association for the Advancement of Science, San Francisco, California, pp. 491-499.</x:v>
+        <x:v>Bishop, MWH 1951, 'Distribution of barnacles by ships', &lt;i&gt;Nature&lt;/i&gt;, vol. 167, pp. 531.</x:v>
       </x:c>
       <x:c r="B9" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="10">
       <x:c r="A10" t="str">
-        <x:v>Carlton, JT 1979, 'History, biogeography and ecology of the introduced marine and estuarine invertebrates of the Pacific coast of North America', &lt;i&gt;PhD dissertation&lt;/i&gt;, pp. 903.</x:v>
+        <x:v>Brattegard, T and Holthe, T (eds.). 1997, 'Distribution of marine, benthic macro-organisms in Norway', &lt;i&gt;Research Report for DN 1997-1&lt;/i&gt;, pp. 409.</x:v>
       </x:c>
       <x:c r="B10" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="11">
       <x:c r="A11" t="str">
-        <x:v>Cohen, A &amp;amp; Carlton, J 1995, 'Biological study - Nonindigenous aquatic species in a United States estuary: a case study of the biological invasions of the San Francsico Bay and Delta', United States Fish and Wildlife Service and the National Sea Grant College Program, Washington D.C., USA.</x:v>
+        <x:v>Carlton, JT 1977, in 'Introduced Invertebrates of San Francisco Bay', Pacific Division of the American Association for the Advancement of Science, San Francisco, California, pp. 491-499.</x:v>
       </x:c>
       <x:c r="B11" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="12">
       <x:c r="A12" t="str">
-        <x:v>Costlow (Jr), JD, and Bookhout, CG. 1953, 'Moulting and Growth in &lt;i&gt;Balanus improvisus&lt;/i&gt;', &lt;i&gt;Biological Bulletin&lt;/i&gt;, vol. 105, pp. 420-433.</x:v>
+        <x:v>Carlton, JT 1979, 'History, biogeography and ecology of the introduced marine and estuarine invertebrates of the Pacific coast of North America', &lt;i&gt;PhD dissertation&lt;/i&gt;, pp. 903.</x:v>
       </x:c>
       <x:c r="B12" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="13">
       <x:c r="A13" t="str">
-        <x:v>Dahlstrom, M, Martensson, LGE, Jonsson, PR, Arnebrant, T amd Elwing, H. 2000, 'Surface Active Adrenoceptor Compounds Prevent the Settlement of Cyprid Larvae of &lt;i&gt;Balanus improvisus&lt;/i&gt;', &lt;i&gt;Biofouling&lt;/i&gt;, vol. 16, pp. 191-203.</x:v>
+        <x:v>Costlow (Jr), JD, and Bookhout, CG. 1953, 'Moulting and Growth in &lt;i&gt;Balanus improvisus&lt;/i&gt;', &lt;i&gt;Biological Bulletin&lt;/i&gt;, vol. 105, pp. 420-433.</x:v>
       </x:c>
       <x:c r="B13" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="14">
       <x:c r="A14" t="str">
-        <x:v>Durr, S &amp;amp; Wahl, M 2004, 'Isolated and combined impacts of blue mussels ( &lt;i&gt;Mytilus edulis&lt;/i&gt; ) and barnacles ( &lt;i&gt;Balanus improvisus&lt;/i&gt; ) on structure and diversity of a fouling community', &lt;i&gt;Journal of Experimental Marine Biology and Ecology&lt;/i&gt;, vol. 306, pp. 181-195.</x:v>
+        <x:v>Dahlstrom, M, Martensson, LGE, Jonsson, PR, Arnebrant, T amd Elwing, H. 2000, 'Surface Active Adrenoceptor Compounds Prevent the Settlement of Cyprid Larvae of &lt;i&gt;Balanus improvisus&lt;/i&gt;', &lt;i&gt;Biofouling&lt;/i&gt;, vol. 16, pp. 191-203.</x:v>
       </x:c>
       <x:c r="B14" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="15">
       <x:c r="A15" t="str">
-        <x:v>Espinosa Garduno, M 1980, 'The intertidal sessile fauna of the mangrove related to several environmental parameters of the Terminos Lagoon, Campeche, Mexico', UNESCO, Montevideo-Uruguay, pp. 102-120.</x:v>
+        <x:v>Durr, S &amp;amp; Wahl, M 2004, 'Isolated and combined impacts of blue mussels ( &lt;i&gt;Mytilus edulis&lt;/i&gt; ) and barnacles ( &lt;i&gt;Balanus improvisus&lt;/i&gt; ) on structure and diversity of a fouling community', &lt;i&gt;Journal of Experimental Marine Biology and Ecology&lt;/i&gt;, vol. 306, pp. 181-195.</x:v>
       </x:c>
       <x:c r="B15" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="16">
       <x:c r="A16" t="str">
-        <x:v>Foster, BA &amp;amp; Willan, RC 1979, 'Foreign barnacles transported to New Zealand on an oil platform', &lt;i&gt;New Zealand Journal of Marine &amp; Freshwater Research&lt;/i&gt;, vol. 13, pp. 143-149.</x:v>
+        <x:v>Espinosa Garduno, M 1980, 'The intertidal sessile fauna of the mangrove related to several environmental parameters of the Terminos Lagoon, Campeche, Mexico', UNESCO, Montevideo-Uruguay, pp. 102-120.</x:v>
       </x:c>
       <x:c r="B16" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="17">
       <x:c r="A17" t="str">
-        <x:v>Foster, BA &amp;amp; Willan, RC 1979, 'Foreign barnacles transported to New Zealand on an oil platform', &lt;i&gt;New Zealand Journal of Marine and Freshwater Research&lt;/i&gt;, vol. 13, pp. 143-149.</x:v>
+        <x:v>Foster, BA &amp;amp; Willan, RC 1979, 'Foreign barnacles transported to New Zealand on an oil platform', &lt;i&gt;New Zealand Journal of Marine &amp; Freshwater Research&lt;/i&gt;, vol. 13, pp. 143-149.</x:v>
       </x:c>
       <x:c r="B17" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="18">
       <x:c r="A18" t="str">
-        <x:v>Furlani DM. 1996, 'A guide to the introduced marine species in Australian waters', &lt;i&gt;CRIMP Technical Report No. 5&lt;/i&gt;.</x:v>
+        <x:v>Foster, BA &amp;amp; Willan, RC 1979, 'Foreign barnacles transported to New Zealand on an oil platform', &lt;i&gt;New Zealand Journal of Marine and Freshwater Research&lt;/i&gt;, vol. 13, pp. 143-149.</x:v>
       </x:c>
       <x:c r="B18" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="19">
       <x:c r="A19" t="str">
-        <x:v>Furman, ER &amp;amp; Yule, AB 1990, 'Self-fertilisation in &lt;i&gt;Balanus improvisus&lt;/i&gt; Darwin', &lt;i&gt;Journal of Experimental Marine Biology and Ecology&lt;/i&gt;, vol. 144, pp. 235-239.</x:v>
+        <x:v>Furlani DM. 1996, 'A guide to the introduced marine species in Australian waters', &lt;i&gt;CRIMP Technical Report No. 5&lt;/i&gt;.</x:v>
       </x:c>
       <x:c r="B19" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="20">
       <x:c r="A20" t="str">
-        <x:v>Furman, ER &amp;amp; Yule, AB 1991, '&lt;em&gt;Balanus improvisus&lt;/em&gt; Darwin in British estuaries: gene-flow and recolonisation', in Elliott, M., Ducrotoy, J-P. (eds), 'Estuaries and Coasts: Spatial and Temporal Intercomparisons: ECSA19 Symposium, 4-8 September 1989, University of Caen, France', Olsen and Olsen, pp. 273-276.</x:v>
+        <x:v>Furman, ER &amp;amp; Yule, AB 1990, 'Self-fertilisation in &lt;i&gt;Balanus improvisus&lt;/i&gt; Darwin', &lt;i&gt;Journal of Experimental Marine Biology and Ecology&lt;/i&gt;, vol. 144, pp. 235-239.</x:v>
       </x:c>
       <x:c r="B20" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="21">
       <x:c r="A21" t="str">
-        <x:v>Furman, ER 1990, 'Geographical Variation of &lt;i&gt;Balanus improvisus&lt;/i&gt; in Biochemical and Morphometric Characters', &lt;i&gt;Journal of the Marine Biological Association of the United Kingdom&lt;/i&gt;, vol. 70, pp. 721-740.</x:v>
+        <x:v>Furman, ER &amp;amp; Yule, AB 1991, '&lt;em&gt;Balanus improvisus&lt;/em&gt; Darwin in British estuaries: gene-flow and recolonisation', in Elliott, M., Ducrotoy, J-P. (eds), 'Estuaries and Coasts: Spatial and Temporal Intercomparisons: ECSA19 Symposium, 4-8 September 1989, University of Caen, France', Olsen and Olsen, pp. 273-276.</x:v>
       </x:c>
       <x:c r="B21" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="22">
       <x:c r="A22" t="str">
-        <x:v>Giri, T &amp;amp; Wicksten, MK 2001, 'Fouling of the Caridean Shrimp, &lt;i&gt;Lysmata wurdemanni&lt;/i&gt; (Gibbes, 1850) by the Barnacle, &lt;i&gt;Balanus improvisus&lt;/i&gt; Darwin, 1854 and Other Epibionts', &lt;i&gt;Crustaceana&lt;/i&gt;, vol. 74, pp. 1305-1314.</x:v>
+        <x:v>Furman, ER 1990, 'Geographical Variation of &lt;i&gt;Balanus improvisus&lt;/i&gt; in Biochemical and Morphometric Characters', &lt;i&gt;Journal of the Marine Biological Association of the United Kingdom&lt;/i&gt;, vol. 70, pp. 721-740.</x:v>
       </x:c>
       <x:c r="B22" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="23">
       <x:c r="A23" t="str">
-        <x:v>Gren, IM, Isacs, L &amp;amp; Carlsson, M 2009, 'Costs of Alien Invasive Species in Sweden', &lt;i&gt;Ambio&lt;/i&gt;, vol. 38, pp. 135-140.</x:v>
+        <x:v>Giri, T &amp;amp; Wicksten, MK 2001, 'Fouling of the Caridean Shrimp, &lt;i&gt;Lysmata wurdemanni&lt;/i&gt; (Gibbes, 1850) by the Barnacle, &lt;i&gt;Balanus improvisus&lt;/i&gt; Darwin, 1854 and Other Epibionts', &lt;i&gt;Crustaceana&lt;/i&gt;, vol. 74, pp. 1305-1314.</x:v>
       </x:c>
       <x:c r="B23" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="24">
       <x:c r="A24" t="str">
-        <x:v>Grigorovich, IA, MacIsaac, HJ, Shadrin, NV &amp;amp; Mills, EL 2002, 'Patterns and mechanisms of aquatic invertebrate introductions in the Ponto-Caspian region', &lt;i&gt;Canadian Journal of Fisheries and Aquatic Science&lt;/i&gt;, vol. 59, pp. 1189-1208.</x:v>
+        <x:v>Gren, IM, Isacs, L &amp;amp; Carlsson, M 2009, 'Costs of Alien Invasive Species in Sweden', &lt;i&gt;Ambio&lt;/i&gt;, vol. 38, pp. 135-140.</x:v>
       </x:c>
       <x:c r="B24" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="25">
       <x:c r="A25" t="str">
-        <x:v>Gruszka, P 1999, 'The River Odra Estuary as a Gateway for Alien Species Immigration to the Baltic Sea Basin', &lt;i&gt;Acta hydrochimica et hydrobiologica&lt;/i&gt;, vol. 27, pp. 374-382.</x:v>
+        <x:v>Grigorovich, IA, MacIsaac, HJ, Shadrin, NV &amp;amp; Mills, EL 2002, 'Patterns and mechanisms of aquatic invertebrate introductions in the Ponto-Caspian region', &lt;i&gt;Canadian Journal of Fisheries and Aquatic Science&lt;/i&gt;, vol. 59, pp. 1189-1208.</x:v>
       </x:c>
       <x:c r="B25" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="26">
       <x:c r="A26" t="str">
-        <x:v>Henry, DP &amp;amp; McLaughlin, PA 1975, 'The barnacles of the &lt;em&gt;Balanus amphitrite&lt;/em&gt; complex (Cirripedia: Thoracica)', &lt;i&gt;Zoologische Verhandelingen&lt;/i&gt;, vol. 141, pp. 3-254.</x:v>
+        <x:v>Gruszka, P 1999, 'The River Odra Estuary as a Gateway for Alien Species Immigration to the Baltic Sea Basin', &lt;i&gt;Acta hydrochimica et hydrobiologica&lt;/i&gt;, vol. 27, pp. 374-382.</x:v>
       </x:c>
       <x:c r="B26" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="27">
       <x:c r="A27" t="str">
-        <x:v>Hopkins, CCE.;Directorate for Nature Management. 2001, 'Actual and potential effects of introduced marine organisms in Norwegian waters, including Svalbard', &lt;i&gt;&lt;/i&gt;.</x:v>
+        <x:v>Henry, DP &amp;amp; McLaughlin, PA 1975, 'The barnacles of the &lt;em&gt;Balanus amphitrite&lt;/em&gt; complex (Cirripedia: Thoracica)', &lt;i&gt;Zoologische Verhandelingen&lt;/i&gt;, vol. 141, pp. 3-254.</x:v>
       </x:c>
       <x:c r="B27" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="28">
       <x:c r="A28" t="str">
-        <x:v>Iwasaki, K.;Koike, F, Clout, MN, Kawamichi, M, De Poorter, M and Iwatsuki, K. 2006, in 'Human-mediated introduction of marine organisms in Japan: a review', Shoukadoh Book Sellers, Kyoto, Japan and IUCN, Gland, Switzerland, pp. 104-112.</x:v>
+        <x:v>Hopkins, CCE.;Directorate for Nature Management. 2001, 'Actual and potential effects of introduced marine organisms in Norwegian waters, including Svalbard', &lt;i&gt;&lt;/i&gt;.</x:v>
       </x:c>
       <x:c r="B28" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="29">
       <x:c r="A29" t="str">
-        <x:v>Jones, DS 1992, 'A review of Australian fouling barnacles', &lt;i&gt;Asian Marine Biology&lt;/i&gt;, vol. 9, pp. 89-100.</x:v>
+        <x:v>Iwasaki, K.;Koike, F, Clout, MN, Kawamichi, M, De Poorter, M and Iwatsuki, K. 2006, in 'Human-mediated introduction of marine organisms in Japan: a review', Shoukadoh Book Sellers, Kyoto, Japan and IUCN, Gland, Switzerland, pp. 104-112.</x:v>
       </x:c>
       <x:c r="B29" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="30">
       <x:c r="A30" t="str">
-        <x:v>Jonsson, PR Berntsson, KM and Larsson, AI. 2004, 'Linking Larval Supply to Recruitment: Flow-Mediated Control of Initial Adhesion of Barnacle Larvae', &lt;i&gt;Ecology&lt;/i&gt;, vol. 85, pp. 2850-2859.</x:v>
+        <x:v>Jones, DS 1992, 'A review of Australian fouling barnacles', &lt;i&gt;Asian Marine Biology&lt;/i&gt;, vol. 9, pp. 89-100.</x:v>
       </x:c>
       <x:c r="B30" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="31">
       <x:c r="A31" t="str">
-        <x:v>Kawahara, T 1963, 'Invasion into Japanese waters by the European barnacle &lt;em&gt;Balanus improvisus&lt;/em&gt; Darwin', &lt;i&gt;Nature&lt;/i&gt;, vol. 198, pp. 301.</x:v>
+        <x:v>Jonsson, PR Berntsson, KM and Larsson, AI. 2004, 'Linking Larval Supply to Recruitment: Flow-Mediated Control of Initial Adhesion of Barnacle Larvae', &lt;i&gt;Ecology&lt;/i&gt;, vol. 85, pp. 2850-2859.</x:v>
       </x:c>
       <x:c r="B31" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="32">
       <x:c r="A32" t="str">
-        <x:v>Kawahara, T 1963, 'Invasion into Japanese Waters by the Europeran Barnacle &lt;i&gt;Balanus improvisus&lt;/i&gt; Darwin', &lt;i&gt;Nature&lt;/i&gt;, vol. 198 (4877), pp. 301.</x:v>
+        <x:v>Kawahara, T 1963, 'Invasion into Japanese waters by the European barnacle &lt;em&gt;Balanus improvisus&lt;/em&gt; Darwin', &lt;i&gt;Nature&lt;/i&gt;, vol. 198, pp. 301.</x:v>
       </x:c>
       <x:c r="B32" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="33">
       <x:c r="A33" t="str">
-        <x:v>Kennedy, VS &amp;amp; DiCosimo, J 1983, 'Subtidal Distribution of Barnacles (Cirripedia: Balanidae) in Chesapeake Bay, Maryland', &lt;i&gt;Estuaries&lt;/i&gt;, vol. 6, pp. 95-101.</x:v>
+        <x:v>Kawahara, T 1963, 'Invasion into Japanese Waters by the Europeran Barnacle &lt;i&gt;Balanus improvisus&lt;/i&gt; Darwin', &lt;i&gt;Nature&lt;/i&gt;, vol. 198 (4877), pp. 301.</x:v>
       </x:c>
       <x:c r="B33" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="34">
       <x:c r="A34" t="str">
-        <x:v>Kerckhof, F 2002, 'Barnacles (Cirripedia, Balanomorpha) in Belgian waters, an overview of the species and recent evolutions, with emphasis on exotic species', &lt;i&gt;Bulletin of the Royal Institute of Natural Sciences&lt;/i&gt;, vol. 72, pp. 93-104.</x:v>
+        <x:v>Kennedy, VS &amp;amp; DiCosimo, J 1983, 'Subtidal Distribution of Barnacles (Cirripedia: Balanidae) in Chesapeake Bay, Maryland', &lt;i&gt;Estuaries&lt;/i&gt;, vol. 6, pp. 95-101.</x:v>
       </x:c>
       <x:c r="B34" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="35">
       <x:c r="A35" t="str">
-        <x:v>Kotta, J, Kotta, I, Simm, M, Lankov, A, Lauringson, V, Pollumae, A &amp;amp; Ojaveer, H 2006, 'Ecological consequences of biological invasions: three invertebrate case studies in the north-eastern Baltic Sea', &lt;i&gt;Helgoland Marine Research&lt;/i&gt;, vol. 60, pp. 106-112.</x:v>
+        <x:v>Kerckhof, F 2002, 'Barnacles (Cirripedia, Balanomorpha) in Belgian waters, an overview of the species and recent evolutions, with emphasis on exotic species', &lt;i&gt;Bulletin of the Royal Institute of Natural Sciences&lt;/i&gt;, vol. 72, pp. 93-104.</x:v>
       </x:c>
       <x:c r="B35" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="36">
       <x:c r="A36" t="str">
-        <x:v>Lang, WH, Forward, RB &amp;amp; Miller, DC 1979, 'Behavioral Responses of &lt;i&gt;Balanus improvisus&lt;/i&gt; Nauplii to Light Intensity and Spectrum', &lt;i&gt;Biological Bulletin&lt;/i&gt;, vol. 157, pp. 166-181.</x:v>
+        <x:v>Kotta, J, Kotta, I, Simm, M, Lankov, A, Lauringson, V, Pollumae, A &amp;amp; Ojaveer, H 2006, 'Ecological consequences of biological invasions: three invertebrate case studies in the north-eastern Baltic Sea', &lt;i&gt;Helgoland Marine Research&lt;/i&gt;, vol. 60, pp. 106-112.</x:v>
       </x:c>
       <x:c r="B36" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="37">
       <x:c r="A37" t="str">
-        <x:v>Larsson, AI &amp;amp; Jonsson, PR 2006, 'Barnacle Larvae Actively Select Flow Environments Supporting Post-Settlement Growth and Survival', &lt;i&gt;Ecology&lt;/i&gt;, vol. 87, pp. 1960-1966.</x:v>
+        <x:v>Lang, WH, Forward, RB &amp;amp; Miller, DC 1979, 'Behavioral Responses of &lt;i&gt;Balanus improvisus&lt;/i&gt; Nauplii to Light Intensity and Spectrum', &lt;i&gt;Biological Bulletin&lt;/i&gt;, vol. 157, pp. 166-181.</x:v>
       </x:c>
       <x:c r="B37" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="38">
       <x:c r="A38" t="str">
-        <x:v>Laudien, J &amp;amp; Wahl, M 1999, 'Indirect Effects of Epibiosis on Host Mortality: Seastar Predation on Differently Fouled Mussels', &lt;i&gt;Marine Ecology&lt;/i&gt;, vol. 20, pp. 35-47.</x:v>
+        <x:v>Larsson, AI &amp;amp; Jonsson, PR 2006, 'Barnacle Larvae Actively Select Flow Environments Supporting Post-Settlement Growth and Survival', &lt;i&gt;Ecology&lt;/i&gt;, vol. 87, pp. 1960-1966.</x:v>
       </x:c>
       <x:c r="B38" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="39">
       <x:c r="A39" t="str">
-        <x:v>Leppakoski, E &amp;amp; Olenin, S 2000, 'Non-native species and rates of spread: lessons from the brackish Baltic Sea', &lt;i&gt;Biological Invasions&lt;/i&gt;, vol. 2, pp. 151-163.</x:v>
+        <x:v>Laudien, J &amp;amp; Wahl, M 1999, 'Indirect Effects of Epibiosis on Host Mortality: Seastar Predation on Differently Fouled Mussels', &lt;i&gt;Marine Ecology&lt;/i&gt;, vol. 20, pp. 35-47.</x:v>
       </x:c>
       <x:c r="B39" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="40">
       <x:c r="A40" t="str">
-        <x:v>Leppakoski, E 1994, 'Non-indigenous species in the Baltic Sea', in Boudouresque CF, Briand F,  Nolan C. (eds), 'Introduced species in European Coastal Waters', European Commission, Luxembourg, pp. 67-75.</x:v>
+        <x:v>Leppakoski, E &amp;amp; Olenin, S 2000, 'Non-native species and rates of spread: lessons from the brackish Baltic Sea', &lt;i&gt;Biological Invasions&lt;/i&gt;, vol. 2, pp. 151-163.</x:v>
       </x:c>
       <x:c r="B40" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="41">
       <x:c r="A41" t="str">
         <x:v>Leppakoski, E 1999, in '&lt;i&gt;Balanus improvisus&lt;/i&gt; (Darwin 1854), Balanidae, Cirripedia', University of Kiel, Germany, Department of Fishery Biology, Institute of Marine Science, pp. 49-54.</x:v>
       </x:c>
       <x:c r="B41" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="42">
       <x:c r="A42" t="str">
         <x:v>Leppakoski, E, Gollasch, S, Gruszka, P, Ojaveer, H, Olenin, S &amp;amp; Panov, V 2002, 'The Baltic- a sea of invaders', &lt;i&gt;Canadian Journal of Fisheries and Aquatic Science&lt;/i&gt;, vol. 59, pp. 1175-1188.</x:v>
       </x:c>
       <x:c r="B42" t="str">
         <x:v/>
       </x:c>
     </x:row>
     <x:row r="43">
       <x:c r="A43" t="str">
         <x:v>Leppakoski, E, Gollasch, S, Gruszka, P, Ojaveer, H, Olenin, S &amp;amp; Panov, V 2002, 'The Baltic: a sea of invaders', &lt;i&gt;Canadian Journal of Fisheries and Aquatic Sciences&lt;/i&gt;, vol. 59, pp. 1175-1188.</x:v>
       </x:c>