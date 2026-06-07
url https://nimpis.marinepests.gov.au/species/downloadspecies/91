--- v1 (2026-05-08)
+++ v2 (2026-06-07)
@@ -1,78 +1,78 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc228c67f3cec4af9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89140bc7b81c4fbf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="R7cab00f73eed472c"/>
-[...15 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="R7acdcc093b954796"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="Ra7cea6d5f7a84fc6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="General" sheetId="2" r:id="Rfc2515df6ba14447"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Identification" sheetId="3" r:id="R3855f35ed7a74543"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Similar species" sheetId="4" r:id="R8c0f959201834ab7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Habitat" sheetId="5" r:id="R23bc09a295c24521"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Reproduction and growth" sheetId="6" r:id="R7235032643004993"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Feeding" sheetId="7" r:id="R2a9c5782423e416a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Competitors" sheetId="8" r:id="Rd890c43e72d64103"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Predators" sheetId="9" r:id="R19112aa44b6046fc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Vectors" sheetId="10" r:id="Re71bed90bb5f4e67"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Impacts" sheetId="11" r:id="Rd4d2261d1e1e4285"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Controls" sheetId="12" r:id="R143eb3257e0148bd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Species controls" sheetId="13" r:id="Rc1bc9394f33b4a29"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Additional information" sheetId="14" r:id="R6c10a155ce37475d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="References" sheetId="15" r:id="R9d4eb517a5f74003"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Images" sheetId="16" r:id="R425b6cd49c544f16"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="Rcea2a1e187fa4191"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7cab00f73eed472c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R0eae5dd84f934052" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R1f4725bad78e4d87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="Rff22317a035c4e8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="R7f826d0ae4a34f77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="Rf5b3b99b06ca4c25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="Rd691ea8e2e604ccb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="R41f4dc3438674f56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="Rc020f18dadf84873" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="R5703c1c633a94eb9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="Rc1d95b1bb6f54192" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="R0e5feacf38f14aa9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="R51a90cfc1d8c49fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="R41e679cf532b4407" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="R1094c4abdd434cae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="R4c7bc1c3094749fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="R7acdcc093b954796" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra7cea6d5f7a84fc6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rfc2515df6ba14447" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R3855f35ed7a74543" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="R8c0f959201834ab7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="R23bc09a295c24521" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="R7235032643004993" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="R2a9c5782423e416a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="Rd890c43e72d64103" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="R19112aa44b6046fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="Re71bed90bb5f4e67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="Rd4d2261d1e1e4285" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="R143eb3257e0148bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="Rc1bc9394f33b4a29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="R6c10a155ce37475d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="R9d4eb517a5f74003" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="R425b6cd49c544f16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="Rcea2a1e187fa4191" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Scientific name</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Common name</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Developments</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>General description</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>ID card URL</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Australian distribution</x:v>
       </x:c>
       <x:c r="G1" t="str">