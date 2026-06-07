--- v0 (2026-05-08)
+++ v1 (2026-06-07)
@@ -1,78 +1,78 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc83c35a43a434ac4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0336fd018384b00" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="R632e075cff6b4923"/>
-[...15 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="R160259eff57b4397"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="R76544ac7497d4c91"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="General" sheetId="2" r:id="Rf47b0478816a44a5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Identification" sheetId="3" r:id="Rea5f10f0072b4fb0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Similar species" sheetId="4" r:id="R4b9d39c8fbd749cd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Habitat" sheetId="5" r:id="R8c85244ea19b4641"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Reproduction and growth" sheetId="6" r:id="R4eea14ee638c4680"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Feeding" sheetId="7" r:id="Re28f8e1197024636"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Competitors" sheetId="8" r:id="Rfe46dff49d214370"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Predators" sheetId="9" r:id="R4a16a5aa26d94f13"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Vectors" sheetId="10" r:id="R6dfcf7fc6c764927"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Impacts" sheetId="11" r:id="R369ae8249b2a4941"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Controls" sheetId="12" r:id="R77c591c945f64f20"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Species controls" sheetId="13" r:id="Rdb72b7b7cda6482a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Additional information" sheetId="14" r:id="Rc9409174875c43f0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="References" sheetId="15" r:id="R51561033cf584c03"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Images" sheetId="16" r:id="R03f199d80c3b4a3b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="Rf9e7e8c0ad9b4b38"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R632e075cff6b4923" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rb9f848435c924f14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rafc5b317f3ac4557" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="Rfca7bb82e6134b40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="R4defa89ba9754c08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="R912a482be41a4e3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="R6a5ffb5914684a8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="Rf6eb8ada82e04b28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="Re4eb544da39540c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="R87d286059c8a4c4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="R50c1f410ecde4073" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="Rb83b045323de40c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="R7632b7d014ce4949" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="R1ea6ac307ab84712" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="R512a156a0490456e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="Rdf947a7522d74319" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="R160259eff57b4397" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R76544ac7497d4c91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rf47b0478816a44a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rea5f10f0072b4fb0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="R4b9d39c8fbd749cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="R8c85244ea19b4641" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="R4eea14ee638c4680" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="Re28f8e1197024636" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="Rfe46dff49d214370" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="R4a16a5aa26d94f13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="R6dfcf7fc6c764927" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="R369ae8249b2a4941" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="R77c591c945f64f20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="Rdb72b7b7cda6482a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="Rc9409174875c43f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="R51561033cf584c03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="R03f199d80c3b4a3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="Rf9e7e8c0ad9b4b38" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Scientific name</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Common name</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Developments</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>General description</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>ID card URL</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Australian distribution</x:v>
       </x:c>
       <x:c r="G1" t="str">