--- v0 (2025-10-07)
+++ v1 (2026-04-05)
@@ -1,78 +1,78 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d934ae6c62643c9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46d940987cd24adc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="R85d577a20a5941df"/>
-[...15 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="Rf610721c1133470b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="Ra3c5264fa86244ac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="General" sheetId="2" r:id="Rdd2908201db241f5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Identification" sheetId="3" r:id="Rcdf2cd7f4edf4064"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Similar species" sheetId="4" r:id="R0fc332ddc5134ce2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Habitat" sheetId="5" r:id="R98ce1f5e3e604bf8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Reproduction and growth" sheetId="6" r:id="R3c632068966847c4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Feeding" sheetId="7" r:id="R62616a386b5e4115"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Competitors" sheetId="8" r:id="R3b780807ed684736"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Predators" sheetId="9" r:id="R5245965cfb874a7e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Vectors" sheetId="10" r:id="R36e6646fefb94001"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Impacts" sheetId="11" r:id="R6bc0cc7f946d4330"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Controls" sheetId="12" r:id="R72d22d7406c14e55"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Species controls" sheetId="13" r:id="R4036254ae68e486d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Additional information" sheetId="14" r:id="Ra38bc1bc122348e1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="References" sheetId="15" r:id="R80d14be8526441c2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Images" sheetId="16" r:id="Rfb74b1cc1f084595"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="R14404d51885d4672"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R85d577a20a5941df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Raceae74a0cdf40ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R40512e21ef9646aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="Rc45d23ca714b4e66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="Rd008af7fc3494cb9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="R5b2a243f02764ac3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="R64866bdfdb904030" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="Rdc932e1f10ac40dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="Rb5838aa823934823" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="R5c9aa43790314c8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="R3db9c88bab1349c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="Ra1fe4c111d514f28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="R3ad03f4645e04065" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="Rf6ff284d74ae4b66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="Rd1ee37bee2104b2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="R59ac423b59a943d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="Rf610721c1133470b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra3c5264fa86244ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rdd2908201db241f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rcdf2cd7f4edf4064" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="R0fc332ddc5134ce2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="R98ce1f5e3e604bf8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="R3c632068966847c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="R62616a386b5e4115" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="R3b780807ed684736" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="R5245965cfb874a7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="R36e6646fefb94001" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="R6bc0cc7f946d4330" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="R72d22d7406c14e55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="R4036254ae68e486d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="Ra38bc1bc122348e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="R80d14be8526441c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="Rfb74b1cc1f084595" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="R14404d51885d4672" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Scientific name</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Common name</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Developments</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>General description</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>ID card URL</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Australian distribution</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -119,109 +119,102 @@
       <x:c r="J2" t="str">
         <x:v/>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Notes</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Vectors</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str">
         <x:v/>
       </x:c>
       <x:c r="B2" t="str">
         <x:v>Vector type: Fisheries and Aquaculture
-Vector type description: &lt;p&gt;This class encompasses vectors associated with fisheries and aquaculture activities and trade. An example of a vector from this class is Fisheries intentional, which would incorporate, for example, the introduction of the Pacific oyster &lt;em&gt;Magallana gigas&lt;/em&gt; for aquaculture purposes. Other vectors included in this class are: Discarded bait, Fisheries accidental (not oysters), mollusc accidental, mollusc intentional, packing material and scientific escape.&lt;/p&gt;
+Vector type description: &lt;p&gt;Vectors types associated with fisheries and aquaculture and trade activities. Examples of&amp;nbsp; vectors from this class are the deliberately translocation&amp;nbsp;of oysters&amp;nbsp; for aquaculture purposes or discarded fishing equipment which is fouled with marine organisms.&amp;nbsp;&lt;/p&gt;
 Vectors:
 Vector: Fisheries - Accidental 
-Description: &lt;p&gt;The accidental translocation of species through aquaculture and fisheries activities. This vector includes the accidental release of live fish&amp;nbsp;and&amp;nbsp;crustaceans&amp;nbsp; imported for human consumption. This vector also includes the accidental translocation of species attached to aquaculture gear (floats, cages, etc).&lt;/p&gt;
+Description: &lt;p&gt;The accidental translocation of marine pests with aquaculture and commerical fisheries activities. This vector includes the accidental translocation of marine pests attached to aquaculture equipment such as floats, nets or cages.&lt;/p&gt;
 Vector type: Natural Dispersal
-Vector type description: Natural dispersal is a mechanism for the range expansion of a species through natural processes such as the movement of larvae or adults to a new location.  As an example, through passive movement in water currents; or active movement (migration) in response to changes in environmental conditions such as salinity changes or water flow dynamics.  Natural dispersal also allows for the successful settlement of recruits in a new location.  The only vector associated with this class is: Natural dispersal.
+Vector type description: &lt;p&gt;Vectors associated with natural range extension through natural processes such as the movement of species to a new location. This is through passive movement in water currents or active movement (migration) due to changes in environmental conditions such as salinity or water temperature.&lt;/p&gt;
 Vectors:
 Vector: Natural Dispersal
-Description: Natural dispersal is a mechanism for the range expansion of a species through the movement of larvae or adults to a new location, and the successful settlement of recruits in this new location.  Characteristics of a species that may be translocated via this vector include having a planktonic dispersal phase; and readily fouling floating objects.  Natural dispersal also allows for the successful settlement of recruits in a new location.
+Description: &lt;p&gt;Natural dispersal is a mechanism for the range expansion of a species through the movement of larvae or adults to a new location, and the successful settlement of recruits in this new location.&lt;/p&gt;
 Vector type: Vessels
-Vector type description: &lt;p&gt;This class encompasses vectors associated with maritime transport and shipping activities. Vessels includes; commercial ships (e.g. tankers, container ships, ferries, barges), fishing vessels, recreational vessels, passenger vessels, drilling platforms and research vessels. An example of a vector from this class is ballast water, which has been found to transport up to 10 000 different species at any one time. Other vectors associated with this class include: dry ballast, biofouling community.&lt;/p&gt;
+Vector type description: &lt;p&gt;Vectors associated with maritime transport and shipping activities. Vessels include bulk carriers, container ships, passenger vessels, fishing vessels, illegal foreign entry vessels and recreational vessels. Ballast water can potentially transport marine species in vessel ballast tanks and via biofouling on the exterior of vessels or internal water systems and equipment. &amp;nbsp;&amp;nbsp;&lt;/p&gt;
 Vectors:
 Vector: Ballast Water
-Description: The release of species in ballast water discharged from vessels.  Various types and life stages of species can be transported in ballast water, including plankton, crustaceans, fish, larvae, eggs or cysts.  Ballast water is used in commercial vessels to stabilise the vessel and is uploaded or discharged depending on the amount of cargo onboard.  Ballast water as a vector also includes sediments that accumulate in the bottom of ballast tanks.  Species that are able to survive within these sediments include those that have a resistant stage or resting cyst (e.g. dinoflagellates) as well as adult stages of benthic organisms.
-[...1 lines deleted...]
-Description: The accidental release of species with solid ballast.  Though solid ballast has predominantly been replaced by ballast water, it historically was used in vessels to stabilise the ship during transit.  Dry ballast included rocks, sand, wood and other substrata collected from the foreshore and hence many intertidal species were also unintentionally included.  When no longer required, this dry ballast was disposed of, usually overboard or onto the foreshore for subsequent use, releasing organisms to a new environment.
+Description: &lt;p&gt;Various types and life stages of aquatic species can be transported in&amp;nbsp;ballast water. Species taken up in ballast water can be discharged from vessels if it’s not correctly managed. Marine pests can also survive within ballast tank sediments.&lt;/p&gt;
+&lt;p&gt;&amp;nbsp;&lt;/p&gt;
 </x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Notes</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Impacts</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str">
         <x:v>The paralytic shellfish toxins produced by &lt;em&gt;Alexandrium tamarense&lt;/em&gt; are bioaccumulated in various zooplankton and shellfish. Birds, fish, humans and other mammals all suffer from paralytic shellfish poisoning (PSP) which can be lethal. Blooms of &lt;em&gt;Alexandrium tamarense&lt;/em&gt; can result in extended closures of shellfish farms to harvesting and fish kills on fish farms with severe economic losses. Monitoring programs for presence of &lt;em&gt;A. tamarense&lt;/em&gt; and toxicity levels in shellfish also need to be in place to regulate these closures which is also an expensive process.</x:v>
       </x:c>
       <x:c r="B2" t="str">
         <x:v>Impact type: Economic
-Impact type description: &lt;p&gt;Marine pests have the potential to affect fisheries, aquaculture and aquatic tourism industries. Introduced species that become invasive&amp;nbsp;may experience significant population increases and foul marine infrastructure, inhibiting their usage. They may also affect access for Australian seafood products in international markets.&lt;/p&gt;
+Impact type description: &lt;p&gt;Marine pests have the potential to affect fisheries, aquaculture, infrastructure, maritime vessels and trade and tourism.&lt;/p&gt;
 Impacts:
 Impact: Fisheries, Aquaculture and Other Aquatic Industries
 Description: &lt;p&gt;Marine pests may affect recreational fishing grounds and reduce the viability of various aquaculture industries. This can result in revenue losses for primary production sectors and commercial fisheries.&lt;/p&gt;
 Species specifics: &lt;p&gt;Mortalities due to &lt;em&gt;A. tamarense&lt;/em&gt; among rainbow trout (&lt;em&gt;Salmo gairdneri&lt;/em&gt;) and salmon (Salmonidae) on a fish-farm in a cove with an overall mortality rate of 77% (27 metric tonnes) (Faroe Islands, Denmark: Mortensen 1985).&lt;/p&gt;
 Impact: Vessels
-Description: &lt;p&gt;The attachment of marine pests to vessels can damage the hull and other components of vessels including engines, propellers and rudders. The removal of marine pests also increases vessel down time, cleaning and treatment costs and may ultimately decrease the life of a vessel. Biofouling may also increase vessel drag and fuel consumption, leading to higher running costs.&lt;/p&gt;
+Description: &lt;p&gt;Biofouling increases vessels’ fuel consumption. Biofouling can damage or impact the operation of vessel components. The need to remove accumulated biofouling more frequently raises overall vessel maintenance costs.&lt;/p&gt;
 Species specifics: &lt;p&gt;Need to set up expensive monitoring programs for blooms and toxicity (USA: Shumway et al., 1988).&lt;/p&gt;
-Impact type: Environmental
-[...4 lines deleted...]
-Species specifics: &lt;p&gt;Some copepods reject &lt;em&gt;A. tamarense&lt;/em&gt; as food (USA: Huntley et al., 1986).&lt;/p&gt;
 Impact type: Human Health
-Impact type description: &lt;p&gt;Marine pests may pose a direct threat to public health and result in physical injury and illness. They may also act as vectors for other parasites and diseases of human health concerns.&lt;/p&gt;
+Impact type description: &lt;p&gt;Marine pests may pose direct human health risks.&amp;nbsp;For example they may be carriers of diseases and parasites which cause health human concerns.&amp;nbsp;&lt;/p&gt;
 Impacts:
 Impact: Human Health
-Description: &lt;p&gt;Marine pests may pose a threat to human health and can cause physical injury, poisoning, and food-borne illnesses,. Some organisms, notably aquatic dinoflagellates, have the potential to cause toxicity in humans when ingested in high levels. Other marine pests can act as vectors for parasites and diseases of human health concern.&lt;/p&gt;
+Description: &lt;p&gt;Certain marine organisms may pose risks to human health through physical injury, toxicity, or as vectors for disease and or parasites.&amp;nbsp;&lt;/p&gt;
 Species specifics: &lt;p&gt;Blooms of &lt;em&gt;A. tamarense&lt;/em&gt; are capable of causing seabird mortality by paralytic shellfish poisoning (PSP), susceptibility varies among seabird species. The shag, &lt;em&gt;Phalacrocorax aristotelis&lt;/em&gt;, is the most sensitive, with mortalities of over 60% in some years, though botulism has been suggested as contributary to the overall kill (UK -&amp;nbsp;North Sea: Armstrong, et al., 1978).&lt;br /&gt;
 Bioaccumulation of paralytic shellfish toxins in shellfish (Canada: White and Maranda 1978).&lt;br /&gt;
 Kills of Atlantic herring (&lt;em&gt;Clupea harengus harengus&lt;/em&gt;) caused by dinoflagellate toxins transferred through herbivorous zooplankton (Canada: White 1980).&lt;br /&gt;
 In the presence of &lt;em&gt;A. tamarense&lt;/em&gt;, molluscan responses are species-specific and various combinations of the following responses are seen in individual species: shell valve activity is altered; oxygen consumption rates increase/decrease; heart rates become erratic; byssus production in mussels is reduced; and filtration rates decreased/remained unchanged (USA: Shumway et al., 1985).&lt;br /&gt;
 Phytoplankton toxins undergo trophic transport and accumulation in marine food webs, causing vectorial intoxication of upper-level consumers such as fishes, seabirds, and marine mammals (USA: Turner et al., 2000).&lt;br /&gt;
 &lt;em&gt;A. tamarense&lt;/em&gt; found to have haemolytic effects on horse blood (Denmark: Simonsen et al., 1995).&lt;br /&gt;
 Tintinnid ciliates lysed after exposure to exudates of &lt;em&gt;A. tamarense&lt;/em&gt; (Hansen 1989).&lt;br /&gt;
 Four cases of PSP following consumption of mussels from a Norwegian fjord were diagnosed retrospectively in the village of Trongisvagur (2,500 inhabitants) (Faroe Islands, Denmark: Mortensen 1985).&lt;/p&gt;
 </x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Notes</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Legal issues</x:v>
       </x:c>