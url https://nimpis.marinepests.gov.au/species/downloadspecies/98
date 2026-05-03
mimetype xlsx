--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -1,78 +1,78 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46d940987cd24adc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R340d2f3df1ad4fcb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="Ra3c5264fa86244ac"/>
-[...15 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="R14404d51885d4672"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="R17321cdbd1514f34"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="General" sheetId="2" r:id="Rc5887b750daf47aa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Identification" sheetId="3" r:id="Ra1664fea4ea54df1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Similar species" sheetId="4" r:id="R06033ff7b04a4b41"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Habitat" sheetId="5" r:id="R421da81456dd467b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Reproduction and growth" sheetId="6" r:id="Ref0cc28a89ca4f87"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Feeding" sheetId="7" r:id="R5bf0df5650e746b0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Competitors" sheetId="8" r:id="Ra5b62c642c4040fc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Predators" sheetId="9" r:id="R27f23650f2094f37"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Vectors" sheetId="10" r:id="R54443e09865e4fe2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Impacts" sheetId="11" r:id="Re1e683a8d05b41db"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Controls" sheetId="12" r:id="Rf385dc55cba04f7e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Species controls" sheetId="13" r:id="Rcfb6c232b9b24139"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Additional information" sheetId="14" r:id="R04ee1506a04e43da"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="References" sheetId="15" r:id="R01fcf73e52bf4cfd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Images" sheetId="16" r:id="Rdafdfd1a36a74def"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="Rabd183eb8a4f4a6d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra3c5264fa86244ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rdd2908201db241f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rcdf2cd7f4edf4064" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="R0fc332ddc5134ce2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="R98ce1f5e3e604bf8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="R3c632068966847c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="R62616a386b5e4115" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="R3b780807ed684736" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="R5245965cfb874a7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="R36e6646fefb94001" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="R6bc0cc7f946d4330" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="R72d22d7406c14e55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="R4036254ae68e486d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="Ra38bc1bc122348e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="R80d14be8526441c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="Rfb74b1cc1f084595" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="R14404d51885d4672" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R17321cdbd1514f34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rc5887b750daf47aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Ra1664fea4ea54df1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="R06033ff7b04a4b41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="R421da81456dd467b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="Ref0cc28a89ca4f87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="R5bf0df5650e746b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="Ra5b62c642c4040fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="R27f23650f2094f37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="R54443e09865e4fe2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="Re1e683a8d05b41db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="Rf385dc55cba04f7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="Rcfb6c232b9b24139" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="R04ee1506a04e43da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="R01fcf73e52bf4cfd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="Rdafdfd1a36a74def" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="Rabd183eb8a4f4a6d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Scientific name</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Common name</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Developments</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>General description</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>ID card URL</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Australian distribution</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -86,87 +86,87 @@
       </x:c>
       <x:c r="J1" t="str">
         <x:v>Native origin notes</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str">
         <x:v>Alexandrium tamarense ((Lebour, 1925) Balech 1985)</x:v>
       </x:c>
       <x:c r="B2" t="str">
         <x:v>toxic dinoflagellate</x:v>
       </x:c>
       <x:c r="C2" t="str">
         <x:v/>
       </x:c>
       <x:c r="D2" t="str">
         <x:v>&lt;b&gt;Summary Description&lt;/b&gt;&lt;br&gt;&lt;br&gt;&lt;em&gt;Alexandrium tamarense&lt;/em&gt; is a toxic dinoflagellate. It is a single celled organism, occasionally seen as chains of 2 or 4 cells.  These chains are active and swim with a whirling motion. Cells in chains are not compressed (as seen in &lt;em&gt;A. catenella&lt;/em&gt;). Sizes of &lt;em&gt;A. tamarense&lt;/em&gt; cells range from 25-45 µm, with the cells being roughly spherical in shape. Cells are green-brown in colour and have a distinct 'girdle' flagellum around the cell. Cysts of &lt;em&gt;A. tamarense&lt;/em&gt; are clear-walled, ovoid or cylindrical in shape, and have rounded ends. They range in size from 35-50 µm long and 20-30 µm wide.</x:v>
       </x:c>
       <x:c r="E2" t="str">
         <x:v/>
       </x:c>
       <x:c r="F2" t="str">
         <x:v>Established</x:v>
       </x:c>
       <x:c r="G2" t="str">
-        <x:v>New South Wales, Tasmania, Victoria, Western Australia</x:v>
+        <x:v>New South Wales, South Australia, Tasmania, Victoria, Western Australia</x:v>
       </x:c>
       <x:c r="H2" t="str">
         <x:v>Cryptogenic</x:v>
       </x:c>
       <x:c r="I2" t="str">
         <x:v/>
       </x:c>
       <x:c r="J2" t="str">
         <x:v/>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Notes</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Vectors</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str">
         <x:v/>
       </x:c>
       <x:c r="B2" t="str">
         <x:v>Vector type: Fisheries and Aquaculture
-Vector type description: &lt;p&gt;Vectors types associated with fisheries and aquaculture and trade activities. Examples of&amp;nbsp; vectors from this class are the deliberately translocation&amp;nbsp;of oysters&amp;nbsp; for aquaculture purposes or discarded fishing equipment which is fouled with marine organisms.&amp;nbsp;&lt;/p&gt;
+Vector type description: &lt;p&gt;Vectors types associated with fisheries and aquaculture and trade activities. Examples of vectors from this class are the deliberately translocation&amp;nbsp;of oysters for aquaculture purposes or discarded fishing equipment which is fouled with marine organisms.&amp;nbsp;&lt;/p&gt;
 Vectors:
 Vector: Fisheries - Accidental 
-Description: &lt;p&gt;The accidental translocation of marine pests with aquaculture and commerical fisheries activities. This vector includes the accidental translocation of marine pests attached to aquaculture equipment such as floats, nets or cages.&lt;/p&gt;
+Description: &lt;p&gt;The accidental translocation of marine pests with aquaculture and commercial fisheries activities. This vector includes the accidental translocation of marine pests attached to aquaculture equipment such as floats, nets or cages.&lt;/p&gt;
 Vector type: Natural Dispersal
 Vector type description: &lt;p&gt;Vectors associated with natural range extension through natural processes such as the movement of species to a new location. This is through passive movement in water currents or active movement (migration) due to changes in environmental conditions such as salinity or water temperature.&lt;/p&gt;
 Vectors:
 Vector: Natural Dispersal
 Description: &lt;p&gt;Natural dispersal is a mechanism for the range expansion of a species through the movement of larvae or adults to a new location, and the successful settlement of recruits in this new location.&lt;/p&gt;
 Vector type: Vessels
 Vector type description: &lt;p&gt;Vectors associated with maritime transport and shipping activities. Vessels include bulk carriers, container ships, passenger vessels, fishing vessels, illegal foreign entry vessels and recreational vessels. Ballast water can potentially transport marine species in vessel ballast tanks and via biofouling on the exterior of vessels or internal water systems and equipment. &amp;nbsp;&amp;nbsp;&lt;/p&gt;
 Vectors:
 Vector: Ballast Water
 Description: &lt;p&gt;Various types and life stages of aquatic species can be transported in&amp;nbsp;ballast water. Species taken up in ballast water can be discharged from vessels if it’s not correctly managed. Marine pests can also survive within ballast tank sediments.&lt;/p&gt;
 &lt;p&gt;&amp;nbsp;&lt;/p&gt;
 </x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Notes</x:v>
       </x:c>
@@ -1442,74 +1442,190 @@
       </x:c>
       <x:c r="C5" t="str">
         <x:v>04/05/1999</x:v>
       </x:c>
       <x:c r="D5" t="str">
         <x:v>Specific</x:v>
       </x:c>
       <x:c r="E5" t="str">
         <x:v>Port survey based on sampling design by Centre for Research on Introduced Marine Pests. Report:Hewitt, C.L. et al (2000) Introduced species survey, Port of Fremantle &amp; Cockburn Sound, Western Australia.Centre for Research on Introduced Marine Pests. CSIRO.</x:v>
       </x:c>
       <x:c r="F5" t="str">
         <x:v>Western Australia</x:v>
       </x:c>
       <x:c r="G5" t="str">
         <x:v>-32.0500</x:v>
       </x:c>
       <x:c r="H5" t="str">
         <x:v>115.7300</x:v>
       </x:c>
       <x:c r="I5" t="str">
         <x:v>Port of Fremantle</x:v>
       </x:c>
     </x:row>
     <x:row r="6">
       <x:c r="A6" t="str">
+        <x:v>CRIMP Adelaide Berth 6 2001</x:v>
+      </x:c>
+      <x:c r="B6" t="str">
+        <x:v>MAFRI</x:v>
+      </x:c>
+      <x:c r="C6" t="str">
+        <x:v>24/02/2001</x:v>
+      </x:c>
+      <x:c r="D6" t="str">
+        <x:v>Active</x:v>
+      </x:c>
+      <x:c r="E6" t="str">
+        <x:v>CRIMP</x:v>
+      </x:c>
+      <x:c r="F6" t="str">
+        <x:v>South Australia</x:v>
+      </x:c>
+      <x:c r="G6" t="str">
+        <x:v>-34.7716</x:v>
+      </x:c>
+      <x:c r="H6" t="str">
+        <x:v>138.4893</x:v>
+      </x:c>
+      <x:c r="I6" t="str">
+        <x:v>Adelaide</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="7">
+      <x:c r="A7" t="str">
+        <x:v>CRIMP Adelaide Berth No.2 2001</x:v>
+      </x:c>
+      <x:c r="B7" t="str">
+        <x:v>MAFRI</x:v>
+      </x:c>
+      <x:c r="C7" t="str">
+        <x:v>22/01/2001</x:v>
+      </x:c>
+      <x:c r="D7" t="str">
+        <x:v>Active</x:v>
+      </x:c>
+      <x:c r="E7" t="str">
+        <x:v>CRIMP</x:v>
+      </x:c>
+      <x:c r="F7" t="str">
+        <x:v>South Australia</x:v>
+      </x:c>
+      <x:c r="G7" t="str">
+        <x:v>-34.7705</x:v>
+      </x:c>
+      <x:c r="H7" t="str">
+        <x:v>138.4870</x:v>
+      </x:c>
+      <x:c r="I7" t="str">
+        <x:v>Adelaide</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="8">
+      <x:c r="A8" t="str">
+        <x:v>CRIMP Adelaide Berth No.7 2001</x:v>
+      </x:c>
+      <x:c r="B8" t="str">
+        <x:v>MAFRI</x:v>
+      </x:c>
+      <x:c r="C8" t="str">
+        <x:v>22/02/2001</x:v>
+      </x:c>
+      <x:c r="D8" t="str">
+        <x:v>Active</x:v>
+      </x:c>
+      <x:c r="E8" t="str">
+        <x:v>CRIMP</x:v>
+      </x:c>
+      <x:c r="F8" t="str">
+        <x:v>South Australia</x:v>
+      </x:c>
+      <x:c r="G8" t="str">
+        <x:v>-34.7712</x:v>
+      </x:c>
+      <x:c r="H8" t="str">
+        <x:v>138.4862</x:v>
+      </x:c>
+      <x:c r="I8" t="str">
+        <x:v>Adelaide</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="9">
+      <x:c r="A9" t="str">
+        <x:v>CRIMP Adelaide Port Berth No1. 2001</x:v>
+      </x:c>
+      <x:c r="B9" t="str">
+        <x:v>MAFRI</x:v>
+      </x:c>
+      <x:c r="C9" t="str">
+        <x:v>24/02/2001</x:v>
+      </x:c>
+      <x:c r="D9" t="str">
+        <x:v>Active</x:v>
+      </x:c>
+      <x:c r="E9" t="str">
+        <x:v>CRIMP</x:v>
+      </x:c>
+      <x:c r="F9" t="str">
+        <x:v>South Australia</x:v>
+      </x:c>
+      <x:c r="G9" t="str">
+        <x:v>-34.7798</x:v>
+      </x:c>
+      <x:c r="H9" t="str">
+        <x:v>138.4809</x:v>
+      </x:c>
+      <x:c r="I9" t="str">
+        <x:v>Adelaide</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="10">
+      <x:c r="A10" t="str">
         <x:v>Portland 2011</x:v>
       </x:c>
-      <x:c r="B6" t="str">
+      <x:c r="B10" t="str">
         <x:v>National System</x:v>
       </x:c>
-      <x:c r="C6" t="str">
+      <x:c r="C10" t="str">
         <x:v>15/11/2011</x:v>
       </x:c>
-      <x:c r="D6" t="str">
+      <x:c r="D10" t="str">
         <x:v>Specific</x:v>
       </x:c>
-      <x:c r="E6" t="str">
+      <x:c r="E10" t="str">
         <x:v>Port survey based on sampling design according to the National System. Report: Werner G., (2012) Fisheries Victoria Techincal Report Series. Portland Harbour Marine Pest Surveys. Final Report.  Department of Primary Industries. </x:v>
       </x:c>
-      <x:c r="F6" t="str">
+      <x:c r="F10" t="str">
         <x:v>Victoria</x:v>
       </x:c>
-      <x:c r="G6" t="str">
+      <x:c r="G10" t="str">
         <x:v>-38.3300</x:v>
       </x:c>
-      <x:c r="H6" t="str">
+      <x:c r="H10" t="str">
         <x:v>141.6200</x:v>
       </x:c>
-      <x:c r="I6" t="str">
+      <x:c r="I10" t="str">
         <x:v>Portland harbour</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Synonyms</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Other common names</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Taxonomic group</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>Kingdom</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>Phylum</x:v>