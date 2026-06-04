--- v2 (2026-05-03)
+++ v3 (2026-06-04)
@@ -1,78 +1,78 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R340d2f3df1ad4fcb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1ad4979e4914700" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="R17321cdbd1514f34"/>
-[...15 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="Rabd183eb8a4f4a6d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="R80fa757c7ca84572"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="General" sheetId="2" r:id="Reb79220ec67d4c0a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Identification" sheetId="3" r:id="Rea56fdff7dd64987"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Similar species" sheetId="4" r:id="R8825874ce47444f2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Habitat" sheetId="5" r:id="R7d41fce608164b75"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Reproduction and growth" sheetId="6" r:id="Rc662379467634461"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Feeding" sheetId="7" r:id="Rc6b2f34a7fe44e08"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Competitors" sheetId="8" r:id="R7c2b9ae70b234bb0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Predators" sheetId="9" r:id="R171a31d644814e7d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Vectors" sheetId="10" r:id="Red587ab7b26048c5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Impacts" sheetId="11" r:id="Rc37d8aeb189d4e90"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Controls" sheetId="12" r:id="R9accab3999654880"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Species controls" sheetId="13" r:id="R71ef98ab85d24cd8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Additional information" sheetId="14" r:id="Ra002850a35ab4d80"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="References" sheetId="15" r:id="R704b1c0c11994c13"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Images" sheetId="16" r:id="Ra0f88389a9494023"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="R8fc55dd322104152"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R17321cdbd1514f34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rc5887b750daf47aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Ra1664fea4ea54df1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="R06033ff7b04a4b41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="R421da81456dd467b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="Ref0cc28a89ca4f87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="R5bf0df5650e746b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="Ra5b62c642c4040fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="R27f23650f2094f37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="R54443e09865e4fe2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="Re1e683a8d05b41db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="Rf385dc55cba04f7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="Rcfb6c232b9b24139" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="R04ee1506a04e43da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="R01fcf73e52bf4cfd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="Rdafdfd1a36a74def" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="Rabd183eb8a4f4a6d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R80fa757c7ca84572" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Reb79220ec67d4c0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Rea56fdff7dd64987" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="R8825874ce47444f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="R7d41fce608164b75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="Rc662379467634461" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="Rc6b2f34a7fe44e08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="R7c2b9ae70b234bb0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="R171a31d644814e7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="Red587ab7b26048c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="Rc37d8aeb189d4e90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="R9accab3999654880" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="R71ef98ab85d24cd8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="Ra002850a35ab4d80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="R704b1c0c11994c13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="Ra0f88389a9494023" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="R8fc55dd322104152" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Scientific name</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Common name</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Developments</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>General description</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>ID card URL</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Australian distribution</x:v>
       </x:c>
       <x:c r="G1" t="str">