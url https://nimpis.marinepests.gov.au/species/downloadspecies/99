--- v0 (2026-04-03)
+++ v1 (2026-06-05)
@@ -1,78 +1,78 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39eea3b1106e4f3f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff020538d7d045e3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="R4b402e46e2ba4232"/>
-[...15 lines deleted...]
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="R1b567605be53435a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Details" sheetId="1" r:id="Rd1d7c572305d4cad"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="General" sheetId="2" r:id="R7435f9ee4ea44ef6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Identification" sheetId="3" r:id="R12a4cb53d1374a0d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Similar species" sheetId="4" r:id="Rbe804da6eeec4c6e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Habitat" sheetId="5" r:id="R97ff4c757dc44a3c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Reproduction and growth" sheetId="6" r:id="R190a3489d1d34930"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Feeding" sheetId="7" r:id="Re165ea49b53d4214"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Competitors" sheetId="8" r:id="R930875d6e42948c9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Predators" sheetId="9" r:id="Rf030c97dc2f5423c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Vectors" sheetId="10" r:id="R7f156c5498304ced"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Impacts" sheetId="11" r:id="R1f37ea1cbbc349e3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Controls" sheetId="12" r:id="R1a461e1e22af4986"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Species controls" sheetId="13" r:id="R1b9479243bf640b6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Additional information" sheetId="14" r:id="Ra4cd249b94a241d0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="References" sheetId="15" r:id="Rd78b8880c5294778"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Images" sheetId="16" r:id="Rad5b1e123cd44700"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Surveillances" sheetId="17" r:id="R229468711d9e43fd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4b402e46e2ba4232" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R2f0a847b6e4d4da3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="Re342c6a0f2124616" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="Rd320e1e86e7e498a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="Rb7eb4f4bf62d4289" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="R64cf5599e8cb4ebe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="Rc0cd0e8da3ec4b45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="Rb505f9b0f51e47d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="Rbbdc6f0966ee4d54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="R60a1659ffe814b8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="R333dc8162adf4958" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="R85a9df28bb724c82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="Rc156853d40b545ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="R6b012b55dc134edf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="R74306aae97a34799" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="Rec7481679cda4841" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="R1b567605be53435a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd1d7c572305d4cad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R7435f9ee4ea44ef6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R12a4cb53d1374a0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="Rbe804da6eeec4c6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="R97ff4c757dc44a3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="R190a3489d1d34930" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="Re165ea49b53d4214" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="R930875d6e42948c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="Rf030c97dc2f5423c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="R7f156c5498304ced" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="R1f37ea1cbbc349e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="R1a461e1e22af4986" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="R1b9479243bf640b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="Ra4cd249b94a241d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="Rd78b8880c5294778" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="Rad5b1e123cd44700" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="R229468711d9e43fd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Scientific name</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Common name</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>Developments</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>General description</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>ID card URL</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>Australian distribution</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Notes</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Vectors</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str">
         <x:v/>
       </x:c>
       <x:c r="B2" t="str">
         <x:v>Vector type: Vessels
 Vector type description: &lt;p&gt;Vectors associated with maritime transport and shipping activities. Vessels include bulk carriers, container ships, passenger vessels, fishing vessels, illegal foreign entry vessels and recreational vessels. Ballast water can potentially transport marine species in vessel ballast tanks and via biofouling on the exterior of vessels or internal water systems and equipment. &amp;nbsp;&amp;nbsp;&lt;/p&gt;
 Vectors:
 Vector: Ballast Water
 Description: &lt;p&gt;Various types and life stages of aquatic species can be transported in&amp;nbsp;ballast water. Species taken up in ballast water can be discharged from vessels if it’s not correctly managed. Marine pests can also survive within ballast tank sediments.&lt;/p&gt;
 &lt;p&gt;&amp;nbsp;&lt;/p&gt;
 Vector: Biofouling
-Description: &lt;p&gt;Biofouling is the accumulation of sessile or mobile marine organisims on submerged parts of vessels. When marine pests attach to vessel hulls or niche areas (e.g. sea chests, propeller shafts or rudders), they can be transported to new locations. Introduction can occur through (1) A fouling species spawning event from the external or internal parts of a vessel while in port and its successful establishment. (2) The dislodgement of fouling species from a vessel accidentally such as abrasion with wharf structures, or deliberately through in-water cleaning activities; and (3) The sinking of fouled vessels either deliberately or accidentally.&lt;/p&gt;
+Description: &lt;p&gt;Biofouling is the accumulation of sessile or mobile marine organisms on submerged parts of vessels. When marine pests attach to vessel hulls or niche areas (e.g. sea chests, propeller shafts or rudders), they can be transported to new locations. Introduction can occur through (1) A fouling species spawning event from the external or internal parts of a vessel while in port and its successful establishment. (2) The dislodgement of fouling species from a vessel accidentally such as abrasion with wharf structures, or deliberately through in-water cleaning activities; and (3) The sinking of fouled vessels either deliberately or accidentally.&lt;/p&gt;
 Vector: Debris - Accidental
 Description: &lt;p&gt;Marine debris such as abandoned fishing nets, floats and floating waste items can transport marine pests to new locations.&lt;/p&gt;
 </x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Notes</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Impacts</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str">
         <x:v>&lt;p&gt;&lt;i&gt;Amphibalanus eburneus&lt;/i&gt;, a fouling species that competes for space with other intertidal barnacles and native species (Rothschild 2004). Its main dispersal vectors are ballast water, fouling on ships' hulls, shipments of commercial oysters, cargo and floating debris (DeFelice et al. 2001).&amp;nbsp;It colonises ships hulls, piers, buoys, oysters, mangrove roots and other submerged marine structures (DeFelice et al. 2001; Smithsonian Marine Station at Fort Pierce 2009). Athanas and Rouse (1996) reported that fouling of oysters in Alabama (United States) adds significant labour costs for market preparations. Barnacle infestations on Terrapins (turtle) is reported to interfere with movement, mating and nesting processes (Seigel 1983). Furthermore &lt;i&gt;Amphibalanus eburneus &lt;/i&gt;can affect human health with deep cuts from sharp-edged barnacle shells (Athanas and Rouse 1996).&lt;/p&gt;
 </x:v>
       </x:c>